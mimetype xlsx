--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4537,650 +4540,656 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
       </c>
-      <c r="CT1" t="s">
-        <v>158</v>
+      <c r="CU1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>148828079000.0</v>
+      </c>
+      <c r="C2">
         <v>148109298000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>99421127000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>99393151000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>95922496000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>70954562000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104652530000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>107062827000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>149502882000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>162903589000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58997129894.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57130163000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>77344155000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59648776000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65229970601.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>61848350000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>240787200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>61796586000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>56033237940.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>85770349000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>206329005000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59684626000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>125486106162.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>158744698000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>218976671000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>120847168000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>245126171652.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>261336844000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>241357532000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>437766369000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>512350936090.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>580209965000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>405118969000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>408086234000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>485207360459.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>389176989000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>233262268000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>214283330000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>202618699017.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>213959458000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>157381990000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>230291276000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>161961166332.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>183438858000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>145785081000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>114556414000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>162237437249.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>162309898000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>178899016000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>137372803000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>144284819117.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>259715202000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>258752651000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>151824437000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>169771477421.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>15137000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>186034041000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>180851442000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>160829690369.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>99201314000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>118258092000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>109776054000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>94014667400.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>56824974000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>51936445000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>57200078000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>76791047200.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>38448504000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6254267000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4073828000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>116676364700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>168333999000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>87851968000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>126269250000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>68518626400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>97991845000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>32407845000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>40630498000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>54600688500.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>53891245000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10246911800.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>70471590000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>87623114800.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>65681806000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>23551511000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>19738397000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>10703041000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17500893000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>19732246000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6213557000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>15371709000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7951693000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7800197000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>16488298000.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>7519000000.0</v>
       </c>
-      <c r="CT2"/>
+      <c r="CU2"/>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5237,52 +5246,53 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5339,260 +5349,264 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>163763359000.0</v>
+      </c>
+      <c r="C5">
         <v>131210601000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>89341360000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>96950546000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>100832671999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>93648187000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>88308895000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>90254126000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>90253026000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>85253455000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>85253387539.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>83755464000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>83755070000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>78754294000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>78754483379.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>80661926000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>80663748000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>75663945000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>75664243809.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>71317216000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>71317579000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>71317832000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16317174928.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41947024000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-39800799000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-36692256000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-34813115961.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-47419569000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-39727064000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-32034909000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24342899516.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-84466150000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-76773129000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-68746493000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-61062756903.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-32326485000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-30315335000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-30333519000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-30346085924.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-17988382000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-18014679000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-18023909000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-18041802488.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>181643000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>176362000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>164764000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-19423971736.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>133620000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>119614000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>109386000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>94461855.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>82834000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>77494000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>69569000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5649,143 +5663,146 @@
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>2021622000.0</v>
+      </c>
+      <c r="C7">
         <v>2467782000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2881985475.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3417886000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3916390000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3809221000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4307798018.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2494335000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2123018000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2193341000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>510307557.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>741831000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>898009000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>394756000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>649569860.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>914942000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1280412000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1664426000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2054714713.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2436661000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2940715000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3936882000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13742282082.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>25254548000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>36077388000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>45253919000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>58134387473.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>67417771000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>78819634000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>89868485000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5809,116 +5826,119 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>655123511000.0</v>
       </c>
       <c r="C8">
+        <v>655123511000.0</v>
+      </c>
+      <c r="D8">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="E8">
         <v>655123511000.0</v>
       </c>
       <c r="F8">
         <v>655123511000.0</v>
       </c>
       <c r="G8">
+        <v>655123511000.0</v>
+      </c>
+      <c r="H8">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="I8">
         <v>655123511000.0</v>
       </c>
       <c r="J8">
         <v>655123511000.0</v>
       </c>
       <c r="K8">
+        <v>655123511000.0</v>
+      </c>
+      <c r="L8">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="M8">
         <v>655123511000.0</v>
       </c>
       <c r="N8">
         <v>655123511000.0</v>
       </c>
       <c r="O8">
+        <v>655123511000.0</v>
+      </c>
+      <c r="P8">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="Q8">
         <v>655123511000.0</v>
       </c>
       <c r="R8">
         <v>655123511000.0</v>
       </c>
       <c r="S8">
+        <v>655123511000.0</v>
+      </c>
+      <c r="T8">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="U8">
         <v>655123511000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>655123511000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5951,129 +5971,130 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1074090640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="E9">
         <v>1074091000.0</v>
       </c>
       <c r="F9">
         <v>1074091000.0</v>
       </c>
       <c r="G9">
+        <v>1074091000.0</v>
+      </c>
+      <c r="H9">
         <v>1074090640.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1074091000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>1074091000.0</v>
       </c>
       <c r="N9">
         <v>1074091000.0</v>
       </c>
       <c r="O9">
+        <v>1074091000.0</v>
+      </c>
+      <c r="P9">
         <v>1074090640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="Q9">
         <v>1074091000.0</v>
       </c>
       <c r="R9">
         <v>1074091000.0</v>
       </c>
       <c r="S9">
+        <v>1074091000.0</v>
+      </c>
+      <c r="T9">
         <v>1074090640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="U9">
         <v>1074091000.0</v>
       </c>
       <c r="V9">
         <v>1074091000.0</v>
       </c>
       <c r="W9">
+        <v>1074091000.0</v>
+      </c>
+      <c r="X9">
         <v>1074090640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="Y9">
         <v>1074091000.0</v>
       </c>
       <c r="Z9">
         <v>1074091000.0</v>
       </c>
       <c r="AA9">
+        <v>1074091000.0</v>
+      </c>
+      <c r="AB9">
         <v>1074090640.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1074091000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6099,306 +6120,310 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>184339841000.0</v>
+      </c>
+      <c r="C10">
         <v>121456724000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>224005503000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>358252179000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>246198342000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>232367358000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>283689475000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>372263176000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>373733460000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>506554416000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>749524499011.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>403089970000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>320862425000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>204509666000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>305620879456.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>407232906000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>357479448000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>278009187000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>470311167721.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>459387318000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>214590071000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>263186840000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>275827092477.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>237035870000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>171503116000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>124973769000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>56687875962.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>53120779000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>34276843000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>93764657000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>92921016293.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>176500242000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>87782436000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>74513474000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>139522299008.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39546442000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>26135253000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>63096993000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>154624369811.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>97810945000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>126375462000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>48705637000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20883774928.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17433397000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18685414000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>21317413000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>26160906067.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>37681390000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>76913224000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>27521232000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>60445532466.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>47814272000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>51415901000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>45234499000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>68423723549.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>115145203000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>51247754000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>55804001000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>107029566722.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>154775000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>212962619000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>12407860830.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32407261000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>407232906000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>1000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6431,676 +6456,683 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>529345299000.0</v>
+      </c>
+      <c r="C12">
         <v>421646869000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>477894006000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>412543716000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>304372005000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>288356536000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>333699369000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>373819088000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>375288272000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>506563615000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>749533631011.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>553100194000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>470872255000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>454518720000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>555630122456.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>657241634000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>607489998000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>528019934000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>720322213721.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>609398545000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>364601661000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>563198683000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>676556473477.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>637046673000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>271512857000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>224983601000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>56698016962.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>53130865000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>34287018000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>93774572000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>92930524293.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>176510333000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>91272723000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>79049198000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>144041322495.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>41225100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>28996338000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>113222137000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>301425707896.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>191474602000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>248794942000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>140291464000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>60560302487.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>52884966000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>63879125000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>54277938000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>53010873765.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>62083487000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>89116555000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>39665487000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>73875495423.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>68038901000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>60105705000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>60478061000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>86077863005.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>115145203000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>68784622000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>105485022000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>154989404275.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>655123511000.0</v>
       </c>
       <c r="C13">
         <v>655123511000.0</v>
       </c>
       <c r="D13">
         <v>655123511000.0</v>
       </c>
       <c r="E13">
         <v>655123511000.0</v>
       </c>
       <c r="F13">
         <v>655123511000.0</v>
       </c>
       <c r="G13">
         <v>655123511000.0</v>
       </c>
       <c r="H13">
         <v>655123511000.0</v>
       </c>
       <c r="I13">
         <v>655123511000.0</v>
       </c>
       <c r="J13">
         <v>655123511000.0</v>
       </c>
       <c r="K13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="L13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="M13">
         <v>655123511000.0</v>
       </c>
       <c r="N13">
         <v>655123511000.0</v>
       </c>
       <c r="O13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="P13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="Q13">
         <v>655123511000.0</v>
       </c>
       <c r="R13">
         <v>655123511000.0</v>
       </c>
       <c r="S13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="T13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="U13">
         <v>655123511000.0</v>
       </c>
       <c r="V13">
         <v>655123511000.0</v>
       </c>
       <c r="W13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="X13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="Y13">
         <v>655123511000.0</v>
       </c>
       <c r="Z13">
         <v>655123511000.0</v>
       </c>
       <c r="AA13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="AB13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="AC13">
         <v>655123511000.0</v>
       </c>
       <c r="AD13">
         <v>655123511000.0</v>
       </c>
       <c r="AE13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="AF13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="AG13">
         <v>655123511000.0</v>
       </c>
       <c r="AH13">
         <v>655123511000.0</v>
       </c>
       <c r="AI13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="AJ13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="AK13">
         <v>655123511000.0</v>
       </c>
       <c r="AL13">
         <v>655123511000.0</v>
       </c>
       <c r="AM13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="AN13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="AO13">
         <v>655123511000.0</v>
       </c>
       <c r="AP13">
         <v>655123511000.0</v>
       </c>
       <c r="AQ13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="AR13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="AS13">
         <v>655123511000.0</v>
       </c>
       <c r="AT13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="AU13">
         <v>655123510000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="AW13">
         <v>655123511000.0</v>
       </c>
       <c r="AX13">
         <v>655123511000.0</v>
       </c>
       <c r="AY13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="AZ13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="BA13">
         <v>655123511000.0</v>
       </c>
       <c r="BB13">
         <v>655123511000.0</v>
       </c>
       <c r="BC13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="BD13">
         <v>655123510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655123511000.0</v>
       </c>
       <c r="BE13">
         <v>655123511000.0</v>
       </c>
       <c r="BF13">
         <v>655123511000.0</v>
       </c>
       <c r="BG13">
+        <v>655123511000.0</v>
+      </c>
+      <c r="BH13">
         <v>655123510700.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>655123511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825923511000.0</v>
       </c>
       <c r="BJ13">
         <v>825923511000.0</v>
       </c>
       <c r="BK13">
+        <v>825923511000.0</v>
+      </c>
+      <c r="BL13">
         <v>825923510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825923511000.0</v>
       </c>
       <c r="BM13">
         <v>825923511000.0</v>
       </c>
       <c r="BN13">
         <v>825923511000.0</v>
       </c>
       <c r="BO13">
+        <v>825923511000.0</v>
+      </c>
+      <c r="BP13">
         <v>825923510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825923511000.0</v>
       </c>
       <c r="BQ13">
         <v>825923511000.0</v>
       </c>
       <c r="BR13">
         <v>825923511000.0</v>
       </c>
       <c r="BS13">
+        <v>825923511000.0</v>
+      </c>
+      <c r="BT13">
         <v>825923510700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825923511000.0</v>
       </c>
       <c r="BU13">
         <v>825923511000.0</v>
       </c>
       <c r="BV13">
         <v>825923511000.0</v>
       </c>
       <c r="BW13">
+        <v>825923511000.0</v>
+      </c>
+      <c r="BX13">
         <v>825923510700.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>825923511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>732700000000.0</v>
       </c>
       <c r="BZ13">
         <v>732700000000.0</v>
       </c>
       <c r="CA13">
         <v>732700000000.0</v>
       </c>
       <c r="CB13">
         <v>732700000000.0</v>
       </c>
       <c r="CC13">
         <v>732700000000.0</v>
       </c>
       <c r="CD13">
         <v>732700000000.0</v>
       </c>
       <c r="CE13">
         <v>732700000000.0</v>
       </c>
       <c r="CF13">
         <v>732700000000.0</v>
       </c>
       <c r="CG13">
         <v>732700000000.0</v>
       </c>
       <c r="CH13">
         <v>732700000000.0</v>
       </c>
       <c r="CI13">
         <v>732700000000.0</v>
       </c>
       <c r="CJ13">
         <v>732700000000.0</v>
       </c>
       <c r="CK13">
         <v>732700000000.0</v>
       </c>
       <c r="CL13">
         <v>732700000000.0</v>
       </c>
       <c r="CM13">
         <v>732700000000.0</v>
       </c>
       <c r="CN13">
         <v>732700000000.0</v>
       </c>
       <c r="CO13">
         <v>732700000000.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CP13">
+        <v>732700000000.0</v>
+      </c>
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>280000000000.0</v>
       </c>
-      <c r="CR13"/>
-      <c r="CS13">
+      <c r="CS13"/>
+      <c r="CT13">
         <v>280000000000.0</v>
       </c>
-      <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>4007235000.0</v>
       </c>
       <c r="C14">
         <v>4007235000.0</v>
       </c>
       <c r="D14">
         <v>4007235000.0</v>
       </c>
       <c r="E14">
         <v>4007235000.0</v>
       </c>
       <c r="F14">
         <v>4007235000.0</v>
       </c>
       <c r="G14">
         <v>4007235000.0</v>
       </c>
       <c r="H14">
         <v>4007235000.0</v>
       </c>
       <c r="I14">
+        <v>4007235000.0</v>
+      </c>
+      <c r="J14">
         <v>4007235107.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4007235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4007235107.0</v>
       </c>
       <c r="L14">
         <v>4007235107.0</v>
       </c>
       <c r="M14">
-        <v>4007235000.0</v>
+        <v>4007235107.0</v>
       </c>
       <c r="N14">
         <v>4007235000.0</v>
       </c>
       <c r="O14">
+        <v>4007235000.0</v>
+      </c>
+      <c r="P14">
         <v>4007235107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4007235000.0</v>
       </c>
       <c r="Q14">
         <v>4007235000.0</v>
       </c>
       <c r="R14">
         <v>4007235000.0</v>
       </c>
       <c r="S14">
         <v>4007235000.0</v>
       </c>
       <c r="T14">
         <v>4007235000.0</v>
       </c>
       <c r="U14">
         <v>4007235000.0</v>
       </c>
       <c r="V14">
         <v>4007235000.0</v>
       </c>
       <c r="W14">
         <v>4007235000.0</v>
       </c>
       <c r="X14">
         <v>4007235000.0</v>
       </c>
       <c r="Y14">
         <v>4007235000.0</v>
       </c>
       <c r="Z14">
         <v>4007235000.0</v>
       </c>
       <c r="AA14">
         <v>4007235000.0</v>
       </c>
       <c r="AB14">
         <v>4007235000.0</v>
       </c>
       <c r="AC14">
+        <v>4007235000.0</v>
+      </c>
+      <c r="AD14">
         <v>4007235107.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4007235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4007235107.0</v>
       </c>
       <c r="AF14">
         <v>4007235107.0</v>
       </c>
       <c r="AG14">
         <v>4007235107.0</v>
       </c>
       <c r="AH14">
         <v>4007235107.0</v>
       </c>
       <c r="AI14">
         <v>4007235107.0</v>
       </c>
       <c r="AJ14">
         <v>4007235107.0</v>
       </c>
       <c r="AK14">
+        <v>4007235107.0</v>
+      </c>
+      <c r="AL14">
         <v>4007235000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4007235107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4007235000.0</v>
       </c>
       <c r="AN14">
         <v>4007235000.0</v>
       </c>
       <c r="AO14">
         <v>4007235000.0</v>
       </c>
       <c r="AP14">
         <v>4007235000.0</v>
       </c>
       <c r="AQ14">
         <v>4007235000.0</v>
       </c>
       <c r="AR14">
         <v>4007235000.0</v>
       </c>
       <c r="AS14">
         <v>4007235000.0</v>
       </c>
       <c r="AT14">
         <v>4007235000.0</v>
       </c>
       <c r="AU14">
         <v>4007235000.0</v>
       </c>
@@ -7127,88 +7159,91 @@
       </c>
       <c r="BC14">
         <v>4007235000.0</v>
       </c>
       <c r="BD14">
         <v>4007235000.0</v>
       </c>
       <c r="BE14">
         <v>4007235000.0</v>
       </c>
       <c r="BF14">
         <v>4007235000.0</v>
       </c>
       <c r="BG14">
         <v>4007235000.0</v>
       </c>
       <c r="BH14">
         <v>4007235000.0</v>
       </c>
       <c r="BI14">
         <v>4007235000.0</v>
       </c>
       <c r="BJ14">
         <v>4007235000.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BK14">
+        <v>4007235000.0</v>
+      </c>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7265,270 +7300,274 @@
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>150048367000.0</v>
+      </c>
+      <c r="C16">
         <v>50808440000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38568759000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>27514561000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>38602792000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43582410000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51669443000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32983434000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42914805000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>73393620000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>42545585682.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48857774000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>92808424000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>44147594000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>29467512254.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>36704126000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22898711000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26021598000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51220019481.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64001239000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>109934738000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>174712484000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>162490292777.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>130681447000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>121627573000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>169449526000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>371585174277.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>120024963000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>161148687000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>200597897000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>254934019823.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>214457441000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>145230684000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>158976541000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>236653192121.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>193998318000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>222370862000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>107220372000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>116789052446.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>127942420000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>137067345000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>114293541000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>89710035279.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>62002259000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>78031274000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>64303006000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>69221632848.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>66001569000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>79113266000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>68581910000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>60311555262.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>74208434000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>102106637000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>87727982000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>73245304722.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>184865481000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>102270322000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>93758356000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>94576197664.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7585,52 +7624,53 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7687,52 +7727,53 @@
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7789,52 +7830,53 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7891,52 +7933,53 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7993,883 +8036,893 @@
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>1292670001000.0</v>
+      </c>
+      <c r="C22">
         <v>1266033298000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1165192668000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1113051136000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1168505459000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1150314382000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1125391220000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>989842965000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1015416289000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>886901324000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>680939638782.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>742975094000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>801469845000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>735208713000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>633627159073.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>644388179000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>721372727000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>659966843000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>566570161252.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>689827496000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>782460534000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>665535302000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>574767677107.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>631981627000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>711350879000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>725751547000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>720534079514.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1172386632000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>978197618000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>899897603000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>836457322201.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1098179460000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>898287418000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>834807743000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>815326312661.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>759219345000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>636902482000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>509062942000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>320647452877.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>446041548000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>459212606000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>365746734000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>294194627877.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>483422038000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>467443419000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>378277826000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>265488262441.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>310786317000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>341817840000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>344900240000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>297833900644.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>388375244000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>378869493000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>366285055000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>300392842669.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>394589963000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>367607732000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>310617186000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>225496386194.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>266210911000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>246732026000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>243391109000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>181565915800.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>209635590000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>258690783000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>224535558000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>175552103300.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>151519815000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>114829524000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>137129446000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>234337261400.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>256054708000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>264404512000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>266898478000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>225999964800.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>161955965000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>154393291000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>144441835000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>114507864300.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>146253758000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>103102641800.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>105252483000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>161499480400.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>121682373000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>85550493000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>83498493000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>94320035000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>86589002000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>75358829000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>45112487000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>59075751000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>66475371000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>84228546000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>51226000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>102829044000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>81197000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>86725000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>83599000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>3825573690000.0</v>
+      </c>
+      <c r="C23">
         <v>3496582383000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3364952359000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3170869053000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3190840877000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3166746730000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3120121052000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3034320843000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3075623671000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3023237652000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2976407140255.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2833901228000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2864149697000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2844827937000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2797005026270.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2742039268000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2940047526000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2720039809000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2725242711423.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2754761619000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2873587707000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2809542949000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3009724379484.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2858298156000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2986677047000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3017577050000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3556474711037.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3162973509000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3064089466000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3179370670000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3244821647076.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3225369681000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2879085912000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3059841693000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3013760616985.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2771592004000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2448544940000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1936018651000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1871422416044.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1794930388000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1749387278000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1703431973000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1551799840976.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1610038553000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1528579220000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1452962878000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1337351473763.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1402328850000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1420968621000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1325954216000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1337022291951.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1477853086000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1487057700000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1276497649000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1161698219225.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1203270862000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1258287255000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1146262703000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1083523642816.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>11590527000.0</v>
+      </c>
+      <c r="C24">
         <v>12363229000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12363228500.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>0.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>482423000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>254718000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>27318573367.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>30615951000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>111741019000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>133274893000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>22144765000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>27446495000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>34697542000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>27546709000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>32907525900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>38476983000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>43857737000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>48166010000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>53485797000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>58798325000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>64105137000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>69257433000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>30399200500.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>15970360000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>15767846000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>610573000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>551264000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>248796000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>94545900.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>317834000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>392629000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>66535000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>97759100.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>44588041000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>45451486000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>48220869000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>52046157900.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>53921358000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>57353590000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>60094023000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>63897920500.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>82758568000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>90135370000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>104751273000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>102369606800.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>90303165000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>91235013000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>93605188000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>97775069700.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>96692508000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>145208000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>53765000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4601020100.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>145464000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>55191400.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>156280000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>119371400.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>191772000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>260600000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>357762000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>469019000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>210924010000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>221158505000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>205004940000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>205558341000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>212364997000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>227591292000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>350084000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>1259742000000.0</v>
       </c>
-      <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>13730453030.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1557701000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1571952000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1945503000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2574978690.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1457086000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>308266000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>280279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
         <v>106607000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>210649000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>337920000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>592624330.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>926338000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1318463000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1692391000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1275284520.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1652542000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1560331000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>984061000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12294632150.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>22257368000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -8895,52 +8948,53 @@
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8997,52 +9051,53 @@
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9099,349 +9154,355 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>56617002000.0</v>
+      </c>
+      <c r="C28">
         <v>-6625713000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-101200898000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-352739333000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-242281952000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-193558137000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-279381677000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-369768841000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-371610442000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-504361075000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-649014191454.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-377348139000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-269964416000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-154114910000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-254971309596.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-356317964000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-306199036000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-276344761000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-443256453008.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-406950657000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-211649356000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-259249958000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-112084810395.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-192494009000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-114775789000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-61330476000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>191057696538.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>172239106000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>162422461000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18702448000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>81710585390.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>84688937000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>123846935000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>295188919000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>77281994863.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>185143221000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>70980811000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-13246755000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-99130945249.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-36071637000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27955277000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>64055479000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>100362743825.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>216356866000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>181382349000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>138328179000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11238351578.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>99514803000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>57309836000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>53445786000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>52197416805.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>96420046000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>68297722000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>717777000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-67248532488.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-26192360000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>13264787000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11126304000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-54553950178.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>3141209408000.0</v>
+      </c>
+      <c r="C29">
         <v>3003948044000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2933505318289.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2761895916000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2705524876000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2764563839000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2681962428889.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2606659317000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2559486261000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2545397585000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2586380414812.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2454635121000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2437589967000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2450481614000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2425608208051.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2365657495000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2374574865000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2344914438000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2353599818542.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2301435032000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2255026285000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2241037812000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2380514427048.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2164407589000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2168814493000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2245770173000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9469,421 +9530,425 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>884738152000.0</v>
+      </c>
+      <c r="C30">
         <v>648283266000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>686238970000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>705195649000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>748197577000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>764067083000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>712808023000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>702108982000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>795168051000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>691426146000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>693004159542.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>651660009000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>689991132000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>729896258000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>733276801381.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>510804772000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>492464031000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>565297568000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>448053000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>405806228000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>509494200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>536724537000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>714211925796.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>526310727000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>892537024000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>910551610000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1618749669999.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>734346581000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>841282218000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>960328260000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1121015960780.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>722459567000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>619636489000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>862537120000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>735044372228.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>672259443000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>561721680000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>496658551000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>539728519729.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>433482671000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>366783778000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>507693743000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>535948929741.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>396708980000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>329787597000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>363940115000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>466155532745.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>492794048000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>469021217000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>442228930000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>478367534978.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>538664081000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>588572388000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>404400214000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>337293788652.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>263169754000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>379956968000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>279215664000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>265297949607.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>224952157000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>260808983000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>166155857000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>211551876800.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>234354313000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>227515229000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>114034850000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>188563505500.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>150804643400.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>117240183000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>153804644000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>256225848900.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>279505199900.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>172429711000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>165819418000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>148655412600.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>190692523100.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>132481013700.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>138210753100.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>161319629700.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>119039655000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>101606787500.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>154029207700.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>99036806500.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>109336858000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>76685218000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>91492103000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>40246195000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>60271586000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>52759028000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>51373863000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>46714784000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>43200100000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>23938080000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>39167000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>43049033000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>50948000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>35159000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>74565000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>2387589967000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2400481614000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>2315657495000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2324574865000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2344914438000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2328599818542.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2251435032000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2255026285000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2241037812000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2230514427048.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2145120276000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2148164554000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2227380799000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2242917658539.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2072230755000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1996783849000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1974785153000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1867493771724.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1661435033000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9905,131 +9970,134 @@
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
+      <c r="CU31"/>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>2294624988000.0</v>
+      </c>
+      <c r="C32">
         <v>2270182323000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2190096846676.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2136416357000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2094105765000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2111165465000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2064535028421.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1996057405000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1975871714000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1972097733000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1912900663589.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1832960706000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1779879302000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1793361616000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1765101493115.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1708359882000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1712601322000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1722193993000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1694818297703.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2029384773000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2017023767000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2028773316000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2031137605465.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1561859565000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1610219634000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1662989859000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10057,307 +10125,311 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
+      <c r="CU32"/>
     </row>
-    <row r="33" spans="1:98">
+    <row r="33" spans="1:99">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>839909566000.0</v>
+      </c>
+      <c r="C33">
         <v>849738716000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>853671697000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>824361936000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>824057194000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>831427335000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>831616153000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>825205296000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>797255242000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>788900915000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>789794614296.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>828125176000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>839741003000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>842048237000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>844541598170.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>845657127000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>852287782000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>861589104000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>872949983057.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>500335851000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>514918862000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>520368949000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>505294215824.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>935846057000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>952749649000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>973694741000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>998410770992.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1018550031000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1038503900000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1053815190000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1071282787641.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1126561309000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1153625721000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1158194447000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1170660360177.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1136605090000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1077703651000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>640138256000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>647969231227.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>642675628000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>635077575000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>593897396000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>590237167370.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>580161180000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>571537845000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>563280056000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>485605918063.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>436927129000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>436063284000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>423073884000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>419941485854.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>418919611000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>421878556000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>409144205000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>410598349155.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>415877807000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>404579098000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>408936605000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>410254014450.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
+      <c r="CU33"/>
     </row>
-    <row r="34" spans="1:98">
+    <row r="34" spans="1:99">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>-1000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-      <c r="AD34">
+      <c r="AD34"/>
+      <c r="AE34">
         <v>-1000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -10381,488 +10453,495 @@
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
+      <c r="CU34"/>
     </row>
-    <row r="35" spans="1:98">
+    <row r="35" spans="1:99">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>122700160000.0</v>
+      </c>
+      <c r="C35">
         <v>120984170000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>122627353000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>96041665000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>107426824000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>108384586000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>109224873000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>108298400000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>108274355000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>108894516000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>107643839612.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>112707789000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>111751152000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>115649078000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>114635331612.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>114601496000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>116210447000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>114541028000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>114783486916.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>158958569000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>157586319000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>188776088000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>186265535428.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>229723726000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>286225928000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>279242250000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>294698934241.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>320128263000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>312642091000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>305688101000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>331718194021.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>404741826000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>409022533000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>413540060000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>293524061693.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>227311342000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>227387050000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>190419855000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>191360581512.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>182684490000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>183807945000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>186310163000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>186764192148.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>181390649000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>182999050000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>184573872000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>140534337657.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>117550036000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>113401215000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>95166313000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>90755151929.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>87059874000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>81933315000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>76740555000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>71959767885.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>64339839000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>61772138000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>58505286000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>55819919058.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
+      <c r="CU35"/>
     </row>
-    <row r="36" spans="1:98">
+    <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>64180172000.0</v>
+      </c>
+      <c r="C36">
         <v>64302008000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>64385977000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>67310809000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>69016127000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>69679769000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>66552622000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>65440714000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>73708497000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>72232360000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>72726533096.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>419323571000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>419367606000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>418620586000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>418615247355.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>402862519000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>402459219000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>403465805000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>403306529103.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5713417000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>11094920000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8660303000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11354263769.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>48468593000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>49493812000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>50867413000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>54213389217.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>53819205000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>54495500000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>55392906000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>55975902642.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>56570874000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>56953700000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>57540351000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>53384461397.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>52431400000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>47305057000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>9293728000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9503875289.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>10593228000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>9137930000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>7681853000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>7789382832.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5764455000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>5724677000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>6921472000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>6266257286.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5636798000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5600317000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4144590000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5733035492.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2798879000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2809451000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2960023000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2970595009.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>8171039000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>6231478000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8079486000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>8264483847.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
+      <c r="CU36"/>
     </row>
-    <row r="37" spans="1:98">
+    <row r="37" spans="1:99">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10919,1394 +10998,1406 @@
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
+      <c r="CU37"/>
     </row>
-    <row r="38" spans="1:98">
+    <row r="38" spans="1:99">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>47184844660.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>31499747000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>34046882000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>36214124000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>32994629800.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>37205220000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>30350215000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>429648587000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>429971694000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>32492572620.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>425570393000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>424934933000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>425764442000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>428039185643.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>44084673000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>47972945000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>48824092000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>56698904497.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>97020207000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>116925060000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>116192069000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>120419637897.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>77699269000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>116456118000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>118291918000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>117963206535.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>133377101000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>130603086000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>132422792000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>126858813400.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>113806012000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>124989949000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>82419025000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>87434456500.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>74257608000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>78548263000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>39895848000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>38126402700.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>33958109000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>33613249000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>39097152000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>74047226100.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>30330907000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>29017575000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>26458752000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>26668863900.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>22832867000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>22170900000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>20884298000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>20053196300.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>23486593000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>20240209000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>22647404000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>22231230900.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>22508056000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>26473449000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>23017414000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>22335705100.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>26113352000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>24873629000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>20949782000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>21260597200.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>23024846000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>22127641000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>21059917000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>22653845900.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>20919902000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>23040973000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>28573012000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>20741108400.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>18723659000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>19221957000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>21159062000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>23449081700.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>28862535000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>32579237000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>36353280000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>41384244600.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>40167557000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>42043955000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>47401453000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>45227663000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>44634555000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>44727494000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>45449846000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>44636122000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>44518259000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>48564170000.0</v>
       </c>
-      <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>241919603000.0</v>
       </c>
-      <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
+      <c r="CU38"/>
     </row>
-    <row r="39" spans="1:98">
+    <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>278910672000.0</v>
+      </c>
+      <c r="C39">
         <v>310880234000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>181955017000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>115716616000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>145708642000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>132581394000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>116606288000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>143344512000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>92495817000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>181304679000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>63463903844.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>76110708000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>41077285000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>83156009000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>68859694299.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>71161017000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>82766090000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>99920725000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>565400353393.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>549393499000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>748580435000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>563086210000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1253106013076.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>216146933000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>280198535000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>288263637000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1780831843569.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>241998356000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>226110567000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>227124525000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>144754753247.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>108225032000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>123987324000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>125253185000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>154026556796.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>162283026000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>151320193000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>176936765000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>127387280697.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>81255939000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>160973661000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>186429054000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>109593825820.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>131390670000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>140207938000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>125242059000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>93049925256.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>123265701000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>96292797000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>87379899000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>79598731226.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>68725970000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>41384558000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>440590328000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>364629164396.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>277657889000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>37358835000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>42008226000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>27485888290.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>25936541000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>26305918000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>30728509000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>36686071900.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>6885651000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>26358072000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>42427296000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>15389776000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>23324252600.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>43792781000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>29476704000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>6732528900.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>21929523100.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>10240728000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>15003119000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>18608359000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>26603175900.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>27774246300.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>17385657900.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>26674565700.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>25267671000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>20231031300.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>34284496300.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>48548705000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>16130333000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>4984966000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>7707824000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>9379897000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>28510655000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>22700693000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>34440376000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>11773005000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>16663007000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>12161226000.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>13935838000.0</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>2491000000.0</v>
       </c>
-      <c r="CT39"/>
+      <c r="CU39"/>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>163290166000.0</v>
+      </c>
+      <c r="C40">
         <v>67588890000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>74119777000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>93815643000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>163310600000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>95707198000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>49375963000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>84213443000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>100634345000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>44709379000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>61675768588.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>84289980000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>77226380000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>46556278000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>40187991448.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>37219920000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>58693609000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>43850415000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>23759082856.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>47228249000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>93332681000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>121468978000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22849161690.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>96028587000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>109839410000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>129319030000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>27152862790.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>84492108000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>121694196000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>115072219000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>186751933257.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>184434870000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>102804586000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>107227317000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>168049153042.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>151746284000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>202559711000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>70613485000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>62287569087.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>74568600000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6465399000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>8722011000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>17449948889.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>18400531000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>16033241000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>101764733000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>15911302742.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>14708988000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>13358432000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>38293128000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>37369836025.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>37587449000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>36640838000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>117365486000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>61310763634.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>226890871000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>140831640000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>84732386000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>82022521191.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>125117683000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>100996165000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>91532116000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>99023993000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>48029505000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>150772039000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>70426088000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>50386112000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>41754693000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>27637085000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>34919757000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>109562496000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>130102305000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>138936752000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>105290809000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>85637270000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>67730361000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>50446699000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>33278833000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>34786106000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>44976020000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>39470650000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>44781180000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>72403498000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>46399989000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>27959326000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>66115992000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>58479066000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>33054347000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>32113168000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>28870989000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>30132724000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>15576075000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>34544494000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>456903536000.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>303740000000.0</v>
       </c>
-      <c r="CT40"/>
+      <c r="CU40"/>
     </row>
-    <row r="41" spans="1:98">
+    <row r="41" spans="1:99">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>111470873000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>115649078000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>114494889000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>115999798000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>114203108000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>114190862589.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>158032231000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>156267856000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>187083697000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>184990250912.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>228071184000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>284665597000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>278258189000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>282404302096.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>297870895000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>279648509000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>261451158000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>248697025513.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>307712808000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>297281514000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>280265167000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>271379296700.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>196220765000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>187466682000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>162873146000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>158453055700.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>144207507000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>139950208000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>138144153000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>133278395100.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>122592324000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>118893913000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>115316439000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>110135137100.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>101579676000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>97633369000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>94555740000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>90755151900.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>86508610000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>81684519000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>76740555000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>71865222000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>64022005000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>61379509000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>58438751000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>55722160000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>51825533000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>52892941000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>51502751000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>49530620000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>63572353000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>62432714000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>61087848000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>59917917200.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>59355097000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>59017500000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>60826339000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>58575828200.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>54749369000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>54313602000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>53906048000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>54683248700.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>59215833000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>51726514000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>52861833000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>48997201400.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>55164190000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>56553819200.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>56630324000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>61035979800.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>68946586000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>68706257000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>68505317000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>72801610000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>70080160000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>68085054000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>67317297000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>67394074000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>63857184000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>68989978000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>15690767000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
+      <c r="CU41"/>
     </row>
-    <row r="42" spans="1:98">
+    <row r="42" spans="1:99">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>1074091000.0</v>
       </c>
       <c r="C42">
         <v>1074091000.0</v>
       </c>
       <c r="D42">
         <v>1074091000.0</v>
       </c>
       <c r="E42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="F42">
         <v>101906763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="G42">
         <v>1074091000.0</v>
       </c>
       <c r="H42">
         <v>1074091000.0</v>
       </c>
       <c r="I42">
         <v>1074091000.0</v>
       </c>
       <c r="J42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="K42">
         <v>1074090000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1074090636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="M42">
         <v>1074091000.0</v>
       </c>
       <c r="N42">
         <v>1074091000.0</v>
       </c>
       <c r="O42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="P42">
         <v>1074090636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="Q42">
         <v>1074091000.0</v>
       </c>
       <c r="R42">
         <v>1074091000.0</v>
       </c>
       <c r="S42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="T42">
         <v>76738334445.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="U42">
         <v>1074091000.0</v>
       </c>
       <c r="V42">
         <v>1074091000.0</v>
       </c>
       <c r="W42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="X42">
         <v>72391265565.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-40872933000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-38726708000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>14381835000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>16260974675.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3654522000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-38652973000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-30960819000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-23268808880.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-83392059000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-75699038000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-67672402000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-59988666267.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-31252394000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-29241244000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1074091000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1074090636.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1074091000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-16940588000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-16949818000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1074090636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="AS42">
         <v>1074091000.0</v>
       </c>
       <c r="AT42">
         <v>1074091000.0</v>
       </c>
       <c r="AU42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="AV42">
         <v>16074090636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="AW42">
         <v>1074091000.0</v>
       </c>
       <c r="AX42">
         <v>1074091000.0</v>
       </c>
       <c r="AY42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="AZ42">
         <v>1074090636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074091000.0</v>
       </c>
       <c r="BA42">
         <v>1074091000.0</v>
       </c>
       <c r="BB42">
+        <v>1074091000.0</v>
+      </c>
+      <c r="BC42">
         <v>1143660000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>6132275702.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1125957000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1116433000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1111656000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1099613261.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
+      <c r="CU42"/>
     </row>
-    <row r="43" spans="1:98">
+    <row r="43" spans="1:99">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12363,52 +12454,53 @@
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
+      <c r="CU43"/>
     </row>
-    <row r="44" spans="1:98">
+    <row r="44" spans="1:99">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12465,101 +12557,104 @@
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
+      <c r="CU44"/>
     </row>
-    <row r="45" spans="1:98">
+    <row r="45" spans="1:99">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>1683752355000.0</v>
+      </c>
+      <c r="C45">
         <v>1683390379000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1680085414806.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1663362817000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1648846255000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1645215386000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1646811526392.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1631924601000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1611910984000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1573068123000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1567836725397.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1218363334000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1232322022000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1225977567000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1218892313559.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1216054203000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12597,776 +12692,784 @@
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
+      <c r="CU45"/>
     </row>
-    <row r="46" spans="1:98">
+    <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>749822566000.0</v>
+      </c>
+      <c r="C46">
         <v>760144427000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>763675282000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>749928411000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>745551815000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>750734791000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>754143103000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>748479946000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>711361272000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>704027981000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>703849642836.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>399088697000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>410092416000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>412076543000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>413362761985.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>420086734000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>427352849000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>435867161000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>444953297414.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>456293678000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>466988418000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>472175266000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>454615935502.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>844216067000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>849717997000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>865908113000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>885357427757.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>902942262000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>922936025000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>938211427000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>956104251882.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>993371168000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1023045669000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1027660286000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1045180122915.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1026085517000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>970763660000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>571917592000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>576184789453.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>568818443000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>560653176000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>558242150000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>554999650797.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>550180887000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>542353233000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>532503742000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>456128606058.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>406596222000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>407045709000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>396615132000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>393272621974.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>396086744000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>399707656000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>388259907000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>390545152808.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>392391214000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>384338889000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>386289201000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>388022783506.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
+      <c r="CU46"/>
     </row>
-    <row r="47" spans="1:98">
+    <row r="47" spans="1:99">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>763675282260.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>749928411000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>745551815000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>750734791000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>754143103320.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>748479946000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>399088697000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>410092416000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>412076543000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>413362761990.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>420086734000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>427352849000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>435824662000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>444910797414.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>456251178000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>466945917000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>471544857000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>448595311327.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>838825850000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>835824589000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>857502672000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>877991133095.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>902942262000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>922047782000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>935523272000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>953319581106.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>993184208000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1023022635000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1025771655000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1043801546800.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1022799078000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>952713702000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>557719231000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>560534774700.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>568418020000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>556529312000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>554001548000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>552110764600.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>546203071000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>537924596000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>524182904000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>411558692000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>406596222000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>407045709000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>396615132000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>393272622000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>396086744000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>399707656000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>388259907000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>390545152800.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>392391214000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>384338889000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>386289201000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>388022783500.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>398626148000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>42642831000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>38819248000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>39263945500.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>41417910000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>34970908000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>37599337000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>38839677100.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>41153955000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>43919187000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>46114388000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>49662256700.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>56222185000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>58629739000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>56563481000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>58155102200.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>60743102000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>64690412000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>68732416000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>70283131700.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>76287339000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>81100918000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>85374360000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>88535396700.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>93776415000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>99158814000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>104553529000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>109499790000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>158566551000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>165135875000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>172443018000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>179385367000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>194337057000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>209123164000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>223116000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>238243478000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>254912000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>266544000000.0</v>
       </c>
-      <c r="CT47"/>
+      <c r="CU47"/>
     </row>
-    <row r="48" spans="1:98">
+    <row r="48" spans="1:99">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>2082313226000.0</v>
+      </c>
+      <c r="C48">
         <v>2104176612000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2068043737000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2006652808000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1948494602000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1979718050000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1937455933000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1860207589000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1813035633000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1803946529000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1744929425937.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1689682055000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1647637295000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1665529718000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1640656123336.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1578797967000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1587713515000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1613052891000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1596737973397.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1523920214000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1527511104000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1513522378000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1502999650783.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1475869698000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1481767751000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1557875453000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1571533173164.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1413452722000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1330313311000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1305622460000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1190639069905.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1044703581000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>993898046000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1015331930000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>976938844735.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>900502333000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>837893302000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>729048822000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>665494325037.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>559624779000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>473506478000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>431125887000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>369206132194.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>314275875000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>291930027000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>289264313000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>269408832852.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>244586429000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>240458831000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>235045895000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>220357637540.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>204906086000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>218025174000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>217485228000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>188885237619.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>157179589000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>136192092000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>89304427000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>63703601791.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>46550969000.0</v>
       </c>
-      <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
+      <c r="CU48"/>
     </row>
-    <row r="49" spans="1:98">
+    <row r="49" spans="1:99">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13423,149 +13526,152 @@
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
+      <c r="CU49"/>
     </row>
-    <row r="50" spans="1:98">
+    <row r="50" spans="1:99">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>227344694000.0</v>
+      </c>
+      <c r="C50">
         <v>100000000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>107559391042.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2094960000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>35000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50">
         <v>100000000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>25000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000000.0</v>
       </c>
       <c r="N50">
         <v>50000000000.0</v>
       </c>
       <c r="O50">
         <v>50000000000.0</v>
       </c>
       <c r="P50">
         <v>50000000000.0</v>
       </c>
       <c r="Q50">
         <v>50000000000.0</v>
       </c>
       <c r="R50">
+        <v>50000000000.0</v>
+      </c>
+      <c r="S50">
         <v>0.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>25000000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>50000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V50">
         <v>0.0</v>
       </c>
       <c r="W50">
+        <v>0.0</v>
+      </c>
+      <c r="X50">
         <v>150000000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>19287313000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>20649939000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>18389374000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>189611185027.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>157459691000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>117624952000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>22598620000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>23637671985.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>29081708000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -13587,704 +13693,714 @@
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
+      <c r="CU50"/>
     </row>
-    <row r="51" spans="1:98">
+    <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>240956843000.0</v>
+      </c>
+      <c r="C51">
         <v>114831011000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>122804605000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5512846000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3916390000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>38809221000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4307798000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2494335000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2123018000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2193341000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>100510307557.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>25741831000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>50898009000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>50394756000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>50649569860.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>50914942000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>51280412000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1664426000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>27054714716.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>52436661000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2940715000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3936882000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>163742282086.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>44541861000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>56727327000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>63643293000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>247745572505.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>225359885000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>196699304000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>112467105000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>174631601683.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>261189179000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>211629371000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>369702393000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>216804293871.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>224689663000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>97116064000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>49850238000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>55493424562.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>61739308000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>154330739000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>112761116000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>121246518753.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>233790263000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>200067763000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>159645592000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>37399257645.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>137196193000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>134223060000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>80967018000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>112642949271.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>144234318000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>119713623000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>45952276000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1175191061.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>88952843000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>64512541000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>66930305000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>52475616544.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
+      <c r="CU51"/>
     </row>
-    <row r="52" spans="1:98">
+    <row r="52" spans="1:99">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>228872524000.0</v>
+      </c>
+      <c r="C52">
         <v>101662875000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>110588912949.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3955145000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4688876000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>36863718000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3465638000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2074498000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2090666000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>-50350512000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>100263525723.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>25433565000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>50617730000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>50394756000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>50649569860.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>50808335000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>51069763000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1326506000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>26462090386.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>51510323000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>-33839400000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>-56021163000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>162466997566.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>42889319000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>55166996000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>62659232000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>235450940355.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>203102517000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>163705722000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>68230162000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>91610433175.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>164160161000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>99868946000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>236336071000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>194411784209.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>196820769000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>61814694000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>22212100000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>-11731571974.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>-13086899000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>-28714055000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>-52264278000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>-24991035966.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>109538042000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>54474000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>87893774000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>-65163092945.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>55224264000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>39341948000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>11774535000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>50719040672.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>69474620000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>17358190000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>45952276000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1080645176.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>88952843000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>64512541000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>66930305000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>52658398239.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
+      <c r="CU52"/>
     </row>
-    <row r="53" spans="1:98">
+    <row r="53" spans="1:99">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>345005458000.0</v>
+      </c>
+      <c r="C53">
         <v>300190145000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>253888503000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>54291537000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>58173663000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>55989178000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>50009894000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1555912000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1554812000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9199000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9132000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>150010224000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>150009830000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>250009054000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>250009243000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>250008728000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>250010550000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>250010747000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>250011046000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>150011227000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>150011590000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>300011843000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>400729381000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>400010803000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>100009741000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>100009832000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>10141000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>10086000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>10175000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>9915000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>9508000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>10091000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>3490287000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>4535724000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>4519023487.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1678658000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2861085000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>50125144000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>146801338085.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>93663657000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>122419480000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>91585827000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>39676527559.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>35451569000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>45193711000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>32960525000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>26849967698.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>24402097000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>12203331000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>12144255000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>13429962957.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>20224629000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>8689804000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>15243562000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>17654139456.0</v>
       </c>
-      <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>17536868000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>49681021000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>47959837553.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
+      <c r="CU53"/>
     </row>
-    <row r="54" spans="1:98">
+    <row r="54" spans="1:99">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14341,1158 +14457,1171 @@
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
+      <c r="CU54"/>
     </row>
-    <row r="55" spans="1:98">
+    <row r="55" spans="1:99">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>3825573690000.0</v>
+      </c>
+      <c r="C55">
         <v>3496582383000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3364952359000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3170869053000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3190840877000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3166746730000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3120121052000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3034320843000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3075623671000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3023237652000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2976407140255.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2833901228000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2864149697000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2844827937000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2797005026270.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2742039268000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2940047526000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2720039809000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2725242711423.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2754761619000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2873587707000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2809542949000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3009724379484.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2858298156000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2986677047000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3017577050000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3556474711037.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3162973509000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3064089466000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3179370670000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3244821647076.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3225369681000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2879085912000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3059841693000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3013760616985.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2771592004000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2448544940000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1936018651000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1871422416044.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1794930388000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1749387278000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1703431973000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1551799840976.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1610038553000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1528579220000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1452962878000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1337351473763.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1402328850000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1420968621000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1325954216000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1337022291951.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1477853086000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1487057700000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1276497649000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1161698219225.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1203270862000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1258287255000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1146262703000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1083523642816.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1035706207000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>673551222000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>615978776000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>594563516500.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>572437767000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>591289940000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>497549988000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>490721608200.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>452304787000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>409055401000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>426712285000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>607231946400.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>684603093000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>595882606000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>584006774000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>499368089300.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>514862906000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>445657228000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>433637220000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>441084940200.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>451724919000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>385858359500.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>446911772000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>489801692500.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>435244804000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>364956939000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>386998073000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>367349190000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>401956111000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>404001300000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>392436518000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>416983774000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>415592163000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>454800359000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>799297000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>943494007000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1111695000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>970161000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>881616000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:98">
+    <row r="56" spans="1:99">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>2985664124000.0</v>
+      </c>
+      <c r="C56">
         <v>2646843667000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2511280662000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2346507117000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2366783683000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2335319395000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2288504899000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2209115547000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2278368429000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2234336737000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2186612525959.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2005776052000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2024408694000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2002779700000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1952463428100.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1896382141000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2087759744000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1858450705000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1852292728366.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2254425768000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2358668845000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2289174000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2504430163660.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1922452099000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2033927398000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2043882309000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2558063940045.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2144423478000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2025585566000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2125555480000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2173538859435.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2098808372000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1725460191000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1901647246000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1843100256808.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1634986914000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1370841289000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1295880395000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1223453184817.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1152254760000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1114309703000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1109534577000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>961562673606.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1029877373000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>957041375000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>889682822000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>851745555700.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>965401721000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>984905337000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>902880332000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>917080806097.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1058933475000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1065179144000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>867353444000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>751099870070.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>787393055000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>853708157000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>737326098000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>673269628366.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
+      <c r="CU56"/>
     </row>
-    <row r="57" spans="1:98">
+    <row r="57" spans="1:99">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>691039136000.0</v>
+      </c>
+      <c r="C57">
         <v>376661344000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>321183815000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>210090760000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>272677918000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>224153930000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>223969871000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>213058142000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>302496715000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>262239004000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>273711862370.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>172815346000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>244529392000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>209418084000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>187361934985.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>188022259000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>375158422000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>136256712000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>157474430663.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>225040995000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>341645078000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>260400684000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>473292558195.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>360592534000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>423707764000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>380892450000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>879315149074.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>612950072000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>595244291000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>736634822000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>882122694126.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>989625499000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>679980633000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>830511875000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>933490170009.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>797388564000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>535002334000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>360685891000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>358715994083.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>384411899000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>423889932000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>427822230000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>337673717786.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>437992784000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>377276179000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>307762328000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>256060417655.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>368861163000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>395791359000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>329435020000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>359617439291.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>519606690000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>520824115000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>326004695000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>244597427319.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>325501966000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>404083081000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>342217823000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>307776998006.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>236529508000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>250627534000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>210230365000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>202313828100.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>184692242000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>212238211000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>137154538000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>137271545100.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>90561679000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>44789122000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>51598711000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>238151908500.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>308717326000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>237102768000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>241782501000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>164383028700.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>178753043000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>318020211000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>310662193000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>323683365700.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>338811720000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>291288803200.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>351010125000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>415335193600.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>379890520000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>303885974000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>332202959000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>310585732000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>78510438000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>75404255000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>52261324000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>58201933000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>23694168000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>44421347000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1470668000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1705056969000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>434851000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>311824000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>211426000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:98">
+    <row r="58" spans="1:99">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>813739296000.0</v>
+      </c>
+      <c r="C58">
         <v>497645514000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>443811168000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>306132425000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>380104742000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>332538516000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>333194743000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>321356542000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>410771070000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>371133520000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>381355701983.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>285523135000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>356280544000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>325067162000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>301997266597.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>302623755000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>491368869000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>250797740000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>272257917579.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>383999564000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>499231397000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>449176772000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>659558093623.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>590316260000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>709933692000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>660134700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1174014083315.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>933078335000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>907886382000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1042322923000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1213840888147.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1394367325000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1089003166000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1244051935000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1227014231702.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1024699906000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>762389384000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>551105746000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>550076575595.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>567096389000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>607697877000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>614132393000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>524437909934.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>619383433000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>560275229000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>492336200000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>396594755312.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>486411199000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>509192574000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>424601333000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>450372591220.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>606666564000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>602757430000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>402745250000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>316557195204.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>389841805000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>465855219000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>400723109000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>363596917064.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>332943082000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>348971961000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>309953985000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>303890606000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>302185953000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>332024515000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>258336409000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>261087382700.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>232675344000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>193941992000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>217176323000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>399097343500.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>453769860000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>382651383000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>389293737000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>316841347100.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>334661384000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>369891933000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>363577791000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>377281587200.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>394121374000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>347897813800.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>407796729000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>476490544800.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>449028878000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>372852831000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>401066038000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>383856361000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>359514608000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>364647814000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>324583561000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>331154348000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>299916349000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>341002617000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1477412000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1721097820000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1639171000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1273383000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>844489000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:98">
+    <row r="59" spans="1:99">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15549,332 +15678,336 @@
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
+      <c r="CU59"/>
     </row>
-    <row r="60" spans="1:98">
+    <row r="60" spans="1:99">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>2902274187000.0</v>
+      </c>
+      <c r="C60">
         <v>2891584815000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2813582699000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2759800956000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2705524876000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2729563839000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2681962429000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2606659317000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2559486261000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2545397585000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2486380414812.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2429635121000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2387589967000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2400481614000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2375608208051.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2315657495000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2324574865000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2344914438000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2328599818542.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2251435032000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2255026285000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2241037812000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2230514427048.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2145120276000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2148164554000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2227380799000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2242917658539.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2072230755000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1996783849000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1974785153000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1867493771724.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1661435033000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1618322519000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1642783039000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1612073689168.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1564373450000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1503775569000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1384912905000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1321345840449.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1227833999000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1141689401000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1089299580000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1027361931042.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>990655120000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>968303991000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>960626678000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>940756718451.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>915917651000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>911776047000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>901352883000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>886649700731.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>871186522000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>884300270000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>873752399000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>845141024021.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>813429057000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>792432036000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>745539594000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>719926725752.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>702763125000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>324579261000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>306024791000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>290672910500.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>270251814000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>259265425000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>239213579000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>229634225500.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>219629443000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>215113409000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>209535962000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>208134603000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>230833233000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>213231223000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>194713037000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>182526742200.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>180201522000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>75765295000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>70059429000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>63803353000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>57603545000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>37960545700.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>39115043000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>13311147700.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
       <c r="CI60"/>
-      <c r="CJ60">
+      <c r="CJ60"/>
+      <c r="CK60">
         <v>42441503000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>39353486000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>67852957000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>85829426000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>115675814000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>113797742000.0</v>
       </c>
-      <c r="CP60"/>
       <c r="CQ60"/>
       <c r="CR60"/>
       <c r="CS60"/>
-      <c r="CT60">
+      <c r="CT60"/>
+      <c r="CU60">
         <v>37127000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:98">
+    <row r="61" spans="1:99">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -15931,52 +16064,53 @@
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
+      <c r="CU61"/>
     </row>
-    <row r="62" spans="1:98">
+    <row r="62" spans="1:99">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16033,50 +16167,51 @@
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
+      <c r="CU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16151,51 +16286,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>3313230668000.0</v>
       </c>
       <c r="C2">
         <v>2933915192000.0</v>
       </c>
       <c r="D2">
         <v>2439023772733.0</v>
       </c>
       <c r="E2">
         <v>2024467984459.0</v>
       </c>
       <c r="F2">
         <v>1585775254924.0</v>
       </c>
       <c r="G2">
         <v>1881025626886.0</v>
       </c>
       <c r="H2">
         <v>3728632373077.0</v>
       </c>
       <c r="I2">
         <v>3693396602004.0</v>
       </c>
@@ -16234,51 +16369,51 @@
       </c>
       <c r="U2">
         <v>1012389025000.0</v>
       </c>
       <c r="V2">
         <v>741759992000.0</v>
       </c>
       <c r="W2">
         <v>390820551000.0</v>
       </c>
       <c r="X2">
         <v>315825930000.0</v>
       </c>
       <c r="Y2">
         <v>306815546000.0</v>
       </c>
       <c r="Z2">
         <v>286873858000.0</v>
       </c>
       <c r="AA2">
         <v>192388000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>40240785000.0</v>
       </c>
       <c r="C3">
         <v>4835069000.0</v>
       </c>
       <c r="D3">
         <v>10008821296.0</v>
       </c>
       <c r="E3">
         <v>38194071489.0</v>
       </c>
       <c r="F3">
         <v>35440108760.0</v>
       </c>
       <c r="G3">
         <v>98645530531.0</v>
       </c>
       <c r="H3">
         <v>100389722027.0</v>
       </c>
       <c r="I3">
         <v>99285261975.0</v>
       </c>
@@ -16295,82 +16430,82 @@
         <v>2248734745.0</v>
       </c>
       <c r="N3">
         <v>1752978984.0</v>
       </c>
       <c r="O3">
         <v>1100250404.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>4979631626.0</v>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
         <v>231050517000.0</v>
       </c>
       <c r="C5">
         <v>276845849000.0</v>
       </c>
       <c r="D5">
         <v>180605564269.0</v>
       </c>
       <c r="E5">
         <v>90905082128.0</v>
       </c>
       <c r="F5">
         <v>112234509427.0</v>
       </c>
       <c r="G5">
         <v>-53462576195.0</v>
       </c>
       <c r="H5">
         <v>526649861033.0</v>
       </c>
       <c r="I5">
         <v>340629738504.0</v>
       </c>
@@ -16387,51 +16522,51 @@
         <v>104675878051.0</v>
       </c>
       <c r="N5">
         <v>115433946977.0</v>
       </c>
       <c r="O5">
         <v>178633466351.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>64571579620.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>271291302000.0</v>
       </c>
       <c r="C6">
         <v>281680918000.0</v>
       </c>
       <c r="D6">
         <v>190614385565.0</v>
       </c>
       <c r="E6">
         <v>129099153617.0</v>
       </c>
       <c r="F6">
         <v>147674618187.0</v>
       </c>
       <c r="G6">
         <v>45182954336.0</v>
       </c>
       <c r="H6">
         <v>627039583060.0</v>
       </c>
       <c r="I6">
         <v>439915000479.0</v>
       </c>
@@ -16454,113 +16589,113 @@
         <v>179733716755.0</v>
       </c>
       <c r="P6">
         <v>99171479543.0</v>
       </c>
       <c r="Q6">
         <v>69551211246.0</v>
       </c>
       <c r="R6">
         <v>34649426517.0</v>
       </c>
       <c r="S6">
         <v>1710233000000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>421901560000.0</v>
       </c>
       <c r="C9">
         <v>459860521000.0</v>
       </c>
       <c r="D9">
         <v>325188471974.0</v>
       </c>
       <c r="E9">
         <v>196623347425.0</v>
       </c>
       <c r="F9">
         <v>175965194103.0</v>
       </c>
       <c r="G9">
         <v>87833837923.0</v>
       </c>
       <c r="H9">
         <v>771922875078.0</v>
       </c>
       <c r="I9">
         <v>546540787997.0</v>
       </c>
@@ -16583,51 +16718,51 @@
         <v>276591393878.0</v>
       </c>
       <c r="P9">
         <v>168782993613.0</v>
       </c>
       <c r="Q9">
         <v>134971622567.0</v>
       </c>
       <c r="R9">
         <v>83464000000.0</v>
       </c>
       <c r="S9">
         <v>141745000000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>229396534000.0</v>
       </c>
       <c r="C10">
         <v>276478033000.0</v>
       </c>
       <c r="D10">
         <v>138551551221.0</v>
       </c>
       <c r="E10">
         <v>86733179889.0</v>
       </c>
       <c r="F10">
         <v>108753123504.0</v>
       </c>
       <c r="G10">
         <v>-57059161518.0</v>
       </c>
       <c r="H10">
         <v>499080077892.0</v>
       </c>
       <c r="I10">
         <v>308977208238.0</v>
       </c>
@@ -16658,51 +16793,51 @@
       <c r="R10">
         <v>33655000000.0</v>
       </c>
       <c r="S10">
         <v>69915000000.0</v>
       </c>
       <c r="T10">
         <v>41519256000.0</v>
       </c>
       <c r="U10">
         <v>68940108000.0</v>
       </c>
       <c r="V10">
         <v>28231606000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10">
         <v>142733989000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
         <v>23091121000.0</v>
       </c>
       <c r="C11">
         <v>50600789000.0</v>
       </c>
       <c r="D11">
         <v>23977836354.0</v>
       </c>
       <c r="E11">
         <v>26771513202.0</v>
       </c>
       <c r="F11">
         <v>15381684401.0</v>
       </c>
       <c r="G11">
         <v>16635394387.0</v>
       </c>
       <c r="H11">
         <v>104129916704.0</v>
       </c>
       <c r="I11">
         <v>73326145035.0</v>
       </c>
@@ -16735,51 +16870,51 @@
       </c>
       <c r="S11">
         <v>43270000000.0</v>
       </c>
       <c r="T11">
         <v>15884579000.0</v>
       </c>
       <c r="U11">
         <v>18558217000.0</v>
       </c>
       <c r="V11">
         <v>2623893000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>119987200000.0</v>
       </c>
       <c r="Z11">
         <v>15715783000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
         <v>15604935000.0</v>
       </c>
       <c r="C12">
         <v>1750215000.0</v>
       </c>
       <c r="D12">
         <v>3401526394.0</v>
       </c>
       <c r="E12">
         <v>4171902243.0</v>
       </c>
       <c r="F12">
         <v>3481385920.0</v>
       </c>
       <c r="G12">
         <v>11416544735.0</v>
       </c>
       <c r="H12">
         <v>27569783136.0</v>
       </c>
       <c r="I12">
         <v>31652530269.0</v>
       </c>
@@ -16818,51 +16953,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
         <v>4332342616.0</v>
       </c>
       <c r="C13">
         <v>11982194990.0</v>
       </c>
       <c r="D13">
         <v>8359705262.0</v>
       </c>
       <c r="E13">
         <v>15152750810.0</v>
       </c>
       <c r="F13">
         <v>9142892261.0</v>
       </c>
       <c r="G13">
         <v>2734975650.0</v>
       </c>
       <c r="H13">
         <v>20001991220.0</v>
       </c>
       <c r="I13">
         <v>21107527750.0</v>
       </c>
@@ -16871,51 +17006,51 @@
       </c>
       <c r="K13">
         <v>2728649450.0</v>
       </c>
       <c r="L13">
         <v>13286551610.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
         <v>-2594611993.0</v>
       </c>
       <c r="C14">
         <v>3707143258.0</v>
       </c>
       <c r="D14">
         <v>10728528162.0</v>
       </c>
       <c r="E14">
         <v>4985423680.0</v>
       </c>
       <c r="F14">
         <v>366883511.0</v>
       </c>
       <c r="G14">
         <v>119651858813.0</v>
       </c>
       <c r="H14">
         <v>139542969183.0</v>
       </c>
       <c r="I14">
         <v>163486987205.0</v>
       </c>
@@ -16924,51 +17059,51 @@
       </c>
       <c r="K14">
         <v>174672696115.0</v>
       </c>
       <c r="L14">
         <v>174672696115.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>203710801000.0</v>
       </c>
       <c r="C15">
         <v>229584388000.0</v>
       </c>
       <c r="D15">
         <v>125302243029.0</v>
       </c>
       <c r="E15">
         <v>64947090367.0</v>
       </c>
       <c r="F15">
         <v>93738322614.0</v>
       </c>
       <c r="G15">
         <v>-73694555905.0</v>
       </c>
       <c r="H15">
         <v>417951984115.0</v>
       </c>
       <c r="I15">
         <v>250758106026.0</v>
       </c>
@@ -16999,51 +17134,51 @@
       <c r="R15">
         <v>20705000000.0</v>
       </c>
       <c r="S15">
         <v>26645000000.0</v>
       </c>
       <c r="T15">
         <v>25634677000.0</v>
       </c>
       <c r="U15">
         <v>50381891000.0</v>
       </c>
       <c r="V15">
         <v>25607713000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15">
         <v>22746789000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>203710801130.0</v>
       </c>
       <c r="C16">
         <v>229584387670.0</v>
       </c>
       <c r="D16">
         <v>125302243030.0</v>
       </c>
       <c r="E16">
         <v>64947090370.0</v>
       </c>
       <c r="F16">
         <v>93738322614.0</v>
       </c>
       <c r="G16">
         <v>-56914203873.0</v>
       </c>
       <c r="H16">
         <v>417951984115.0</v>
       </c>
       <c r="I16">
         <v>250758106026.0</v>
       </c>
@@ -17074,51 +17209,51 @@
       <c r="R16">
         <v>20705247000.0</v>
       </c>
       <c r="S16">
         <v>26644586000.0</v>
       </c>
       <c r="T16">
         <v>25634677000.0</v>
       </c>
       <c r="U16">
         <v>50381891000.0</v>
       </c>
       <c r="V16">
         <v>25607713000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16">
         <v>22746789000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
         <v>206305413120.0</v>
       </c>
       <c r="C17">
         <v>225877244415.0</v>
       </c>
       <c r="D17">
         <v>114573714867.0</v>
       </c>
       <c r="E17">
         <v>59961666687.0</v>
       </c>
       <c r="F17">
         <v>93371439103.0</v>
       </c>
       <c r="G17">
         <v>-73694555905.0</v>
       </c>
       <c r="H17">
         <v>394950161188.0</v>
       </c>
       <c r="I17">
         <v>235651063203.0</v>
       </c>
@@ -17127,164 +17262,164 @@
       </c>
       <c r="K17">
         <v>334338838592.0</v>
       </c>
       <c r="L17">
         <v>115371098970.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>-11272592267.0</v>
       </c>
       <c r="C18">
         <v>6553162106.0</v>
       </c>
       <c r="D18">
         <v>4958178868.0</v>
       </c>
       <c r="E18">
         <v>4688365303.0</v>
       </c>
       <c r="F18">
         <v>5661506341.0</v>
       </c>
       <c r="G18">
         <v>-2188286323.0</v>
       </c>
       <c r="H18">
         <v>-26318456588.0</v>
       </c>
       <c r="I18">
         <v>-30433445477.0</v>
       </c>
       <c r="J18">
         <v>-19417291526.0</v>
       </c>
       <c r="K18">
         <v>-9923901879.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>231050517000.0</v>
       </c>
       <c r="C21">
         <v>264842454000.0</v>
       </c>
       <c r="D21">
         <v>155006539216.0</v>
       </c>
       <c r="E21">
         <v>87024974645.0</v>
       </c>
       <c r="F21">
         <v>109091602282.0</v>
       </c>
       <c r="G21">
         <v>-53773917645.0</v>
       </c>
       <c r="H21">
         <v>534483335435.0</v>
       </c>
       <c r="I21">
         <v>369836874789.0</v>
       </c>
@@ -17313,82 +17448,82 @@
         <v>64571579620.0</v>
       </c>
       <c r="R21">
         <v>821257000000.0</v>
       </c>
       <c r="S21">
         <v>1710233000000.0</v>
       </c>
       <c r="T21">
         <v>52031179000.0</v>
       </c>
       <c r="U21">
         <v>56676814000.0</v>
       </c>
       <c r="V21">
         <v>58699990000.0</v>
       </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>3504081710000.0</v>
       </c>
       <c r="C23">
         <v>3128933258000.0</v>
       </c>
       <c r="D23">
         <v>2609205705491.0</v>
       </c>
       <c r="E23">
         <v>2144641043264.0</v>
       </c>
       <c r="F23">
         <v>1658876898000.0</v>
       </c>
       <c r="G23">
         <v>2015900649935.0</v>
       </c>
       <c r="H23">
         <v>3920017117776.0</v>
       </c>
       <c r="I23">
         <v>3870100515212.0</v>
       </c>
@@ -17411,162 +17546,162 @@
         <v>2086282199807.0</v>
       </c>
       <c r="P23">
         <v>1744103726079.0</v>
       </c>
       <c r="Q23">
         <v>1163520632646.0</v>
       </c>
       <c r="R23">
         <v>1016000000.0</v>
       </c>
       <c r="S23">
         <v>21696000000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>5225576394.0</v>
       </c>
       <c r="C25">
         <v>4835069039.0</v>
       </c>
       <c r="D25">
         <v>10008821296.0</v>
       </c>
       <c r="E25">
         <v>1472832780.0</v>
       </c>
       <c r="F25">
         <v>1845502582.0</v>
       </c>
       <c r="G25">
         <v>2937996438.0</v>
       </c>
       <c r="H25">
         <v>2739710276.0</v>
       </c>
       <c r="I25">
         <v>3570918452.0</v>
       </c>
       <c r="J25">
         <v>3392437813.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
         <v>54282758000.0</v>
       </c>
       <c r="C27">
         <v>51718592000.0</v>
       </c>
       <c r="D27">
         <v>49230140931.0</v>
       </c>
       <c r="E27">
         <v>31496026783.0</v>
       </c>
       <c r="F27">
         <v>16213122218.0</v>
       </c>
       <c r="G27">
         <v>24076597981.0</v>
       </c>
       <c r="H27">
         <v>45740729912.0</v>
       </c>
       <c r="I27">
         <v>63174310499.0</v>
       </c>
@@ -17585,51 +17720,51 @@
       <c r="N27">
         <v>53760570815.0</v>
       </c>
       <c r="O27">
         <v>51376572192.0</v>
       </c>
       <c r="P27">
         <v>49732897409.0</v>
       </c>
       <c r="Q27">
         <v>51229153395.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
         <v>19565495000.0</v>
       </c>
       <c r="C28">
         <v>25611057000.0</v>
       </c>
       <c r="D28">
         <v>17219880953.0</v>
       </c>
       <c r="E28">
         <v>14188162475.0</v>
       </c>
       <c r="F28">
         <v>8448972296.0</v>
       </c>
       <c r="G28">
         <v>12947480974.0</v>
       </c>
       <c r="H28">
         <v>18685427864.0</v>
       </c>
       <c r="I28">
         <v>16154085029.0</v>
       </c>
@@ -17668,51 +17803,51 @@
       </c>
       <c r="U28">
         <v>40713913000.0</v>
       </c>
       <c r="V28">
         <v>41022341000.0</v>
       </c>
       <c r="W28">
         <v>30272651000.0</v>
       </c>
       <c r="X28">
         <v>35239124000.0</v>
       </c>
       <c r="Y28">
         <v>43782651000.0</v>
       </c>
       <c r="Z28">
         <v>33706794000.0</v>
       </c>
       <c r="AA28">
         <v>26874000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>23091120830.0</v>
       </c>
       <c r="C29">
         <v>50600788600.0</v>
       </c>
       <c r="D29">
         <v>23977836354.0</v>
       </c>
       <c r="E29">
         <v>26771513200.0</v>
       </c>
       <c r="F29">
         <v>15381684401.0</v>
       </c>
       <c r="G29">
         <v>16635394390.0</v>
       </c>
       <c r="H29">
         <v>104129916700.0</v>
       </c>
       <c r="I29">
         <v>73326145040.0</v>
       </c>
@@ -17721,51 +17856,51 @@
       </c>
       <c r="K29">
         <v>51790904890.0</v>
       </c>
       <c r="L29">
         <v>34677927330.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>190851043000.0</v>
       </c>
       <c r="C30">
         <v>195018066000.0</v>
       </c>
       <c r="D30">
         <v>173750601210.0</v>
       </c>
       <c r="E30">
         <v>120173058805.0</v>
       </c>
       <c r="F30">
         <v>73101643075.0</v>
       </c>
       <c r="G30">
         <v>134875023049.0</v>
       </c>
       <c r="H30">
         <v>191384744699.0</v>
       </c>
       <c r="I30">
         <v>176703913208.0</v>
       </c>
@@ -17788,51 +17923,51 @@
         <v>89676350305.0</v>
       </c>
       <c r="P30">
         <v>70947410875.0</v>
       </c>
       <c r="Q30">
         <v>70400042947.0</v>
       </c>
       <c r="R30">
         <v>1016000000.0</v>
       </c>
       <c r="S30">
         <v>21696000000.0</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
         <v>-1653983000.0</v>
       </c>
       <c r="C31">
         <v>2455247000.0</v>
       </c>
       <c r="D31">
         <v>-22771394347.0</v>
       </c>
       <c r="E31">
         <v>10337563607.0</v>
       </c>
       <c r="F31">
         <v>6035872218.0</v>
       </c>
       <c r="G31">
         <v>-3285243873.0</v>
       </c>
       <c r="H31">
         <v>-81458052487.0</v>
       </c>
       <c r="I31">
         <v>-58706322355.0</v>
       </c>
@@ -17855,51 +17990,51 @@
         <v>-14359762736.0</v>
       </c>
       <c r="P31">
         <v>-3005342261.0</v>
       </c>
       <c r="Q31">
         <v>2187054947.0</v>
       </c>
       <c r="R31">
         <v>-1015545574.0</v>
       </c>
       <c r="S31">
         <v>-1640318000000.0</v>
       </c>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>3735132228000.0</v>
       </c>
       <c r="C32">
         <v>3393775712000.0</v>
       </c>
       <c r="D32">
         <v>2764212244707.0</v>
       </c>
       <c r="E32">
         <v>2221091331884.0</v>
       </c>
       <c r="F32">
         <v>1761740449027.0</v>
       </c>
       <c r="G32">
         <v>1968859464809.0</v>
       </c>
       <c r="H32">
         <v>4500555248155.0</v>
       </c>
       <c r="I32">
         <v>4239937390000.0</v>
       </c>
@@ -17957,818 +18092,827 @@
       <c r="AA32">
         <v>222491000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>1130380261000.0</v>
+      </c>
+      <c r="C2">
         <v>791774883000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>934926190000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>851457697000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>800006981000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>723175093000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>814460538000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>769766251000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>749168278000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>600520125000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>782644708577.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>608627751000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>508399283000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>544574209000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>632200988459.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>492351779000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>428690300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>471224917000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>558654311924.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>375791894000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>352100834000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>299228215000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>584957649886.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>391676598000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>414916386000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>489474993000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1535977024077.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>657086377000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>700728791000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>834840181000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1406105888004.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>854500363000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>652091967000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>780698384000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>888175811304.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>723265378000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>507978221000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>552523009000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>699574377753.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>508434665000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>517159200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>552959406000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>745354601824.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>568563839000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>482757303000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>580104940000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>687522977575.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>492507432000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>539322899000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>454610452000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>587487189236.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>527562510000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>659396942000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>521149043000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>596039254502.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>394965164000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>554221826000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>451379605000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>549807920204.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>446815150000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>403673536000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>272859709000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>315133819000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>319920068000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>276510153000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>171089705000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>247421184100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>169823427000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>127110784000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>179958428000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>394502357700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>462172815000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>376963969000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>336603217000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>325708635000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>356305510000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>219359307000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>260260867000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>261922717900.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>200285366000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>181722058200.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>368469454000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>275007720500.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>151429716000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>150949921000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>164380562000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>101032457000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>149452189000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>78779983000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>90731423000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>11216814000.0</v>
+      </c>
+      <c r="C3">
         <v>1326833000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10715202000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1296498000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1001836000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1640354000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10713598000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1167785000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31499908483.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6675079705.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22289376947.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9516616000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8483843000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8371472000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9562083489.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9575459000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9495136000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9561393000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6016449760.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10937588000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9275670000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9210401000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1166459438.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>628806000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>546650000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>596081000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>607327276.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>601300000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>736621000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>794462000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>903967452.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>903597000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>871552000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>891802000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>902862813.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>933061000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>751130000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>805384000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>791248731.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>777790000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1000349000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>780607000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>491478071.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>518222000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>419129000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>415050000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>435255745.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>650465000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>621670000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>541344000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>548746984.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>492397000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>408788000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>303047000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5428440122.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5013475000.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>-3621512000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3621512000.0</v>
       </c>
-      <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18815,478 +18959,485 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>62868413000.0</v>
+      </c>
+      <c r="C5">
         <v>45476166000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>59091301000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>71386894000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>52851506000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>51560522000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>94788139000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>59422591000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>51849749000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>71956019000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>52294527618.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>51480893000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6577430000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31600227000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>83069604128.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7798106000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3815372000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>19448956000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>88120029427.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5022726000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17343577000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11535179000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>21638556805.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11663583000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-74204584000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13305547000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>177603145662.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>112579335000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>81671089000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>148313962000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>179109407780.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>71620182000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>27583080000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>52991151000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>100593004308.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>84118182000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>175100188000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>83012038000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>135561762749.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>111764908000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>66658067000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>81766760000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>65653703407.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>34462297000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>36769051000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>27438571000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>32567246698.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9592137000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>38160933000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>24200288000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>28422193977.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-13147028000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>59328384000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>40830397000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>46660865351.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>21678168000.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>31440771738.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>25341826000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>74085227000.0</v>
+      </c>
+      <c r="C6">
         <v>46802999000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>69806503000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>72683392000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>53853342000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>53200876000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>105501737000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>60590376000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>83349657483.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>78631098705.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>74583904565.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>60997509000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15061273000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>39971699000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>92631687617.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1777353000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5679764000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>29010349000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>94136479187.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5914862000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>26619247000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20745580000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22805016243.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12292389000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-73657934000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12709466000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>178210472938.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>113180635000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>82407710000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>149108424000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>180013375232.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>72523779000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>28454632000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>53882953000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>101495867121.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>85051243000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>175851318000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>83817422000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>136353011480.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>112542698000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>67658416000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>82547367000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>66145181478.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>34980519000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>37188180000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>27853621000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>33002502443.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10242602000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>38782603000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>24741632000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>28970940961.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-12654631000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>59737172000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>41133444000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>52089305473.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>26691643000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>72884399000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>37410034000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>27819259738.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>28963338000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>23298606000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>17754379000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19333,54 +19484,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19411,1217 +19563,1232 @@
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
-      <c r="BW8">
+      <c r="BW8"/>
+      <c r="BX8">
         <v>5317775000.0</v>
       </c>
-      <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>108341834000.0</v>
+      </c>
+      <c r="C9">
         <v>78206995000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>105811442000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>125492907000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>97869767000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>96392150000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>140980600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>101433002000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>108841129000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>106635555000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>128474406130.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>87706664000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>48264486000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>55520737000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>109777559425.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13408738000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>34459900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>38977150000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>97963190103.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>14136709000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>40143129000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>23722166000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>54958018923.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>34800426000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-26656855000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>24732248000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>277922644078.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>159590575000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>143721742000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>190687914000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>243203498997.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>128446018000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>72508894000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>102382377000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>149122078222.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>135471899000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>112403235000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>117765076000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>177081414694.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>140034703000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>104974625000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>111977826000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>112094205197.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>55528953000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>65114699000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>52519990000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>57048547664.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>37792689000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>69671565000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>45601476000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>52128776378.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>60246327000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>96761238000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>67618051000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>80692266878.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>50668461000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>92166845000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>53063821000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>54975477613.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>42514914000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>41801208000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>29491394000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>44662995000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>34471603000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>41948897000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>24354972000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>30438398000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>21780633000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>19817485000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>25923098000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>22336996000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>56056876000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>47848674000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>35444015000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>24429644000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>34157738000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>28373461000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>31850687000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>22367235000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>32923509000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>31730663000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>31327425000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>32546091000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>29752130000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>34861897000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>24369724000.0</v>
       </c>
-      <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>6142419000.0</v>
       </c>
-      <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>75231119000.0</v>
+      </c>
+      <c r="C10">
         <v>44334090000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>53918130000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>71241467000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>52734186000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51502751000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>94310492000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>59403798000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>51518069000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>71245674000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>52160337221.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50977381000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4664541000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>30749292000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>81134914889.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9156501000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4217115000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>18971881000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86835455504.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5082425000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17010223000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9989870000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23558033482.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10316780000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-75507975000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-15426000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>170838853892.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>103145444000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>79757964000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>145337816000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>172087460238.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>66638807000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21635421000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>48615520000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>92741709225.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>80653763000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>173686104000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>81803303000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>134139609485.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>109598398000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>64003697000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>78388039000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>63372087298.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29048601000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>30915584000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>26712754000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>30752689209.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6754111000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>36050614000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>20717156000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23421145227.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-15556904000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>57738432000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>39576801000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>45641953837.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>27942531000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>63979779000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>34991017000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26665146463.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>22629089000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>22903573000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>21929984000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9905615600.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>15463129000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>26608999000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>14738603000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13848427800.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7462270000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>7781393000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3547632000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>30043502000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>28794234000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18342819000.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>23754000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9932626000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>11782534000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>11907475400.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>23595085000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3129690000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>30307858000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>20137463400.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>11647087000.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>3072744000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>13741652000.0</v>
+      </c>
+      <c r="C11">
         <v>8407652000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-10095620000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13358847000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10267755000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9560139000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18403252000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11293198000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6711293000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14193046000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6984914354.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10468836000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>527998000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5996088000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>23635227202.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>104819000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>317159000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2714308000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14059743401.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1488533000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3019837000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-209363000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9448400613.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>16758699000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1611958000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7713138000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>29937656704.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>21760849000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>20852592000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>31578819000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>36153641035.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>18026176000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7257917000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>11888411000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18986678751.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>17906070000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14769273000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>18248806000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>28270063893.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>23480097000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-16427540000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>16468284000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>13896971328.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6702753000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7220929000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6857274000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5930285469.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2626513000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>9608738000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6028898000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>7969594450.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-2437816000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>15140605000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10976810000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13936305009.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6955034000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>17092114000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>9390192000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12856213672.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6613685000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4374914000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6579378000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2166023200.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4533065000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>6512174000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5189535000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3928953200.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3284557000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2526764000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2194202000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>12010214000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>10349400000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>5819174000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>7086964000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4487369000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5321188000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>5716969200.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4192047000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3913421400.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4735780000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>1897918000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>5354925000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>89911000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>721043000.0</v>
       </c>
-      <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>3820902000.0</v>
+      </c>
+      <c r="C12">
         <v>1142076000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14279909000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>145427000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>117320000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>726671000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>477647000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>230543000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>331680000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>710345000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>134190394.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>503512000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1912889000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>850935000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1934689243.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1358395000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>401743000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>477075000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1284573920.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>318149000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>333354000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1545309000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2884584735.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2603713000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2676485000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3251763000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6948518136.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10311063000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4192046000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6118156000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9821860269.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7313369000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8344365000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6172936000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8716995987.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4894072000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3769399000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5365672000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5962400684.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2958046000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2654370000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3378721000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2281616109.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5413696000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5853467000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1306288000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1814557489.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2838026000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2110319000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3483132000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5001048750.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2409876000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1589952000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1253596000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1018911514.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1742326000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2586993000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>729955000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>920423480.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>851605000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1234797000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>467275000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1609226200.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>483105000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>371097000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>457816000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>729080700.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>691260000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>527014000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>62349000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>542376400.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>61649000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>68558000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>70477000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>118539100.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>105806000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3753643000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3562971000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3464897100.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3573135000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3090276300.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2740208000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4991307100.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1090130000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>879110000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>684674000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3403395000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>41710000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>9084000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3197000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>96514000.0</v>
+      </c>
+      <c r="C13">
         <v>664493000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2962158120.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2079906000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>357640000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2077577000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4254185990.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2743658000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1876034000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3874439000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2922019262.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>744766000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>596075000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1911902000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3334827810.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3569509000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1900305000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2223948000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2005035261.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>185320000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2019700000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1815084000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2110060970.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2230958000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>204293000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1554666000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6481251220.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9221597000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>238158000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>517834000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20637,155 +20804,158 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>-2208153000.0</v>
+      </c>
+      <c r="C14">
         <v>206438000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2622820993.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>275587000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-566883000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>319505000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1341104258.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-938644000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1340207000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1964476000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10071948162.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1536214000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1000025000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>120391000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4358466680.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>345774000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>223838000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57345000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>42047511.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3002000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>119330025000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>119328365000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>119651858813.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>122861620000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>128578801000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>130061551000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>139542969183.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>157664419000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>159419235000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>162262594000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>163486987205.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>169567323000.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>138662000.0</v>
       </c>
-      <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
@@ -20795,357 +20965,361 @@
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>59281314000.0</v>
+      </c>
+      <c r="C15">
         <v>36132875000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>61390929000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>58158207000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>41899548000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42262117000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>77248345000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>47171956000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>46146984000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>59017103000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>55247369029.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>42044762000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3136517000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>24873595000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>61858154367.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-9261320000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4534274000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16314918000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>72817759614.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3590890000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13988726000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10522727000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>33749271127.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-898053000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-76107702000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-13657720000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>158080452115.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>83139411000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>61748731000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>114983390000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>145935489026.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>50805535000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>15623996000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>38393086000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>76436511768.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>62609031000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>158916831000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>63554497000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>105869545592.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>86118301000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>80431237000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>61919755000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>49475115970.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>22345848000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>23694655000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19855480000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>24822403740.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4127598000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>26441876000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14688258000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15451550777.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-13119088000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>42597827000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>28599991000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>31705648828.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>20987497000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>46887665000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>25600825000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>13808932791.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>16015404000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>18528659000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>15350606000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>61390929130.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>58158207000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41899548000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42262117000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>77248344670.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>47171956000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>42044762000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3136517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24873595000.0</v>
       </c>
       <c r="O16">
         <v>24873595000.0</v>
       </c>
       <c r="P16">
+        <v>24873595000.0</v>
+      </c>
+      <c r="Q16">
         <v>-8915547000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4310436000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16314918000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>72817759614.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-3590890000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13988726000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10522727000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>33749271127.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-898053000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-76107702000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-13657720000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>158080452115.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>83139411000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>61748731000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>114983390000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>145935489026.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50805535000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -21159,149 +21333,152 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>61489467000.0</v>
+      </c>
+      <c r="C17">
         <v>35926438000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>64013750120.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>57882620000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>42466431000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>41942612000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>75907240415.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>48110600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>44806776000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>57052627000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>45175422867.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>40508545000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4136543000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>24753204000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>57499687687.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-9261320000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4534274000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>16257573000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>72775712103.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-3593892000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>13990386000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10199233000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>33006434095.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-6441919000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-77119933000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-23139138000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>140901197188.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>81384595000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>58905372000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>113758997000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>135933819203.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>48612631000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21315,143 +21492,146 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-3724388000.0</v>
+      </c>
+      <c r="C18">
         <v>-1221131000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12576575267.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>987535000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>467704000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-151256000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>848079106.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>996635000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1544354000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3164094000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2787828868.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1554293000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-338252000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>954309000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>420113303.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1022817000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1498562000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1746873000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>720461341.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1439615000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1686346000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1815084000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-52973323.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>974048000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-809280000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2300081000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6665477588.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10098769000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3953888000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5600322000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21467,54 +21647,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21561,54 +21742,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21655,316 +21837,320 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>62868413000.0</v>
+      </c>
+      <c r="C21">
         <v>36113099000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>59091301000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>69821114000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52640383000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>49928852000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>78278992000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>60902252000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50023321000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>70618207000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>68057076220.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>49616094000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5501286000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30809806000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>81239802645.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9072858000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4124740000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>18982770000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>86953470717.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4842759000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16355223000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4133935000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32749247874.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9648108000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-80105756000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-9332785000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>230849359379.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>118453761000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>83344951000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>147890059000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>200146766789.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>82802008000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>33930073000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>52958027000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>106759699804.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>83373110000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>65794809000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>82391796000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>136838491317.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>109322050000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>65341824000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>83292238000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>70976214764.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28690233000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>35312797000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>29488173000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>30139840789.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>13078611000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>44791860000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>26596578000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>34063994269.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>33928106000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>64353438000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>42960226000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>47524769220.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>31440768000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>72884399000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>37410034000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>31440771738.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>25341826000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>23298606000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>17754379000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12908793000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>13992103000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>26913972000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10756711000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>11417921000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4365760000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5685298000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>12144001000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>32102434000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>27284649000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>17959808000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3520634000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>16965197000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>12561546000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>18983802000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>7874581000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>20649225000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>15262943000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>12890066000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>14384768000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>17176908000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>19400068000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>7738245000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22011,270 +22197,274 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>1175853682000.0</v>
+      </c>
+      <c r="C23">
         <v>833868779000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>981646331000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>907129490000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>845236366000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>769638390000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>877162145000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>808855023000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>809956321000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>639498820000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>843062038491.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>645540865000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>549442609000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>571130193000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>661047144264.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>516565410000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>473283100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>493745389000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>569400350000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>394771362000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>375888740000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>318816446000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>607166420935.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>416828916000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>468365287000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>523540026000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1583050308776.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>698223191000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>761105582000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>877638036000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1449162620212.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>900144373000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>690670788000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>830122734000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>930766275722.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>775310256000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>554622096000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>587686665000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>739504377030.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>538986000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>556359255000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>581633383000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>779923153146.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>595453255000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>512541625000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>603103637000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>713784831457.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>517386378000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>563285714000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>473631274000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>606035312612.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>553737575000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>690901401000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>545781855000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>631551678807.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>414192857000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>573504272000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>467033392000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>573342626079.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>463988238000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>422176138000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>284596724000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22321,131 +22511,134 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>1282336000.0</v>
+      </c>
+      <c r="C25">
         <v>1326833000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1286888394.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1296498000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1001836000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1640354000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1328415039.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1167785000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1970235000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>368634000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8790847296.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>387264000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>466284000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>364426000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>369353780.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>375489000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>372576000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>355414000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>357296582.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>641979000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>421983000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>424244000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1166459438.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>628806000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>546650000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>596081000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -22465,54 +22658,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22559,631 +22753,640 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
+        <v>14104048000.0</v>
+      </c>
+      <c r="C27">
         <v>8501351000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12733396000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12901027000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15909561000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12738774000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>19955699000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13688592000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8975664000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9098637000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>29992997795.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10702581000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7793700000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5407265000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5252982783.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4452574000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18143711000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3646759000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8156664218.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2361572000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3217587000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2477299000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6418133981.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4055367000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5600336000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8002761000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7571704912.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>12326897000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>17582303000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8259825000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>14124252499.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>17663357000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>10029611000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>21357090000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>16919957815.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>28624585000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>25530932000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>17885786000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>21232594691.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>14961979000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>19853617000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>13020200000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>21419192687.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>11432632000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>12400456000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>9472387000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10400886604.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>9088672000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11270475000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6999623000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5563183815.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>14180685000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>19360893000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>14655809000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>13264816192.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>12538289000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>15448575000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>10124892000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>17416005409.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>11058609000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>13756878000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7501405000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>32407963000.0</v>
+      </c>
+      <c r="C28">
         <v>4362853000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4264053000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4818450000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4341322000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6141670000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4347010000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7210727000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4008987000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10044333000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31539266611.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3009094000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5357723000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3408796000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5647892475.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5361892000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>582314000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2596064000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3103097296.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1922357000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1789624000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1633894000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4030550974.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>414262000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4516042000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4815150000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4303520864.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4904847000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4460877000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5016183000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2149910029.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5145782000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4497520000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4360873000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3420246498.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4404705000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2444967000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1853986000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1205894549.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1816891000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2804976000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2141351000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2188643144.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2122075000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3134960000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1870351000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2878475754.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2132633000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2359345000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2214877000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2139059898.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1278195000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2217301000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1600645000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13018148372.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6718936000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6674368000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5455806000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5303978480.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6542596000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4859291000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5211096000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>22490783900.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20100076000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>17029250000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10779933000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>15898978500.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>13654492000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>10345089000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9910188000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>22105982900.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>19777114000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>16509713000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13437885000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>16756595600.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>13065431000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11537219000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>8423760000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9573316800.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7003500000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11066747800.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>13070348000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12754965200.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>7123369000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>9982817000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11161190000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>7408271000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>9781642000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>6215115000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7850886000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>13741652000.0</v>
+      </c>
+      <c r="C29">
         <v>8407652000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10095620170.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13358847000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10267755000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9560139000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18403251600.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11293198000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6711293000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14193046000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6984914354.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10468836000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>527998000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5996088000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23635227200.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>104819000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>317159000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2714308000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14059743401.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1488533000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3019837000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-209363000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9448400610.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16758699000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1611958000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7713138000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>29937656700.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>21760849000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20852592000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>31578819000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -23199,752 +23402,762 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>45473421000.0</v>
+      </c>
+      <c r="C30">
         <v>42093896000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46720141000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55671793000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45229385000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46463297000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>62701607000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41033332000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54248992000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>38978695000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>60417329911.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36913114000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41043326000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26555984000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28846155805.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24213631000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44592800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22520472000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10746038075.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18979468000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23787906000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19588231000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22208771049.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>25152318000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53448901000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34065033000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>47073284699.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41136814000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>60376791000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42797855000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>43056732208.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>45644010000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>38578821000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>49424350000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42590464418.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>52044878000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>46643875000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>35163656000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>39929999277.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>30551335000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>39200055000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28673977000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>34568551322.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26889416000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>29784322000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22998697000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>26261853882.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24878946000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>23962815000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19020822000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>18548123376.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>26175065000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>31504459000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>24632812000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>35512424305.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>19227693000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>19282446000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>15653787000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>23534705875.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17173088000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>18502602000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>11737015000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>12362706000.0</v>
+      </c>
+      <c r="C31">
         <v>8220991000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5173171000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1420353000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>129309000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1573899000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16031500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1498454000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1494748000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3588814000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15866738995.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>183831000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-836745000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1784539000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>258183607.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1648392000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5915785000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2515203000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-381696524.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-239666000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>655000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>5855935000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9191214392.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>668672000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4597781000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6093215000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-60010505487.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-15308317000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3586987000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2670762000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-28059306551.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-16163201000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12294652000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4342507000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-13789904579.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2773257000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>107926743000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-828117000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3011805932.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>115030000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1770874000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4915809000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7604127466.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>409063000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4414792000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2808539000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-34004573.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6159632000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9658136000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5863498000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-10159507775.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-49628166000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-7518347000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3408438000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>462111264.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3498237000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-8904620000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2492106000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4775625275.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2712737000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-395033000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>4175605000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>1238722095000.0</v>
+      </c>
+      <c r="C32">
         <v>869981878000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1040737633000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>976950604000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>897876749000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>819567242000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>955441137000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>871199253000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>859979642000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>707155680000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>911119114707.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>696334415000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>556663769000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>600094946000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>741978547884.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>505760517000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>463150200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>510202067000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>656617502027.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>389928603000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>392243963000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>322950381000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>639915668809.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>426477024000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>388259531000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>514207241000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1813899668155.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>816676952000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>844450533000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1025528095000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1649309387000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>982946381000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>724600861000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>883080761000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1037297889526.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>858737277000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>620381456000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>670288085000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>876655792447.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>648469368000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>622133825000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>664937232000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>857448807021.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>624092792000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>547872002000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>632624930000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>744571525239.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>530300121000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>608994464000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>500211928000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>639615965614.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>587808837000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>756158180000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>588767094000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>676731521380.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>445633625000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>646388671000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>504443426000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>604783397817.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>489330064000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>445474744000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>302351103000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>359796814300.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>354391671000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>318459050000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>195444677000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>277859582400.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>191604060000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>146928269000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>205881526000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>416839353700.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>518229691000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>424812643000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>372047232000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>350138279400.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>390463248000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>247732768000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>292111554000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>284289953400.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>233208875000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>213452720900.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>399796879000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>307553811300.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>181181846000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>185811818000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>188750286000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>95146638000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>155594608000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>77444130000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>84147207000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -24021,51 +24234,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>283689475000.0</v>
       </c>
       <c r="C2">
         <v>749524499000.0</v>
       </c>
       <c r="D2">
         <v>305620879456.0</v>
       </c>
       <c r="E2">
         <v>470311167721.0</v>
       </c>
       <c r="F2">
         <v>275827092477.0</v>
       </c>
       <c r="G2">
         <v>56687875962.0</v>
       </c>
       <c r="H2">
         <v>92921016293.0</v>
       </c>
       <c r="I2">
         <v>144308097763.0</v>
       </c>
@@ -24086,51 +24299,51 @@
       </c>
       <c r="O2">
         <v>107029566722.0</v>
       </c>
       <c r="P2">
         <v>59822009548.0</v>
       </c>
       <c r="Q2">
         <v>43642059363.0</v>
       </c>
       <c r="R2">
         <v>35211592706.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>49076168000</v>
       </c>
       <c r="C3">
         <v>76129901000</v>
       </c>
       <c r="D3">
         <v>17781064427</v>
       </c>
       <c r="E3">
         <v>6493947705</v>
       </c>
       <c r="F3">
         <v>26324074028</v>
       </c>
       <c r="G3">
         <v>27317136361</v>
       </c>
       <c r="H3">
         <v>34702623494</v>
       </c>
       <c r="I3">
         <v>14499916341</v>
       </c>
@@ -24169,113 +24382,113 @@
       </c>
       <c r="U3">
         <v>3848485000</v>
       </c>
       <c r="V3">
         <v>1135808000</v>
       </c>
       <c r="W3">
         <v>1156615000</v>
       </c>
       <c r="X3">
         <v>674295000</v>
       </c>
       <c r="Y3">
         <v>1825115000</v>
       </c>
       <c r="Z3">
         <v>5933208000</v>
       </c>
       <c r="AA3">
         <v>1063000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>-59683971000.0</v>
       </c>
       <c r="C6">
         <v>-465835024000.0</v>
       </c>
       <c r="D6">
         <v>443903619555.0</v>
       </c>
       <c r="E6">
         <v>-164690288265.0</v>
       </c>
       <c r="F6">
         <v>194484075244.0</v>
       </c>
       <c r="G6">
         <v>219139216515.0</v>
       </c>
       <c r="H6">
         <v>-36233140331.0</v>
       </c>
       <c r="I6">
         <v>-51387081470.0</v>
       </c>
@@ -24296,314 +24509,314 @@
       </c>
       <c r="O6">
         <v>-38605843173.0</v>
       </c>
       <c r="P6">
         <v>47207557174.0</v>
       </c>
       <c r="Q6">
         <v>16179950185.0</v>
       </c>
       <c r="R6">
         <v>8430466657.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7">
         <v>40798508660.0</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
         <v>-8595807000.0</v>
       </c>
       <c r="F7">
         <v>-29609381000.0</v>
       </c>
       <c r="G7">
         <v>-94828342660.0</v>
       </c>
       <c r="H7">
         <v>-22983003320.0</v>
       </c>
       <c r="I7">
         <v>-12548624340.0</v>
       </c>
       <c r="J7">
         <v>-10357101720.0</v>
       </c>
       <c r="K7">
         <v>-12348669000.0</v>
       </c>
       <c r="L7">
         <v>-10606519000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>34919272367.0</v>
       </c>
       <c r="G12">
         <v>715686302202.0</v>
       </c>
       <c r="H12">
         <v>-553395368219.0</v>
       </c>
       <c r="I12">
         <v>-260689203660.0</v>
       </c>
       <c r="J12">
         <v>-472318212743.0</v>
       </c>
       <c r="K12">
         <v>14553661694.0</v>
       </c>
       <c r="L12">
         <v>-93266009387.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
         <v>40240785000.0</v>
       </c>
       <c r="C14">
         <v>32323177000.0</v>
       </c>
       <c r="D14">
         <v>48661307947.0</v>
       </c>
       <c r="E14">
         <v>38194071489.0</v>
       </c>
       <c r="F14">
         <v>35440108760.0</v>
       </c>
       <c r="G14">
         <v>98645530531.0</v>
       </c>
       <c r="H14">
         <v>100389722027.0</v>
       </c>
       <c r="I14">
         <v>99285261975.0</v>
       </c>
@@ -24618,51 +24831,51 @@
       </c>
       <c r="M14">
         <v>24415653627.0</v>
       </c>
       <c r="N14">
         <v>24454408515.0</v>
       </c>
       <c r="O14">
         <v>19791599122.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>68045185000.0</v>
       </c>
       <c r="C15">
         <v>32021047000.0</v>
       </c>
       <c r="D15">
         <v>16010643468.0</v>
       </c>
       <c r="E15">
         <v>16010696628.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>35663704144.0</v>
       </c>
       <c r="I15">
         <v>30510144616.0</v>
       </c>
       <c r="J15">
         <v>37907393851.0</v>
       </c>
       <c r="K15">
@@ -24671,51 +24884,51 @@
       <c r="L15">
         <v>15991394700.0</v>
       </c>
       <c r="M15">
         <v>15999933700.0</v>
       </c>
       <c r="N15">
         <v>32057880856.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
         <v>224005503000.0</v>
       </c>
       <c r="C16">
         <v>283689475000.0</v>
       </c>
       <c r="D16">
         <v>749524499011.0</v>
       </c>
       <c r="E16">
         <v>305620879456.0</v>
       </c>
       <c r="F16">
         <v>470311167721.0</v>
       </c>
       <c r="G16">
         <v>275827092477.0</v>
       </c>
       <c r="H16">
         <v>56687875962.0</v>
       </c>
       <c r="I16">
         <v>92921016293.0</v>
       </c>
@@ -24738,82 +24951,82 @@
         <v>68423723549.0</v>
       </c>
       <c r="P16">
         <v>107029566722.0</v>
       </c>
       <c r="Q16">
         <v>59822009548.0</v>
       </c>
       <c r="R16">
         <v>43642059363.0</v>
       </c>
       <c r="S16">
         <v>35211592706.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
         <v>88438407000.0</v>
       </c>
       <c r="C18">
         <v>-298306621000.0</v>
       </c>
       <c r="D18">
         <v>156010526529.0</v>
       </c>
       <c r="E18">
         <v>-182755528378.0</v>
       </c>
       <c r="F18">
         <v>137773629713.0</v>
       </c>
       <c r="G18">
         <v>730100492499.0</v>
       </c>
       <c r="H18">
         <v>-69756285571.0</v>
       </c>
       <c r="I18">
         <v>74854248000.0</v>
       </c>
@@ -24834,51 +25047,51 @@
       </c>
       <c r="O18">
         <v>-12498897536.0</v>
       </c>
       <c r="P18">
         <v>62518779235.0</v>
       </c>
       <c r="Q18">
         <v>69091714454.0</v>
       </c>
       <c r="R18">
         <v>43047625751.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19">
         <v>-200712120000.0</v>
       </c>
       <c r="C19">
         <v>-109727249772.0</v>
       </c>
       <c r="D19">
         <v>245789462005.0</v>
       </c>
       <c r="E19">
         <v>2429956207.0</v>
       </c>
       <c r="F19">
         <v>185889195000.0</v>
       </c>
       <c r="G19">
         <v>-434065691839.0</v>
       </c>
       <c r="H19">
         <v>-1823503161.0</v>
       </c>
       <c r="I19">
         <v>4553894673.0</v>
       </c>
@@ -24887,82 +25100,82 @@
       </c>
       <c r="K19">
         <v>-107179651147.0</v>
       </c>
       <c r="L19">
         <v>-11582577846.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>119922619542.0</v>
       </c>
       <c r="C21">
         <v>-100000000000.0</v>
       </c>
       <c r="D21">
         <v>50000000000.0</v>
       </c>
       <c r="E21">
         <v>25000000000.0</v>
       </c>
       <c r="F21">
         <v>-138186562824.0</v>
       </c>
       <c r="G21">
         <v>-86551364889.0</v>
       </c>
       <c r="H21">
         <v>66964949612.0</v>
       </c>
       <c r="I21">
         <v>-54690234303.0</v>
       </c>
@@ -24971,51 +25184,51 @@
       </c>
       <c r="K21">
         <v>-65753094191.0</v>
       </c>
       <c r="L21">
         <v>81048120633.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
         <v>203710801000.0</v>
       </c>
       <c r="C22">
         <v>229584388000.0</v>
       </c>
       <c r="D22">
         <v>125302243029.0</v>
       </c>
       <c r="E22">
         <v>64947090367.0</v>
       </c>
       <c r="F22">
         <v>93738322614.0</v>
       </c>
       <c r="G22">
         <v>-56914203873.0</v>
       </c>
       <c r="H22">
         <v>417951984115.0</v>
       </c>
       <c r="I22">
         <v>250758106026.0</v>
       </c>
@@ -25046,51 +25259,51 @@
       <c r="R22">
         <v>20705000000.0</v>
       </c>
       <c r="S22">
         <v>26644586000.0</v>
       </c>
       <c r="T22">
         <v>25634677000.0</v>
       </c>
       <c r="U22">
         <v>50381891000.0</v>
       </c>
       <c r="V22">
         <v>25607713000.0</v>
       </c>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22">
         <v>22746789000.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
         <v>-2467976000.0</v>
       </c>
       <c r="C23">
         <v>-2689246000.0</v>
       </c>
       <c r="D23">
         <v>-1021306863.0</v>
       </c>
       <c r="E23">
         <v>-1462090389.0</v>
       </c>
       <c r="F23">
         <v>-13186562824.0</v>
       </c>
       <c r="G23">
         <v>-39611185027.0</v>
       </c>
       <c r="H23">
         <v>166654000111.0</v>
       </c>
       <c r="I23">
         <v>-12857175948.0</v>
       </c>
@@ -25111,51 +25324,51 @@
       </c>
       <c r="O23">
         <v>-894859803.0</v>
       </c>
       <c r="P23">
         <v>-1285860550.0</v>
       </c>
       <c r="Q23">
         <v>-3615629816.0</v>
       </c>
       <c r="R23">
         <v>-5463333643.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24">
         <v>-193433040970.0</v>
       </c>
       <c r="C24">
         <v>-33597348334.0</v>
       </c>
       <c r="D24">
         <v>4010794595.0</v>
       </c>
       <c r="E24">
         <v>8860267546.0</v>
       </c>
       <c r="F24">
         <v>196713834834.0</v>
       </c>
       <c r="G24">
         <v>13030472048.0</v>
       </c>
       <c r="H24">
         <v>2647553821.0</v>
       </c>
       <c r="I24">
         <v>5850616329.0</v>
       </c>
@@ -25182,51 +25395,51 @@
       </c>
       <c r="Q24">
         <v>986801163.0</v>
       </c>
       <c r="R24">
         <v>6087747162.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>877166000.0</v>
       </c>
       <c r="V24">
         <v>790570000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>147000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
         <v>-106437011000.0</v>
       </c>
       <c r="C25">
         <v>-475780907000.0</v>
       </c>
       <c r="D25">
         <v>-171960020.0</v>
       </c>
       <c r="E25">
         <v>-270542474983.0</v>
       </c>
       <c r="F25">
         <v>34919272367.0</v>
       </c>
       <c r="G25">
         <v>715686302202.0</v>
       </c>
       <c r="H25">
         <v>-553395368219.0</v>
       </c>
       <c r="I25">
         <v>-250758106026.0</v>
       </c>
@@ -25247,113 +25460,113 @@
       </c>
       <c r="O25">
         <v>-125181635828.0</v>
       </c>
       <c r="P25">
         <v>-63703601791.0</v>
       </c>
       <c r="Q25">
         <v>-48315549395.0</v>
       </c>
       <c r="R25">
         <v>-20705000000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>49409459000.0</v>
       </c>
       <c r="C28">
         <v>-134710293000.0</v>
       </c>
       <c r="D28">
         <v>32968049669.0</v>
       </c>
       <c r="E28">
         <v>7527212983.0</v>
       </c>
       <c r="F28">
         <v>-138186562824.0</v>
       </c>
       <c r="G28">
         <v>-86988987828.0</v>
       </c>
       <c r="H28">
         <v>31301245468.0</v>
       </c>
       <c r="I28">
         <v>-85200378919.0</v>
       </c>
@@ -25376,51 +25589,51 @@
         <v>-58468638784.0</v>
       </c>
       <c r="P28">
         <v>-12664920067.0</v>
       </c>
       <c r="Q28">
         <v>-12621629816.0</v>
       </c>
       <c r="R28">
         <v>-30001083643.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28">
         <v>308000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>137514575000.0</v>
       </c>
       <c r="C29">
         <v>-213873343000.0</v>
       </c>
       <c r="D29">
         <v>173791590956.0</v>
       </c>
       <c r="E29">
         <v>-176261580673.0</v>
       </c>
       <c r="F29">
         <v>164097703741.0</v>
       </c>
       <c r="G29">
         <v>757417628860.0</v>
       </c>
       <c r="H29">
         <v>-35053662077.0</v>
       </c>
       <c r="I29">
         <v>89354164341.0</v>
       </c>
@@ -25453,51 +25666,51 @@
       </c>
       <c r="S29">
         <v>42290647000.0</v>
       </c>
       <c r="T29">
         <v>34821030000.0</v>
       </c>
       <c r="U29">
         <v>16255365000.0</v>
       </c>
       <c r="V29">
         <v>6686725000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
         <v>439558000.0</v>
       </c>
       <c r="Y29">
         <v>45961374000.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>-246841552000.0</v>
       </c>
       <c r="C30">
         <v>-118030627000.0</v>
       </c>
       <c r="D30">
         <v>237429756743.0</v>
       </c>
       <c r="E30">
         <v>2429956207.0</v>
       </c>
       <c r="F30">
         <v>170389760806.0</v>
       </c>
       <c r="G30">
         <v>-448352356152.0</v>
       </c>
       <c r="H30">
         <v>-33878572834.0</v>
       </c>
       <c r="I30">
         <v>-52534300012.0</v>
       </c>
@@ -25547,868 +25760,877 @@
       </c>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>121456725000.0</v>
+      </c>
+      <c r="C2">
         <v>224005503000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>358252179000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>246198342000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>232367358000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>283689475000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>372263176000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>373733460000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>506554416000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>599524499000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>403089970000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>320862425000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>204509666000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>305620879000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>407232906000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>357479448000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>278009187000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>470311168000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>459387318000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>214590072000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>263186841000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>275827092000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>237035870000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>171523116000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>124973764000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>56687876000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>53120779000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>34276843000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>93764657000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>92921016000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>176500242000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>87782436000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>74513474000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>144308098000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39546442000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26135253000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>63096993000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>154624370000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>97810945000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>126375462000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>48705637000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20883775000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>17433397000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18685414000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21317413000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>26160906000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>37681390000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>76913224000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27521232000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>60445532000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>47814272000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>51415901000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>45234499000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>68423724000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>96409030000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>51247754000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>55804001000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>107029567000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>55284024000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>61263499000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>61061942000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>59822010000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>931067000</v>
+      </c>
+      <c r="C3">
         <v>6968264000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24100098000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15056718000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8597975000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18517327000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20357724000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36255677000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14397330000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5119170000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7671249427</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9054380000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>495111000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>560324000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3262358705</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1941134000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1265585000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24870000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2154441028</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1544534000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2943505000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19681594000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2843810639</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19642857000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8051477000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2466613000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20777449494</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1356535000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>9087400000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3481239000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1892020659</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9727589000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1160429000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5503919000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5289668238</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>66403374000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12664606000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4777101000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16751864137</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17231424000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10858506000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11577245000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25837970038</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11322271000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10314653000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>124915913000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>33480252943</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7885665000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>30792419000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>15362916000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6977067815</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2694136000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18805870000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4082794000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5007322331</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>12379317000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2202128000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2414805000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3558104667</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6315440000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5512249000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1170294000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>8204521200</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10143057000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1148661000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1059916000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6492541100</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3695653000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2267458000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>333520000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10415452900</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6775160000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5326225000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>327651000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5493060600</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4237596000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1627465000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3848485200</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3520843000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3286114300</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1768360000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>772093500</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1024261000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>618415000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>588276000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1156615000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1352334000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1212132000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>495919000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>674295000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>126150000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1825115000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>5933208000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1063000000</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26461,54 +26683,55 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26561,341 +26784,345 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>62883116000.0</v>
+      </c>
+      <c r="C6">
         <v>-102548778000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-134246676000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>112053837000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13830984000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-51322117000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-88573701000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1470284000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-132820956000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-92970083000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>346434529011.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>82227545000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>116352759000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-101111213000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-101612026544.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>49753458000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>79470261000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-192301981000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10923849721.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>244797246000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-48596769000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12640251000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38791222477.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>65512754000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>46549352000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>68285888000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3567096962.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18843936000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-59487814000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>843641000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-83579225707.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>88717806000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13268962000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-69794624000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>104761655763.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13411189000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-36961740000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-91527377000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>56813424811.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-28564517000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>77669825000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>27821862000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3450377928.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1252017000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2631999000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4843493000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11520483933.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-39231834000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>49391992000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-32924300000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>12631260466.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3601629000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6181402000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-23189225000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-27985306451.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>45161276000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4556247000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-51225566000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>51745542722.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5979475000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>201557000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1239932000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>40798508660.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-13909486000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10881620000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1444005000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8595807000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5281205000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1862194000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1691273000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29609381000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-28999619000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-27464562000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-30610309000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-94828342660.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-65517331000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-18598493000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-14451325000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-22983003320.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-17335533000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -26919,54 +27146,55 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27019,54 +27247,55 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27119,54 +27348,55 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27219,69 +27449,68 @@
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -27295,51 +27524,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27359,127 +27590,128 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>61715062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128238991000.0</v>
       </c>
       <c r="O12">
         <v>-128238991000.0</v>
       </c>
       <c r="P12">
+        <v>-128238991000.0</v>
+      </c>
+      <c r="Q12">
         <v>66959315000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17131823000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-195473345000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>90010847367.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>154241857000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-249711990000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40378558000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-120269479798.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>368484970000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>121593189000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>345877623000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-184107112219.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-81707655000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-220245131000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-65928508000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-166537141660.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-40967253000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27499,54 +27731,55 @@
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27599,648 +27832,656 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>11216814000.0</v>
+      </c>
+      <c r="C14">
         <v>10294596000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10715202000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10499089000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8813844000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10212650000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10713598000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-17105057000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31499908483.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6675079705.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22289376947.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9516616000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8483843000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8371472000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>369353780.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>375489000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>372576000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>355414000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6016449760.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10937588000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9275670000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9210401000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37892640531.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22156482000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16093364000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22503044000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31397492027.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25877123000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21700046000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>21415061000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41088649975.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32273650000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12875538000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>13047424000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10267603646.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16523385000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9094608000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9044298000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9493326394.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8309669000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8145430000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8334746000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7598742232.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6824607000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5674184000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3925358000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4780401627.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6647482000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6585068000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6402702000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6658282515.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6240610000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5900434000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5655082000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5428440122.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5013475000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>68045185440.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>68045185000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>36834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32057881000.0</v>
       </c>
       <c r="I15">
         <v>32057881000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>32057881000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>18296532.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16028940000.0</v>
       </c>
       <c r="M15">
         <v>16028940000.0</v>
       </c>
       <c r="N15">
         <v>16028940000.0</v>
       </c>
       <c r="O15">
+        <v>16028940000.0</v>
+      </c>
+      <c r="P15">
         <v>18243372.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16028940000.0</v>
       </c>
       <c r="Q15">
         <v>16028940000.0</v>
       </c>
       <c r="R15">
         <v>16028940000.0</v>
       </c>
       <c r="S15">
         <v>16028940000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>16028940000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>144.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32069579000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>27000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3594152000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>73245384.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1524129000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>32107519000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>2164957149.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>267017000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>39805334000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>125851.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>28029954000.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>300.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>15991395000.0</v>
       </c>
-      <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>15999933700.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>32057880856.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>184339841000.0</v>
+      </c>
+      <c r="C16">
         <v>121456725000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>224005503000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>358252179000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>246198342000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>232367358000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>283689475000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>372263176000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>373733460000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>506554416000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>749524499011.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>403089970000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>320862425000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>204509666000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>305620879456.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>407232906000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>357479448000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>278009187000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>470311167721.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>459387318000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>214590072000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>263186841000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>275827092477.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>237035870000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>171523116000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>124973764000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>56687875962.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>53120779000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>34276843000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>93764657000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>92921016293.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>176500242000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>87782436000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>74513474000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>144308097763.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39546442000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>26135253000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>63096993000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>154624369811.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>97810945000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>126375462000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>48705637000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>20883774928.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>17433397000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>18685414000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>21317413000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>26160906067.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>37681390000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>76913224000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>27521232000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>60445532466.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>47814272000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>51415901000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>45234499000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>68423723549.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>96409030000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>51247754000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>55804001000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>107029566722.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>55284024000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>61263499000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>61061942000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>59822010000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28293,371 +28534,377 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-51947169000.0</v>
+      </c>
+      <c r="C18">
         <v>-92210124000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-51602598000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>175069110000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>50303131000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-87960245000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47767169000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>98504562000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-198629928000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-144663613000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>120428040529.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>97724163000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>27974886000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>24313271000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>58965149442.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10826965000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5427283000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>330544000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>134522502190.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>160044023000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-197222986000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>40430091000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-56083307539.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>373526479000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>60400987000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>352256334000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15406617278.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>23131743000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-144470116000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>66988705000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>18584295763.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>33798137000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>201451529000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-178979714000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>105267100244.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-40300938000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-35827370000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-184144989000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>112670563471.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>60257844000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>65920213000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>87908012000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>136133418920.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-59808644000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-22505307000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-128406354000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>104380267127.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-28696616000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1494502000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>5380269000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>73982347677.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6720831000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-73703564000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-66682724000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>55909115186.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>24505915000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-46399936000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-46513992000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>63513242783.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>50683173000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-63595661000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>11918024000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19">
+        <v>-12622562000.0</v>
+      </c>
+      <c r="C19">
         <v>-5072394000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-200072129000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-11800005000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>8771392000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-17338759000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-212372935772.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-34462571000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11998363000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>149106620000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>148664942005.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5321755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000000.0</v>
       </c>
       <c r="N19">
         <v>100000000000.0</v>
       </c>
       <c r="O19">
         <v>100000000000.0</v>
       </c>
       <c r="P19">
         <v>100000000000.0</v>
       </c>
       <c r="Q19">
+        <v>100000000000.0</v>
+      </c>
+      <c r="R19">
         <v>634723000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2262714000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-99161805000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>35051000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>150000000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>100000000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-24248441839.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-300831012000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6619913000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-102366325000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1823503161.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-673105000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-8849242000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2916930000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>76673.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>3479917000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -28677,54 +28924,55 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28777,141 +29025,144 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>126571993000.0</v>
+      </c>
+      <c r="C21">
         <v>-7559391000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>117827659542.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2094960000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-35000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-100000000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>1996166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2639877000.0</v>
       </c>
       <c r="O21">
         <v>-2639877000.0</v>
       </c>
       <c r="P21">
+        <v>-2639877000.0</v>
+      </c>
+      <c r="Q21">
         <v>-365472000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>49615986000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-25601928000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-23270946824.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>49527323000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2742651000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-161700288000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>121105712172.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13332901000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9452128000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-185309671000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>19696272612.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26598078000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>83252798000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-62582199000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-99024288303.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>49527268000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -28931,1004 +29182,1015 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>59281314000.0</v>
+      </c>
+      <c r="C22">
         <v>36132876000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>61390929000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>58158207000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>41899548000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42262117000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>77248345000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>47171956000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>46146984000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>59017103000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>55247369029.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>42044762000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3136517000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24873595000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>61858154367.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-9261320000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4534274000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16314918000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>72817759614.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3590890000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13988726000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10522727000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>33749271127.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-898053000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-76107702000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13657720000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>158080452115.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>83139411000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>61748731000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>114983390000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>145935489026.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>50805535000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15623996000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>38393086000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>76436511768.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>62609031000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>158916831000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>63554497000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>105869545592.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>86118301000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>80431237000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>61919755000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>49475115970.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>22345848000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>23694655000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19855480000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>24822403740.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4127598000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>26441876000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>14688258000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15451550777.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-13119088000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>42597827000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>28599991000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>31705648828.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>20987497000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>46887665000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>25600825000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>13808932791.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>16015404000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>18528659000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15350606000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7739592400.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10930064000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>20096825000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9549068000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9919474600.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4177713000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5254629000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1353430000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>18033288000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>18444834000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>12523645000.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22">
+      <c r="BX22"/>
+      <c r="BY22">
         <v>16667036000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5445257000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6461346000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>6190506100.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>19403038000.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>25572078000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>22590028000.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>6292162000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2006928000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>2982833000.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>749077000.0</v>
+      </c>
+      <c r="C23">
         <v>781032000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>119216699000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-420646000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-871334000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-470074000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>34337000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-603752000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3247066000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1615302000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-221463863.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-156131000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2888315000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2639877000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18244000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18244000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-601928000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1729053176.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-472677000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-11700288000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-9606975801.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-11970275000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-908984000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1158941000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-13159911494.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>39445280000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-312551000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-10849687000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-138724000617.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>61017876000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-39621925000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9274518124.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>128827771000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-228882000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-266375000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-640222347.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-28105890000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>47317870000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2712751000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-409914881.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-28341659000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1777942000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72324831000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-722304123.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-339099000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-474693000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>79315562000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-33504505580.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-645593000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>35273000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-335143000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-464277845.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2488215000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2377949000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-963794000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1033212067.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-938804000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1316379000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-543775000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>212</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>664493000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3256712000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>173417000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1178568000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-142014891000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-522933000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>152398967000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>150000000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4010794595.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2057805000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>101696466000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1805244000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2354801546.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2381211000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1900307000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2287584000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-96093361166.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1758602000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2086973000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3910621000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3667435048.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4773211000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2877644000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1712182000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-661846340.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>683430000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>238158000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>564309000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>258536329.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>392985000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1522296000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>196882000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2648811717.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1411213000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>8741437000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>98943333000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-50293270069.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2586778000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1323952000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>965004000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1235518229.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>420950000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>969317000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>654653000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>390213580.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-10324213000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>765373000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>314054000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2823969505.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1146242000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6916275000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2688757000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2529304857.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-689814000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>32848606000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-495162000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-5432331279.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-32322269000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>44280050000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-8093867000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>40949200.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>612245000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>368711300.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>165600000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>790570400.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>546522000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>347487000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>163436000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>9275349000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>147000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>-121514230000.0</v>
+      </c>
+      <c r="C25">
         <v>-131669332000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-99608631000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>190125828000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41705156000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-69442918000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-114045662000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>87588283000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-261879490483.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-191886466295.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>50562543980.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>55217165000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16849637000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-8371472000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-62227508147.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8885831000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4161698000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-16670332000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-72817759614.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3590890000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-13988726000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-10522727000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-33749271127.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>898053000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>76107702000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13657720000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-158080452115.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-83139411000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-61748731000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-114983390000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-145935489026.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-50805535000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-15623996000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-38393086000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-76436511768.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-62609031000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-158916831000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-63554497000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-105869545592.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-86118301000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-80431237000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-61919755000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-49475115970.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-22345848000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-23694655000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-19855480000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-24822403740.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-4127598000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-26441876000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-14688258000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-15451550777.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>13119088000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-42597827000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-28599991000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-31705648828.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-20987497000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-46887665000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-25600825000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-13808932791.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-16015404000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-18528659000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-15350606000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -29981,54 +30243,55 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -30081,796 +30344,806 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>127321070000.0</v>
+      </c>
+      <c r="C28">
         <v>-6778359000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>117121738000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-66370871000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-35871334000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34529926000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>71171000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-100603752000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>64695053000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-98872765000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>73904681669.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25156131000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13140625000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2639877000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-110677017.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16376168000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>49615986000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-25601928000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-23270946824.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>49527323000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2742651000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-161700288000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>121105712172.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13332901000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-9452128000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-185309671000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>19696272468.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5471501000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>83252825000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-66176351000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-98951043919.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>51051398000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-190170937000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>152870204000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5884066296.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>122998571000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-10503899000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5647129000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6083136340.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-120621385000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>41490984000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8569385000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-128213392067.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>43807094000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>27110596000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>122352428000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-115776332683.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>619462000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>48585663000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-30752401000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-69824620084.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7302157000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>73461879000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>42624497000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-86233218784.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>21380602000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9644772000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3260794000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-6300212067.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-22803216000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>19161033000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-2722525000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>327517000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>418729000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>-51016102000.0</v>
+      </c>
+      <c r="C29">
         <v>-85241860000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-27502500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>190125828000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41705156000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-69442918000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26083720000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>134760239000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-184232598000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-139544443000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>128099289956.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>106778543000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>28469997000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24873595000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>62227508147.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8885831000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4161698000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>355414000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>136676943218.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>161588557000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-194279481000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>60111685000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-58927118178.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>393169336000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>68452464000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>354722947000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5370832216.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>24488278000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-135382716000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>70469944000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>16692275104.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>43525726000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>202611958000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-173475795000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>110556768482.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>26102436000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-23162764000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-179367888000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>129422427608.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>77489268000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>76778719000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>99485257000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>110295448882.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-48486373000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-12190654000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-3490441000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>137860520070.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-20810951000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>32286921000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>20743185000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>80959415492.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>9414967000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-54897694000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-62599930000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>60916437517.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>36885232000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-44197808000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-44099187000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>67071347450.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>56998613000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-58083412000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>13088318000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>77255286400.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>37205768000.0</v>
       </c>
-      <c r="BM29"/>
-      <c r="BN29">
+      <c r="BN29"/>
+      <c r="BO29">
         <v>13428641000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>46246114700.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>47488774000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>40454207000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>5691844000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>42290647000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>46257397000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>58033140000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>37712701000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>34821030500.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>49863321000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>15504404000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>5650799000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16255364700.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>23149164000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>9904227600.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>6686725100.0</v>
       </c>
-      <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>439558000.0</v>
       </c>
-      <c r="CN29"/>
-      <c r="CO29">
+      <c r="CO29"/>
+      <c r="CP29">
         <v>45961374000.0</v>
       </c>
-      <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-13453778000.0</v>
+      </c>
+      <c r="C30">
         <v>-10576165000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-223845171000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11800005000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8771392000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-17338759000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-212372936000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-35689750000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13874397000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>149106620000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>145742923743.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5321755000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>101201355000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1244920000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-907556793.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>440076000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>634723000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2262714000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-98247802194.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35265068000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>149143468000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>84229027000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-17737196152.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-315700658000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11793746000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-103120756000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-21439295834.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-673105000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8849242000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2916930000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2150556988.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5854687000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>361867000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-49192037000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11562054903.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-134992161000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3923169000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>94166232000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-67045134206.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14144684000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-40383745000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-62630781000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22315673421.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-267834000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-21244106000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-129820740000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-35387371527.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-18209878000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-30619547000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-14190922000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1040349566.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-12874192000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-11889595000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1394037000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2478017474.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13069131000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>30646478000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2909967000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-8990435946.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-38637709000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>38767801000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-9264161000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>2958423000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>1231321000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>9922445600.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6638153000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>3692500900.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4569068000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>977208000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>1266296000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1022183000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7402658000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8255389000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>8525286000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>6574783000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2674282000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5672157000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>3464000000.0</v>
       </c>
-      <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>