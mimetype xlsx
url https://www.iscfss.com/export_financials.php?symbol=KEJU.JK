--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2589,966 +2592,988 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>130361478000.0</v>
+      </c>
+      <c r="C2">
         <v>141772376000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>144570866000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>113821577000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>94194778000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77071204000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>69740747000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44475144000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60228280157.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34470618083.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53508991551.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40639950030.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>46597400055.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33961759670.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>76685125443.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>81394906325.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108622328547.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>84138193463.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>75657709365.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>85293224889.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>51431718196.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57951761179.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>90731717648.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>81499522601.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57123182884.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>70486051637.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>76174014656.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>64403780100.0</v>
       </c>
-      <c r="AD2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
         <v>50644079584.0</v>
       </c>
-      <c r="AG2"/>
+      <c r="AG2">
+        <v>50644079584.0</v>
+      </c>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>22851451000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22406252000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>22862896000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>23335942238.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>21192522727.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5508345000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21561176000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21905445339.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5886343705.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>21291057900.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>21341875404.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>21506774895.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>21583404884.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21866334082.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21795924056.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>22268925769.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>22019733438.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21556794115.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>21538065218.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21898557300.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>21083715389.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5332498213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-144318908.0</v>
       </c>
       <c r="Y5">
         <v>-144318908.0</v>
       </c>
       <c r="Z5">
+        <v>-144318908.0</v>
+      </c>
+      <c r="AA5">
         <v>132911324.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>485061637.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>151190910742.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>374784906962.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1839485909.0</v>
       </c>
       <c r="AF5">
         <v>1839485909.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AG5">
+        <v>1839485909.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5">
         <v>355688740237.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>285044871.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1230849814.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1906005061.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2238080021.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3311029990.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4774651237.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9699691599.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12686295959.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7804740037.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11950072578.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>37343672665.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>37681603844.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>17737826997.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>20754905883.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>290628967.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>315789385.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>281249999950.0</v>
       </c>
       <c r="C8">
         <v>281249999950.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>281249999950.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>281249999950.0</v>
       </c>
       <c r="G8">
-        <v>75000000000.0</v>
+        <v>281249999950.0</v>
       </c>
       <c r="H8">
         <v>75000000000.0</v>
       </c>
       <c r="I8">
         <v>75000000000.0</v>
       </c>
       <c r="J8">
         <v>75000000000.0</v>
       </c>
       <c r="K8">
         <v>75000000000.0</v>
       </c>
       <c r="L8">
         <v>75000000000.0</v>
       </c>
       <c r="M8">
         <v>75000000000.0</v>
       </c>
       <c r="N8">
         <v>75000000000.0</v>
       </c>
       <c r="O8">
         <v>75000000000.0</v>
       </c>
       <c r="P8">
         <v>75000000000.0</v>
       </c>
       <c r="Q8">
         <v>75000000000.0</v>
       </c>
       <c r="R8">
         <v>75000000000.0</v>
       </c>
       <c r="S8">
         <v>75000000000.0</v>
       </c>
       <c r="T8">
         <v>75000000000.0</v>
       </c>
       <c r="U8">
         <v>75000000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>75000000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>1740551880.0</v>
       </c>
       <c r="E9">
         <v>1740551880.0</v>
       </c>
       <c r="F9">
         <v>1740551880.0</v>
       </c>
       <c r="G9">
         <v>1740551880.0</v>
       </c>
       <c r="H9">
+        <v>1740551880.0</v>
+      </c>
+      <c r="I9">
         <v>206493605830.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>206493605830.0</v>
       </c>
       <c r="N9">
         <v>206493605830.0</v>
       </c>
       <c r="O9">
         <v>206493605830.0</v>
       </c>
       <c r="P9">
         <v>206493605830.0</v>
       </c>
       <c r="Q9">
         <v>206493605830.0</v>
       </c>
       <c r="R9">
         <v>206493605830.0</v>
       </c>
       <c r="S9">
         <v>206493605830.0</v>
       </c>
       <c r="T9">
         <v>206493605830.0</v>
       </c>
       <c r="U9">
         <v>206493605830.0</v>
       </c>
       <c r="V9">
         <v>206493605830.0</v>
       </c>
       <c r="W9">
         <v>206493605830.0</v>
       </c>
       <c r="X9">
         <v>206493605830.0</v>
       </c>
       <c r="Y9">
         <v>206493605830.0</v>
       </c>
       <c r="Z9">
         <v>206493605830.0</v>
       </c>
       <c r="AA9">
         <v>206493605830.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>206493605830.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>166673079000.0</v>
+      </c>
+      <c r="C10">
         <v>290580053000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>258775229000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>310880261000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>301847175000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>396989617000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>288060199000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>228859762000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>161950647266.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>258546719368.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>152549470989.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>97894246180.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41984357869.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>126869273520.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>131685970327.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>107304305078.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>186131505119.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>178533888149.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>159541793979.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>214294108246.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>307835763222.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>248126334733.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>215476932540.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>200513301125.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>225376210670.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>177942716230.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>188992680487.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>74494334516.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-23220021153.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23220021152.0</v>
       </c>
       <c r="AF10">
         <v>23220021152.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AG10">
+        <v>23220021152.0</v>
+      </c>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-25643984065.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>107304305080.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>166673079000.0</v>
+      </c>
+      <c r="C12">
         <v>290580053000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>258775229000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>310880261000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>301847175000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>396989617000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>288060199000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>228859762000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>161950647266.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>258546719368.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>152549470989.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>97894246180.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41984357869.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>126869273520.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>131685970327.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>107304305078.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>186131505119.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>178533888149.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>159541793979.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>214294108246.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>307835763222.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>248126334733.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>215476932540.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>200513301125.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>225376210670.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>177942716230.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>188992680487.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>74494334516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23220021152.0</v>
       </c>
       <c r="AE12">
         <v>23220021152.0</v>
       </c>
       <c r="AF12">
         <v>23220021152.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AG12">
+        <v>23220021152.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12">
         <v>25643984065.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>281250000000.0</v>
       </c>
       <c r="C13">
         <v>281250000000.0</v>
       </c>
       <c r="D13">
         <v>281250000000.0</v>
       </c>
       <c r="E13">
         <v>281250000000.0</v>
       </c>
       <c r="F13">
         <v>281250000000.0</v>
       </c>
       <c r="G13">
-        <v>75000000000.0</v>
+        <v>281250000000.0</v>
       </c>
       <c r="H13">
         <v>75000000000.0</v>
       </c>
       <c r="I13">
         <v>75000000000.0</v>
       </c>
       <c r="J13">
         <v>75000000000.0</v>
       </c>
       <c r="K13">
         <v>75000000000.0</v>
       </c>
       <c r="L13">
         <v>75000000000.0</v>
       </c>
       <c r="M13">
         <v>75000000000.0</v>
       </c>
       <c r="N13">
         <v>75000000000.0</v>
       </c>
       <c r="O13">
         <v>75000000000.0</v>
       </c>
@@ -3566,91 +3591,94 @@
       </c>
       <c r="T13">
         <v>75000000000.0</v>
       </c>
       <c r="U13">
         <v>75000000000.0</v>
       </c>
       <c r="V13">
         <v>75000000000.0</v>
       </c>
       <c r="W13">
         <v>75000000000.0</v>
       </c>
       <c r="X13">
         <v>75000000000.0</v>
       </c>
       <c r="Y13">
         <v>75000000000.0</v>
       </c>
       <c r="Z13">
         <v>75000000000.0</v>
       </c>
       <c r="AA13">
         <v>75000000000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AB13">
+        <v>75000000000.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>60000000000.0</v>
       </c>
-      <c r="AD13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>60000000000.0</v>
       </c>
-      <c r="AG13"/>
+      <c r="AG13">
+        <v>60000000000.0</v>
+      </c>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>5621677000.0</v>
       </c>
       <c r="C14">
-        <v>5625000000.0</v>
+        <v>5621677000.0</v>
       </c>
       <c r="D14">
         <v>5625000000.0</v>
       </c>
       <c r="E14">
         <v>5625000000.0</v>
       </c>
       <c r="F14">
         <v>5625000000.0</v>
       </c>
       <c r="G14">
+        <v>5625000000.0</v>
+      </c>
+      <c r="H14">
         <v>5623807000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1496261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000000.0</v>
       </c>
       <c r="J14">
         <v>1500000000.0</v>
       </c>
       <c r="K14">
         <v>1500000000.0</v>
       </c>
       <c r="L14">
         <v>1500000000.0</v>
       </c>
       <c r="M14">
         <v>1500000000.0</v>
       </c>
       <c r="N14">
         <v>1500000000.0</v>
       </c>
       <c r="O14">
         <v>1500000000.0</v>
       </c>
       <c r="P14">
         <v>1500000000.0</v>
       </c>
       <c r="Q14">
         <v>1500000000.0</v>
       </c>
@@ -3666,3441 +3694,3542 @@
       <c r="U14">
         <v>1500000000.0</v>
       </c>
       <c r="V14">
         <v>1500000000.0</v>
       </c>
       <c r="W14">
         <v>1500000000.0</v>
       </c>
       <c r="X14">
         <v>1500000000.0</v>
       </c>
       <c r="Y14">
         <v>1500000000.0</v>
       </c>
       <c r="Z14">
         <v>1500000000.0</v>
       </c>
       <c r="AA14">
         <v>1500000000.0</v>
       </c>
       <c r="AB14">
         <v>1500000000.0</v>
       </c>
       <c r="AC14">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AD14">
         <v>1200000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1800000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000000.0</v>
       </c>
       <c r="AF14">
         <v>1200000000.0</v>
       </c>
       <c r="AG14">
         <v>1200000000.0</v>
       </c>
       <c r="AH14">
         <v>1200000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>1200000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>2167905000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>319093000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>74108028.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>712546000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1304317000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>769560805.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5920625141.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6873607458.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6407528188.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40374862.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1395800811.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>927394739.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19205579.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>73943040.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2979281790.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>759916500.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13361930362.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15940419531.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25479689674.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13300845406.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22629363222.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11827335102.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26906435055.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>26184020297.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>11190602293.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>14573324064.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>1712317945.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1570011919.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1692404035.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>316426226000.0</v>
+      </c>
+      <c r="C22">
         <v>287041824000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>318399112000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>213247128000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>211080304000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>174649455000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>237933407000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>233085832000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>250173054419.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>233197440138.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>330657972916.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>328462709655.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>335082629423.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>249288668959.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>268394685832.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>288280898473.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>228778903158.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>198229652469.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>194845187006.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>164340013246.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>97846832742.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>135385393925.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>158855752455.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>129970152266.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>123919777838.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>166540248263.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>168211360663.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>162868945065.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>171582356959.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>174874981714.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>1338082633000.0</v>
+      </c>
+      <c r="C23">
         <v>1326657204000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1251481881000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1144757341000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1027942128000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1077266365000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>974057857000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>890397193000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>842528228946.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>895292770292.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>828378354007.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>780959782061.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>780730705540.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>857251203534.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>860100358989.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>854356747527.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>871451209530.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>846888305583.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>767726284113.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>758077216747.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>703197070384.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>702812966661.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>674806910037.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>615140222937.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>654293523644.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>627805305066.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>666313386673.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>511545848983.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>374784906962.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>536474210503.0</v>
       </c>
       <c r="AF23">
         <v>536474210503.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AG23">
+        <v>536474210503.0</v>
+      </c>
+      <c r="AH23"/>
+      <c r="AI23">
         <v>355688740237.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>80000000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>2436867999.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1803600965.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>891740953.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>871499115.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1086057644.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>0.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>80298380.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>106685320.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>139152250.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>598683600.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1059427230.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1672735270.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2341020530.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1602440640.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1750943020.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22529912660.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>25558396170.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6482694300.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7872966000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1011165570.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1251230570.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-66673079000.0</v>
+      </c>
+      <c r="C28">
         <v>-290580053000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-258775229000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-310880261000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-301847175000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-396989617000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-288060199000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-228859762000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-161950647266.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-258546719368.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-152549470989.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-97609201309.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15753508055.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-124963268459.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-129447890306.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-103993275088.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-181356853882.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-168834196550.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-146855498020.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-206489368209.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-295885690644.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-210782662068.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-173500534068.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-179460229016.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-202750258024.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-175843635951.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-186648156811.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-72635402454.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>23220021153.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29122216183.0</v>
       </c>
       <c r="AF28">
         <v>29122216183.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AG28">
+        <v>29122216183.0</v>
+      </c>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>25643984065.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>953174480968.0</v>
+      </c>
+      <c r="C29">
         <v>897713266191.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>845087434790.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>758041577725.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>795140115075.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>739867728601.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>697578079867.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>658434349066.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>711448888554.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>670772958412.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>641419289652.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>651520721664.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>732996054330.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>703505819337.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>700271573339.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>666741615196.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>626149374752.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>585825528987.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>546001797621.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>513510556533.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>478360262855.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>445195758746.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>435308334074.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>493400706385.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>463098072644.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>224181551000.0</v>
+      </c>
+      <c r="C30">
         <v>185690682000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>161228325000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>179353633000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>153747681000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>193723416000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>141369705000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>136888503000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>138444352282.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>194413203491.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>136180186475.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>136985794092.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>175736766561.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>234919863291.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>235271162217.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>93608994765.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>135484117909.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>168569684694.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>135131613276.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>129184925097.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>137750245926.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>138014990831.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>120439773842.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>115118893108.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>131393133887.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>114565294478.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>138612703458.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>90223669129.0</v>
       </c>
-      <c r="AD30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE30"/>
       <c r="AF30">
         <v>122576561645.0</v>
       </c>
-      <c r="AG30"/>
+      <c r="AG30">
+        <v>122576561645.0</v>
+      </c>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>703505819337.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>700271573339.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>666741615196.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>626149374752.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>585825528987.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>544289479676.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>511940544614.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>476667858820.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>440900964118.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>431993088962.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>491529659622.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>461289621332.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>310680913457.0</v>
+      </c>
+      <c r="C32">
         <v>361093765443.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>351492127318.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>422718771835.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>498892778859.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>444690061106.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>422120999426.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>385257832338.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>514248647781.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>471467280185.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>438430783663.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>416466891757.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>517471325715.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>487199356705.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>375720049415.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>369175232042.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>350375560757.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>320909085063.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>324914696976.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>395118473907.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>347296303706.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>303194615984.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>305379365208.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>358209655172.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>330882326487.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>625030369000.0</v>
+      </c>
+      <c r="C33">
         <v>538315115000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>495249040000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>408136278000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>340265781000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>300637508000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>298210843000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>281591021000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>277576157833.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>200522748206.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>201433016260.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>207936356007.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>213911001451.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>219424240562.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>219006377744.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>333567362923.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>305522350270.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>283788415896.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>270045009819.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>237325611837.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>137464995139.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>169756948778.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>174246175711.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>164465542993.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>171410132108.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>163080530448.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>167429811097.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>172844826994.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>-23220021152.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>213618119576.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>213618119575.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-25643984065.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>1200699315.0</v>
+      </c>
+      <c r="C34">
         <v>1371128431.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1653732408.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>2418473794.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2663290762.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2627998492.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3184909080.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2633522809.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2457081200.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2127338033.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1720981134.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1570604784.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2382595177.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2223070467.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2154743155.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2004240991.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1991758082.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1850064849.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1860310080.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1607190748.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1598381353.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1381703198.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1218377742.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1392318720.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1546391750.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1689128395.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>82536802000.0</v>
+      </c>
+      <c r="C35">
         <v>1695614000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1653732000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6378053000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4942975000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4390172000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3033175000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6133941000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4399641105.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3322507433.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2127338033.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4947850018.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3857171544.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3899511947.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2699915112.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9015839000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7955967116.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8014601901.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5128565895.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>16238511192.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>19072912513.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>38692989629.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>36539827577.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>37851819239.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>38090127658.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>32673235603.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>29349562487.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>26749123461.0</v>
       </c>
-      <c r="AD35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE35"/>
       <c r="AF35">
         <v>21288318855.0</v>
       </c>
-      <c r="AG35"/>
+      <c r="AG35">
+        <v>21288318855.0</v>
+      </c>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>61723046000.0</v>
+      </c>
+      <c r="C36">
         <v>29136563000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>23063919000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26616467000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>65627487000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>24767292000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>23065287000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>12799289000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4379964368.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4686611470.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3965687077.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3991074297.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8794428772.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11356241002.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7424508595.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>136206109657.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>158320212718.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>140981824726.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>129488028352.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>750271548.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>443634833.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>445103155.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1090065844.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1251812069.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1252720329.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3314034434.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1280661806.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>1087768054.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-23220021152.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>23967266430.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>30678846046.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-25643984065.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>54926037130.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>52495086160.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>88418812530.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>51583801510.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>46308022040.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>32611979360.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>17495512820.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>21796427320.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>23394883450.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>18463184051.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>139666800486.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>170588269395.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>154892593660.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>141100533529.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>113498722157.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8530928862.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8456295748.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7370419582.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13421513691.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>13424794157.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11912926998.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>29280819110.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>5771408000.0</v>
+      </c>
+      <c r="C39">
         <v>25029530000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17830175000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>33140041000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>21001187000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11266369000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8483703000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9972075000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15626034888.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9722111024.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8265466531.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>146666470219.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>65416405380.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>26749157202.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5742162869.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>32756106242.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17194403286.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21018077671.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8162680033.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8638661542.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>160049479281.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>149544289225.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6932457292.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2201181255.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>133587403028.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3386149324.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3066830968.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>2721844980.0</v>
       </c>
-      <c r="AD39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE39"/>
       <c r="AF39">
         <v>2184526416.0</v>
       </c>
-      <c r="AG39"/>
+      <c r="AG39">
+        <v>2184526416.0</v>
+      </c>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>236441218000.0</v>
+      </c>
+      <c r="C40">
         <v>255509724000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>259850755000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>210586966000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>172782384679.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>184218266087.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>135222996000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>114525642000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>103512826193.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>104506937139.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>102700325570.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>84080605521.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>76219647646.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>83198757033.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>74183176584.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>56273202198.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>72639367761.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>79317061568.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>90769204433.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>90126495106.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>93042334051.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>82073252510.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>73502158200.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>26328839850.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>40970231728.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>34960410634.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>96528858099.0</v>
       </c>
-      <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40">
         <v>24699600930.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>25165584088.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>43829637563.0</v>
       </c>
-      <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2560762865.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8417155397.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6896539882.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6341866631.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2787545369.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14636070548.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>17321969495.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>16163076967.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10981431404.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>31369124935.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>30217161662.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>31662070029.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>16806089000.0</v>
+      </c>
+      <c r="C42">
         <v>-1736795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1740552000.0</v>
       </c>
       <c r="D42">
         <v>1740552000.0</v>
       </c>
       <c r="E42">
+        <v>1740552000.0</v>
+      </c>
+      <c r="F42">
         <v>25076494000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>22933075000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>229498897000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>199007952000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>206493605833.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>190493605833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206493605833.0</v>
       </c>
       <c r="L42">
         <v>206493605833.0</v>
       </c>
       <c r="M42">
         <v>206493605833.0</v>
       </c>
       <c r="N42">
         <v>206493605833.0</v>
       </c>
       <c r="O42">
         <v>206493605833.0</v>
       </c>
       <c r="P42">
         <v>206493605833.0</v>
       </c>
       <c r="Q42">
         <v>206493605833.0</v>
       </c>
       <c r="R42">
         <v>206493605833.0</v>
       </c>
       <c r="S42">
+        <v>206493605833.0</v>
+      </c>
+      <c r="T42">
         <v>228050399948.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>206493605833.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>228392163133.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206493605833.0</v>
       </c>
       <c r="W42">
         <v>206493605833.0</v>
       </c>
       <c r="X42">
+        <v>206493605833.0</v>
+      </c>
+      <c r="Y42">
         <v>191349286925.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>206349286925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206493605833.0</v>
       </c>
       <c r="AA42">
         <v>206493605833.0</v>
       </c>
-      <c r="AB42"/>
-      <c r="AC42">
+      <c r="AB42">
+        <v>206493605833.0</v>
+      </c>
+      <c r="AC42"/>
+      <c r="AD42">
         <v>151190910742.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>1839485910.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>756226473377.0</v>
+      </c>
+      <c r="C45">
         <v>697479875528.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>659729545840.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>461367101654.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>452448181991.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>449045545063.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>443391065768.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>444793743553.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>361589368501.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>373667421934.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>382611492276.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>377350323346.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>374450297594.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>372714627754.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>359065174567.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>525570725000.0</v>
+      </c>
+      <c r="C46">
         <v>471636951000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>439377983000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>354696172000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>250901948000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>248108686000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>250957801000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>248034021000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>254295372977.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>177187728788.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>182854467625.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>189495822945.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>191169553888.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>195084336865.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>200543193693.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>193900562437.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>134934080875.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>128895822236.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>128944476290.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>128583693062.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>129562078412.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>160537216575.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>166949220309.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>151762687787.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>158242384501.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>151591322976.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>154080330389.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>163090849276.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>184231127888.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>182939273529.0</v>
       </c>
-      <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>439377982500.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>354696171560.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>250901948240.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>248108686070.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>250957800550.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>248034021450.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>189495822950.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>191169553890.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>195084336870.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>200543193693.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>193900562437.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>134934080875.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>128895822236.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>128944476290.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>122114571735.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>127364054358.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>159608248995.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>166875756129.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>151044029302.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>157985337951.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>151167603450.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>138148991990.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>555118392000.0</v>
+      </c>
+      <c r="C48">
         <v>595348610000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>539690631000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>508117297000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>451715084000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>490957041000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>435368832000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>402008952000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>355035297894.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>408068939015.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>367988294679.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>338583808415.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>323520340936.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>429919043613.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>400145879422.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>396982043450.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>362979083594.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>322636035481.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>282775129039.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>242970126570.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>210118393400.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>175782941633.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>139074860071.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>135643802037.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>210180372697.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>179663104174.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>153715309417.0</v>
       </c>
-      <c r="AB48"/>
-      <c r="AC48">
+      <c r="AC48"/>
+      <c r="AD48">
         <v>161064158561.0</v>
       </c>
-      <c r="AD48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE48"/>
       <c r="AF48">
         <v>312945421052.0</v>
       </c>
-      <c r="AG48"/>
+      <c r="AG48">
+        <v>312945421052.0</v>
+      </c>
       <c r="AH48"/>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20000000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>25000000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>1857926629.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1511644147.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>979305810.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>936952197.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>942676647.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>60</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>100000000000.0</v>
+      </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-      <c r="L51">
+      <c r="L51"/>
+      <c r="M51">
         <v>285044871.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>26230849814.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1906005063.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2238080024.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3311029990.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4774651237.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>9699691599.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12686295963.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7804740037.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11950072580.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>37343672665.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>41976398472.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>21053072109.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>22625952650.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2099080279.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2344523676.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>1858932062.0</v>
       </c>
-      <c r="AD51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE51"/>
       <c r="AF51">
         <v>52342237335.0</v>
       </c>
-      <c r="AG51"/>
+      <c r="AG51">
+        <v>52342237335.0</v>
+      </c>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>61</v>
       </c>
-      <c r="B52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B52">
+        <v>20000000000.0</v>
+      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>10232690649.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>285044871.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26150551433.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1799319743.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2098927774.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2712346388.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3715224003.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8026956329.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10345275433.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6202299393.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10199129560.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>14813760003.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>13004607510.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>14570377805.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>14752986650.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1087914705.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1093293105.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>1057070603.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>50017996950.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>45927267539.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
-[...1 lines deleted...]
-      </c>
+      <c r="S53"/>
       <c r="T53">
         <v>0.0</v>
       </c>
       <c r="U53">
         <v>0.0</v>
       </c>
       <c r="V53">
+        <v>0.0</v>
+      </c>
+      <c r="W53">
         <v>131098853360.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>130359013700.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>133879725630.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>46440042305.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>51287968130.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>1338082633000.0</v>
+      </c>
+      <c r="C55">
         <v>1326657204000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1251481881000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1144757341000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1027942128000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1077266365000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>974057857000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>890397193000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>842528228946.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>895292770292.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>828378354007.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>780959782061.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>780730705540.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>857251203534.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>860100358989.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>854356747527.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>871451209530.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>846888305583.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>767726284113.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>758077216747.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>703197070384.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>702812966661.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>674806910037.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>615140222937.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>654293523644.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>627805305066.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>666313386673.0</v>
       </c>
-      <c r="AB55"/>
-      <c r="AC55">
+      <c r="AC55"/>
+      <c r="AD55">
         <v>511545848983.0</v>
       </c>
-      <c r="AD55"/>
-      <c r="AE55">
+      <c r="AE55"/>
+      <c r="AF55">
         <v>536474210503.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>536474210502.0</v>
       </c>
-      <c r="AG55"/>
       <c r="AH55"/>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>713052264000.0</v>
+      </c>
+      <c r="C56">
         <v>788342089000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>756232841000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>736621063000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>687676347000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>776628857000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>675847014000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>608806172000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>564952071113.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>694770022086.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>626945337747.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>573023426054.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>566819704089.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>637826962972.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>641093981245.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>520789384604.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>565928859260.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>563099889687.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>497681274294.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>520751604910.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>565732075245.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>533056017883.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>500560734326.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>450674679944.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>482883391536.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>464724774618.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>498883575576.0</v>
       </c>
-      <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>338701021989.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>23220021152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322856090927.0</v>
       </c>
       <c r="AF56">
         <v>322856090927.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AG56">
+        <v>322856090927.0</v>
+      </c>
+      <c r="AH56"/>
+      <c r="AI56">
         <v>25643984065.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>402371350000.0</v>
+      </c>
+      <c r="C57">
         <v>427248324000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>404740714000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>324408543000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>264957576000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>277736078000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>231156953000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>186685172000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>179694238775.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>180521374305.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>155478057562.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>134592642391.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>150352812332.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>120355637257.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>153894624540.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>145069335189.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>196753627218.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>212724328930.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>176772189231.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>195836907934.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>170613601338.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>185759714177.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>197366118342.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>145295314736.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>124673736364.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>133842448131.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>201269847299.0</v>
       </c>
-      <c r="AB57"/>
-      <c r="AC57">
+      <c r="AC57"/>
+      <c r="AD57">
         <v>112541656219.0</v>
       </c>
-      <c r="AD57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE57"/>
       <c r="AF57">
         <v>140400984686.0</v>
       </c>
-      <c r="AG57"/>
+      <c r="AG57">
+        <v>140400984686.0</v>
+      </c>
       <c r="AH57"/>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>484908152000.0</v>
+      </c>
+      <c r="C58">
         <v>428943937000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>406394446000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>330786596000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>269900551000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>282126249000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>234190128000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>192819113000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>184093879880.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>183843881738.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>157605395595.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>139540492409.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>154209983876.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>124255149204.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>156594539652.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>154085174188.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>204709594334.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>220738930831.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>181900755126.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>212075419126.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>189686513851.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>224452703806.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>233905945919.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>183147133975.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>162763864022.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>166515683734.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>230619409786.0</v>
       </c>
-      <c r="AB58"/>
-      <c r="AC58">
+      <c r="AC58"/>
+      <c r="AD58">
         <v>139290779680.0</v>
       </c>
-      <c r="AD58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE58"/>
       <c r="AF58">
         <v>161689303541.0</v>
       </c>
-      <c r="AG58"/>
+      <c r="AG58">
+        <v>161689303541.0</v>
+      </c>
       <c r="AH58"/>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>853174481000.0</v>
+      </c>
+      <c r="C60">
         <v>897713266000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>845087435000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>813970744000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>758041578000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>795140115000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>739867729000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>697578080000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>658434349066.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>711448888554.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>670772958412.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>641419289652.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>626520721664.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>732996054330.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>703505819337.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>700271573339.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>666741615196.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>626149374752.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>585825528987.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>546001797621.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>513510556533.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>478360262855.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>440900964118.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>431993088962.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>491529659622.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>461289621332.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>435693976887.0</v>
       </c>
-      <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>372255069303.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374784906962.0</v>
       </c>
       <c r="AE60">
         <v>374784906962.0</v>
       </c>
       <c r="AF60">
         <v>374784906962.0</v>
       </c>
-      <c r="AG60"/>
-      <c r="AH60">
+      <c r="AG60">
+        <v>374784906962.0</v>
+      </c>
+      <c r="AH60"/>
+      <c r="AI60">
         <v>355688740237.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7137,925 +7266,925 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>1053796982000.0</v>
       </c>
       <c r="C2">
         <v>890588426000.0</v>
       </c>
       <c r="D2">
         <v>763910479843.0</v>
       </c>
       <c r="E2">
         <v>748863690551.0</v>
       </c>
       <c r="F2">
         <v>705320179436.0</v>
       </c>
       <c r="G2">
         <v>610850195613.0</v>
       </c>
       <c r="H2">
         <v>623784665515.0</v>
       </c>
       <c r="I2">
         <v>555042585618.0</v>
       </c>
       <c r="J2">
         <v>533835107965.0</v>
       </c>
       <c r="K2">
         <v>496300967754.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
         <v>26759587000.0</v>
       </c>
       <c r="C3">
         <v>29133476000.0</v>
       </c>
       <c r="D3">
         <v>33204827268.0</v>
       </c>
       <c r="E3">
         <v>34382738626.0</v>
       </c>
       <c r="F3">
         <v>34454678298.0</v>
       </c>
       <c r="G3">
         <v>39282552053.0</v>
       </c>
       <c r="H3">
         <v>45066458754.0</v>
       </c>
       <c r="I3">
         <v>27825797353.0</v>
       </c>
       <c r="J3">
         <v>17623035156.0</v>
       </c>
       <c r="K3">
         <v>17094222128.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>210511422000.0</v>
       </c>
       <c r="C5">
         <v>186235224000.0</v>
       </c>
       <c r="D5">
         <v>104039135411.0</v>
       </c>
       <c r="E5">
         <v>151258845587.0</v>
       </c>
       <c r="F5">
         <v>184769313621.0</v>
       </c>
       <c r="G5">
         <v>160002155849.0</v>
       </c>
       <c r="H5">
         <v>143705410410.0</v>
       </c>
       <c r="I5">
         <v>96533938545.0</v>
       </c>
       <c r="J5">
         <v>62810781772.0</v>
       </c>
       <c r="K5">
         <v>50947628722.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
         <v>237271009000.0</v>
       </c>
       <c r="C6">
         <v>215368700000.0</v>
       </c>
       <c r="D6">
         <v>137243962679.0</v>
       </c>
       <c r="E6">
         <v>185641584213.0</v>
       </c>
       <c r="F6">
         <v>219223991919.0</v>
       </c>
       <c r="G6">
         <v>199284707902.0</v>
       </c>
       <c r="H6">
         <v>188771869164.0</v>
       </c>
       <c r="I6">
         <v>124359735898.0</v>
       </c>
       <c r="J6">
         <v>80433816928.0</v>
       </c>
       <c r="K6">
         <v>68041850850.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>452503348000.0</v>
       </c>
       <c r="C9">
         <v>373747536000.0</v>
       </c>
       <c r="D9">
         <v>255759322185.0</v>
       </c>
       <c r="E9">
         <v>295505167028.0</v>
       </c>
       <c r="F9">
         <v>336986965411.0</v>
       </c>
       <c r="G9">
         <v>290002472650.0</v>
       </c>
       <c r="H9">
         <v>355021539797.0</v>
       </c>
       <c r="I9">
         <v>301707798683.0</v>
       </c>
       <c r="J9">
         <v>254695965790.0</v>
       </c>
       <c r="K9">
         <v>227628537147.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>226553778000.0</v>
       </c>
       <c r="C10">
         <v>185996427000.0</v>
       </c>
       <c r="D10">
         <v>102980669381.0</v>
       </c>
       <c r="E10">
         <v>150389911968.0</v>
       </c>
       <c r="F10">
         <v>183170597779.0</v>
       </c>
       <c r="G10">
         <v>157207256439.0</v>
       </c>
       <c r="H10">
         <v>136625747757.0</v>
       </c>
       <c r="I10">
         <v>93239157599.0</v>
       </c>
       <c r="J10">
         <v>57768980567.0</v>
       </c>
       <c r="K10">
         <v>41900922712.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>47106979000.0</v>
       </c>
       <c r="C11">
         <v>39115890000.0</v>
       </c>
       <c r="D11">
         <v>22638254124.0</v>
       </c>
       <c r="E11">
         <v>33019161585.0</v>
       </c>
       <c r="F11">
         <v>38470328811.0</v>
       </c>
       <c r="G11">
         <v>36207240010.0</v>
       </c>
       <c r="H11">
         <v>38578081614.0</v>
       </c>
       <c r="I11">
         <v>25759996627.0</v>
       </c>
       <c r="J11">
         <v>14892134790.0</v>
       </c>
       <c r="K11">
         <v>13551145717.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>399242000.0</v>
       </c>
       <c r="C12">
         <v>238797000.0</v>
       </c>
       <c r="D12">
         <v>1058466028.0</v>
       </c>
       <c r="E12">
         <v>868933617.0</v>
       </c>
       <c r="F12">
         <v>1598715839.0</v>
       </c>
       <c r="G12">
         <v>2794899407.0</v>
       </c>
       <c r="H12">
         <v>1019597057.0</v>
       </c>
       <c r="I12">
         <v>2479744713.0</v>
       </c>
       <c r="J12">
         <v>4331183329.0</v>
       </c>
       <c r="K12">
         <v>8140630928.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>15670850220.0</v>
       </c>
       <c r="C13">
         <v>8504155860.0</v>
       </c>
       <c r="D13">
         <v>6950197748.0</v>
       </c>
       <c r="E13">
         <v>7291636150.0</v>
       </c>
       <c r="F13">
         <v>8752970779.0</v>
       </c>
       <c r="G13">
         <v>2988925890.0</v>
       </c>
       <c r="H13">
         <v>1300138350.0</v>
       </c>
       <c r="I13">
         <v>547157097.0</v>
       </c>
       <c r="J13">
         <v>285682115.0</v>
       </c>
       <c r="K13">
         <v>8867576360.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>179446799000.0</v>
       </c>
       <c r="C15">
         <v>146880537000.0</v>
       </c>
       <c r="D15">
         <v>80342415257.0</v>
       </c>
       <c r="E15">
         <v>117370750383.0</v>
       </c>
       <c r="F15">
         <v>144700268968.0</v>
       </c>
       <c r="G15">
         <v>121000016429.0</v>
       </c>
       <c r="H15">
         <v>98047666143.0</v>
       </c>
       <c r="I15">
         <v>67479160972.0</v>
       </c>
       <c r="J15">
         <v>42876845777.0</v>
       </c>
       <c r="K15">
         <v>28349776995.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>179446799050.0</v>
       </c>
       <c r="C16">
         <v>146880537260.0</v>
       </c>
       <c r="D16">
         <v>80342415260.0</v>
       </c>
       <c r="E16">
         <v>117370750383.0</v>
       </c>
       <c r="F16">
         <v>144700268968.0</v>
       </c>
       <c r="G16">
         <v>121000016429.0</v>
       </c>
       <c r="H16">
         <v>98047666143.0</v>
       </c>
       <c r="I16">
         <v>67479160972.0</v>
       </c>
       <c r="J16">
         <v>42876845777.0</v>
       </c>
       <c r="K16">
         <v>28349776995.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>179446799045.0</v>
       </c>
       <c r="C17">
         <v>146880537264.0</v>
       </c>
       <c r="D17">
         <v>80342415257.0</v>
       </c>
       <c r="E17">
         <v>117370750383.0</v>
       </c>
       <c r="F17">
         <v>144700268968.0</v>
       </c>
       <c r="G17">
         <v>121000016429.0</v>
       </c>
       <c r="H17">
         <v>98047666143.0</v>
       </c>
       <c r="I17">
         <v>67479160972.0</v>
       </c>
       <c r="J17">
         <v>42876845777.0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>15271608286.0</v>
       </c>
       <c r="C18">
         <v>8504155863.0</v>
       </c>
       <c r="D18">
         <v>5891731720.0</v>
       </c>
       <c r="E18">
         <v>7291636152.0</v>
       </c>
       <c r="F18">
         <v>7154254940.0</v>
       </c>
       <c r="G18">
         <v>2988925893.0</v>
       </c>
       <c r="H18">
         <v>-323423004.0</v>
       </c>
       <c r="I18">
         <v>-2747623850.0</v>
       </c>
       <c r="J18">
         <v>-4756119085.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>210511422000.0</v>
       </c>
       <c r="C21">
         <v>179744126000.0</v>
       </c>
       <c r="D21">
         <v>99045421333.0</v>
       </c>
       <c r="E21">
         <v>151258845585.0</v>
       </c>
       <c r="F21">
         <v>184769313618.0</v>
       </c>
       <c r="G21">
         <v>154218330546.0</v>
       </c>
       <c r="H21">
         <v>136949170761.0</v>
       </c>
       <c r="I21">
         <v>95986781449.0</v>
       </c>
       <c r="J21">
         <v>62525099652.0</v>
       </c>
       <c r="K21">
         <v>50768499067.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>1295788908000.0</v>
       </c>
       <c r="C23">
         <v>1084591835000.0</v>
       </c>
       <c r="D23">
         <v>920624380695.0</v>
       </c>
       <c r="E23">
         <v>901270581763.0</v>
       </c>
       <c r="F23">
         <v>866290802008.0</v>
       </c>
       <c r="G23">
         <v>746268875316.0</v>
       </c>
       <c r="H23">
         <v>835704759199.0</v>
       </c>
       <c r="I23">
         <v>754022223932.0</v>
       </c>
       <c r="J23">
         <v>726620632943.0</v>
       </c>
       <c r="K23">
         <v>672919502540.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>1420007755.0</v>
       </c>
       <c r="C25">
         <v>3912355709.0</v>
       </c>
       <c r="D25">
         <v>7240624391.0</v>
       </c>
       <c r="E25">
         <v>7531375631.0</v>
       </c>
       <c r="F25">
         <v>3026942461.0</v>
       </c>
       <c r="G25">
         <v>1892415564.0</v>
       </c>
       <c r="H25">
         <v>2317675303.0</v>
       </c>
       <c r="I25">
         <v>2142136739.0</v>
       </c>
       <c r="J25">
         <v>2260141429.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>2958365000.0</v>
       </c>
       <c r="D26">
         <v>1856262571.0</v>
       </c>
       <c r="E26">
         <v>81263018.0</v>
       </c>
       <c r="F26">
         <v>4290647554.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27">
         <v>108898909000.0</v>
       </c>
       <c r="C27">
         <v>79975894000.0</v>
       </c>
       <c r="D27">
         <v>64995214347.0</v>
       </c>
       <c r="E27">
         <v>67988748747.0</v>
       </c>
       <c r="F27">
         <v>46364059460.0</v>
       </c>
       <c r="G27">
         <v>55141244127.0</v>
       </c>
       <c r="H27">
         <v>131742082071.0</v>
       </c>
       <c r="I27">
         <v>112288828594.0</v>
       </c>
       <c r="J27">
         <v>133231657550.0</v>
       </c>
       <c r="K27">
         <v>129944369657.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>37284186000.0</v>
       </c>
       <c r="C28">
         <v>23339586000.0</v>
       </c>
       <c r="D28">
         <v>19537940930.0</v>
       </c>
       <c r="E28">
         <v>13782596283.0</v>
       </c>
       <c r="F28">
         <v>36097930701.0</v>
       </c>
       <c r="G28">
         <v>19001816943.0</v>
       </c>
       <c r="H28">
         <v>4842527192.0</v>
       </c>
       <c r="I28">
         <v>3816289189.0</v>
       </c>
       <c r="J28">
         <v>2569568703.0</v>
       </c>
       <c r="K28">
         <v>4020152566.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>47106978940.0</v>
       </c>
       <c r="C29">
         <v>39115890080.0</v>
       </c>
       <c r="D29">
         <v>22638254124.0</v>
       </c>
       <c r="E29">
         <v>33019161590.0</v>
       </c>
       <c r="F29">
         <v>38470328811.0</v>
       </c>
       <c r="G29">
         <v>36207240010.0</v>
       </c>
       <c r="H29">
         <v>38578081614.0</v>
       </c>
       <c r="I29">
         <v>25759996627.0</v>
       </c>
       <c r="J29">
         <v>14892134790.0</v>
       </c>
       <c r="K29">
         <v>13551145720.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>241991926000.0</v>
       </c>
       <c r="C30">
         <v>194003409000.0</v>
       </c>
       <c r="D30">
         <v>156713900852.0</v>
       </c>
       <c r="E30">
         <v>152406891212.0</v>
       </c>
       <c r="F30">
         <v>160970622572.0</v>
       </c>
       <c r="G30">
         <v>135418679703.0</v>
       </c>
       <c r="H30">
         <v>211920093684.0</v>
       </c>
       <c r="I30">
         <v>198979638314.0</v>
       </c>
       <c r="J30">
         <v>192785524978.0</v>
       </c>
       <c r="K30">
         <v>176618534786.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
         <v>16042356000.0</v>
       </c>
       <c r="C31">
         <v>6252301000.0</v>
       </c>
       <c r="D31">
         <v>3935248048.0</v>
       </c>
       <c r="E31">
         <v>-868933617.0</v>
       </c>
       <c r="F31">
         <v>8581730787.0</v>
       </c>
       <c r="G31">
         <v>2988925893.0</v>
       </c>
       <c r="H31">
         <v>-323423003.0</v>
       </c>
       <c r="I31">
         <v>-2747623850.0</v>
       </c>
       <c r="J31">
         <v>-4756119085.0</v>
       </c>
       <c r="K31">
         <v>-8867576355.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>1506300330000.0</v>
       </c>
       <c r="C32">
         <v>1264335961000.0</v>
       </c>
       <c r="D32">
         <v>1019669802028.0</v>
       </c>
       <c r="E32">
         <v>1044368857579.0</v>
       </c>
       <c r="F32">
         <v>1042307144847.0</v>
       </c>
       <c r="G32">
         <v>900852668263.0</v>
       </c>
       <c r="H32">
         <v>978806205312.0</v>
       </c>
       <c r="I32">
         <v>856750384301.0</v>
       </c>
@@ -8065,2724 +8194,2800 @@
       <c r="K32">
         <v>723929504901.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>357421798000.0</v>
+      </c>
+      <c r="C2">
         <v>351049142000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>299395652000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>282685735000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>220881650000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>248971100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>229684341000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>229207180000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>196207984444.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>236471945549.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>208869625491.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>196819352621.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>169574575555.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>183152879952.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>193758404819.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>156068389711.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>195376148730.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>203660747291.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>218521449553.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>153087845655.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>170842829103.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>162868055125.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>151313820247.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>161108894675.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>157020306540.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>141407174151.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>163509949989.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>166163878766.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>156907672618.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>137203164142.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140226999854.0</v>
       </c>
       <c r="AF2">
         <v>140226999854.0</v>
       </c>
       <c r="AG2">
+        <v>140226999854.0</v>
+      </c>
+      <c r="AH2">
         <v>137294292954.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>137294292955.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>101179000.0</v>
+      </c>
+      <c r="C3">
         <v>152084000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6436529000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6447526000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>908592000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>954253000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6913634000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6933729000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7620020439.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7666092993.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8380099448.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8526748469.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8306233346.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7991746004.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9428225068.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6689763983.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9262119217.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9002630358.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8879874685.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8341280339.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8416652952.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18002363813.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>237475856.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>541375345.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>551833769.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>561730594.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>608716719.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-194801694.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1327170081.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>576590197.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900289148.0</v>
       </c>
       <c r="AF3">
         <v>6900289148.0</v>
       </c>
       <c r="AG3">
-        <v>7012609529.0</v>
+        <v>6900289148.0</v>
       </c>
       <c r="AH3">
         <v>7012609529.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>7012609529.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>63936356000.0</v>
+      </c>
+      <c r="C5">
         <v>71560762000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>36128920000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>71591643000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>45133980000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>70379971000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>42703491000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>59741201000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>33504868138.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>50286619376.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>38249008612.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>19563614307.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8246239407.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37552685504.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4487856481.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>43765281385.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>51754101651.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>51251606060.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>51048808468.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>41171627192.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>45690660209.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>46751660112.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4878357209.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>76592149897.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>43042701634.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>35029705010.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>41296702906.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>44370579464.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>29694206051.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>22592738470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24754971038.0</v>
       </c>
       <c r="AF5">
         <v>24754971038.0</v>
       </c>
       <c r="AG5">
-        <v>26494741528.0</v>
+        <v>24754971038.0</v>
       </c>
       <c r="AH5">
         <v>26494741528.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>26494741528.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>64037535000.0</v>
+      </c>
+      <c r="C6">
         <v>71712846000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>42565449000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>78039169000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>46042572000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>71334224000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>49617125000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>66674930000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>41124888577.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>57952712369.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>46629108060.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>28090362776.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16552472753.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>45544431508.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13916081549.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>50455045368.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>61016220868.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60254236418.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>59928683153.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>49512907531.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>54107313161.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>64754023925.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5115833065.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>77133525242.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>43594535403.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>35591435604.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>41905419625.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>44175777770.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>31021376132.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>23169328667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31655260186.0</v>
       </c>
       <c r="AF6">
         <v>31655260186.0</v>
       </c>
       <c r="AG6">
-        <v>33507351057.0</v>
+        <v>31655260186.0</v>
       </c>
       <c r="AH6">
         <v>33507351057.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6">
+        <v>33507351057.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>127137974000.0</v>
+      </c>
+      <c r="C9">
         <v>124488300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>118134056000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>124723165000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>91748520000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>119760452000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>95466512000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>102619835000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>72063653567.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>102614509520.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>78374080075.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>59560754044.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42044771784.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>81273762506.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>37487821973.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>77968404192.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>91614751028.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>88434189835.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>88114394094.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>80923853799.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>81208912717.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>86739804801.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>61757952836.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>97218874461.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>42333566197.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>88692079156.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>107790027376.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>83999045187.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>88352832773.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>74879634461.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73986189084.0</v>
       </c>
       <c r="AF9">
         <v>73986189084.0</v>
       </c>
       <c r="AG9">
+        <v>73986189084.0</v>
+      </c>
+      <c r="AH9">
         <v>76867710259.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>76867710258.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>63520577000.0</v>
+      </c>
+      <c r="C10">
         <v>70791453000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>39726126000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>71515934000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45058375000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70253343000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42608133000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>59741201000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>33478297659.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>50168795240.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37680115095.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19344096697.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7811353414.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>38145104175.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4339046859.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43549221543.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>51581804710.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>50919838856.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50646631041.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40956277897.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>45622189499.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>45945499342.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4750725019.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75735761100.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>41724130913.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34996639407.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>41236676119.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>44036879285.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29401908352.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21950284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22556622279.0</v>
       </c>
       <c r="AF10">
         <v>22556622279.0</v>
       </c>
       <c r="AG10">
+        <v>22556622279.0</v>
+      </c>
+      <c r="AH10">
         <v>24062956520.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24062956521.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>13676806000.0</v>
+      </c>
+      <c r="C11">
         <v>15133474000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8152791000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15113721000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9175332000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14665135000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9248254000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12767547000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7011938781.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>10088150904.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8275628831.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4280629218.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1710056091.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8371939984.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1175210887.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9546261687.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11238756597.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11058932414.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10841628572.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8104544727.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10286737732.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9237417780.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2935492770.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>13656505975.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10566396615.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>9048844650.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10294142322.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12828262226.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9290677432.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6164999634.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6093641824.0</v>
       </c>
       <c r="AF11">
         <v>6093641824.0</v>
       </c>
       <c r="AG11">
+        <v>6093641824.0</v>
+      </c>
+      <c r="AH11">
         <v>6786356489.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6786356490.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>415779000.0</v>
+      </c>
+      <c r="C12">
         <v>769309000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>121300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>75709000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>75605000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>126628000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>95358000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>955000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26570481.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>117824136.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>112834454.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>219517614.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>434885991.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>291227969.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>148809623.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>216059845.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>172296944.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>331767205.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>701004195.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>215349295.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>32676696.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>806160767.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>127632190.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>856388797.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1318570721.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>33065603.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>60026787.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24818102.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>292297699.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>642454469.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>1806569638.0</v>
+      </c>
+      <c r="C13">
         <v>2569221541.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3421474760.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3625972450.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4277742070.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4067718660.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2620223290.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2070905420.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2057664324.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1899757442.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1230176695.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>864505840.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1693470060.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2216413580.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1963171180.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1530962990.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2076696696.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2224869437.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2401601030.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1845705580.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2259156669.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1118439800.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1359063180.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1638921427.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1259963781.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1260842905.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>556501250.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>67646700.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>49843771000.0</v>
+      </c>
+      <c r="C15">
         <v>55657979000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>31573334000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>56402213000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>35883043000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>55588209000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>33359880000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>46973654000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26466358879.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>40080644336.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>29404486264.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15063467479.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6101297323.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>29773164191.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3163835972.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>34002959856.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>40343048113.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>39860906442.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>39805002469.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>32851733170.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>35335451767.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>36708081562.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1815232249.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>62079255125.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>31157734298.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>25947794757.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>30942533797.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>31208617059.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>20111230920.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>15785284367.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16462980455.0</v>
       </c>
       <c r="AF15">
         <v>16462980455.0</v>
       </c>
       <c r="AG15">
-        <v>17276600031.0</v>
+        <v>16462980455.0</v>
       </c>
       <c r="AH15">
         <v>17276600031.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>17276600031.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>31573334360.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>56402212980.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>35883043130.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>55588208570.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33359879690.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>46973654360.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>15063467480.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6101297320.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29773164190.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3163835972.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>34002959856.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>40343048113.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39860906442.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>39805002469.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>32851733170.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>35335451767.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>36708081562.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1815232249.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>62079255125.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31157734298.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25947794757.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>30942533800.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>31208617059.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>49843770925.0</v>
+      </c>
+      <c r="C17">
         <v>55657979124.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>31573334363.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>35883043126.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>55588208572.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>33359879686.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>46973654363.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>26466358879.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>40080644336.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>29404486264.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15063467479.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6101297323.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>29773164191.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3163835972.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>34002959856.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>40343048113.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>39860906442.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>39805002469.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>32851733170.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>35335451767.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>36708081562.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1815232249.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>62079255125.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>31157734298.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>25947794757.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>30942533797.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>1390790323.0</v>
+      </c>
+      <c r="C18">
         <v>1799913030.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3300175102.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>4277742066.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4067718664.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2620223291.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2070905423.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2031093843.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1781933306.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1117342241.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>864505838.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1693470064.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2216413577.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1963171177.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1530962991.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1904399752.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1893102232.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1700596835.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1952263221.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2226479973.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1274914911.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1359063184.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>627815647.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-163317567.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1165364629.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>556501252.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>60137422000.0</v>
+      </c>
+      <c r="C21">
         <v>68662540000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>36128919000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>67166108000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>42621546000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>64594848000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>40033366000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>61349879000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30837347990.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>47523532562.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>38249008610.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19563614311.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8246239405.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38436332144.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4487856482.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>43765281388.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>51754101654.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>51251606061.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>51347635236.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>39110572310.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>43431503543.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>44827059545.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3391661835.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>75107945453.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>41887448480.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33831274778.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>40680174867.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>43969232583.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29694092526.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>22605670785.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24754971038.0</v>
       </c>
       <c r="AF21">
         <v>24754971038.0</v>
       </c>
       <c r="AG21">
-        <v>26494741528.0</v>
+        <v>24754971038.0</v>
       </c>
       <c r="AH21">
         <v>26494741528.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>26494741528.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>424422350000.0</v>
+      </c>
+      <c r="C23">
         <v>406874902000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>381400790000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>340242791000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>270008623000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>304136704000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>285117487000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>270477136000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>237434290017.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>291562922507.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>248994696960.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>239683091740.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>205686427417.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>226530412498.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>228870351110.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>192018535351.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>236879619909.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>243502075393.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>256329124388.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>194384169758.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>210217743399.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>205359764463.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>210678151940.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>182137292474.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>159483846300.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>193969584602.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>231629506593.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>206383867008.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>215017941463.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>182673444135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191136079423.0</v>
       </c>
       <c r="AF23">
         <v>191136079423.0</v>
       </c>
       <c r="AG23">
-        <v>189653240120.0</v>
+        <v>191136079423.0</v>
       </c>
       <c r="AH23">
         <v>189653240120.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>189653240120.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>101179042.0</v>
+      </c>
+      <c r="C25">
         <v>152083785.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-754619067.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>908591864.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>954253042.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>972505433.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>921954205.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>983025035.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1034871036.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1746578167.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1754726473.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1719604132.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2019715619.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3340330943.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1771661640.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1287684692.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1131698356.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1005454826.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>721328833.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>674861869.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>625296933.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>237475856.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>541375345.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>551833769.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>561730594.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>50749000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1649000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>806800.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1161000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>110928000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>81250000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1767687411.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>384206885.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>570947280.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>668261088.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>232847318.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>299612962.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>487300.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>45000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>335388680.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>524000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3766647554.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>764000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27">
+        <v>30440491000.0</v>
+      </c>
+      <c r="C27">
         <v>24427679000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>48925474612.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>18721497000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20577373000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>26550613000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>15107201000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14133212326.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24184867300.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>16648705797.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16786034847.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13841937742.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17718535961.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>27244669162.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8135361156.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19364288287.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13244430142.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7252645025.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12998130868.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14228430564.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11884853003.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>30855279351.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5708915898.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13571046041.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>32148094919.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>45139253716.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>29953812249.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>31846620983.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>24802395123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41954838750.0</v>
       </c>
       <c r="AF27">
         <v>41954838750.0</v>
       </c>
       <c r="AG27">
+        <v>41954838750.0</v>
+      </c>
+      <c r="AH27">
         <v>43041554553.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>43041554554.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>11226218000.0</v>
+      </c>
+      <c r="C28">
         <v>7093518000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11256089068.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>57487517610.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6767744000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11709242000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6440219000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6010805000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4645675023.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6242887440.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5136709756.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4700143201.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4557969727.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5143118246.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2185470094.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2528356094.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2080698294.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11149468389.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9892864063.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9611750581.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8909827102.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7683488955.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14538044728.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>997615906.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1994903297.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1471253012.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1555282145.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>821402502.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1646402795.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>819439750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6291824365.0</v>
       </c>
       <c r="AF28">
         <v>6291824365.0</v>
       </c>
       <c r="AG28">
+        <v>6291824365.0</v>
+      </c>
+      <c r="AH28">
         <v>5193933140.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5193933141.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>13676805946.0</v>
+      </c>
+      <c r="C29">
         <v>15133474223.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8152791312.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15113720890.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9175332170.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14665134570.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9248253800.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12767546590.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7011938781.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10088150904.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8275628831.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4280629220.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1710056090.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8371939980.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1175210890.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9546261690.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11238756597.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11058932414.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10841628572.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8104544730.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10286737732.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9237417780.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2935492770.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13656505975.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10566396615.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9048844650.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10294142320.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12828262230.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>67000552000.0</v>
+      </c>
+      <c r="C30">
         <v>55825760000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82005137000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>57557056000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49126974000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55165604000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55433146000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41269956000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41226305573.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55090976958.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40125071469.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42863739119.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36111851862.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43377532546.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35111946291.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35950145640.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41503471179.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39841328102.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37807674835.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41296324103.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>39374914296.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42491709338.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>59364331693.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21028397799.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2463539760.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>52562410451.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>68119556604.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>40219988242.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>58110268845.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>45470279993.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50909079569.0</v>
       </c>
       <c r="AF30">
         <v>50909079569.0</v>
       </c>
       <c r="AG30">
+        <v>50909079569.0</v>
+      </c>
+      <c r="AH30">
         <v>52358947166.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>52358947165.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>3383154000.0</v>
+      </c>
+      <c r="C31">
         <v>2128913000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3597207000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4349825000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2436829000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5658496000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2574767000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1608678000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2640949665.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2645262678.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-839141431.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2647081772.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1878433492.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>248874215.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6244155695.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1530962991.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1470524861.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2326977123.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>339911782.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1845705587.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2190685956.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1118439797.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1359063184.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>627815647.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-163317567.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1165364629.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>556501252.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>67646702.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-292184174.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-655386784.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-719695377.0</v>
       </c>
       <c r="AF31">
         <v>-719695377.0</v>
       </c>
       <c r="AG31">
-        <v>-654116548.0</v>
+        <v>-719695377.0</v>
       </c>
       <c r="AH31">
         <v>-654116548.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31">
+        <v>-654116548.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>484559772000.0</v>
+      </c>
+      <c r="C32">
         <v>475537442000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>417529709000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>407408900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>312630170000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>368731552000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>325150853000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>331827015000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>268271638011.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>339086455069.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>287243705566.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>256380106665.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>211619347339.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>264426642458.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>231246226792.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>234036793903.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>286990899758.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>292094937126.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>306635843647.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>234011699454.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>252051741820.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>249607859926.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>213071773083.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>258327769136.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>199353872737.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>230099253307.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>271299977365.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>250162923953.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>245260505391.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>212082798603.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214213188938.0</v>
       </c>
       <c r="AF32">
         <v>214213188938.0</v>
       </c>
       <c r="AG32">
+        <v>214213188938.0</v>
+      </c>
+      <c r="AH32">
         <v>214162003213.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>214162003213.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -10821,831 +11026,831 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>288060199000.0</v>
       </c>
       <c r="C2">
         <v>152549471000.0</v>
       </c>
       <c r="D2">
         <v>131685970326.0</v>
       </c>
       <c r="E2">
         <v>159541793979.0</v>
       </c>
       <c r="F2">
         <v>215476932540.0</v>
       </c>
       <c r="G2">
         <v>188992680487.0</v>
       </c>
       <c r="H2">
         <v>23220021152.0</v>
       </c>
       <c r="I2">
         <v>25643984065.0</v>
       </c>
       <c r="J2">
         <v>22574828896.0</v>
       </c>
       <c r="K2">
         <v>31682675314.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>170617966000</v>
       </c>
       <c r="C3">
         <v>116005661000</v>
       </c>
       <c r="D3">
         <v>11408734455</v>
       </c>
       <c r="E3">
         <v>84506073488</v>
       </c>
       <c r="F3">
         <v>41172160516</v>
       </c>
       <c r="G3">
         <v>5880716055</v>
       </c>
       <c r="H3">
         <v>19775851161</v>
       </c>
       <c r="I3">
         <v>7546978555</v>
       </c>
       <c r="J3">
         <v>39908078447</v>
       </c>
       <c r="K3">
         <v>53565798486</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>-29284970000.0</v>
       </c>
       <c r="C6">
         <v>135510728000.0</v>
       </c>
       <c r="D6">
         <v>20863500663.0</v>
       </c>
       <c r="E6">
         <v>-27855823652.0</v>
       </c>
       <c r="F6">
         <v>-55935138561.0</v>
       </c>
       <c r="G6">
         <v>26484252053.0</v>
       </c>
       <c r="H6">
         <v>165772659335.0</v>
       </c>
       <c r="I6">
         <v>-2423962913.0</v>
       </c>
       <c r="J6">
         <v>3069155169.0</v>
       </c>
       <c r="K6">
         <v>-9107846418.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>-125563332470.0</v>
       </c>
       <c r="C7">
         <v>-120816189460.0</v>
       </c>
       <c r="D7">
         <v>-109571209160.0</v>
       </c>
       <c r="E7">
         <v>-123978536830.0</v>
       </c>
       <c r="F7">
         <v>-114807195080.0</v>
       </c>
       <c r="G7">
         <v>-150454838710.0</v>
       </c>
       <c r="H7">
         <v>-225654055790.0</v>
       </c>
       <c r="I7">
         <v>-219493622770.0</v>
       </c>
       <c r="J7">
         <v>-203019168910.0</v>
       </c>
       <c r="K7">
         <v>-201309854270.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-87048282867.0</v>
       </c>
       <c r="F12">
         <v>-81220973731.0</v>
       </c>
       <c r="G12">
         <v>52218182431.0</v>
       </c>
       <c r="H12">
         <v>58042255233.0</v>
       </c>
       <c r="I12">
         <v>-60052872903.0</v>
       </c>
       <c r="J12">
         <v>82174859927.0</v>
       </c>
       <c r="K12">
         <v>59952542968.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>26759587000.0</v>
       </c>
       <c r="C14">
         <v>29133476000.0</v>
       </c>
       <c r="D14">
         <v>33204827268.0</v>
       </c>
       <c r="E14">
         <v>7531375631.0</v>
       </c>
       <c r="F14">
         <v>34454678298.0</v>
       </c>
       <c r="G14">
         <v>39282552053.0</v>
       </c>
       <c r="H14">
         <v>45066458754.0</v>
       </c>
       <c r="I14">
         <v>27825797353.0</v>
       </c>
       <c r="J14">
         <v>17623035156.0</v>
       </c>
       <c r="K14">
         <v>17094222128.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>73125000000.0</v>
       </c>
       <c r="C15">
         <v>79500000000.0</v>
       </c>
       <c r="D15">
         <v>112500000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>169500000000.0</v>
       </c>
       <c r="H15">
         <v>208000000000.0</v>
       </c>
       <c r="I15">
         <v>48666666666.0</v>
       </c>
       <c r="J15">
         <v>48666666666.0</v>
       </c>
       <c r="K15">
         <v>48666666666.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>258775229000.0</v>
       </c>
       <c r="C16">
         <v>288060199000.0</v>
       </c>
       <c r="D16">
         <v>152549470989.0</v>
       </c>
       <c r="E16">
         <v>131685970327.0</v>
       </c>
       <c r="F16">
         <v>159541793979.0</v>
       </c>
       <c r="G16">
         <v>215476932540.0</v>
       </c>
       <c r="H16">
         <v>188992680487.0</v>
       </c>
       <c r="I16">
         <v>23220021152.0</v>
       </c>
       <c r="J16">
         <v>25643984065.0</v>
       </c>
       <c r="K16">
         <v>22574828896.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>43928238000.0</v>
       </c>
       <c r="C18">
         <v>212260376000.0</v>
       </c>
       <c r="D18">
         <v>35037768280.0</v>
       </c>
       <c r="E18">
         <v>40396052526.0</v>
       </c>
       <c r="F18">
         <v>56761813019.0</v>
       </c>
       <c r="G18">
         <v>206620034858.0</v>
       </c>
       <c r="H18">
         <v>181380528969.0</v>
       </c>
       <c r="I18">
         <v>27705106867.0</v>
       </c>
       <c r="J18">
         <v>102766662413.0</v>
       </c>
       <c r="K18">
         <v>51830743605.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-114752254429.0</v>
       </c>
       <c r="D19">
         <v>89321563816.0</v>
       </c>
       <c r="E19">
         <v>-82238622749.0</v>
       </c>
       <c r="F19">
         <v>-136039790880.0</v>
       </c>
       <c r="G19">
         <v>-3918709693.0</v>
       </c>
       <c r="H19">
         <v>3118244531.0</v>
       </c>
       <c r="I19">
         <v>-6259420374.0</v>
       </c>
       <c r="J19">
         <v>-38826260265.0</v>
       </c>
       <c r="K19">
         <v>-6903858079.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>8982600000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>75000000000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-10311269543.0</v>
       </c>
       <c r="F21">
         <v>-17829321216.0</v>
       </c>
       <c r="G21">
         <v>-12597789167.0</v>
       </c>
       <c r="H21">
         <v>-51995571159.0</v>
       </c>
       <c r="I21">
         <v>17250038705.0</v>
       </c>
       <c r="J21">
         <v>-25779325426.0</v>
       </c>
       <c r="K21">
         <v>-56752641340.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>179446799000.0</v>
       </c>
       <c r="C22">
         <v>146880537000.0</v>
       </c>
       <c r="D22">
         <v>80342415257.0</v>
       </c>
       <c r="E22">
         <v>117370750383.0</v>
       </c>
       <c r="F22">
         <v>144700268968.0</v>
       </c>
       <c r="G22">
         <v>121000016429.0</v>
       </c>
       <c r="H22">
         <v>98047666143.0</v>
       </c>
       <c r="I22">
         <v>67479160972.0</v>
       </c>
       <c r="J22">
         <v>42876845777.0</v>
       </c>
       <c r="K22">
         <v>28349776995.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-2404565889.0</v>
       </c>
       <c r="E23">
         <v>-10311269543.0</v>
       </c>
       <c r="F23">
         <v>-17829321216.0</v>
       </c>
       <c r="G23">
         <v>-12597789167.0</v>
       </c>
       <c r="H23">
         <v>-4695824000.0</v>
       </c>
       <c r="I23">
         <v>-1214179990.0</v>
       </c>
       <c r="J23">
         <v>-75000000000.0</v>
       </c>
       <c r="K23">
         <v>-16852627423.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
         <v>-88208000.0</v>
       </c>
       <c r="C24">
         <v>1253406399.0</v>
       </c>
       <c r="D24">
         <v>100730298271.0</v>
       </c>
       <c r="E24">
         <v>-1600861225.0</v>
       </c>
       <c r="F24">
         <v>-103007144904.0</v>
       </c>
       <c r="G24">
         <v>1962006362.0</v>
       </c>
       <c r="H24">
         <v>380687726.0</v>
       </c>
       <c r="I24">
         <v>1287558181.0</v>
       </c>
       <c r="J24">
         <v>1081818182.0</v>
       </c>
       <c r="K24">
         <v>9570536819.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>8339818000.0</v>
       </c>
       <c r="C25">
         <v>152252023000.0</v>
       </c>
       <c r="D25">
         <v>-67100739790.0</v>
       </c>
       <c r="E25">
         <v>-124902126014.0</v>
       </c>
       <c r="F25">
         <v>-81220973731.0</v>
       </c>
       <c r="G25">
         <v>52218182431.0</v>
       </c>
       <c r="H25">
         <v>58042255233.0</v>
       </c>
       <c r="I25">
         <v>-67479160972.0</v>
       </c>
       <c r="J25">
         <v>-42876845777.0</v>
       </c>
       <c r="K25">
         <v>-28349776995.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-7485654000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>160309645502.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>10000000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>-73125000000.0</v>
       </c>
       <c r="C28">
         <v>-78003054000.0</v>
       </c>
       <c r="D28">
         <v>-114904565889.0</v>
       </c>
       <c r="E28">
         <v>-10311269543.0</v>
       </c>
       <c r="F28">
         <v>-17829321216.0</v>
       </c>
       <c r="G28">
         <v>-182097789167.0</v>
       </c>
       <c r="H28">
         <v>-38501965326.0</v>
       </c>
       <c r="I28">
         <v>-31416627961.0</v>
       </c>
       <c r="J28">
         <v>-100779325426.0</v>
       </c>
       <c r="K28">
         <v>-63605268763.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>214546204000.0</v>
       </c>
       <c r="C29">
         <v>328266036000.0</v>
       </c>
       <c r="D29">
         <v>46446502735.0</v>
       </c>
       <c r="E29">
         <v>124902126014.0</v>
       </c>
       <c r="F29">
         <v>97933973535.0</v>
       </c>
       <c r="G29">
         <v>212500750913.0</v>
       </c>
       <c r="H29">
         <v>201156380130.0</v>
       </c>
       <c r="I29">
         <v>35252085422.0</v>
       </c>
       <c r="J29">
         <v>142674740860.0</v>
       </c>
       <c r="K29">
         <v>105396542091.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>-170706174000.0</v>
       </c>
       <c r="C30">
         <v>-114752254000.0</v>
       </c>
       <c r="D30">
         <v>89321563816.0</v>
       </c>
       <c r="E30">
         <v>-82238622749.0</v>
       </c>
       <c r="F30">
         <v>-136039790880.0</v>
       </c>
       <c r="G30">
         <v>-3918709693.0</v>
       </c>
       <c r="H30">
         <v>3118244531.0</v>
       </c>
       <c r="I30">
         <v>-6259420374.0</v>
       </c>
@@ -11655,2336 +11860,2396 @@
       <c r="K30">
         <v>-50899119746.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>290580053000.0</v>
+      </c>
+      <c r="C2">
         <v>258775229000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>310880261000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>301847175000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>396989617000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>288060199000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>228859762000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>161950647000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>258546719368.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>152549470989.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>97894246180.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41984357869.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>126869273520.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>131685970327.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>107304305078.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>186131505119.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>178533888149.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>159541793979.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>214294108246.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>307835763222.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>248126334733.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>215476932540.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>200513301125.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>225376210670.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>177942716230.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>188992680487.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>88808209734.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>74494334516.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52973057801.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23220021152.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22996901041.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22773780930.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24208882497.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>94205189000</v>
+      </c>
+      <c r="C3">
         <v>82001149000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42975126000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>72109729000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>51074834000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4458277000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20166442000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9662449000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>84910305044</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1557700325</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1031622287</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1683423050</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2765710811</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5927978307</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14766580446</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>43505207580</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>36084527201</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19682919153</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25666953306</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6640541494</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4668494488</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4196171228</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>253496546</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3038863274</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1111333103</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1477023132</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10553075395</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5310502408</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2020731357</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1891542000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2887032015</v>
       </c>
       <c r="AF3">
         <v>2887032015</v>
       </c>
       <c r="AG3">
+        <v>2887032015</v>
+      </c>
+      <c r="AH3">
         <v>886457262</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>886457263</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-123906974000.0</v>
+      </c>
+      <c r="C6">
         <v>31804824000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-52105032000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9033086000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-95142442000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>108929418000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>59200437000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>66909114000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-96596072102.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>105997248379.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>54655224809.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>55909888311.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-84884915651.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4816696807.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>24381665249.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-78827200041.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7597616970.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18992094170.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-54752314267.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-93541654976.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>59709428489.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>32649402193.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14963631415.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-24862909545.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>47433494440.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11049964257.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>100184470753.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14313875218.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>21521276715.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29753036649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223120111.0</v>
       </c>
       <c r="AF6">
         <v>223120111.0</v>
       </c>
       <c r="AG6">
+        <v>223120111.0</v>
+      </c>
+      <c r="AH6">
         <v>-1435101567.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1435101568.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-125563332470.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-92915230190.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-65002628980.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-31011443990.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-120816189460.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-89377014460.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-79556174250.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-54658659960.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-24344518950.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-123978536830.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-94119251950.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-69082001400.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-35717806560.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-114807195080.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-235911132250.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-151352824330.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-85605588550.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-150454838710.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-87854728200.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-78691917960.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-67415013440.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-225654055790.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-116628550710.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AA11">
         <v>0.0</v>
       </c>
-      <c r="AC11"/>
+      <c r="AB11"/>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>-35890096799.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-861311521.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-74547247036.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-4867788277.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-6771936033.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-69887147214.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-23362601088.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15856761046.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-3827986475.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7514810581.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29751068537.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7015510142.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7936793171.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>28059416699.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>141</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>5899844000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6420123000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6445069000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6956389000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6919142849.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6913634000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6933729000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7620020439.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7666092993.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8380099448.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8526748469.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8306233346.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7991746004.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3340330943.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1771661640.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1287684692.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1131698356.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8879874685.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8341280339.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8416652952.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18002363813.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8125289416.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9077531361.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16091882387.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5987848889.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>45066458754.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-19499966984.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12747788042.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6752178942.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900289148.0</v>
       </c>
       <c r="AF14">
         <v>6900289148.0</v>
       </c>
       <c r="AG14">
-        <v>7012609529.0</v>
+        <v>6900289148.0</v>
       </c>
       <c r="AH14">
         <v>7012609529.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>7012609529.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B15">
+        <v>89873989000.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>73124999990.0</v>
       </c>
       <c r="E15">
+        <v>73124999990.0</v>
+      </c>
+      <c r="F15">
         <v>73125000000.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>79500000000.0</v>
       </c>
       <c r="I15">
         <v>79500000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>79500000000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112500000000.0</v>
       </c>
       <c r="M15">
         <v>112500000000.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>112500000000.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
         <v>169500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000000.0</v>
       </c>
       <c r="Y15">
         <v>120000000000.0</v>
       </c>
       <c r="Z15">
+        <v>120000000000.0</v>
+      </c>
+      <c r="AA15">
         <v>49500000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>222222222.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20000000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>161111111111.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>26666666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13222222222.0</v>
       </c>
       <c r="AF15">
         <v>13222222222.0</v>
       </c>
       <c r="AG15">
-        <v>11111111111.0</v>
+        <v>13222222222.0</v>
       </c>
       <c r="AH15">
         <v>11111111111.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>11111111111.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>166673079000.0</v>
+      </c>
+      <c r="C16">
         <v>290580053000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>258775229000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>310880261000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>301847175000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>396989617000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>288060199000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>228859762000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>161950647266.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>258546719368.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>152549470989.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>97894246180.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>41984357869.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>126869273520.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>131685970327.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>107304305078.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>186131505119.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>178533888149.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>159541793979.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>214294108246.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>307835763222.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>248126334733.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>215476932540.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>200513301125.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>225376210670.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>177942716230.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>188992680487.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>88808209734.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>74494334516.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>52973057801.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>223120111.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22996901041.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22773780930.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1435101568.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-129416816000.0</v>
+      </c>
+      <c r="C18">
         <v>35096140000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-52592599000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8808975000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22307329000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>110019192000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>49788274000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>73042419000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17728017495.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>106866465869.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>54677276449.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>32061382327.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-47647725586.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>23845185884.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>21270747361.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7730586084.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-34796842509.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-18551220797.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-46245201044.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10931529292.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>54574690591.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>37500794180.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17201835700.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>97868991749.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>53153793724.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>38395413685.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>29209232290.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>34457564366.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>45539251061.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>72174481252.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1917752986.0</v>
       </c>
       <c r="AF18">
         <v>-1917752986.0</v>
       </c>
       <c r="AG18">
+        <v>-1917752986.0</v>
+      </c>
+      <c r="AH18">
         <v>15770306420.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15770306419.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-50784947425.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5548050571.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-19736877969.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8310098994.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-84278359651.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2426917815.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-755854259.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>48156395148.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>48232327930.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6311305003.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>13904471729.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-43012334201.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-33117550051.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-20013210226.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-28072734574.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-106507814221.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2646020052.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4105262137.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>764230727.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2710615092.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-795367651.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1176957677.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>12004997570.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-1231280997.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1960342643.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4033349532.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3086296371.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6101331955.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4605911541.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2179776642.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4942301078.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3255931558.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3060149476.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6036264736.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-245443397.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>149606651761.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>49843770925.0</v>
+      </c>
+      <c r="C22">
         <v>55657979000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>31573334000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>56402213000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>35883043000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>55588208572.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33359880000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>46973654000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26466358879.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>40080644336.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>29404486264.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15063467479.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6101297323.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>29773164191.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3163835972.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>34002959856.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>40343048113.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>39860906442.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>39805002469.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32851733170.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>35335451767.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>36708081562.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1815232249.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62079255125.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>31157734298.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>25947794757.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>30942533797.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>31208617059.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>20111230920.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15785284367.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16462980455.0</v>
       </c>
       <c r="AF22">
         <v>16462980455.0</v>
       </c>
       <c r="AG22">
-        <v>17276600031.0</v>
+        <v>16462980455.0</v>
       </c>
       <c r="AH22">
         <v>17276600031.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>17276600031.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>100000000000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-2426917815.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>51660001750.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-991312215.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-735228806.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-380205200.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1231280997.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1960342643.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4033349532.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3086296371.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6101331955.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4062555011.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1666768492.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4450269674.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2278710795.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2997887616.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5755101490.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-245443397.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>71152795686.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-277863390.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>145838957120.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-290865530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14720952592.0</v>
       </c>
       <c r="AF23">
         <v>14720952592.0</v>
       </c>
       <c r="AG23">
+        <v>14720952592.0</v>
+      </c>
+      <c r="AH23">
         <v>-6095933239.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6095933240.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>128077000.0</v>
+      </c>
+      <c r="C24">
         <v>186031000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>487568000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>224111000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>289887060.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1089774000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>429563598.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1352350000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-291234795.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1987896024.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-310526320.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>49643420000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>50000000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-783230000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-299794000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-109800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-90246000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-330291073.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2405781268.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-99867272727.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7314514540.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>90909091.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1017727273.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>328248182.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>315965452.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>300065455.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>22558072965.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>249659091.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-22427044330.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>22513407966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>642142727.0</v>
       </c>
       <c r="AF24">
         <v>642142727.0</v>
       </c>
       <c r="AG24">
+        <v>642142727.0</v>
+      </c>
+      <c r="AH24">
         <v>1636363.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1636364.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-35211626000.0</v>
+      </c>
+      <c r="C25">
         <v>55539465000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-47610931000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18071421000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14071927000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>114477469000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29681202000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28797484000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>48335949109.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>68343521858.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17924313024.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10154589429.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-59289545444.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7991746004.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-6504166915.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-35774621496.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-41630732805.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-40992604798.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-39805002469.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-32851733170.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-35335451767.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-36708081562.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1815232249.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-62079255125.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-31157734298.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-25947794757.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-30942533797.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-31208617059.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-20111230920.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-15785284367.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22393990574.0</v>
       </c>
       <c r="AF25">
         <v>-22393990574.0</v>
       </c>
       <c r="AG25">
-        <v>-7632445878.0</v>
+        <v>-22393990574.0</v>
       </c>
       <c r="AH25">
         <v>-7632445878.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25">
+        <v>-7632445878.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-4744247000.0</v>
+      </c>
+      <c r="C26">
         <v>-3477347000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1496946000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-7485654000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-150000000000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>5381764000.0</v>
+      </c>
+      <c r="C28">
         <v>-3477347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73124999990.0</v>
       </c>
       <c r="D28">
         <v>-73124999990.0</v>
       </c>
       <c r="E28">
+        <v>-73124999990.0</v>
+      </c>
+      <c r="F28">
         <v>-73125000000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>8982600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7485654000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-79500000000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-297819668.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25991312215.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-88235228806.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-380205200.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1231280997.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1960342643.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4033349532.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3086296371.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6101331955.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4605911541.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2179776642.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-4942301078.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3255931558.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-123060149476.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6036264736.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-49745443397.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>70930573464.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-20393348239.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-24104337982.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-64934852569.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498730370.0</v>
       </c>
       <c r="AF28">
         <v>1498730370.0</v>
       </c>
       <c r="AG28">
+        <v>1498730370.0</v>
+      </c>
+      <c r="AH28">
         <v>-17207044350.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-17207044351.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-35211626000.0</v>
+      </c>
+      <c r="C29">
         <v>117097288000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-9617473000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80918703000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28767505000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>114477469000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69954715000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>82704867000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>67182287549.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>108424166194.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>55708898736.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>33744805377.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-44882014775.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29773164191.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6504166915.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>35774621496.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1287684692.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1131698356.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-20578247738.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17572070786.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>59243185079.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>41696965408.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>17455332246.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>100907855023.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>54265126827.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>39872436817.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>39762307685.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>39768066774.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>47559982418.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>74066023253.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>969279029.0</v>
       </c>
       <c r="AF29">
         <v>969279029.0</v>
       </c>
       <c r="AG29">
-        <v>16656763682.0</v>
+        <v>969279029.0</v>
       </c>
       <c r="AH29">
         <v>16656763682.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29">
+        <v>16656763682.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-94077112000.0</v>
+      </c>
+      <c r="C30">
         <v>-81815118000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-42487559000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-71885617000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-50784947000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5548051000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19736878000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8310099000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-84278359651.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2426917815.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-755854259.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48156395148.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>48232327930.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6311305003.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13904471729.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-43012334201.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-33117550051.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20013210226.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-28072734574.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-106507814221.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2646020052.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4105262137.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>764230727.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2710615092.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-795367651.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1176957677.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12004997570.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5060843317.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-24447775687.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20621865965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2244889288.0</v>
       </c>
       <c r="AF30">
         <v>-2244889288.0</v>
       </c>
       <c r="AG30">
+        <v>-2244889288.0</v>
+      </c>
+      <c r="AH30">
         <v>-884820899.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-884820899.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>