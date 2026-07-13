--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -1139,51 +1139,51 @@
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>60029000.0</v>
+        <v>61282000.0</v>
       </c>
       <c r="C10">
         <v>83636000.0</v>
       </c>
       <c r="D10">
         <v>62968000.0</v>
       </c>
       <c r="E10">
         <v>50989000.0</v>
       </c>
       <c r="F10">
         <v>59474000.0</v>
       </c>
       <c r="G10">
         <v>53566000.0</v>
       </c>
       <c r="H10">
         <v>48964000.0</v>
       </c>
       <c r="I10">
         <v>56680000.0</v>
       </c>
       <c r="J10">
         <v>30435000.0</v>
       </c>
@@ -1633,51 +1633,51 @@
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>28091000.0</v>
+        <v>26838000.0</v>
       </c>
       <c r="C28">
         <v>51131000.0</v>
       </c>
       <c r="D28">
         <v>65794000.0</v>
       </c>
       <c r="E28">
         <v>82526000.0</v>
       </c>
       <c r="F28">
         <v>84550000.0</v>
       </c>
       <c r="G28">
         <v>98879000.0</v>
       </c>
       <c r="H28">
         <v>64464000.0</v>
       </c>
       <c r="I28">
         <v>43913000.0</v>
       </c>
       <c r="J28">
         <v>70406000.0</v>
       </c>
@@ -1705,51 +1705,51 @@
       <c r="F29">
         <v>240495000.0</v>
       </c>
       <c r="G29">
         <v>247360000.0</v>
       </c>
       <c r="H29">
         <v>234737000.0</v>
       </c>
       <c r="I29">
         <v>235159000.0</v>
       </c>
       <c r="J29">
         <v>238999000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>12092000.0</v>
+        <v>11689000.0</v>
       </c>
       <c r="C30">
         <v>34900000.0</v>
       </c>
       <c r="D30">
         <v>20894000.0</v>
       </c>
       <c r="E30">
         <v>12438000.0</v>
       </c>
       <c r="F30">
         <v>11642000.0</v>
       </c>
       <c r="G30">
         <v>38642000.0</v>
       </c>
       <c r="H30">
         <v>54882000.0</v>
       </c>
       <c r="I30">
         <v>42017000.0</v>
       </c>
       <c r="J30">
         <v>71069000.0</v>
       </c>
@@ -2039,51 +2039,51 @@
       </c>
       <c r="I39">
         <v>4479000.0</v>
       </c>
       <c r="J39">
         <v>4962000.0</v>
       </c>
       <c r="K39">
         <v>4733000.0</v>
       </c>
       <c r="L39">
         <v>13670000.0</v>
       </c>
       <c r="M39">
         <v>8586000.0</v>
       </c>
       <c r="N39">
         <v>5028000.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>16465000.0</v>
+        <v>8574000.0</v>
       </c>
       <c r="C40">
         <v>8019000.0</v>
       </c>
       <c r="D40">
         <v>2886000.0</v>
       </c>
       <c r="E40">
         <v>39993000.0</v>
       </c>
       <c r="F40">
         <v>34507000.0</v>
       </c>
       <c r="G40">
         <v>37809000.0</v>
       </c>
       <c r="H40">
         <v>22863000.0</v>
       </c>
       <c r="I40">
         <v>22572000.0</v>
       </c>
       <c r="J40">
         <v>27277000.0</v>
       </c>
@@ -2195,51 +2195,51 @@
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>27989000.0</v>
+        <v>81485000.0</v>
       </c>
       <c r="C45">
         <v>82658000.0</v>
       </c>
       <c r="D45">
         <v>84280000.0</v>
       </c>
       <c r="E45">
         <v>81750000.0</v>
       </c>
       <c r="F45">
         <v>77994000.0</v>
       </c>
       <c r="G45">
         <v>79061000.0</v>
       </c>
       <c r="H45">
         <v>94689000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
@@ -3353,51 +3353,51 @@
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>60029000.0</v>
+        <v>61282000.0</v>
       </c>
       <c r="C10">
         <v>39135000.0</v>
       </c>
       <c r="D10">
         <v>83636000.0</v>
       </c>
       <c r="E10">
         <v>30674000.0</v>
       </c>
       <c r="F10">
         <v>62968000.0</v>
       </c>
       <c r="G10">
         <v>44678000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>50989000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10">
         <v>69415000.0</v>
       </c>
       <c r="L10"/>
@@ -4393,51 +4393,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>28091000.0</v>
+        <v>26838000.0</v>
       </c>
       <c r="C28">
         <v>31763000.0</v>
       </c>
       <c r="D28">
         <v>51131000.0</v>
       </c>
       <c r="E28">
         <v>87856000.0</v>
       </c>
       <c r="F28">
         <v>65794000.0</v>
       </c>
       <c r="G28">
         <v>84316000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>82526000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28">
         <v>74284000.0</v>
       </c>
       <c r="L28"/>
@@ -4517,51 +4517,51 @@
       <c r="R29"/>
       <c r="S29">
         <v>261417000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>12092000.0</v>
+        <v>11689000.0</v>
       </c>
       <c r="C30">
         <v>15266000.0</v>
       </c>
       <c r="D30">
         <v>34900000.0</v>
       </c>
       <c r="E30">
         <v>26774000.0</v>
       </c>
       <c r="F30">
         <v>20894000.0</v>
       </c>
       <c r="G30">
         <v>135215000.0</v>
       </c>
       <c r="H30">
         <v>135215000.0</v>
       </c>
       <c r="I30">
         <v>118486000.0</v>
       </c>
       <c r="J30">
         <v>118486000.0</v>
       </c>
@@ -5223,51 +5223,51 @@
       </c>
       <c r="AC39">
         <v>4962000.0</v>
       </c>
       <c r="AD39">
         <v>4870000.0</v>
       </c>
       <c r="AE39">
         <v>4869000.0</v>
       </c>
       <c r="AF39">
         <v>4800000.0</v>
       </c>
       <c r="AG39">
         <v>5725000.0</v>
       </c>
       <c r="AH39">
         <v>4750000.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>16465000.0</v>
+        <v>8574000.0</v>
       </c>
       <c r="C40">
         <v>14886000.0</v>
       </c>
       <c r="D40">
         <v>8019000.0</v>
       </c>
       <c r="E40">
         <v>7223000.0</v>
       </c>
       <c r="F40">
         <v>2886000.0</v>
       </c>
       <c r="G40">
         <v>34834000.0</v>
       </c>
       <c r="H40">
         <v>34834000.0</v>
       </c>
       <c r="I40">
         <v>39993000.0</v>
       </c>
       <c r="J40">
         <v>39993000.0</v>
       </c>
@@ -5587,51 +5587,51 @@
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
     </row>
     <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>27989000.0</v>
+        <v>81485000.0</v>
       </c>
       <c r="C45">
         <v>31928000.0</v>
       </c>
       <c r="D45">
         <v>82658000.0</v>
       </c>
       <c r="E45">
         <v>32205000.0</v>
       </c>
       <c r="F45">
         <v>84280000.0</v>
       </c>
       <c r="G45">
         <v>34805000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>81750000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
@@ -9927,98 +9927,98 @@
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>133</v>
       </c>
       <c r="B6">
-        <v>-23663000.0</v>
+        <v>-23607000.0</v>
       </c>
       <c r="C6">
         <v>19481000.0</v>
       </c>
       <c r="D6">
         <v>5973000.0</v>
       </c>
       <c r="E6">
         <v>-8485000.0</v>
       </c>
       <c r="F6">
         <v>5908000.0</v>
       </c>
       <c r="G6">
         <v>4602000.0</v>
       </c>
       <c r="H6">
         <v>-7716000.0</v>
       </c>
       <c r="I6">
         <v>26245000.0</v>
       </c>
       <c r="J6">
         <v>-28047000.0</v>
       </c>
       <c r="K6">
         <v>34836000.0</v>
       </c>
       <c r="L6">
         <v>-14356000.0</v>
       </c>
       <c r="M6">
         <v>17810000.0</v>
       </c>
       <c r="N6">
         <v>-27643000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>134</v>
       </c>
       <c r="B7">
-        <v>-7665000.0</v>
+        <v>-3650000.0</v>
       </c>
       <c r="C7">
-        <v>15485000.0</v>
+        <v>13093000.0</v>
       </c>
       <c r="D7">
         <v>-16563000.0</v>
       </c>
       <c r="E7">
         <v>-2804000.0</v>
       </c>
       <c r="F7">
         <v>9494000.0</v>
       </c>
       <c r="G7">
         <v>-10514000.0</v>
       </c>
       <c r="H7">
         <v>-23540000.0</v>
       </c>
       <c r="I7">
         <v>-2826000.0</v>
       </c>
       <c r="J7">
         <v>-110602000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
@@ -10265,54 +10265,54 @@
       </c>
       <c r="I14">
         <v>6005000.0</v>
       </c>
       <c r="J14">
         <v>6353000.0</v>
       </c>
       <c r="K14">
         <v>5661000.0</v>
       </c>
       <c r="L14">
         <v>5335000.0</v>
       </c>
       <c r="M14">
         <v>6368000.0</v>
       </c>
       <c r="N14">
         <v>4761000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>142</v>
       </c>
       <c r="B15">
-        <v>-967000.0</v>
+        <v>967000.0</v>
       </c>
       <c r="C15">
-        <v>-967000.0</v>
+        <v>967000.0</v>
       </c>
       <c r="D15">
         <v>967000.0</v>
       </c>
       <c r="E15">
         <v>967000.0</v>
       </c>
       <c r="F15">
         <v>967000.0</v>
       </c>
       <c r="G15">
         <v>967000.0</v>
       </c>
       <c r="H15">
         <v>967000.0</v>
       </c>
       <c r="I15">
         <v>1289000.0</v>
       </c>
       <c r="J15">
         <v>1232000.0</v>
       </c>
       <c r="K15">
         <v>1232000.0</v>
       </c>
@@ -10365,51 +10365,51 @@
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>145</v>
       </c>
       <c r="B18">
-        <v>19487000.0</v>
+        <v>29520000.0</v>
       </c>
       <c r="C18">
         <v>52564000.0</v>
       </c>
       <c r="D18">
         <v>3384000.0</v>
       </c>
       <c r="E18">
         <v>1012000.0</v>
       </c>
       <c r="F18">
         <v>15223000.0</v>
       </c>
       <c r="G18">
         <v>-35970000.0</v>
       </c>
       <c r="H18">
         <v>-27161000.0</v>
       </c>
       <c r="I18">
         <v>-10864000.0</v>
       </c>
       <c r="J18">
         <v>-111879000.0</v>
       </c>
@@ -10739,51 +10739,51 @@
       </c>
       <c r="I28">
         <v>-2349000.0</v>
       </c>
       <c r="J28">
         <v>79643000.0</v>
       </c>
       <c r="K28">
         <v>-7510000.0</v>
       </c>
       <c r="L28">
         <v>-16287000.0</v>
       </c>
       <c r="M28">
         <v>-27046000.0</v>
       </c>
       <c r="N28">
         <v>-42084000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>155</v>
       </c>
       <c r="B29">
-        <v>21009000.0</v>
+        <v>31042000.0</v>
       </c>
       <c r="C29">
         <v>53081000.0</v>
       </c>
       <c r="D29">
         <v>4469000.0</v>
       </c>
       <c r="E29">
         <v>4530000.0</v>
       </c>
       <c r="F29">
         <v>15968000.0</v>
       </c>
       <c r="G29">
         <v>-33604000.0</v>
       </c>
       <c r="H29">
         <v>-25498000.0</v>
       </c>
       <c r="I29">
         <v>-9970000.0</v>
       </c>
       <c r="J29">
         <v>-109121000.0</v>
       </c>