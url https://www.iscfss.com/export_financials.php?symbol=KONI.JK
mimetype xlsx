--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3507,403 +3510,409 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>130325000.0</v>
+      </c>
+      <c r="C2">
         <v>150581000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12741372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132305000.0</v>
       </c>
       <c r="E2">
         <v>132305000.0</v>
       </c>
       <c r="F2">
-        <v>14498602000.0</v>
+        <v>132305000.0</v>
       </c>
       <c r="G2">
         <v>14498602000.0</v>
       </c>
       <c r="H2">
+        <v>14498602000.0</v>
+      </c>
+      <c r="I2">
         <v>105259000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>592430400.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>585024695.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7005222000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>122305000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66605983.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8843307.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7598296904.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>102668612.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980000.0</v>
       </c>
       <c r="R2">
         <v>1980000.0</v>
       </c>
       <c r="S2">
+        <v>1980000.0</v>
+      </c>
+      <c r="T2">
         <v>119741924.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17864000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>120204474.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>60342874.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>66248563.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42576550.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5235042.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18973663.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>108683267.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>192975436.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>434363069.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>211860640.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>691465432.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3428983567.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3270602556.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3275444974.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3230319066.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>206651148.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3203409.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>162526479.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>256193722.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>141112566.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>162862796.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>27020139.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6011655775.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>373020887.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>284820449.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75250075.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>600668950.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20941354.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>660748588.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>96925697.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>270619198.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>328816406.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>70375922.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>75860131.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>100174322.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>81241246.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3918,52 +3927,53 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3978,160 +3988,162 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>8462038000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>8045366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
         <v>7329595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8347481067.0</v>
       </c>
       <c r="M5">
         <v>8347481067.0</v>
       </c>
       <c r="N5">
         <v>8347481067.0</v>
       </c>
       <c r="O5">
         <v>8347481067.0</v>
       </c>
       <c r="P5">
-        <v>30000000000.0</v>
+        <v>8347481067.0</v>
       </c>
       <c r="Q5">
         <v>30000000000.0</v>
       </c>
       <c r="R5">
         <v>30000000000.0</v>
       </c>
       <c r="S5">
+        <v>30000000000.0</v>
+      </c>
+      <c r="T5">
         <v>7838072352.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>50000000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>50000000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>54743459024.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>6230551721.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>4867973727.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>4867973727.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>3584459483.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>2433370490.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>3626808242.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>3145270744.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4146,52 +4158,53 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4206,754 +4219,766 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
         <v>78000000000.0</v>
       </c>
       <c r="C8">
         <v>78000000000.0</v>
       </c>
       <c r="D8">
         <v>78000000000.0</v>
       </c>
       <c r="E8">
         <v>78000000000.0</v>
       </c>
       <c r="F8">
         <v>78000000000.0</v>
       </c>
       <c r="G8">
         <v>78000000000.0</v>
       </c>
       <c r="H8">
         <v>78000000000.0</v>
       </c>
       <c r="I8">
         <v>78000000000.0</v>
       </c>
       <c r="J8">
         <v>78000000000.0</v>
       </c>
       <c r="K8">
         <v>78000000000.0</v>
       </c>
       <c r="L8">
         <v>78000000000.0</v>
       </c>
       <c r="M8">
         <v>78000000000.0</v>
       </c>
       <c r="N8">
         <v>78000000000.0</v>
       </c>
       <c r="O8">
         <v>78000000000.0</v>
       </c>
       <c r="P8">
-        <v>93000000000.0</v>
+        <v>78000000000.0</v>
       </c>
       <c r="Q8">
         <v>93000000000.0</v>
       </c>
       <c r="R8">
-        <v>63000000000.0</v>
+        <v>93000000000.0</v>
       </c>
       <c r="S8">
         <v>63000000000.0</v>
       </c>
       <c r="T8">
-        <v>38000000000.0</v>
+        <v>63000000000.0</v>
       </c>
       <c r="U8">
         <v>38000000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>38000000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>48080485430.0</v>
       </c>
       <c r="E9">
         <v>48080485430.0</v>
       </c>
       <c r="F9">
         <v>48080485430.0</v>
       </c>
       <c r="G9">
         <v>48080485430.0</v>
       </c>
       <c r="H9">
         <v>48080485430.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>48080485430.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>48080485430.0</v>
       </c>
       <c r="N9">
         <v>48080485430.0</v>
       </c>
       <c r="O9">
         <v>48080485430.0</v>
       </c>
       <c r="P9">
-        <v>33080485430.0</v>
+        <v>48080485430.0</v>
       </c>
       <c r="Q9">
         <v>33080485430.0</v>
       </c>
       <c r="R9">
         <v>33080485430.0</v>
       </c>
       <c r="S9">
         <v>33080485430.0</v>
       </c>
       <c r="T9">
-        <v>8080485430.0</v>
+        <v>33080485430.0</v>
       </c>
       <c r="U9">
         <v>8080485430.0</v>
       </c>
       <c r="V9">
         <v>8080485430.0</v>
       </c>
       <c r="W9">
         <v>8080485430.0</v>
       </c>
       <c r="X9">
         <v>8080485430.0</v>
       </c>
       <c r="Y9">
         <v>8080485430.0</v>
       </c>
       <c r="Z9">
         <v>8080485430.0</v>
       </c>
       <c r="AA9">
         <v>8080485430.0</v>
       </c>
       <c r="AB9">
         <v>8080485430.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>8080485430.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>59000891000.0</v>
+      </c>
+      <c r="C10">
         <v>48803898000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>59288822000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49779701000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32226585000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31013634000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22847830000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28077850000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25922714822.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27475221311.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30845868000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28952888958.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15312515763.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16230785977.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33998140756.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>40064919649.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>34279038915.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>47279315928.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>36378941709.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28329526134.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31180300119.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>31264234578.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27875031158.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21927274395.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17428380772.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14019247606.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12129238764.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10741430977.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10063319198.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11438929766.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10514190779.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9697088751.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10654673828.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9775305884.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>16641026082.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>24542140995.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20232055061.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>22202649497.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15647912923.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16600234251.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13050380372.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14342500528.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9104616645.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10563992828.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>30825365597.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>25180943393.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24821065019.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>9349368824.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13475761259.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15773461895.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>14574842607.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11474571988.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8670981618.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11237332943.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>14585995718.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>11051066101.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>26570232960.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15900032360.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23100032360.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>23500032360.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18700032360.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>20587169120.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
-[...1 lines deleted...]
-      </c>
+      <c r="Q11"/>
       <c r="R11">
         <v>53630.0</v>
       </c>
       <c r="S11">
+        <v>53630.0</v>
+      </c>
+      <c r="T11">
         <v>36378941710.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>28329526130.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>31180300120.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>59000891000.0</v>
+      </c>
+      <c r="C12">
         <v>48803898000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59288822000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>49779701000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32226585000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31013634000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22847830000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28077850000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25922714822.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27475221311.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30845868000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28952888958.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15312515763.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16230785977.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33998140756.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40064919649.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34279038915.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>47279315928.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>36378941709.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>28329526134.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31180300119.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31264234578.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27875031158.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21927274395.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17428380772.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14019247606.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12129238764.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10741430977.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10063319198.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11613431266.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10514190779.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9697088751.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10654673828.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9775305884.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>16641026082.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>24640690995.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20399455561.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>22230049997.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15853933879.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16627634751.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13072651772.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14376021928.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9251986304.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10600192828.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>30854865597.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>25204243393.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>24968078862.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9349368824.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13475761259.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15773461895.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>14734267014.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11474571988.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8670981618.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11237332943.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>15685995718.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11051066101.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>78000000000.0</v>
       </c>
       <c r="C13">
         <v>78000000000.0</v>
       </c>
       <c r="D13">
         <v>78000000000.0</v>
       </c>
       <c r="E13">
         <v>78000000000.0</v>
       </c>
       <c r="F13">
         <v>78000000000.0</v>
       </c>
       <c r="G13">
         <v>78000000000.0</v>
       </c>
       <c r="H13">
         <v>78000000000.0</v>
       </c>
       <c r="I13">
         <v>78000000000.0</v>
       </c>
       <c r="J13">
         <v>78000000000.0</v>
       </c>
       <c r="K13">
         <v>78000000000.0</v>
       </c>
       <c r="L13">
         <v>78000000000.0</v>
       </c>
       <c r="M13">
         <v>78000000000.0</v>
       </c>
       <c r="N13">
         <v>78000000000.0</v>
       </c>
       <c r="O13">
         <v>78000000000.0</v>
       </c>
       <c r="P13">
-        <v>93000000000.0</v>
+        <v>78000000000.0</v>
       </c>
       <c r="Q13">
         <v>93000000000.0</v>
       </c>
       <c r="R13">
         <v>93000000000.0</v>
       </c>
       <c r="S13">
         <v>93000000000.0</v>
       </c>
       <c r="T13">
-        <v>88000000000.0</v>
+        <v>93000000000.0</v>
       </c>
       <c r="U13">
         <v>88000000000.0</v>
       </c>
       <c r="V13">
         <v>88000000000.0</v>
       </c>
       <c r="W13">
+        <v>88000000000.0</v>
+      </c>
+      <c r="X13">
         <v>86502500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>60000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000000.0</v>
       </c>
       <c r="Z13">
         <v>38000000000.0</v>
       </c>
       <c r="AA13">
         <v>38000000000.0</v>
       </c>
       <c r="AB13">
         <v>38000000000.0</v>
       </c>
       <c r="AC13">
         <v>38000000000.0</v>
       </c>
       <c r="AD13">
         <v>38000000000.0</v>
       </c>
       <c r="AE13">
         <v>38000000000.0</v>
       </c>
       <c r="AF13">
         <v>38000000000.0</v>
       </c>
       <c r="AG13">
         <v>38000000000.0</v>
       </c>
@@ -5004,111 +5029,114 @@
       </c>
       <c r="AW13">
         <v>38000000000.0</v>
       </c>
       <c r="AX13">
         <v>38000000000.0</v>
       </c>
       <c r="AY13">
         <v>38000000000.0</v>
       </c>
       <c r="AZ13">
         <v>38000000000.0</v>
       </c>
       <c r="BA13">
         <v>38000000000.0</v>
       </c>
       <c r="BB13">
         <v>38000000000.0</v>
       </c>
       <c r="BC13">
         <v>38000000000.0</v>
       </c>
       <c r="BD13">
         <v>38000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13">
+        <v>38000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
         <v>252000000.0</v>
       </c>
       <c r="C14">
-        <v>312000000.0</v>
+        <v>252000000.0</v>
       </c>
       <c r="D14">
         <v>312000000.0</v>
       </c>
       <c r="E14">
-        <v>252000000.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="F14">
         <v>252000000.0</v>
       </c>
       <c r="G14">
-        <v>312000000.0</v>
+        <v>252000000.0</v>
       </c>
       <c r="H14">
         <v>312000000.0</v>
       </c>
       <c r="I14">
         <v>312000000.0</v>
       </c>
       <c r="J14">
+        <v>312000000.0</v>
+      </c>
+      <c r="K14">
         <v>252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312000000.0</v>
       </c>
       <c r="L14">
         <v>312000000.0</v>
       </c>
       <c r="M14">
         <v>312000000.0</v>
       </c>
       <c r="N14">
         <v>312000000.0</v>
       </c>
       <c r="O14">
         <v>312000000.0</v>
       </c>
       <c r="P14">
-        <v>252000000.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="Q14">
         <v>252000000.0</v>
       </c>
       <c r="R14">
         <v>252000000.0</v>
       </c>
       <c r="S14">
         <v>252000000.0</v>
       </c>
       <c r="T14">
-        <v>152000000.0</v>
+        <v>252000000.0</v>
       </c>
       <c r="U14">
         <v>152000000.0</v>
       </c>
       <c r="V14">
         <v>152000000.0</v>
       </c>
       <c r="W14">
         <v>152000000.0</v>
       </c>
       <c r="X14">
         <v>152000000.0</v>
       </c>
       <c r="Y14">
         <v>152000000.0</v>
       </c>
       <c r="Z14">
         <v>152000000.0</v>
       </c>
       <c r="AA14">
         <v>152000000.0</v>
       </c>
       <c r="AB14">
         <v>152000000.0</v>
       </c>
@@ -5174,52 +5202,55 @@
       </c>
       <c r="AW14">
         <v>152000000.0</v>
       </c>
       <c r="AX14">
         <v>152000000.0</v>
       </c>
       <c r="AY14">
         <v>152000000.0</v>
       </c>
       <c r="AZ14">
         <v>152000000.0</v>
       </c>
       <c r="BA14">
         <v>152000000.0</v>
       </c>
       <c r="BB14">
         <v>152000000.0</v>
       </c>
       <c r="BC14">
         <v>152000000.0</v>
       </c>
       <c r="BD14">
         <v>152000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>152000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5234,188 +5265,190 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>32</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>1587691000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1738032000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1607760099.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1730519857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574354265.0</v>
       </c>
       <c r="G16">
         <v>1574354265.0</v>
       </c>
       <c r="H16">
+        <v>1574354265.0</v>
+      </c>
+      <c r="I16">
         <v>1032845000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1259680148.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1404862493.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1752255000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1230076626.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1304043635.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1421301840.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1357040873.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1538829584.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>870570843.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>923369178.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>902997119.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>72018437.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>300158006.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>609997289.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>488254505.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>254631410.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>60030983.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>133359701.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>263669731.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>551395866.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>579977052.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>381269472.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>405444160.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2635341711.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>448439188.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>497907584.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>911290133.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1566712977.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2132167024.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>1804224631.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>760941229.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5430,52 +5463,53 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5490,52 +5524,53 @@
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5550,846 +5585,860 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>871495139.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>258670000.0</v>
+      </c>
+      <c r="C21">
         <v>274416000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>288535000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>300251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332687000.0</v>
       </c>
       <c r="F21">
         <v>332687000.0</v>
       </c>
       <c r="G21">
+        <v>332687000.0</v>
+      </c>
+      <c r="H21">
         <v>349461000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>360065000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>376839088.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>393613294.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>410388000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>422102715.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>0.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>454539374.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>471313582.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17581269304.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>17598043512.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17614817718.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>538410410.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17954077004.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17970851212.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17987625418.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>619882034.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>18021173832.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>653430449.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>670204655.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>686978863.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>703753069.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>720527277.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>737301483.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>754075691.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>770849897.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>787624105.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>804398311.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>821172519.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>837946725.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>854720933.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>888269347.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>905043553.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>921817761.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>938591967.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>955366175.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>919914083.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>936047078.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>953419163.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>969552160.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>813703925.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>853337002.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>855195640.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>894828717.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>871504395.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>885954513.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>900404631.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>952629187.0</v>
       </c>
-      <c r="BD21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>62165413000.0</v>
+      </c>
+      <c r="C22">
         <v>67638740000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>61367669000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>56009354000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>57052627000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>71962909000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>81780607000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55636865000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>68610927343.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>68066725525.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>57693970000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>53464767850.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>60627422621.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>65691592483.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>49260307222.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39324888322.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>39717306429.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>26687303139.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>34526019944.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>42118123537.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>32280132168.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31271327120.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32786123962.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34821627551.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>37649091649.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>40165290271.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>39932344741.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>45885561299.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>45477338021.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>55878074213.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>53123422116.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>71696517893.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>46128496988.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>48868048577.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>36128537105.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30540404955.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>36240647270.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>39511020338.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>37046378150.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>36701937727.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>42836234277.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>53164108664.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>57800072363.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>44695260567.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>30968571511.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>36212524973.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>33430390382.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>52823586690.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>49115109833.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>52191336573.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>40651723430.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>36809660830.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>33464089569.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>33465072873.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>26475609687.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>36538809490.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>197822469000.0</v>
+      </c>
+      <c r="C23">
         <v>194066731000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>204410983000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>181505640000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>178106796000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>174071356000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>187840203000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>163131678000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>157194028252.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>154500716482.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>160654900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>143947104200.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>140648369563.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>135798601318.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>142147376515.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>128078501524.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>124468567340.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>122307918843.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>120586203464.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>117324065377.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>117029805548.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>116424765111.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>113491970006.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>107737184330.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>109973617419.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>110909891854.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>114386586031.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>115563285696.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>116627629215.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>123043286681.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>128231504777.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>142253187342.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>116183787406.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>118489643200.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>119313292874.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>115322482979.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>117297846495.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>99145934751.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>119437244615.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>114519368637.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>115618636127.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>125513255438.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>127957085635.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>115859222649.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>120420677916.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>118200628371.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>118362934600.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>116122517375.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>105496502928.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>102944299778.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>107741608636.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>81895110500.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>73388810941.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>68445136085.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
-[...1 lines deleted...]
-      </c>
+      <c r="P24"/>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="S24"/>
+      <c r="S24">
+        <v>0.0</v>
+      </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>0.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>0.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>117140378.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>38025878.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>119008500.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>111462000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6404,1298 +6453,1324 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>-59000891000.0</v>
+      </c>
+      <c r="C28">
         <v>-48803898000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-59288822000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-49779701000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32226585000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-31013634000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22847830000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-27614382000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-25922714822.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-27475221311.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-30845868000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28952888958.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15312515763.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-16230785977.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-33998140756.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-40064919649.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-34279038915.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-47278990928.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-36378941709.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4692726366.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2885299881.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2979965422.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4797018842.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>40982428505.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>63377919228.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>78455920850.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>69309049179.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>73326978974.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>76247134343.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>81131441210.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>87200467561.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>92920061249.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>68168476172.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>67669244116.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>59905173918.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>55563859005.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>59693944939.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>58762086351.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>64968087077.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>63199765749.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>68639619628.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>66027499472.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>73665383355.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>66584507172.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>49172634403.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>51997056607.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>49818934981.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>61927631176.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>58338238741.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>54030538105.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>52464657393.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>46590428012.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32534368382.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>24237017057.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-14585995718.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-11051066101.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>182358261889.0</v>
+      </c>
+      <c r="C29">
         <v>177963814305.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>175921636037.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>164675432732.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>160771669585.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>157525611974.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>157118764176.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>147018186036.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>141298485695.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>138283626614.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>136773060257.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>128658674156.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>125265924492.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>120676487459.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>117981154079.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>113242923442.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>110251756213.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>107521170488.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>105878492687.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>102175845792.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>101396619083.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>100787551017.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>97650317354.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>91176050801.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>93639682499.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>94581859108.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>36807045000.0</v>
+      </c>
+      <c r="C30">
         <v>41819824000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45490227000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35764461000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>40727756000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31870515000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45673319000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38223688000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24585105850.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20832368256.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35654806000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24068769027.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28464695623.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16288450630.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24542958546.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13527170404.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16584349204.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13899279047.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15372806685.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11111872209.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17096124891.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17121375005.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16249912325.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13143161697.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13492626290.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15995660610.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19745254995.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19079183411.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15840827318.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14723139674.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19397883213.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19410211237.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>19299835547.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18592218315.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22009664420.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19982712754.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17688067150.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15378460032.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21796036923.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21355384340.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20084120352.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16238942443.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18461424613.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>23611562749.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23200776224.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19509008867.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21178883876.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19025730336.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19550976125.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16946712454.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>19633120083.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16208826133.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14431294673.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10905472285.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12861828397.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>12455848926.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>117509840497.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>112754835654.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>109746894217.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>106999534286.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>105340082277.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>65940243190.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>64358385319.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>27629691660.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>12179952050.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1436485997.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>15728573273.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>14505216390.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11397382603.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>12731753864.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>11626839347.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>9957262305.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>12534478455.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>159151793937.0</v>
+      </c>
+      <c r="C32">
         <v>154663805353.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152879221688.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>140704460369.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>136661590209.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>134417526815.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>134564070213.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>122614470600.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>118761979691.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>115919044921.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>114667022153.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>107562796052.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>105135671412.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>100541939822.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>98344236203.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>91763329753.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>89787502931.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>86978142160.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>86237704951.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>48362584333.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>45089492655.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>43456341383.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>45606073388.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5927837067.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-12197710488.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-23007158843.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>35256600000.0</v>
+      </c>
+      <c r="C33">
         <v>35465467000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>35013008000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>37120088000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>37233445000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>36234451000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>35646618000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>37669588000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>35802378195.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>35620453885.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>34966747000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>34444026630.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>33478401606.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>33476196163.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>32893912002.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>34526590105.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>33561249698.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>33640024744.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>32518116152.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>34686954070.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>36284179668.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>36578637186.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>33465009689.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>37327488491.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>40285838560.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>40239504159.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>34576800451.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>39073864026.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>34851352046.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>34963210341.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>35176174149.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>40675105505.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>39624962313.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>40991925444.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>40387152219.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>39461885993.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>38778841332.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>38872599662.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>40423093811.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>39511128339.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>39367238946.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>40847394843.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>39737477639.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>36366042344.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>34888106599.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>36831852353.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>37292456343.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>34588736769.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>35270817298.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>29260666274.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>30251760093.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>29140356628.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>28499031855.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>24179780256.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>21510506431.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>21517107342.0</v>
       </c>
     </row>
-    <row r="34" spans="1:56">
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34">
-        <v>803008000.0</v>
+        <v>687682000.0</v>
       </c>
       <c r="C34">
         <v>803008000.0</v>
       </c>
       <c r="D34">
+        <v>803008000.0</v>
+      </c>
+      <c r="E34">
         <v>923746900.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>897996900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900996900.0</v>
       </c>
       <c r="G34">
         <v>900996900.0</v>
       </c>
       <c r="H34">
-        <v>943854000.0</v>
+        <v>900996900.0</v>
       </c>
       <c r="I34">
         <v>943854000.0</v>
       </c>
       <c r="J34">
-        <v>933854000.0</v>
+        <v>943854000.0</v>
       </c>
       <c r="K34">
         <v>933854000.0</v>
       </c>
       <c r="L34">
-        <v>1085250468.0</v>
+        <v>933854000.0</v>
       </c>
       <c r="M34">
         <v>1085250468.0</v>
       </c>
       <c r="N34">
+        <v>1085250468.0</v>
+      </c>
+      <c r="O34">
         <v>1078750468.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1025182468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>991982468.0</v>
       </c>
       <c r="Q34">
         <v>991982468.0</v>
       </c>
       <c r="R34">
         <v>991982468.0</v>
       </c>
       <c r="S34">
+        <v>991982468.0</v>
+      </c>
+      <c r="T34">
         <v>1010182468.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>831360083.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1128357212.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>778787324.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1144046268.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1162246268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204060260.0</v>
       </c>
       <c r="Z34">
         <v>1204060260.0</v>
       </c>
-      <c r="AA34"/>
+      <c r="AA34">
+        <v>1204060260.0</v>
+      </c>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>12049813000.0</v>
+      </c>
+      <c r="C35">
         <v>12165139000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11970275000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13148797000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13123047000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13126047000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13091605000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13265554000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13265553599.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13255553599.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12860390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13347830009.0</v>
       </c>
       <c r="M35">
         <v>13347830009.0</v>
       </c>
       <c r="N35">
+        <v>13347830009.0</v>
+      </c>
+      <c r="O35">
         <v>13341330009.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13256675609.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13046677971.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13096677971.0</v>
       </c>
       <c r="R35">
         <v>13096677971.0</v>
       </c>
       <c r="S35">
+        <v>13096677971.0</v>
+      </c>
+      <c r="T35">
         <v>12877009971.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>13895626791.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>14042334920.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13491309232.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14092497403.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>14988659476.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>15254427392.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>15125336483.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>14252571620.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>14399001913.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>15372793644.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>14550831207.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>14456436207.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>18307691407.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>17782691407.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>17508816252.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>17100823302.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>18071994402.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>18001994402.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>16551093757.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>13395659494.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>11231594954.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>11505639104.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>10921120690.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>14593807101.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>14306328156.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>14175162741.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>13760790895.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>13613983850.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>12933967554.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
-    </row>
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>1025149000.0</v>
+      </c>
+      <c r="C36">
         <v>707954000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>1449779000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1246391000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>843193000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1347075000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>220000.0</v>
       </c>
-      <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>10907556359.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>1353952031.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>483889136.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1069128842.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>10390630492.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1432753643.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3085958632.0</v>
       </c>
       <c r="V36">
         <v>3085958632.0</v>
       </c>
       <c r="W36">
+        <v>3085958632.0</v>
+      </c>
+      <c r="X36">
         <v>1.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-1.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>17130372232.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>16688046334.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10975133779.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15635524319.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>11040262241.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>11247327985.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>11105390725.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>12000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>21000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>15000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14276743485.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>8111193444.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7706975970.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>37591765523.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>8765353796.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3804238065.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3417632950.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4612290332.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>8123028783.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>7534107000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6050803573.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>7769461133.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>8225811066.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>155910400.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6721640617.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4798180080.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2326737967.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>4589850250.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3694656935.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3037039374.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-21510506431.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-21517107342.0</v>
       </c>
     </row>
-    <row r="37" spans="1:56">
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7710,677 +7785,686 @@
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>2931151080.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2768667960.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3039368180.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3017584540.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2588039490.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3785490350.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>2485966090.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3130233160.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2474916750.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12766239186.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14670594222.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13746606754.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>14322724440.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13079769321.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2844700660.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2816263470.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16893917002.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>13619531748.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>17457281392.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>20704594016.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>20241275374.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>14449077633.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2961509530.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>14213159805.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13961924190.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>13958554173.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>19005268936.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>17803762006.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>3270493472.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4309291681.0</v>
       </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>4592520000.0</v>
+      </c>
+      <c r="C39">
         <v>338802000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3251257000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2832036000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10866383000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2989846000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1891829000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3523688000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2272902041.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5366543101.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4058603823.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3374714752.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2898889950.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4245132065.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1848644798.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>634933044.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>326623095.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>801995985.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1790318974.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1077589427.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>189068702.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>189191221.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3439808014.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>628485196.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1232181148.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>601042208.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8269185860.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>957747483.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10651165180.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6214434187.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10274116499.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>885116956.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>686671730.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>370674980.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4354590996.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>795338282.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4358235682.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1098245140.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4729843764.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>378084480.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>302933580.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>953830360.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2996720284.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>658564161.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>567357985.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>489598785.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1787152824.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>335094756.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>300776213.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>720525383.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2630162423.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>165897388.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>157868027.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>76932527.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2954735863.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>5430390798.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
+        <v>2297904000.0</v>
+      </c>
+      <c r="C40">
         <v>2199187000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2039350000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2432145000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2554905000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-11966497000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2828221000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>635174000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2672413413.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>574090337.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2103916000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>543366264.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1847409899.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>229935870.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1092536263.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-32768282.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36130997.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>15279897.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>177171934.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1162392037.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>78075687.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>78075688.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1194333861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69444146.0</v>
       </c>
       <c r="Y40">
         <v>69444146.0</v>
       </c>
       <c r="Z40">
+        <v>69444146.0</v>
+      </c>
+      <c r="AA40">
         <v>226802249.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>643990437.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>112107732.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>575119736.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>568298505.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1317017807.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5108994726.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2536483756.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>427363410.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1791092551.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>313973813.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>339173213.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2256888308.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1556934475.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1500565121.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1150989506.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1054311812.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2267249661.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>606053642.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>805534004.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1131930217.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1555979287.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>498707635.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4801513467.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3306316139.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2177996467.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2503087869.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2704033506.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3446115376.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>41863078823.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>51714045929.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>13256675609.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>13046677971.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13096677971.0</v>
       </c>
       <c r="R41">
         <v>13096677971.0</v>
       </c>
       <c r="S41">
+        <v>13096677971.0</v>
+      </c>
+      <c r="T41">
         <v>12877009971.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>13491309232.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>14092497403.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14988659476.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>15254427392.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>15125336483.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>14252571620.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>14399001913.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>15372793644.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>14550831207.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>14456436207.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>18307691407.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>17782691407.0</v>
       </c>
-      <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
         <v>48080485000.0</v>
       </c>
       <c r="C42">
         <v>48080485000.0</v>
       </c>
       <c r="D42">
         <v>48080485000.0</v>
       </c>
       <c r="E42">
         <v>48080485000.0</v>
       </c>
       <c r="F42">
         <v>48080485000.0</v>
       </c>
       <c r="G42">
         <v>48080485000.0</v>
       </c>
       <c r="H42">
         <v>48080485000.0</v>
       </c>
       <c r="I42">
-        <v>48080485432.0</v>
+        <v>48080485000.0</v>
       </c>
       <c r="J42">
         <v>48080485432.0</v>
       </c>
       <c r="K42">
+        <v>48080485432.0</v>
+      </c>
+      <c r="L42">
         <v>48080485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48080485432.0</v>
       </c>
       <c r="M42">
         <v>48080485432.0</v>
       </c>
       <c r="N42">
         <v>48080485432.0</v>
       </c>
       <c r="O42">
         <v>48080485432.0</v>
       </c>
       <c r="P42">
-        <v>3080485432.0</v>
+        <v>48080485432.0</v>
       </c>
       <c r="Q42">
         <v>3080485432.0</v>
       </c>
       <c r="R42">
         <v>3080485432.0</v>
       </c>
       <c r="S42">
+        <v>3080485432.0</v>
+      </c>
+      <c r="T42">
         <v>33080485432.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-41919514568.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>58080485432.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>8080485432.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-40422014568.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8080485432.0</v>
       </c>
       <c r="Y42">
         <v>8080485432.0</v>
       </c>
       <c r="Z42">
         <v>8080485432.0</v>
       </c>
       <c r="AA42">
         <v>8080485432.0</v>
       </c>
       <c r="AB42">
         <v>8080485432.0</v>
       </c>
       <c r="AC42">
         <v>8080485432.0</v>
       </c>
       <c r="AD42">
         <v>8080485432.0</v>
       </c>
       <c r="AE42">
         <v>8080485432.0</v>
       </c>
       <c r="AF42">
         <v>8080485432.0</v>
       </c>
@@ -8405,81 +8489,84 @@
       <c r="AM42">
         <v>8080485432.0</v>
       </c>
       <c r="AN42">
         <v>8080485432.0</v>
       </c>
       <c r="AO42">
         <v>8080485432.0</v>
       </c>
       <c r="AP42">
         <v>8080485432.0</v>
       </c>
       <c r="AQ42">
         <v>8080485432.0</v>
       </c>
       <c r="AR42">
         <v>8080485432.0</v>
       </c>
       <c r="AS42">
         <v>8080485432.0</v>
       </c>
       <c r="AT42">
         <v>8080485432.0</v>
       </c>
       <c r="AU42">
+        <v>8080485432.0</v>
+      </c>
+      <c r="AV42">
         <v>5108616688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8080485432.0</v>
       </c>
       <c r="AW42">
         <v>8080485432.0</v>
       </c>
       <c r="AX42">
         <v>8080485432.0</v>
       </c>
       <c r="AY42">
         <v>8080485432.0</v>
       </c>
       <c r="AZ42">
         <v>8080485432.0</v>
       </c>
       <c r="BA42">
-        <v>8080485431.0</v>
+        <v>8080485432.0</v>
       </c>
       <c r="BB42">
         <v>8080485431.0</v>
       </c>
       <c r="BC42">
-        <v>8080485432.0</v>
+        <v>8080485431.0</v>
       </c>
       <c r="BD42">
         <v>8080485432.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:56">
+      <c r="BE42">
+        <v>8080485432.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8494,52 +8581,53 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8554,596 +8642,607 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>60495489893.0</v>
+      </c>
+      <c r="C45">
         <v>60491986788.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>60463636057.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>60286784668.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>60264648333.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>59426595731.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>59425520991.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>60517167805.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>59961737661.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>59557536461.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>58660654841.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>57874670504.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>56472568697.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>56478063255.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>55723490380.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>38214937252.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>21324193000.0</v>
+      </c>
+      <c r="C46">
         <v>21832454000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>22071619000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22673547000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>22968480000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22369180000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22603892000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>23160940000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>22831092261.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>22635223847.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>21946068000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>21283983138.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>20084081023.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20168222285.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>19656359234.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2274726579.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2216599432.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1702482586.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>18899936421.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1400449449.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1539707676.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1697094766.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>19225595906.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1661280097.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>18927814095.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19177908459.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>19440743955.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>19655936730.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19917664964.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>20225958790.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>20463544285.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>20779978172.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20922114202.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>21240335232.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>21479320068.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>27126124760.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>26764857853.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>27356859583.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>32039937705.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>32349115083.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>32673712702.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>28247860002.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>24752686073.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>24842658924.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>25070035988.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>25315824480.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>27671780992.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>27695839679.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>23607290554.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>23811254852.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>23679001983.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>23918420407.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>20242336251.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>20557877244.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>21517107342.0</v>
       </c>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>22071618730.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>22673547150.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>22968480270.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>22369180160.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>22603892360.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>23160939680.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>21283983140.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>20084081020.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20168222290.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>19656359234.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>19367908095.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19309780948.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18795664102.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>18899936421.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>18784967040.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>18924225270.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>19081612357.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>19225595906.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>19045797687.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>18927814095.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19177908459.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>19440743955.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>19655936730.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19917664964.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>20225958790.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>20463544285.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>20779978172.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>20922114202.0</v>
       </c>
-      <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>56277776000.0</v>
+      </c>
+      <c r="C48">
         <v>51883329000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>41379112000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>38594947000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>34691184000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>31445127000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>22992912000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>20937701000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>15218000263.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>12203141182.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3362980000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-5769292343.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-9162042007.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-13751479040.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-16446812420.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-12837561990.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-15828729219.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-18559314944.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-28040065097.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-26926892140.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-28749466349.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-29537134415.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-35845677102.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-39814137531.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-33247102933.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-43973794780.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-35895485018.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-30871515973.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-38830549280.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-32611430085.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-38567544122.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-35352373230.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-32758382872.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-28679126780.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-31753736263.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-31826033195.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-30050211777.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-30319019151.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-30889640289.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-27043149098.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-25086783813.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-19359407386.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-23756412526.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-23296109259.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-22391467965.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-20797292431.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-19727933580.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-16606152240.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-17860562309.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-16343745174.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-21142521596.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-25082596892.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-16671751603.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-16631992538.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-17297650150.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-17193017974.0</v>
       </c>
     </row>
-    <row r="49" spans="1:56">
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9158,560 +9257,565 @@
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
-[...1 lines deleted...]
-      </c>
+      <c r="P50"/>
       <c r="Q50">
         <v>0.0</v>
       </c>
       <c r="R50">
         <v>0.0</v>
       </c>
       <c r="S50">
         <v>0.0</v>
       </c>
       <c r="T50">
+        <v>0.0</v>
+      </c>
+      <c r="U50">
         <v>33022252500.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>34065600000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>34244200000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>32672050000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>62909702900.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>80806300000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>92475168456.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>81438287943.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>84068409951.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>86310453541.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>92570370976.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>463467000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>325000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>33022252500.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>34065600000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>34244200000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>32672050000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>62909702900.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>80806300000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>92475168456.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>81438287943.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>84068409951.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>86310453541.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>92570370976.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>97714658340.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>102617150000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>78823150000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>77444550000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>76546200000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>80106000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>79926000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>80964735848.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>80616000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>79800000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>81690000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>80370000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>82770000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>77148500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>79998000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>77178000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>74640000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>71277000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>71814000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>69804000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>67039500000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>58065000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>41205350000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>35474350000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>463467000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>1.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>-1230076626.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>-1304043635.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>-1421301840.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>-1357040873.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>-1538829584.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>-870570843.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>-737867230.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>33022252500.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>34065600000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>33592440684.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>32672050000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>62635007512.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>80690676890.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>92122545499.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>80600074775.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>83038302679.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>85190973574.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>91622404984.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>96092177959.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>101994909346.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>78823150000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>76556572691.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>73879306603.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>78342713165.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>77574714679.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>80964735848.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>79587735439.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>79800000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>81690000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>86157170744.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>82770000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>77148500000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>79998000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>77178000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>74640000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>69541058771.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>71814000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>69804000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>67039500000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>58065000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>41205350000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>35474350000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>25589398440.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6000335420.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>14731335420.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>30327922230.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-10354292290.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-10541235687.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>42294338280.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>321967281.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>133556000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>121556000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>134056000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>323915140.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-13861593426.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>174501500.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>174501500.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>-15100080999.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-14025433371.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-15139402551.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>98550000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>167400500.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>27400500.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>206020956.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>27400500.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>22271400.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>33521400.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>147369659.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>36200000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>29500000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>23300000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>147013843.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>159424407.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>1100000000.0</v>
       </c>
-      <c r="BD53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9726,732 +9830,745 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>197822469000.0</v>
+      </c>
+      <c r="C55">
         <v>194066731000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>204410983000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>181505640000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>178106796000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>174071356000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>187840203000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>163131678000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>157194028252.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>154500716482.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>160654900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>143947104200.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>140648369563.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>135798601318.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>142147376515.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>128078501524.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>124468567340.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>122307918843.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>120586203464.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>117324065377.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>117029805548.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>116424765111.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>113491970006.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>107737184330.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>109973617419.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>110909891854.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>114386586031.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>115563285696.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>116627629215.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>123043286681.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>128231504777.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>142253187342.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>116183787406.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>118489643200.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>119313292874.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>115322482979.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>117297846495.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>117090375169.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>119437244615.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>114519368637.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>115618636127.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>125513255438.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>127957085635.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>115859222649.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>120420677916.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>118200628371.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>118362934600.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>116122517375.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>117713440728.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>114892702579.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>107741608636.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>93799312967.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>85223265742.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>79864590885.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>82759169568.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>91302514338.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>162565869000.0</v>
+      </c>
+      <c r="C56">
         <v>158601264000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>169397975000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>144385552000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>140873351000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>137836904000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>152193585000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>125462091000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>121391650056.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>118880262597.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>125688154000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>109503077570.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>107169967957.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>102322405155.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>109253464513.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>93551911419.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>90907317642.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>88667894099.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>88068087312.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>82637111307.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>80745625880.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>79846127925.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>80026960317.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>70409695839.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>69687778859.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>70670387695.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>79809785580.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>76489421670.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>81776277169.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>88080076340.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>93055330628.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>101578081837.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>76558825093.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>77497717756.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>78926140655.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>75860596986.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>78519005163.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>78217775507.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>79014150804.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>75008240298.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>76251397181.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>84665860595.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>88219607996.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>79493180305.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>85532571317.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>81368776018.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>81070478257.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>81533780606.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>82442623430.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>85632036305.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>77489848543.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>64658956339.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>56724233887.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>55684810629.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>57978169665.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>65476115315.0</v>
       </c>
     </row>
-    <row r="57" spans="1:56">
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>3414075000.0</v>
+      </c>
+      <c r="C57">
         <v>3937459000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16518753000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3681092000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4211761000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3419378000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17629515000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2847620000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2629670365.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2961217676.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>11021132000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1940281518.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2034296545.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1780465333.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10909228310.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1788581666.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1119814711.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1689751939.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1830382361.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>34274526974.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>35656133225.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>36389786542.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>34420886929.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>64481858772.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>81885489347.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>93677546538.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>83718144094.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>85954996257.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>89136607556.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>95023082060.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>101393835465.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>113217065794.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>85078675500.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>83579150357.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>84300942980.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>82995718505.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>83265260603.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>83384150635.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>85261617389.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>82086054972.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>83393021717.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>87286220451.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>91084765959.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>78480721560.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>82425014478.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>78741954814.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>78249274038.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>73033882583.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>77276262055.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>73207241836.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>69869359496.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>60896904275.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>43979759428.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>38996325507.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>41963253145.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>51795287175.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>15463888000.0</v>
+      </c>
+      <c r="C58">
         <v>16102598000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>28489028000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>16829889000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>17334808000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>16545425000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>30721120000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>16113174000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>15895223964.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>16216771275.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>23881522000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>15288111527.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>15382126554.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>15121795342.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>24165903919.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>14835259637.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14216492682.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14786429910.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14707392332.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>48170153765.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>49698468145.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>49881095774.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>48513384332.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>79470518248.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>97139916739.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>108802883021.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>97970715714.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>100353998170.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>104509401200.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>109573913267.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>115850271672.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>131524757201.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>102861366907.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>101087966609.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>101401766282.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>101067712907.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>101267255005.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>83384150635.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>101812711146.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>95481714466.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>94624616671.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>98791859555.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>102005886649.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>93074528661.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>96731342634.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>92917117555.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>92010064933.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>86647866433.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>77276262055.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>73207241836.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>82803327050.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>60896904275.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>43979759428.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>38996325507.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>41963253145.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>51795287175.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10466,222 +10583,226 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>182358262000.0</v>
+      </c>
+      <c r="C60">
         <v>177963814000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>175921636000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>164675433000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>160771670000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>157525612000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>157118764000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>147018186000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>141298485695.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>138283626614.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>136773060000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>128658674156.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>125265924492.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>120676487459.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>117981154079.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>113242923442.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>110251756213.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>107521170488.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>105878492687.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>69153593292.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>67331019083.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>66543351017.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>64978267354.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>28266347901.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>12833382499.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2106690652.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>16415552136.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>15208969459.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>12117909880.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>13469055347.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>12380915038.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>10728112202.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>13322102560.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>17401358652.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>17911208653.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>14254452237.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>16030273655.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>15761466281.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>17624215634.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>19037336334.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>20993701619.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>26721078046.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>25950881149.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>22784376173.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>23689017467.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>25283193000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>26352551852.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>29474333192.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>28219923123.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>29736740257.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>24937963836.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>20997888540.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>29408733828.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>29448492893.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>28782835282.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>28887467458.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10696,52 +10817,53 @@
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10756,50 +10878,51 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10864,51 +10987,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>226231105000.0</v>
       </c>
       <c r="C2">
         <v>214092430000.0</v>
       </c>
       <c r="D2">
         <v>194768203739.0</v>
       </c>
       <c r="E2">
         <v>138200134439.0</v>
       </c>
       <c r="F2">
         <v>96254733562.0</v>
       </c>
       <c r="G2">
         <v>69643331789.0</v>
       </c>
       <c r="H2">
         <v>105396757000.0</v>
       </c>
       <c r="I2">
         <v>118304925758.0</v>
       </c>
@@ -10920,51 +11043,51 @@
       </c>
       <c r="L2">
         <v>93847125000.0</v>
       </c>
       <c r="M2">
         <v>97911423328.0</v>
       </c>
       <c r="N2">
         <v>81978606690.0</v>
       </c>
       <c r="O2">
         <v>58322005541.0</v>
       </c>
       <c r="P2">
         <v>51105069549.0</v>
       </c>
       <c r="Q2">
         <v>63490913317.0</v>
       </c>
       <c r="R2">
         <v>38312741887.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>1726301000.0</v>
       </c>
       <c r="C3">
         <v>984102000.0</v>
       </c>
       <c r="D3">
         <v>896026290.0</v>
       </c>
       <c r="E3">
         <v>632484657.0</v>
       </c>
       <c r="F3">
         <v>783251784.0</v>
       </c>
       <c r="G3">
         <v>859927488.0</v>
       </c>
       <c r="H3">
         <v>1382654000.0</v>
       </c>
       <c r="I3">
         <v>1363379578.0</v>
       </c>
@@ -10974,73 +11097,73 @@
       <c r="K3">
         <v>1216422767.0</v>
       </c>
       <c r="L3">
         <v>664701742.0</v>
       </c>
       <c r="M3">
         <v>727600383.0</v>
       </c>
       <c r="N3">
         <v>737056300.0</v>
       </c>
       <c r="O3">
         <v>1372443347.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>3585337925.0</v>
       </c>
       <c r="R3">
         <v>5608489477.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
         <v>21038868000.0</v>
       </c>
       <c r="C5">
         <v>25536242000.0</v>
       </c>
       <c r="D5">
         <v>25010796976.0</v>
       </c>
       <c r="E5">
         <v>15065895135.0</v>
       </c>
       <c r="F5">
         <v>9169108643.0</v>
       </c>
       <c r="G5">
         <v>1684193663.0</v>
       </c>
       <c r="H5">
         <v>4853525000.0</v>
       </c>
       <c r="I5">
         <v>-3940659867.0</v>
       </c>
@@ -11050,51 +11173,51 @@
       <c r="K5">
         <v>-2461008103.0</v>
       </c>
       <c r="L5">
         <v>-2901440705.0</v>
       </c>
       <c r="M5">
         <v>2934114646.0</v>
       </c>
       <c r="N5">
         <v>-3902264119.0</v>
       </c>
       <c r="O5">
         <v>4289338828.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-324495409.0</v>
       </c>
       <c r="R5">
         <v>2155497487.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>22765169000.0</v>
       </c>
       <c r="C6">
         <v>26520344000.0</v>
       </c>
       <c r="D6">
         <v>25906823266.0</v>
       </c>
       <c r="E6">
         <v>15698379792.0</v>
       </c>
       <c r="F6">
         <v>9952360427.0</v>
       </c>
       <c r="G6">
         <v>2544121151.0</v>
       </c>
       <c r="H6">
         <v>6236179000.0</v>
       </c>
       <c r="I6">
         <v>-2577280289.0</v>
       </c>
@@ -11106,95 +11229,95 @@
       </c>
       <c r="L6">
         <v>-2236738963.0</v>
       </c>
       <c r="M6">
         <v>3661715029.0</v>
       </c>
       <c r="N6">
         <v>-3165207819.0</v>
       </c>
       <c r="O6">
         <v>5661782175.0</v>
       </c>
       <c r="P6">
         <v>3807644021.0</v>
       </c>
       <c r="Q6">
         <v>3260842516.0</v>
       </c>
       <c r="R6">
         <v>7763986964.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>64365075000.0</v>
       </c>
       <c r="C9">
         <v>65142202000.0</v>
       </c>
       <c r="D9">
         <v>56225238093.0</v>
       </c>
       <c r="E9">
         <v>40383440440.0</v>
       </c>
       <c r="F9">
         <v>29069721950.0</v>
       </c>
       <c r="G9">
         <v>26044830842.0</v>
       </c>
       <c r="H9">
         <v>28511623000.0</v>
       </c>
       <c r="I9">
         <v>28850687108.0</v>
       </c>
@@ -11206,51 +11329,51 @@
       </c>
       <c r="L9">
         <v>24683159430.0</v>
       </c>
       <c r="M9">
         <v>21735651135.0</v>
       </c>
       <c r="N9">
         <v>25006801838.0</v>
       </c>
       <c r="O9">
         <v>19973000813.0</v>
       </c>
       <c r="P9">
         <v>16225623196.0</v>
       </c>
       <c r="Q9">
         <v>14398045505.0</v>
       </c>
       <c r="R9">
         <v>13637595739.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>23533888000.0</v>
       </c>
       <c r="C10">
         <v>25352265000.0</v>
       </c>
       <c r="D10">
         <v>25319541467.0</v>
       </c>
       <c r="E10">
         <v>14794062193.0</v>
       </c>
       <c r="F10">
         <v>8898729548.0</v>
       </c>
       <c r="G10">
         <v>471116635.0</v>
       </c>
       <c r="H10">
         <v>1631037000.0</v>
       </c>
       <c r="I10">
         <v>-6573959866.0</v>
       </c>
@@ -11262,51 +11385,51 @@
       </c>
       <c r="L10">
         <v>-3565172536.0</v>
       </c>
       <c r="M10">
         <v>2656154082.0</v>
       </c>
       <c r="N10">
         <v>-4584596066.0</v>
       </c>
       <c r="O10">
         <v>3927447877.0</v>
       </c>
       <c r="P10">
         <v>4219402281.0</v>
       </c>
       <c r="Q10">
         <v>2746768698.0</v>
       </c>
       <c r="R10">
         <v>6971279962.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>5147688000.0</v>
       </c>
       <c r="C11">
         <v>5722332000.0</v>
       </c>
       <c r="D11">
         <v>5509748933.0</v>
       </c>
       <c r="E11">
         <v>3200809449.0</v>
       </c>
       <c r="F11">
         <v>1093117430.0</v>
       </c>
       <c r="G11">
         <v>421308584.0</v>
       </c>
       <c r="H11">
         <v>-1041022000.0</v>
       </c>
       <c r="I11">
         <v>239847871.0</v>
       </c>
@@ -11318,51 +11441,51 @@
       </c>
       <c r="L11">
         <v>289904395.0</v>
       </c>
       <c r="M11">
         <v>1241566000.0</v>
       </c>
       <c r="N11">
         <v>-739724685.0</v>
       </c>
       <c r="O11">
         <v>1689756890.0</v>
       </c>
       <c r="P11">
         <v>1143231963.0</v>
       </c>
       <c r="Q11">
         <v>1368446650.0</v>
       </c>
       <c r="R11">
         <v>1488270506.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>187901000.0</v>
       </c>
       <c r="C12">
         <v>183977000.0</v>
       </c>
       <c r="D12">
         <v>137053375.0</v>
       </c>
       <c r="E12">
         <v>271832943.0</v>
       </c>
       <c r="F12">
         <v>270379097.0</v>
       </c>
       <c r="G12">
         <v>1213077029.0</v>
       </c>
       <c r="H12">
         <v>3222488000.0</v>
       </c>
       <c r="I12">
         <v>2633300001.0</v>
       </c>
@@ -11374,139 +11497,139 @@
       </c>
       <c r="L12">
         <v>663731831.0</v>
       </c>
       <c r="M12">
         <v>510708564.0</v>
       </c>
       <c r="N12">
         <v>396990382.0</v>
       </c>
       <c r="O12">
         <v>361890951.0</v>
       </c>
       <c r="P12">
         <v>434961513.0</v>
       </c>
       <c r="Q12">
         <v>565880620.0</v>
       </c>
       <c r="R12">
         <v>792707002.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
         <v>1331627982.0</v>
       </c>
       <c r="C13">
         <v>818265660.0</v>
       </c>
       <c r="D13">
         <v>705321257.0</v>
       </c>
       <c r="E13">
         <v>543154880.0</v>
       </c>
       <c r="F13">
         <v>833349048.0</v>
       </c>
       <c r="G13">
         <v>478599640.0</v>
       </c>
       <c r="H13">
         <v>2673091380.0</v>
       </c>
       <c r="I13">
         <v>2171823140.0</v>
       </c>
       <c r="J13">
         <v>1078539020.0</v>
       </c>
       <c r="K13">
         <v>1461220660.0</v>
       </c>
       <c r="L13">
         <v>7652104570.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>47.0</v>
       </c>
       <c r="C14">
         <v>-21.0</v>
       </c>
       <c r="D14">
         <v>-72.0</v>
       </c>
       <c r="E14">
         <v>-67.0</v>
       </c>
       <c r="F14">
         <v>-113.0</v>
       </c>
       <c r="G14">
         <v>318320.0</v>
       </c>
       <c r="H14">
         <v>318181.0</v>
       </c>
       <c r="I14">
         <v>318067.0</v>
       </c>
       <c r="J14">
         <v>317939.0</v>
       </c>
       <c r="K14">
         <v>317835.0</v>
       </c>
       <c r="L14">
         <v>317837.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>18386200000.0</v>
       </c>
       <c r="C15">
         <v>19629932000.0</v>
       </c>
       <c r="D15">
         <v>19809792462.0</v>
       </c>
       <c r="E15">
         <v>11593252677.0</v>
       </c>
       <c r="F15">
         <v>7805612005.0</v>
       </c>
       <c r="G15">
         <v>49807916.0</v>
       </c>
       <c r="H15">
         <v>2672059000.0</v>
       </c>
       <c r="I15">
         <v>-6813807859.0</v>
       </c>
@@ -11518,225 +11641,225 @@
       </c>
       <c r="L15">
         <v>-3855076946.0</v>
       </c>
       <c r="M15">
         <v>1414588016.0</v>
       </c>
       <c r="N15">
         <v>-3844871446.0</v>
       </c>
       <c r="O15">
         <v>2237690987.0</v>
       </c>
       <c r="P15">
         <v>3076170318.0</v>
       </c>
       <c r="Q15">
         <v>1378322048.0</v>
       </c>
       <c r="R15">
         <v>5483009456.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>18386200040.0</v>
       </c>
       <c r="C16">
         <v>19629932240.0</v>
       </c>
       <c r="D16">
         <v>19809792460.0</v>
       </c>
       <c r="E16">
         <v>11593252677.0</v>
       </c>
       <c r="F16">
         <v>7805612005.0</v>
       </c>
       <c r="G16">
         <v>49807916.0</v>
       </c>
       <c r="H16">
         <v>2672059104.0</v>
       </c>
       <c r="I16">
         <v>-6813807859.0</v>
       </c>
       <c r="J16">
         <v>-864095974.0</v>
       </c>
       <c r="K16">
         <v>-7133227763.0</v>
       </c>
       <c r="L16">
         <v>-3855076950.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>18386199996.0</v>
       </c>
       <c r="C17">
         <v>19629932263.0</v>
       </c>
       <c r="D17">
         <v>19809792534.0</v>
       </c>
       <c r="E17">
         <v>11593252744.0</v>
       </c>
       <c r="F17">
         <v>7805612118.0</v>
       </c>
       <c r="G17">
         <v>49808051.0</v>
       </c>
       <c r="H17">
         <v>2672059212.0</v>
       </c>
       <c r="I17">
         <v>-6813807737.0</v>
       </c>
       <c r="J17">
         <v>-864095877.0</v>
       </c>
       <c r="K17">
         <v>-7133227767.0</v>
       </c>
       <c r="L17">
         <v>-3855076931.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>1143727042.0</v>
       </c>
       <c r="C18">
         <v>818265657.0</v>
       </c>
       <c r="D18">
         <v>568267882.0</v>
       </c>
       <c r="E18">
         <v>543154873.0</v>
       </c>
       <c r="F18">
         <v>562969951.0</v>
       </c>
       <c r="G18">
         <v>-478599637.0</v>
       </c>
       <c r="H18">
         <v>-2727189106.0</v>
       </c>
       <c r="I18">
         <v>-2261429711.0</v>
       </c>
       <c r="J18">
         <v>-445739014.0</v>
       </c>
       <c r="K18">
         <v>-692779343.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>21038868000.0</v>
       </c>
       <c r="C21">
         <v>24775436000.0</v>
       </c>
       <c r="D21">
         <v>25010796976.0</v>
       </c>
       <c r="E21">
         <v>13187861429.0</v>
       </c>
       <c r="F21">
         <v>7702873185.0</v>
       </c>
       <c r="G21">
         <v>2504167821.0</v>
       </c>
       <c r="H21">
         <v>4799427000.0</v>
       </c>
       <c r="I21">
         <v>812877336.0</v>
       </c>
@@ -11748,73 +11871,73 @@
       </c>
       <c r="L21">
         <v>4372961072.0</v>
       </c>
       <c r="M21">
         <v>4430620704.0</v>
       </c>
       <c r="N21">
         <v>7814292240.0</v>
       </c>
       <c r="O21">
         <v>6101328119.0</v>
       </c>
       <c r="P21">
         <v>3807644021.0</v>
       </c>
       <c r="Q21">
         <v>-324495409.0</v>
       </c>
       <c r="R21">
         <v>1160126915.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>269557311000.0</v>
       </c>
       <c r="C23">
         <v>254459196000.0</v>
       </c>
       <c r="D23">
         <v>225982644856.0</v>
       </c>
       <c r="E23">
         <v>165470823677.0</v>
       </c>
       <c r="F23">
         <v>117820964941.0</v>
       </c>
       <c r="G23">
         <v>90787391480.0</v>
       </c>
       <c r="H23">
         <v>132801701000.0</v>
       </c>
       <c r="I23">
         <v>146342735530.0</v>
       </c>
@@ -11826,135 +11949,135 @@
       </c>
       <c r="L23">
         <v>114634798155.0</v>
       </c>
       <c r="M23">
         <v>115216453759.0</v>
       </c>
       <c r="N23">
         <v>99171116288.0</v>
       </c>
       <c r="O23">
         <v>72193678235.0</v>
       </c>
       <c r="P23">
         <v>63523048724.0</v>
       </c>
       <c r="Q23">
         <v>78213454231.0</v>
       </c>
       <c r="R23">
         <v>50790210711.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>1142786605.0</v>
       </c>
       <c r="C25">
         <v>984102134.0</v>
       </c>
       <c r="D25">
         <v>769011863.0</v>
       </c>
       <c r="E25">
         <v>569288042.0</v>
       </c>
       <c r="F25">
         <v>699658425.0</v>
       </c>
       <c r="G25">
         <v>790135304.0</v>
       </c>
       <c r="H25">
         <v>1044237581.0</v>
       </c>
       <c r="I25">
         <v>1290474715.0</v>
       </c>
       <c r="J25">
         <v>993636340.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>9118008000.0</v>
       </c>
       <c r="C27">
         <v>8145852000.0</v>
       </c>
       <c r="D27">
         <v>28414688428.0</v>
       </c>
       <c r="E27">
         <v>5418785654.0</v>
       </c>
       <c r="F27">
         <v>4206531825.0</v>
       </c>
       <c r="G27">
         <v>3661133381.0</v>
       </c>
       <c r="H27">
         <v>4742188000.0</v>
       </c>
       <c r="I27">
         <v>5403830213.0</v>
       </c>
@@ -11966,51 +12089,51 @@
       </c>
       <c r="L27">
         <v>16296285315.0</v>
       </c>
       <c r="M27">
         <v>13555554546.0</v>
       </c>
       <c r="N27">
         <v>13824513962.0</v>
       </c>
       <c r="O27">
         <v>10388639180.0</v>
       </c>
       <c r="P27">
         <v>9949284205.0</v>
       </c>
       <c r="Q27">
         <v>11637117573.0</v>
       </c>
       <c r="R27">
         <v>9931211919.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>1843430000.0</v>
       </c>
       <c r="C28">
         <v>1500309000.0</v>
       </c>
       <c r="D28">
         <v>4293772624.0</v>
       </c>
       <c r="E28">
         <v>1088764651.0</v>
       </c>
       <c r="F28">
         <v>851086853.0</v>
       </c>
       <c r="G28">
         <v>739464774.0</v>
       </c>
       <c r="H28">
         <v>861990000.0</v>
       </c>
       <c r="I28">
         <v>1000465101.0</v>
       </c>
@@ -12022,95 +12145,95 @@
       </c>
       <c r="L28">
         <v>5245212800.0</v>
       </c>
       <c r="M28">
         <v>3919754027.0</v>
       </c>
       <c r="N28">
         <v>3830747393.0</v>
       </c>
       <c r="O28">
         <v>3297544958.0</v>
       </c>
       <c r="P28">
         <v>2749981290.0</v>
       </c>
       <c r="Q28">
         <v>3085423341.0</v>
       </c>
       <c r="R28">
         <v>2546256905.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>5147688470.0</v>
       </c>
       <c r="C29">
         <v>5722332310.0</v>
       </c>
       <c r="D29">
         <v>5509748933.0</v>
       </c>
       <c r="E29">
         <v>3200809450.0</v>
       </c>
       <c r="F29">
         <v>1093117430.0</v>
       </c>
       <c r="G29">
         <v>421308580.0</v>
       </c>
       <c r="H29">
         <v>-327818320.0</v>
       </c>
       <c r="I29">
         <v>239847870.0</v>
       </c>
       <c r="J29">
         <v>-665547030.0</v>
       </c>
       <c r="K29">
         <v>3508225610.0</v>
       </c>
       <c r="L29">
         <v>-222301660.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>43326206000.0</v>
       </c>
       <c r="C30">
         <v>40366766000.0</v>
       </c>
       <c r="D30">
         <v>32708461052.0</v>
       </c>
       <c r="E30">
         <v>27270689238.0</v>
       </c>
       <c r="F30">
         <v>21566231379.0</v>
       </c>
       <c r="G30">
         <v>21144059691.0</v>
       </c>
       <c r="H30">
         <v>27404944000.0</v>
       </c>
       <c r="I30">
         <v>28037809772.0</v>
       </c>
@@ -12122,51 +12245,51 @@
       </c>
       <c r="L30">
         <v>20787673155.0</v>
       </c>
       <c r="M30">
         <v>17305030431.0</v>
       </c>
       <c r="N30">
         <v>17192509598.0</v>
       </c>
       <c r="O30">
         <v>13871672694.0</v>
       </c>
       <c r="P30">
         <v>12417979175.0</v>
       </c>
       <c r="Q30">
         <v>14722540914.0</v>
       </c>
       <c r="R30">
         <v>12477468824.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>2495020000.0</v>
       </c>
       <c r="C31">
         <v>1877060000.0</v>
       </c>
       <c r="D31">
         <v>2431230361.0</v>
       </c>
       <c r="E31">
         <v>1606200764.0</v>
       </c>
       <c r="F31">
         <v>1195856363.0</v>
       </c>
       <c r="G31">
         <v>-1213077029.0</v>
       </c>
       <c r="H31">
         <v>-3168389986.0</v>
       </c>
       <c r="I31">
         <v>-7386837202.0</v>
       </c>
@@ -12178,51 +12301,51 @@
       </c>
       <c r="L31">
         <v>-7938133608.0</v>
       </c>
       <c r="M31">
         <v>-1774466622.0</v>
       </c>
       <c r="N31">
         <v>-12398888306.0</v>
       </c>
       <c r="O31">
         <v>-2173880242.0</v>
       </c>
       <c r="P31">
         <v>411758259.0</v>
       </c>
       <c r="Q31">
         <v>3103036449.0</v>
       </c>
       <c r="R31">
         <v>5811153047.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>290596179000.0</v>
       </c>
       <c r="C32">
         <v>279234632000.0</v>
       </c>
       <c r="D32">
         <v>250993441832.0</v>
       </c>
       <c r="E32">
         <v>178583574879.0</v>
       </c>
       <c r="F32">
         <v>125324455512.0</v>
       </c>
       <c r="G32">
         <v>95688162631.0</v>
       </c>
       <c r="H32">
         <v>133908381000.0</v>
       </c>
       <c r="I32">
         <v>147155612866.0</v>
       </c>
@@ -12253,575 +12376,584 @@
       <c r="R32">
         <v>51950337626.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>71868717540.0</v>
+      </c>
+      <c r="C2">
         <v>53142397895.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62178073000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62608027523.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59091801445.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>41610924020.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58124142079.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>68069411160.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51096870088.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37386661207.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>62323125165.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47652919929.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52077839047.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32858959518.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42257036290.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38136607463.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>29413800797.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>28392689889.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27460488734.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25295140521.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20850414077.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22648690230.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19586352890.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16310988111.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10752826776.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22993164012.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29154794360.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>29549453299.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21946294064.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24746215435.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38889373938.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29902162156.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25975848227.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>23537541437.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23072953068.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27238417261.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18904135588.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>16509858646.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>27674891612.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20532732362.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18951377918.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18794266310.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>22906617492.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23182862795.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>28570939761.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>19186704952.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28806559538.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19692655730.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>23501538127.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25910669933.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24478442175.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>20782474177.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22542702704.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14915321008.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>21202607677.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13579762223.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>880113543.0</v>
+      </c>
+      <c r="C3">
         <v>292685804.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>679984000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>400508046.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>275938034.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>369871368.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>369215613.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>355914403.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>584654701.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>262321368.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>222248895.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>208817868.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>86364488.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>271596766.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>202789382.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>159765920.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>136770094.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>133159260.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>217893898.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>176962807.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>195091669.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>193303410.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>151125867.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>208244812.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>203194812.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>227569813.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>203194811.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>184444812.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>454278145.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>202319813.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>358053194.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>219646479.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>276746479.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>436028563.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>180197280.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>860097455.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>637864524.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2665575.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>222827848.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>236279673.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>202285170.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>194394051.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>215833508.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>141272660.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>144592073.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>163003501.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>315017176.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6973696.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>218730204.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>186879307.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>121914222.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>320543216.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>213386288.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>370365549.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>404552296.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>81618889.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12834,394 +12966,401 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
+        <v>5937971521.0</v>
+      </c>
+      <c r="C5">
         <v>1939928464.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14298953000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3922712258.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4437876034.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>812261522.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15185706747.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4781725765.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3653239642.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1915569416.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12376543648.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4293820422.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5916810428.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2645133199.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6247657572.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3608330493.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3333436529.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1652453240.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5438637810.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2363284341.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>946684093.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>235533176.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10432959316.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6252196872.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11324576038.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13780409950.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-722542172.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3969107156.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-198712241.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>343817277.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1297157400.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1912641938.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3364117637.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>28514864.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2859715924.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1223082936.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-223674284.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1425794917.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4207365551.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1313606840.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5630507688.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>849024623.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>84190979.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-716481247.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1391198675.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-981129176.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2634831605.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1685830564.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2277360921.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6393224608.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3183723290.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-472084204.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>740252924.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1110079404.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1722397142.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4121365718.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>6818085064.0</v>
+      </c>
+      <c r="C6">
         <v>2232614268.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14978937000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4323220304.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4713814068.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1182132890.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15554922360.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5137640168.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4237894343.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2177890784.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12598792543.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4502638290.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6003174916.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2916729965.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6450446954.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3768096413.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3470206623.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1785612500.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5656531708.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2540247148.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1141775762.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>428836586.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10584085183.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6043952060.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11527770850.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13552840137.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-519347361.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4153551968.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>255565904.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>546137090.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1655210594.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1692995459.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3087371158.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>464543427.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3039913204.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-362985481.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>414190240.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1423129342.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4430193399.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1077327167.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5428222518.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1043418674.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>300024487.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-575208587.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1246606602.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-818125675.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2319814429.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1692804260.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2058630717.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6580103915.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3305637512.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-151540988.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>953639212.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1480444953.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2126949438.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4202984607.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13234,54 +13373,55 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13294,1476 +13434,1505 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>18179994246.0</v>
+      </c>
+      <c r="C9">
         <v>13229249343.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>25075301000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15127943396.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14232866321.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10671242316.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25500333413.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17087174066.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11940310825.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10029728764.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22045419587.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11928149487.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13371640116.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8735388983.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15532063251.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9315681290.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8464977441.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7070718458.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10890217336.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6524286825.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5562727228.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6092490561.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12778350176.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4024752450.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2812042938.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6429685278.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7039592919.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7776786688.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>7439951168.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6255292639.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2795073096.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10062705003.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7503307737.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8489601272.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12556383513.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6427153047.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7335770057.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4755138226.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>13554760898.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5420977337.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4027922206.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4784833200.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4559433313.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8430059369.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6399715125.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5293951623.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6483078228.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3670434476.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4764704140.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6817434291.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9675456901.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5871318053.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4422614961.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4297078549.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6274375988.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7234025032.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>5894457316.0</v>
+      </c>
+      <c r="C10">
         <v>2781712434.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15977220000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3903763147.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3246057611.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>406847798.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15107138794.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4781716747.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3653239250.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1810169782.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12297333128.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5737437926.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4589437033.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2695333380.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6123542155.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3434944223.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3318075008.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1917500807.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5563184578.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2274483769.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>901825093.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>159236108.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10314493092.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6453010578.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10847822488.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-14238188367.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1518536143.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3417701551.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1662563916.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1394435314.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>576769663.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2585842488.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4051992049.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-512894992.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2337714476.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1648260183.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>405521204.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1924279985.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3708493568.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1899065881.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6006139379.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1121315832.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-121513310.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-883323563.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1537351837.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1022983826.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3423637233.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1992625458.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2290816325.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6377982182.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2998422012.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8592315925.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4917390.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1014215237.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>703392409.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3748075051.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>1500009732.0</v>
+      </c>
+      <c r="C11">
         <v>739534166.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5147688000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1063803317.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>923954400.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>140877492.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5722332310.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-937983594.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>638380169.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>299603425.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3165060671.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2344688262.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1314197621.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20065489.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1894720166.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>443776994.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>587489283.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>274823006.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>435398398.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>451909560.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>114157027.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>91652445.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>115480806.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>114024020.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>121130641.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>70673117.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1362540934.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>326642040.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-311418517.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>306295005.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>207480949.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8147871.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>27264042.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-3044991.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-167953044.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>127561235.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>136713830.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-61530632.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3928176519.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>57299404.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-436185957.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>508541941.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>165387943.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>21317731.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>56823696.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>46375025.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-301855958.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>738215389.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-773999190.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1579205760.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-941653349.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-181470636.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>34841674.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>348557626.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>808024585.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1002525789.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>43514205.0</v>
+      </c>
+      <c r="C12">
         <v>291133959.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>363448000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18949111.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>126986531.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>405413724.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>78567956.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9016.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>392.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>105399631.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>79210519.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>24601590.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13175777.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20065489.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>124115417.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>214468055.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>211861.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9775439.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>93347130.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>88800569.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>44859000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>76297067.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>88681434.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>186337528.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>476753550.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>457778417.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>850091703.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2392784091.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1488188421.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>357138735.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>720387737.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>673200550.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>608695285.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>541409856.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>522001448.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>984546377.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>328467163.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>498871983.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>489425600.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>18157237.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>157539229.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>205704289.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>166842316.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>146153162.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>145032064.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>320955000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>960379834.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13455404.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15242426.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>185301278.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
+        <v>170717119.0</v>
+      </c>
+      <c r="C13">
         <v>280036044.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>669435980.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>525129890.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>96857740.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>317429510.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>109381680.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>110123520.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>423942059.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>280218430.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>191410167.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8227440.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>161458930.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>669202200.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>442905230.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>114705710.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>430134280.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>672889821.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6038005.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>655912920.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>143993520.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>35681440.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5845727370.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3226555150.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11211017720.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>14308789590.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2247725490.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1162756310.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>164161433.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>68706772.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>47.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
         <v>-21.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>-72.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-67.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
+      <c r="V14"/>
       <c r="W14">
         <v>318320.0</v>
       </c>
       <c r="X14">
-        <v>318181.0</v>
+        <v>318320.0</v>
       </c>
       <c r="Y14">
         <v>318181.0</v>
       </c>
       <c r="Z14">
         <v>318181.0</v>
       </c>
       <c r="AA14">
         <v>318181.0</v>
       </c>
       <c r="AB14">
+        <v>318181.0</v>
+      </c>
+      <c r="AC14">
         <v>318067.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>318135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318067.0</v>
       </c>
       <c r="AE14">
         <v>318067.0</v>
       </c>
       <c r="AF14">
-        <v>317939.0</v>
+        <v>318067.0</v>
       </c>
       <c r="AG14">
         <v>317939.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>317939.0</v>
+      </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>4394447584.0</v>
+      </c>
+      <c r="C15">
         <v>2042178268.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10829531000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3903763147.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3246057611.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>406847798.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9384806463.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5719700341.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3014859081.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1510566357.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9132272385.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3392749664.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4589437033.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2695333380.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4228821922.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2991167229.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2730585725.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1642677801.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5127786067.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1822574209.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>787668066.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>67583663.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10199012151.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6567034598.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10726691847.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-14308861484.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-155995317.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3091059579.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1351145467.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1088140309.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>369288592.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2593990359.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4079256091.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-509850000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2505667423.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1775821418.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>268807374.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1862749353.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-219682947.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-1956365285.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-5727376428.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>770196897.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-286901268.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-904641294.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1594175533.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1069358851.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3121781340.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1254410069.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1516817135.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4798776422.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3940075296.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-8410845289.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-39759064.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>665657611.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-104632176.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2745549262.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>10829531490.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3903763150.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3246057610.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>406847800.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9384806460.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5719700340.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3392749660.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4589437030.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2695333380.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4228821922.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2991167229.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2730585725.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1642677801.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5127786067.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1822574210.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>787668066.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>67583663.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10199012151.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-6567034598.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10726691847.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-14308861484.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-155995317.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3091059580.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1351145467.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1088140309.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>369288591.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-2593990358.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-4079256091.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
+        <v>4394447584.0</v>
+      </c>
+      <c r="C17">
         <v>2042178268.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>10829531440.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3903763147.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3246057611.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>406847798.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9384806484.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5719700341.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3014859081.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1510566357.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9132272457.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3392749664.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4589437033.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2695333380.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4228821989.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2991167229.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2730585725.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1642677801.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5127786180.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1822574209.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>787668066.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>67583663.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10199012286.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-6567034598.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>10726691847.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-14308861484.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-155995209.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3091059511.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1351145399.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1088140309.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>369288714.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-2593990359.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-4079256091.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>127202914.0</v>
+      </c>
+      <c r="C18">
         <v>-11097915.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1032884406.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>525129886.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-96857736.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-317429514.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>109381675.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>110123516.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>423941667.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>174818799.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-270620686.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8227437.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>161458931.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>669202200.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-348920328.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>919309572.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-688251347.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>661016976.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-66460466.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>244367209.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-43106475.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>428169683.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>482118161.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-111921546.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-459761876.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-389034376.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4845159004.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3731531868.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1324026988.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-289534982.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14776,54 +14945,55 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14836,224 +15006,228 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>6387037751.0</v>
+      </c>
+      <c r="C21">
         <v>1939928464.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14298953000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3338633261.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4266869747.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>865154804.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12387902140.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4251566743.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3347030718.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1790454562.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12323985330.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5762039516.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4602612810.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2715398869.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6375242328.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3549649939.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2887940731.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1867713633.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5656531595.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1618570850.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>757831568.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1283118578.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7054106177.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3226455431.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-363195236.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>70601218.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2510205644.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4212423252.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-940458725.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>343817277.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>160746629.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1790627402.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2073732534.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>935235839.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3503966330.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1223082936.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-221008709.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1598478397.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4648798025.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4355725597.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3632100154.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1188665165.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1286488579.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2737480533.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1281539260.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1640429858.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1078926453.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1685830564.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2277360921.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3310964693.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>15451196413.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-472084204.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>740252924.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1110079404.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1722397142.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4121365718.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15066,224 +15240,228 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>83661674035.0</v>
+      </c>
+      <c r="C23">
         <v>64431718774.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>72954421000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>74397337658.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>69057798019.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52026900421.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>71236573352.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>78298047765.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>59836360756.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45654450915.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>72044559424.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>55320034378.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>59581330290.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>39180151288.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>51316637058.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>43833418143.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>34975687842.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>34258969971.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>33405110912.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>30188260786.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25646809737.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27446233254.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25310596889.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23549082093.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13924538850.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29339103281.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>38704592923.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>33113816735.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>30326703957.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>30656587778.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>41523700405.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>38174239757.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35552888498.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>31091906870.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31713098465.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>34888653244.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26460914354.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>22863475269.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>36580854485.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30092388553.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>26584571919.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>24904377149.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29230014181.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>28875441631.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>33689115626.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>22840226717.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>34210711313.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22831909395.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>28790588337.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29417139531.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18702702663.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>35199998930.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>27117198126.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18151216569.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>26619877750.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>17116806818.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15296,164 +15474,168 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>880113543.0</v>
+      </c>
+      <c r="C25">
         <v>292685804.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>96469157.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>400508046.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>275938034.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>369871368.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-218953635.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>356079700.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>584654701.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>262321368.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>144639920.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>226266146.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>196774701.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>201331096.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-127584756.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>187904806.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>130937329.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>378030663.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-19943234.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>210453701.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>171564812.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>337583146.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>151125867.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>208244812.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>203194812.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>227569813.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15466,1016 +15648,1035 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>3106148026.0</v>
+      </c>
+      <c r="C27">
         <v>3012142652.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8994958.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3628648010.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3149464653.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2330900603.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>120334713.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3027834407.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2524115207.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1858101600.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6835632836.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2799305783.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1360633057.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1796316715.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>335041103.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2631358784.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1745396996.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1377070977.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>342436828.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2302645175.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1003442435.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1242881043.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2991636723.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4479886377.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>880934375.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1291949352.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>324776578.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2386950750.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1333727538.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1346286581.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1881811211.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2470175700.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3082355422.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1733110302.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>10611765844.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6167820533.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5613075666.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4943099273.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5902363761.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5963561961.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6927520107.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4964010793.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4481934185.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4743754506.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4299347569.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2771249055.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3838303471.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1977840541.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1471774884.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2779854600.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3343737463.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4256230684.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2954961899.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2048701664.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3466373142.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2385411679.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>189949864.0</v>
+      </c>
+      <c r="C28">
         <v>644267075.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>418378481.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>367452545.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>533800080.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>523798641.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>223550846.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>561829865.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>385775768.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>329152729.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2761993120.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>293942098.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>261584979.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>304994504.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>157479938.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>375219317.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>475060414.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>395964858.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>87365354.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>367004588.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>153192063.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>418255556.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>185494941.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>197507559.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>157321966.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>570130190.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3699512.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>371074857.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>246617851.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>247997208.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1730017837.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1646145106.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>432769459.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>651568373.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3655885967.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1482415450.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3284760650.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>69459800.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4056046749.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2863258215.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1775095000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1156678940.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2595287464.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>948824330.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>791678731.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>909422275.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1777410577.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>271091700.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>206628209.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>650087050.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>207901261.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2231784032.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>700123000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>690939100.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1350514026.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>659806932.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>1500009732.0</v>
+      </c>
+      <c r="C29">
         <v>739534166.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3019053261.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1063803317.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1064831892.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>140877492.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5722332310.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-937983590.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>638380169.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>299603425.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3165060671.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2344688260.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-388066030.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>388066030.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1894720170.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>443776990.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>587489283.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>274823006.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>435398398.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>451909560.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>114157030.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>91652450.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>115480810.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>114024020.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>121130640.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>70673120.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-649336850.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>641252640.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-311418517.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>306295005.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>11792956495.0</v>
+      </c>
+      <c r="C30">
         <v>11289320883.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10776348000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11086014864.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9965996574.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10415976401.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13112431273.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10228636605.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9177934808.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8267789708.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9721434256.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7667114449.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7503491243.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6321191770.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9059600768.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5696810680.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5561887045.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5866280082.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5944622178.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4893120265.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4796395660.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4797543024.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5724244000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7238093982.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3171712074.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6345939269.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9549798563.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3564363436.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8380409893.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5910372343.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2634326467.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8272077601.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9577040271.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7554365433.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8640145397.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7650235983.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7556778766.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6353616623.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8905962873.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9559656191.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7633194000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6110110839.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6323396689.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5692578836.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5118175865.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3653521765.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5404151775.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3139253665.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5289050210.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3506469598.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5775739512.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14417524753.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4574495422.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3235895561.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5417270073.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3537044595.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>-492580435.0</v>
+      </c>
+      <c r="C31">
         <v>102249804.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1678267000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>565129886.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>668362017.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>292459375.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>733930258.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>530150004.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>453034016.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>159946123.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-26652202.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1492820682.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13175777.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>155163017.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-251700173.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-114705716.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>430134277.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>49787174.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>213107035.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>655912919.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>143993525.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1123882470.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2614083837.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3226555147.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>11211017724.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-14308789585.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>278465414.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-794721701.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-722105191.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1050618037.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-236825398.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4376469890.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1978259515.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1476392143.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-704855566.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-425177247.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>626529913.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-325801588.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-940304457.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2456659716.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2374039225.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2309980997.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1164975269.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3526711891.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2818891097.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2663413684.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4502563686.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>306794894.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1766470255.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3067017489.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-12452774401.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-8120231721.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-745170314.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-95864167.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1019004733.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-373290667.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>90048711786.0</v>
+      </c>
+      <c r="C32">
         <v>66371647238.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>87253374000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>77735970919.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>73324667766.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>52282166336.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>83624475492.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>85156585226.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>63037180913.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>47416389971.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>84368544752.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>59581069416.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>65449479163.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41594348501.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>57789099541.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>47452288753.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37878778238.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>35463408347.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>38350706070.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31819427346.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>26413141305.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>28741180791.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>32364703066.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20335740561.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>13564869714.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>29422849290.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>36194387279.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>37326239987.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>29386245232.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>31001508074.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>41684447034.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>39964867159.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>33479155964.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>32027142709.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>35629336581.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>33665570308.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>26239905645.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>21264996872.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>41229652510.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>25953709699.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>22979300124.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>23579099510.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>27466050805.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>31612922164.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>34970654886.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>24480656575.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>35289637766.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>23363090206.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>28266242267.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>32728104224.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>34153899076.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>26653792230.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>26965317665.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>19212399557.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>27476983665.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>20813787255.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -16542,51 +16743,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>22847830000.0</v>
       </c>
       <c r="C2">
         <v>30845868000.0</v>
       </c>
       <c r="D2">
         <v>33998140756.0</v>
       </c>
       <c r="E2">
         <v>36378942000.0</v>
       </c>
       <c r="F2">
         <v>27875031000.0</v>
       </c>
       <c r="G2">
         <v>12129238764.0</v>
       </c>
       <c r="H2">
         <v>10514191000.0</v>
       </c>
       <c r="I2">
         <v>16641026082.0</v>
       </c>
@@ -16598,51 +16799,51 @@
       </c>
       <c r="L2">
         <v>24821065019.0</v>
       </c>
       <c r="M2">
         <v>14574842607.0</v>
       </c>
       <c r="N2">
         <v>14585995718.0</v>
       </c>
       <c r="O2">
         <v>13401171022.0</v>
       </c>
       <c r="P2">
         <v>17419537491.0</v>
       </c>
       <c r="Q2">
         <v>10285295678.0</v>
       </c>
       <c r="R2">
         <v>6625582074.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>1038115000</v>
       </c>
       <c r="C3">
         <v>2078866000</v>
       </c>
       <c r="D3">
         <v>2698660124</v>
       </c>
       <c r="E3">
         <v>1226378000</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>447500000</v>
       </c>
       <c r="H3">
         <v>162500000</v>
       </c>
       <c r="I3">
         <v>150250000</v>
       </c>
@@ -16654,95 +16855,95 @@
       </c>
       <c r="L3">
         <v>3991200000</v>
       </c>
       <c r="M3">
         <v>5638364320</v>
       </c>
       <c r="N3">
         <v>4217975000</v>
       </c>
       <c r="O3">
         <v>1170489090</v>
       </c>
       <c r="P3">
         <v>104510670</v>
       </c>
       <c r="Q3">
         <v>541868054</v>
       </c>
       <c r="R3">
         <v>814427293</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>36440992000.0</v>
       </c>
       <c r="C6">
         <v>-7998038000.0</v>
       </c>
       <c r="D6">
         <v>-3152273021.0</v>
       </c>
       <c r="E6">
         <v>-2380801000.0</v>
       </c>
       <c r="F6">
         <v>8503911000.0</v>
       </c>
       <c r="G6">
         <v>15745792394.0</v>
       </c>
       <c r="H6">
         <v>1615048000.0</v>
       </c>
       <c r="I6">
         <v>-6126835303.0</v>
       </c>
@@ -16754,331 +16955,331 @@
       </c>
       <c r="L6">
         <v>-15716448374.0</v>
       </c>
       <c r="M6">
         <v>10246222412.0</v>
       </c>
       <c r="N6">
         <v>-11153111.0</v>
       </c>
       <c r="O6">
         <v>1184824696.0</v>
       </c>
       <c r="P6">
         <v>-4018366469.0</v>
       </c>
       <c r="Q6">
         <v>7134241813.0</v>
       </c>
       <c r="R6">
         <v>3659713604.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>1143727040.0</v>
       </c>
       <c r="C7">
         <v>818265660.0</v>
       </c>
       <c r="D7">
         <v>705321260.0</v>
       </c>
       <c r="E7">
         <v>814987930.0</v>
       </c>
       <c r="F7">
         <v>833349050.0</v>
       </c>
       <c r="G7">
         <v>734477390.0</v>
       </c>
       <c r="H7">
         <v>495782390.0</v>
       </c>
       <c r="I7">
         <v>371870290.0</v>
       </c>
       <c r="J7">
         <v>-27356562870.0</v>
       </c>
       <c r="K7">
         <v>-25021465060.0</v>
       </c>
       <c r="L7">
         <v>-18628128940.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-13535126914.0</v>
       </c>
       <c r="F12">
         <v>239596760.0</v>
       </c>
       <c r="G12">
         <v>15547294933.0</v>
       </c>
       <c r="H12">
         <v>10722205174.0</v>
       </c>
       <c r="I12">
         <v>-16423165362.0</v>
       </c>
       <c r="J12">
         <v>6443313002.0</v>
       </c>
       <c r="K12">
         <v>14758126163.0</v>
       </c>
       <c r="L12">
         <v>-8738787351.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>1726301000.0</v>
       </c>
       <c r="C14">
         <v>1576954000.0</v>
       </c>
       <c r="D14">
         <v>896026290.0</v>
       </c>
       <c r="E14">
         <v>569288000.0</v>
       </c>
       <c r="F14">
         <v>783252000.0</v>
       </c>
       <c r="G14">
         <v>859927488.0</v>
       </c>
       <c r="H14">
         <v>1382654000.0</v>
       </c>
       <c r="I14">
         <v>1363379578.0</v>
       </c>
       <c r="J14">
         <v>1120746131.0</v>
       </c>
       <c r="K14">
         <v>1216422767.0</v>
       </c>
       <c r="L14">
         <v>1024647463.0</v>
       </c>
       <c r="M14">
         <v>893701499.0</v>
       </c>
       <c r="N14">
         <v>1022397862.0</v>
       </c>
       <c r="O14">
         <v>1372443347.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>59288822000.0</v>
       </c>
       <c r="C16">
         <v>22847830000.0</v>
       </c>
       <c r="D16">
         <v>30845867735.0</v>
       </c>
       <c r="E16">
         <v>33998141000.0</v>
       </c>
       <c r="F16">
         <v>36378942000.0</v>
       </c>
       <c r="G16">
         <v>27875031158.0</v>
       </c>
       <c r="H16">
         <v>12129239000.0</v>
       </c>
       <c r="I16">
         <v>10514190779.0</v>
       </c>
@@ -17090,73 +17291,73 @@
       </c>
       <c r="L16">
         <v>9104616645.0</v>
       </c>
       <c r="M16">
         <v>24821065019.0</v>
       </c>
       <c r="N16">
         <v>14574842607.0</v>
       </c>
       <c r="O16">
         <v>14585995718.0</v>
       </c>
       <c r="P16">
         <v>13401171022.0</v>
       </c>
       <c r="Q16">
         <v>17419537491.0</v>
       </c>
       <c r="R16">
         <v>10285295678.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>36440992000.0</v>
       </c>
       <c r="C18">
         <v>-8326038000.0</v>
       </c>
       <c r="D18">
         <v>-3188309057.0</v>
       </c>
       <c r="E18">
         <v>10936163000.0</v>
       </c>
       <c r="F18">
         <v>8828461000.0</v>
       </c>
       <c r="G18">
         <v>16009530337.0</v>
       </c>
       <c r="H18">
         <v>14614418000.0</v>
       </c>
       <c r="I18">
         <v>-22023843643.0</v>
       </c>
@@ -17168,159 +17369,159 @@
       </c>
       <c r="L18">
         <v>-15560416834.0</v>
       </c>
       <c r="M18">
         <v>4462482204.0</v>
       </c>
       <c r="N18">
         <v>-16973520034.0</v>
       </c>
       <c r="O18">
         <v>1885228320.0</v>
       </c>
       <c r="P18">
         <v>9164458281.0</v>
       </c>
       <c r="Q18">
         <v>14099049034.0</v>
       </c>
       <c r="R18">
         <v>-34976086396.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1750866150.0</v>
       </c>
       <c r="D19">
         <v>-2662624088.0</v>
       </c>
       <c r="E19">
         <v>-1071411373.0</v>
       </c>
       <c r="F19">
         <v>850000000.0</v>
       </c>
       <c r="G19">
         <v>-447500000.0</v>
       </c>
       <c r="H19">
         <v>-162500000.0</v>
       </c>
       <c r="I19">
         <v>-150250000.0</v>
       </c>
       <c r="J19">
         <v>-1004250000.0</v>
       </c>
       <c r="K19">
         <v>-2265833000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>50000000000.0</v>
       </c>
       <c r="G20">
         <v>48502500000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-32672050000.0</v>
       </c>
       <c r="G21">
         <v>-48766237943.0</v>
       </c>
       <c r="H21">
         <v>-12999370397.0</v>
       </c>
       <c r="I21">
         <v>15897008340.0</v>
       </c>
       <c r="J21">
         <v>-4702600000.0</v>
       </c>
       <c r="K21">
         <v>-4702600000.0</v>
       </c>
       <c r="L21">
         <v>-329000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>18386200000.0</v>
       </c>
       <c r="C22">
         <v>19629932000.0</v>
       </c>
       <c r="D22">
         <v>19809792462.0</v>
       </c>
       <c r="E22">
         <v>11593253000.0</v>
       </c>
       <c r="F22">
         <v>7805612000.0</v>
       </c>
       <c r="G22">
         <v>49807916.0</v>
       </c>
       <c r="H22">
         <v>2672059000.0</v>
       </c>
       <c r="I22">
         <v>-6813807859.0</v>
       </c>
@@ -17332,51 +17533,51 @@
       </c>
       <c r="L22">
         <v>-3855076946.0</v>
       </c>
       <c r="M22">
         <v>1414588016.0</v>
       </c>
       <c r="N22">
         <v>-3844871446.0</v>
       </c>
       <c r="O22">
         <v>2237690987.0</v>
       </c>
       <c r="P22">
         <v>3076170318.0</v>
       </c>
       <c r="Q22">
         <v>1378322048.0</v>
       </c>
       <c r="R22">
         <v>5483009456.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-2662624088.0</v>
       </c>
       <c r="E23">
         <v>-1071411373.0</v>
       </c>
       <c r="F23">
         <v>1174550000.0</v>
       </c>
       <c r="G23">
         <v>-263737942.0</v>
       </c>
       <c r="H23">
         <v>29603.0</v>
       </c>
       <c r="I23">
         <v>15897008340.0</v>
       </c>
       <c r="J23">
         <v>-4702600000.0</v>
       </c>
       <c r="K23">
@@ -17384,93 +17585,93 @@
       </c>
       <c r="L23">
         <v>6691000000.0</v>
       </c>
       <c r="M23">
         <v>5712500000.0</v>
       </c>
       <c r="N23">
         <v>15722500000.0</v>
       </c>
       <c r="O23">
         <v>14250000000.0</v>
       </c>
       <c r="P23">
         <v>-104510670.0</v>
       </c>
       <c r="Q23">
         <v>-428231690.0</v>
       </c>
       <c r="R23">
         <v>37316250000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
         <v>328000000.0</v>
       </c>
       <c r="D24">
         <v>36036036.0</v>
       </c>
       <c r="E24">
         <v>154966360.0</v>
       </c>
       <c r="F24">
         <v>850000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>-703181917.0</v>
       </c>
       <c r="N24">
         <v>1230000000.0</v>
       </c>
       <c r="O24">
         <v>-880000000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>113636364.0</v>
       </c>
       <c r="R24">
         <v>1319550000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>17366606000.0</v>
       </c>
       <c r="C25">
         <v>-27454057000.0</v>
       </c>
       <c r="D25">
         <v>-21195467685.0</v>
       </c>
       <c r="E25">
         <v>-13471930000.0</v>
       </c>
       <c r="F25">
         <v>239597000.0</v>
       </c>
       <c r="G25">
         <v>15547294933.0</v>
       </c>
       <c r="H25">
         <v>10722205000.0</v>
       </c>
       <c r="I25">
         <v>6813807859.0</v>
       </c>
@@ -17482,151 +17683,151 @@
       </c>
       <c r="L25">
         <v>3855076946.0</v>
       </c>
       <c r="M25">
         <v>-1414588016.0</v>
       </c>
       <c r="N25">
         <v>3844871446.0</v>
       </c>
       <c r="O25">
         <v>-2237690987.0</v>
       </c>
       <c r="P25">
         <v>-3076170318.0</v>
       </c>
       <c r="Q25">
         <v>14640917088.0</v>
       </c>
       <c r="R25">
         <v>-34161659103.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-18502500000.0</v>
       </c>
       <c r="G26">
         <v>48502500000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>0.0</v>
       </c>
       <c r="F28">
         <v>-1174550000.0</v>
       </c>
       <c r="G28">
         <v>-263737943.0</v>
       </c>
       <c r="H28">
         <v>-12999370000.0</v>
       </c>
       <c r="I28">
         <v>15897008340.0</v>
       </c>
       <c r="J28">
         <v>-4702600000.0</v>
       </c>
       <c r="K28">
         <v>-4702600000.0</v>
       </c>
       <c r="L28">
         <v>-329000000.0</v>
       </c>
       <c r="M28">
         <v>5712500000.0</v>
       </c>
       <c r="N28">
         <v>15722500000.0</v>
       </c>
       <c r="O28">
         <v>172500000.0</v>
       </c>
       <c r="P28">
         <v>-13162500000.0</v>
       </c>
       <c r="Q28">
         <v>-7050000000.0</v>
       </c>
       <c r="R28">
         <v>37316250000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>37479107000.0</v>
       </c>
       <c r="C29">
         <v>-6247171000.0</v>
       </c>
       <c r="D29">
         <v>-489648933.0</v>
       </c>
       <c r="E29">
         <v>-1309390000.0</v>
       </c>
       <c r="F29">
         <v>8828461000.0</v>
       </c>
       <c r="G29">
         <v>16457030337.0</v>
       </c>
       <c r="H29">
         <v>14776918000.0</v>
       </c>
       <c r="I29">
         <v>-21873593643.0</v>
       </c>
@@ -17638,51 +17839,51 @@
       </c>
       <c r="L29">
         <v>-11569216834.0</v>
       </c>
       <c r="M29">
         <v>10100846524.0</v>
       </c>
       <c r="N29">
         <v>-12755545034.0</v>
       </c>
       <c r="O29">
         <v>3055717410.0</v>
       </c>
       <c r="P29">
         <v>9268968951.0</v>
       </c>
       <c r="Q29">
         <v>14640917088.0</v>
       </c>
       <c r="R29">
         <v>-34161659103.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-1038115000.0</v>
       </c>
       <c r="C30">
         <v>-1750866000.0</v>
       </c>
       <c r="D30">
         <v>-2662624088.0</v>
       </c>
       <c r="E30">
         <v>-1071411000.0</v>
       </c>
       <c r="F30">
         <v>850000000.0</v>
       </c>
       <c r="G30">
         <v>-447500000.0</v>
       </c>
       <c r="H30">
         <v>-162500000.0</v>
       </c>
       <c r="I30">
         <v>-150250000.0</v>
       </c>
@@ -17713,575 +17914,584 @@
       <c r="R30">
         <v>505122707.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>48803898353.0</v>
+      </c>
+      <c r="C2">
         <v>59288822239.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49779701232.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32226584610.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31013633604.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22847830213.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28077849820.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25922714822.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27475221311.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30845867735.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28952889000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15312515763.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16230785977.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33998140756.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40064919649.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34279038915.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>47279315928.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36378941709.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28329526134.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31180300119.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31264234578.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27875031158.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21927274395.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17428380772.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14019247606.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12129238764.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10741430977.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10063319198.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11438929766.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10514190779.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9697088751.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10654673828.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9775305884.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16641026082.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24542140995.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20232055061.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22202649497.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15647912923.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16600234251.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13050380372.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14342500528.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9104616645.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10563992828.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>30825365596.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>25180943393.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14574842607.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9349368824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24821065019.0</v>
       </c>
       <c r="AW2">
         <v>24821065019.0</v>
       </c>
       <c r="AX2">
-        <v>14574842607.0</v>
+        <v>24821065019.0</v>
       </c>
       <c r="AY2">
         <v>14574842607.0</v>
       </c>
       <c r="AZ2">
+        <v>14574842607.0</v>
+      </c>
+      <c r="BA2">
         <v>8670981618.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11237332943.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13401171022.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11051066101.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8007830052.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>3503105</v>
+      </c>
+      <c r="C3">
         <v>28350731</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>176851389</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22136335</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>838052602</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1074740</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>222353186</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>555210144</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>404421200</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>896881620</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>547480000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1396607249</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>754572875</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>415371612</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>189006125</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>622000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1226377737</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="T3">
         <v>5</v>
       </c>
       <c r="U3">
+        <v>5</v>
+      </c>
+      <c r="V3">
         <v>1</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>144500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>303000000</v>
       </c>
       <c r="Y3">
         <v>303000000</v>
       </c>
       <c r="Z3">
         <v>303000000</v>
       </c>
       <c r="AA3">
         <v>303000000</v>
       </c>
       <c r="AB3">
-        <v>162500000</v>
+        <v>303000000</v>
       </c>
       <c r="AC3">
         <v>162500000</v>
       </c>
       <c r="AD3">
         <v>162500000</v>
       </c>
       <c r="AE3">
         <v>162500000</v>
       </c>
       <c r="AF3">
-        <v>145000000</v>
+        <v>162500000</v>
       </c>
       <c r="AG3">
         <v>145000000</v>
       </c>
       <c r="AH3">
+        <v>145000000</v>
+      </c>
+      <c r="AI3">
         <v>5250000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>485000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>517600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1650000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2469517000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4724350000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3857200000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>134000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
-        <v>1314000000</v>
+        <v>0</v>
       </c>
       <c r="AV3">
         <v>1314000000</v>
       </c>
       <c r="AW3">
+        <v>1314000000</v>
+      </c>
+      <c r="AX3">
         <v>4179364319</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5638364320</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3129483689</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>146540909</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3795154091</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2600000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1500000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>191303637</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18294,54 +18504,55 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18354,324 +18565,329 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>10196992668.0</v>
+      </c>
+      <c r="C6">
         <v>-10484923886.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9509121007.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>17553116622.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1212951006.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8165803391.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5230019607.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2155134998.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1552506489.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3370646424.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1892979000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13640373195.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-918270214.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17767354779.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6066778893.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5785880734.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-13000277013.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10900374219.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8049415575.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2850773985.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-83934459.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3389203420.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5947756763.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4498893623.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3409133166.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1890008842.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1387807787.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>678111779.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1375610568.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>924738987.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>817102028.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-957585077.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>879367944.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6865720198.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7901114913.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4310085934.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1970594436.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>-952321328.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3549853879.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1292120156.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5237883883.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1459376183.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-20261372768.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5644422203.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>10606100786.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>15471696195.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-15471696195.0</v>
       </c>
-      <c r="AW6"/>
-      <c r="AX6">
+      <c r="AX6"/>
+      <c r="AY6">
         <v>10246222412.0</v>
       </c>
-      <c r="AY6"/>
-      <c r="AZ6">
+      <c r="AZ6"/>
+      <c r="BA6">
         <v>2803590370.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2566351325.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2163838079.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3534929617.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3043236049.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>1143727040.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>662192000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>118113010.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>87984210.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>818265660.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>813636780.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>2240708370.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1745180320.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1162196460.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>814987930.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15431394490.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10005315440.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5055044150.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>833349050.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-13419263460.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8548034160.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4374041780.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>734477390.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-12520055730.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5564302860.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2303909540.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>495782390.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-13492526600.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18684,54 +18900,55 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -18744,54 +18961,55 @@
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18804,246 +19022,249 @@
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="T11">
         <v>0.0</v>
       </c>
+      <c r="U11"/>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-10185939494.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2823953710.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-15245632832.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9072491702.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1583885610.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>1583885610.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3145090555.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-3824419097.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11090375272.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-7605357624.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15886696382.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2293353528.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-206691215.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5280630742.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3354912098.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8150131153.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-22543435328.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4839528160.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19056,222 +19277,226 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>551256279.0</v>
+      </c>
+      <c r="C14">
         <v>305381744.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>858312151.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>329182189.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>262499093.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>276307757.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>845209818.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>355914403.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>584654701.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>240054961.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>222249000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>208817868.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86364488.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>271596766.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>202789382.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>187904806.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>130937329.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>378030663.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>217893898.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>176962807.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>195091669.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>176529202.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-18598348.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>278552949.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>287798943.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>312173944.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>338121584.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>222237005.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>535371591.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>286923944.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>400673943.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>324840610.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>119095875.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>518769149.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>180197280.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>302684327.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>637864524.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>222827848.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>336951586.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>341371825.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>315271508.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>277870980.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>240105846.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>244749149.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>261921488.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>348738527.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>63691764.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>237673833.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>243597375.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>118102809.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>320543216.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>213386288.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>370365549.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>404552296.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>81618889.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -19284,224 +19509,228 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>59000891021.0</v>
+      </c>
+      <c r="C16">
         <v>48803898353.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59288822239.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49779701232.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32226584610.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>31013633604.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22847830213.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28077849820.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>25922714822.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>27475221311.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30845868000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28952888958.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15312515763.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16230785977.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33998140756.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40064919649.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>34279038915.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>47279315928.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36378941709.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28329526134.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31180300119.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31264234578.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27875031158.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21927274395.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17428380772.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14019247606.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12129238764.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10741430977.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10063319198.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11438929766.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10514190779.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9697088751.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10654673828.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9775305884.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16641026082.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>24542140995.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20232055061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15647912923.0</v>
       </c>
       <c r="AM16">
         <v>15647912923.0</v>
       </c>
       <c r="AN16">
+        <v>15647912923.0</v>
+      </c>
+      <c r="AO16">
         <v>16600234251.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13050380372.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14342500528.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9104616645.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10563992828.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>30825365596.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>25180943393.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>24821065019.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9349368824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24821065019.0</v>
       </c>
       <c r="AX16">
         <v>24821065019.0</v>
       </c>
       <c r="AY16">
+        <v>24821065019.0</v>
+      </c>
+      <c r="AZ16">
         <v>14574842607.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11474571988.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8670981618.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11237332943.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>14585995718.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11051066101.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19514,1130 +19743,1146 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>10196992668.0</v>
+      </c>
+      <c r="C18">
         <v>-10484923886.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9509121007.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17553116622.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1212951006.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8165803391.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5558019607.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2155134998.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1552506489.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3370646424.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5234723000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13640373195.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-918270214.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1940760505.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3813450310.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2990065910.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2239523054.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>378030663.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6929565575.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1406373985.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-83934459.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3389203420.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6211494706.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4498893623.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3409133166.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1890008842.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2475479795.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3106605369.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4302356867.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4729976351.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8920093688.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-24957585077.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>879367944.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-6865720198.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-3222816449.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4310085934.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1970594436.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>-920129439.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3549853879.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1292120156.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5237883883.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-8323344643.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-13241372768.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4601800209.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>10606100786.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>15400455987.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2667392434.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2297700636.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4462482204.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>9036067385.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-14166099630.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-9660986021.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1220661921.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>13603333241.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-3564013951.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-22136335.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-838052602.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1074740.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>105646814.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-555210144.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-404421200.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1750866150.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-511443964.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1396607249.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>0.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-754572875.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-312450703.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-189006125.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-622000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>52045455.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>850000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U19">
         <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
+        <v>0.0</v>
+      </c>
+      <c r="X19">
         <v>-144500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-303000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
         <v>-162500000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-31227650000.0</v>
       </c>
-      <c r="T21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>-31227650000.0</v>
       </c>
       <c r="W21">
-        <v>-48766237943.0</v>
+        <v>-31227650000.0</v>
       </c>
       <c r="X21">
         <v>-48766237943.0</v>
       </c>
       <c r="Y21">
         <v>-48766237943.0</v>
       </c>
       <c r="Z21">
         <v>-48766237943.0</v>
       </c>
       <c r="AA21">
+        <v>-48766237943.0</v>
+      </c>
+      <c r="AB21">
         <v>-1087672008.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2428493590.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-5677967435.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3805237364.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-8102991660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000000.0</v>
       </c>
       <c r="AG21">
         <v>24000000000.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>24000000000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>4394447584.0</v>
+      </c>
+      <c r="C22">
         <v>2042178268.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10829531487.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3903763147.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3246057611.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>406847798.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9384806463.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5719700341.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3014859081.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1510566357.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9132272000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3392749664.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4589437033.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2695333380.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4228821922.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2991167229.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2730585725.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1642677801.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5127786067.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1822574209.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>787668066.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>67583663.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10199012151.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6567034598.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10726691847.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-14308861484.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-155995317.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3091059579.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1351145467.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1088140309.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>369288592.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2593990359.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4079256091.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-509850000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2505667423.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1775821418.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>268807374.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1862749353.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-219682947.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1956365285.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-5727376428.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>770196897.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-286901268.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-904641294.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1594175533.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1069358851.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3121781340.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1254410069.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1516817135.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4798776422.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3940075296.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-8410845289.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-39759064.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>665657611.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-104632176.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2745549262.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>7091665370.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1396607249.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>-7091665370.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-312450703.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-189006125.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-622000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>52045455.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18772350000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>-263737942.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-303000000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>237000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1087672008.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2428493590.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-5677967435.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3805237364.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8102991660.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24000000000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>-5250000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4702600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-517600000.0</v>
       </c>
-      <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>2469517000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-11000000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>-4724350000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6691000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-7020000000.0</v>
       </c>
-      <c r="AS23"/>
       <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>-1314000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1314000000.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>5712500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3662500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16859650000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5909850000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-3384500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-9098500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6607250000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>328000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
         <v>102920909.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52045460.0</v>
       </c>
       <c r="Q24">
         <v>52045460.0</v>
       </c>
       <c r="R24">
+        <v>52045460.0</v>
+      </c>
+      <c r="S24">
         <v>52045455.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>850000000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-703181917.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-2283163689.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>110000000.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-977000000.0</v>
       </c>
-      <c r="BD24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>5254791910.0</v>
+      </c>
+      <c r="C25">
         <v>-12804133167.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2001871242.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13342307621.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1457553096.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7483722576.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6180876239.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2710345142.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4747599071.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4224386122.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-14041764000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11435412912.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5594071735.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-271596766.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-202789382.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3179072035.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2861523054.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2020708464.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5127786067.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1822574209.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-787668066.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-67583663.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-10199012151.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6567034598.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-10726691847.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14308861484.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>155995317.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3091059579.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1351145467.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1088140309.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-369288592.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2593990359.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4079256091.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>509850000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2505667423.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1775821418.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2875616334.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1862749353.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>219682947.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1956365285.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5727376428.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-770196897.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>286901268.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>904641294.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1594175533.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1069358851.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3121781340.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-5299494267.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3160806985.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4798776422.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-3940075296.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-5929256648.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-6039459154.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>187238761.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13304913122.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-6582485739.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="P26">
         <v>0.0</v>
       </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
         <v>-18502500000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>48502500000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20650,504 +20895,512 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>7091665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7091665370.0</v>
       </c>
       <c r="M28">
         <v>-7091665370.0</v>
       </c>
       <c r="N28">
         <v>-7091665370.0</v>
       </c>
       <c r="O28">
-        <v>0.0</v>
+        <v>-7091665370.0</v>
       </c>
       <c r="P28">
         <v>0.0</v>
       </c>
       <c r="Q28">
         <v>0.0</v>
       </c>
       <c r="R28">
         <v>0.0</v>
       </c>
       <c r="S28">
+        <v>0.0</v>
+      </c>
+      <c r="T28">
         <v>269850000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1444400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269850000.0</v>
       </c>
       <c r="V28">
         <v>269850000.0</v>
       </c>
       <c r="W28">
-        <v>-263737943.0</v>
+        <v>269850000.0</v>
       </c>
       <c r="X28">
         <v>-263737943.0</v>
       </c>
       <c r="Y28">
         <v>-263737943.0</v>
       </c>
       <c r="Z28">
         <v>-263737943.0</v>
       </c>
       <c r="AA28">
+        <v>-263737943.0</v>
+      </c>
+      <c r="AB28">
         <v>-1087672008.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2428493590.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5677967435.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3805237364.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-8102991660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000000.0</v>
       </c>
       <c r="AG28">
         <v>24000000000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AH28">
+        <v>24000000000.0</v>
+      </c>
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-4702600000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>6691000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7020000000.0</v>
       </c>
-      <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>5712500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3662500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16859650000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5909850000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3384500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-9098500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6607250000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>10200495773.0</v>
+      </c>
+      <c r="C29">
         <v>-10456573155.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9685972396.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17575252957.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2051003608.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8166878131.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5335666421.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2710345142.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1148085289.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2473764804.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4687243000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15036980444.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-918270214.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2695333380.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4228821922.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3179072035.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2861523054.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>378030663.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6929565575.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1406373985.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-83934459.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3389203420.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6355994706.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4801893623.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3409133166.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1890008842.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2475479795.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3106605369.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4464856867.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4729976351.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8920093688.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-24812585077.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>879367944.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-6860470198.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-2737816449.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4827685934.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1968944436.0</v>
       </c>
-      <c r="AL29"/>
-      <c r="AM29">
+      <c r="AM29"/>
+      <c r="AN29">
         <v>-3389646439.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3560853879.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1292120156.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>9962233883.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4466144643.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-13107372768.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-4601800209.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>10606100786.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>16714455987.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-3981392434.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1881663683.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>10100846524.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5906583696.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-14019558721.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-5865831930.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1223261921.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>13604833242.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-3755317588.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-3503105.0</v>
+      </c>
+      <c r="C30">
         <v>-28350731.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-176851389.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22136335.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-838052602.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1074740.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>105646814.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-555210144.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-404421200.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-896881620.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-511444000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1396607249.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-754572880.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-754572875.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-312450703.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-189006125.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-622000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>52045455.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>850000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850000000.0</v>
       </c>
       <c r="V30">
         <v>850000000.0</v>
       </c>
       <c r="W30">
+        <v>850000000.0</v>
+      </c>
+      <c r="X30">
         <v>-144500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-303000000.0</v>
       </c>
       <c r="Y30">
         <v>-303000000.0</v>
       </c>
       <c r="Z30">
         <v>-303000000.0</v>
       </c>
       <c r="AA30">
         <v>-303000000.0</v>
       </c>
       <c r="AB30">
-        <v>-162500000.0</v>
+        <v>-303000000.0</v>
       </c>
       <c r="AC30">
         <v>-162500000.0</v>
       </c>
       <c r="AD30">
         <v>-162500000.0</v>
       </c>
       <c r="AE30">
         <v>-162500000.0</v>
       </c>
       <c r="AF30">
-        <v>-145000000.0</v>
+        <v>-162500000.0</v>
       </c>
       <c r="AG30">
         <v>-145000000.0</v>
       </c>
       <c r="AH30">
+        <v>-145000000.0</v>
+      </c>
+      <c r="AI30">
         <v>-5250000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-485000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-517600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1650000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>2469517000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11000000.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-4724350000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3857200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-134000000.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-1314000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1314000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4179364319.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-5638364320.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>846320000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-36540909.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3795154091.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-978500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>191303637.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>