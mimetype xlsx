--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2022-11-30</t>
   </si>
   <si>
     <t>2021-11-30</t>
   </si>
   <si>
     <t>2020-11-30</t>
   </si>
   <si>
     <t>2019-11-30</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
@@ -1017,51 +1020,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
@@ -2703,51 +2706,51 @@
       </c>
       <c r="S35">
         <v>304000000.0</v>
       </c>
       <c r="T35">
         <v>505000000.0</v>
       </c>
       <c r="U35">
         <v>320000000.0</v>
       </c>
       <c r="V35">
         <v>260000000.0</v>
       </c>
       <c r="W35">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
         <v>3222042000.0</v>
       </c>
       <c r="C36">
-        <v>-3545719000.0</v>
+        <v>3551748000.0</v>
       </c>
       <c r="D36">
         <v>2423815000.0</v>
       </c>
       <c r="E36">
         <v>2000740000.0</v>
       </c>
       <c r="F36">
         <v>-1618377000.0</v>
       </c>
       <c r="G36">
         <v>-1252969000.0</v>
       </c>
       <c r="H36">
         <v>-3001766000.0</v>
       </c>
       <c r="I36">
         <v>-3467229000.0</v>
       </c>
       <c r="J36">
         <v>-3391085000.0</v>
       </c>
       <c r="K36">
         <v>-4466648000.0</v>
       </c>
@@ -4017,556 +4020,562 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>23</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>183000.0</v>
+      </c>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>2595000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>33885000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5001000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>2360000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>15000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>667000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>20000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>815000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10010000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>1348000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2357000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5139000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5237000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10775000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11725000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11995000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16607000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13946000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>159000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11972000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4283000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2681000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7595000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9562000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16687000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14405000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6141000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>20300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13640000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>31242000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13636000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14082000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>52541000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1933000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3820000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>48732000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>23298000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4551000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31900000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>189300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>20600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>18500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>17000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>18300000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>15000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19200000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12800000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10500000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>23900000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11900000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10800000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4700000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9100000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7900000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7900000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7400000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>18900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11800000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13800000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>13400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3800000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2600000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10300000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4610,52 +4619,53 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4699,295 +4709,297 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
         <v>-511062000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-455171000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-456704000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-355453000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-512346000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-690953000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-715285000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-707137000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-892212000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1026708000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1135422000.0</v>
       </c>
-      <c r="X5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
         <v>-66680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
         <v>206700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>0.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-163400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>270400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
         <v>1321700000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>0.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1676000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2308600000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1798800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>804500000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>852800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>647000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>920800000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>660400000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>569900000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>649500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>751100000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>598500000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>406300000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>282800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>281100000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>153300000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>20100000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-36400000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-155700000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-181900000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>250200000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>355100000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>350200000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>399500000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>442200000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>537800000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>268700000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>192700000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>130900000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>97300000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>59700000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>44500000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>99400000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>50900000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>52400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5031,52 +5043,53 @@
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5120,85 +5133,86 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>169000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>169000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>136000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>136000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>126000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5219,117 +5233,118 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1903057000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1853702000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1795178000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1817306000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1839434000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1861562000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1880529000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1899496000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1918463000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1937430000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1952604000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1996914000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2173336000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2160558000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2182609000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2180922000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -5340,257 +5355,261 @@
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>31</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>1118000.0</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>589000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1010000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1629000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>505000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1912000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1334000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1278000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1153000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1604000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2187000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1921000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>171000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Y10">
         <v>2000000.0</v>
       </c>
       <c r="Z10">
         <v>2000000.0</v>
       </c>
       <c r="AA10">
         <v>2000000.0</v>
       </c>
       <c r="AB10">
         <v>2000000.0</v>
       </c>
       <c r="AC10">
         <v>2000000.0</v>
       </c>
       <c r="AD10">
         <v>2000000.0</v>
       </c>
       <c r="AE10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF10">
         <v>1503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG10">
         <v>2000000.0</v>
       </c>
       <c r="AH10">
         <v>2000000.0</v>
       </c>
       <c r="AI10">
         <v>2000000.0</v>
       </c>
       <c r="AJ10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AK10">
         <v>1229000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>528000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AN10">
         <v>2000000.0</v>
       </c>
       <c r="AO10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AP10">
         <v>4101000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>147737000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>207907000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>33987000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>73191000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1515000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3620000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1743000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>110543000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>257000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2407000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5835000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9772000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6118000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>41800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>43100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>53800000.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>600000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>800000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1600000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>2315000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>1854000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>118000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5634,793 +5653,803 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>33</v>
       </c>
-      <c r="B12"/>
-      <c r="C12">
+      <c r="B12">
+        <v>1118000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>8908000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12143000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12">
+        <v>702000.0</v>
+      </c>
+      <c r="G12">
         <v>12680000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1338000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>589000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1010000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1629000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2282000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1912000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1334000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1278000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1153000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1604000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2187000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1921000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>171000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Y12">
         <v>2000000.0</v>
       </c>
       <c r="Z12">
         <v>2000000.0</v>
       </c>
       <c r="AA12">
         <v>2000000.0</v>
       </c>
       <c r="AB12">
         <v>2000000.0</v>
       </c>
       <c r="AC12">
         <v>2000000.0</v>
       </c>
       <c r="AD12">
         <v>2000000.0</v>
       </c>
       <c r="AE12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF12">
         <v>1503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG12">
         <v>2000000.0</v>
       </c>
       <c r="AH12">
         <v>2000000.0</v>
       </c>
       <c r="AI12">
         <v>2000000.0</v>
       </c>
       <c r="AJ12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AK12">
         <v>1229000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>528000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AN12">
         <v>2000000.0</v>
       </c>
       <c r="AO12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AP12">
         <v>4101000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>147737000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>207907000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>33987000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>73191000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1515000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3620000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1743000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>110543000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>257000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2407000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5835000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9772000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6118000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>41800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>22800000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>43100000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>53800000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>600000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>800000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>500000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1600000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
         <v>169000.0</v>
       </c>
       <c r="C13">
         <v>169000.0</v>
       </c>
       <c r="D13">
         <v>169000.0</v>
       </c>
       <c r="E13">
         <v>169000.0</v>
       </c>
       <c r="F13">
         <v>169000.0</v>
       </c>
       <c r="G13">
         <v>169000.0</v>
       </c>
       <c r="H13">
         <v>169000.0</v>
       </c>
       <c r="I13">
         <v>169000.0</v>
       </c>
       <c r="J13">
         <v>169000.0</v>
       </c>
       <c r="K13">
-        <v>136000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="L13">
         <v>136000.0</v>
       </c>
       <c r="M13">
         <v>136000.0</v>
       </c>
       <c r="N13">
         <v>136000.0</v>
       </c>
       <c r="O13">
         <v>136000.0</v>
       </c>
       <c r="P13">
         <v>136000.0</v>
       </c>
       <c r="Q13">
-        <v>126000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="R13">
         <v>126000.0</v>
       </c>
       <c r="S13">
         <v>126000.0</v>
       </c>
       <c r="T13">
         <v>126000.0</v>
       </c>
       <c r="U13">
         <v>126000.0</v>
       </c>
       <c r="V13">
         <v>126000.0</v>
       </c>
       <c r="W13">
         <v>126000.0</v>
       </c>
       <c r="X13">
         <v>126000.0</v>
       </c>
       <c r="Y13">
         <v>126000.0</v>
       </c>
       <c r="Z13">
         <v>126000.0</v>
       </c>
       <c r="AA13">
         <v>126000.0</v>
       </c>
       <c r="AB13">
         <v>126000.0</v>
       </c>
       <c r="AC13">
         <v>126000.0</v>
       </c>
       <c r="AD13">
         <v>126000.0</v>
       </c>
       <c r="AE13">
         <v>126000.0</v>
       </c>
       <c r="AF13">
-        <v>115000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AG13">
         <v>115000.0</v>
       </c>
       <c r="AH13">
         <v>115000.0</v>
       </c>
       <c r="AI13">
         <v>115000.0</v>
       </c>
       <c r="AJ13">
-        <v>114000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="AK13">
         <v>114000.0</v>
       </c>
       <c r="AL13">
         <v>114000.0</v>
       </c>
       <c r="AM13">
-        <v>113000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="AN13">
         <v>113000.0</v>
       </c>
       <c r="AO13">
         <v>113000.0</v>
       </c>
       <c r="AP13">
+        <v>113000.0</v>
+      </c>
+      <c r="AQ13">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="AR13">
         <v>111000.0</v>
       </c>
       <c r="AS13">
-        <v>110000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="AT13">
         <v>110000.0</v>
       </c>
       <c r="AU13">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="AV13">
         <v>109000.0</v>
       </c>
       <c r="AW13">
         <v>109000.0</v>
       </c>
       <c r="AX13">
-        <v>100000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="AY13">
         <v>100000.0</v>
       </c>
       <c r="AZ13">
+        <v>100000.0</v>
+      </c>
+      <c r="BA13">
         <v>93000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>89000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BD13">
         <v>100000.0</v>
       </c>
       <c r="BE13">
         <v>100000.0</v>
       </c>
       <c r="BF13">
         <v>100000.0</v>
       </c>
       <c r="BG13">
         <v>100000.0</v>
       </c>
       <c r="BH13">
         <v>100000.0</v>
       </c>
       <c r="BI13">
         <v>100000.0</v>
       </c>
       <c r="BJ13">
         <v>100000.0</v>
       </c>
       <c r="BK13">
         <v>100000.0</v>
       </c>
       <c r="BL13">
         <v>100000.0</v>
       </c>
       <c r="BM13">
         <v>100000.0</v>
       </c>
       <c r="BN13">
         <v>100000.0</v>
       </c>
       <c r="BO13">
         <v>100000.0</v>
       </c>
-      <c r="BP13"/>
+      <c r="BP13">
+        <v>100000.0</v>
+      </c>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>44000.0</v>
       </c>
-      <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>43000.0</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>38000.0</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
         <v>169126038.0</v>
       </c>
       <c r="C14">
         <v>169126038.0</v>
       </c>
       <c r="D14">
         <v>169126038.0</v>
       </c>
       <c r="E14">
         <v>169126038.0</v>
       </c>
       <c r="F14">
         <v>169126038.0</v>
       </c>
       <c r="G14">
         <v>169126038.0</v>
       </c>
       <c r="H14">
         <v>169126038.0</v>
       </c>
       <c r="I14">
         <v>169126038.0</v>
       </c>
       <c r="J14">
+        <v>169126038.0</v>
+      </c>
+      <c r="K14">
         <v>138299750.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>136131530.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>136100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136131530.0</v>
       </c>
       <c r="N14">
         <v>136131530.0</v>
       </c>
       <c r="O14">
         <v>136131530.0</v>
       </c>
       <c r="P14">
         <v>136131530.0</v>
       </c>
       <c r="Q14">
+        <v>136131530.0</v>
+      </c>
+      <c r="R14">
         <v>126447554.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126447550.0</v>
       </c>
       <c r="S14">
         <v>126447550.0</v>
       </c>
       <c r="T14">
+        <v>126447550.0</v>
+      </c>
+      <c r="U14">
         <v>126400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>91887700.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>102203600.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>126400000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>126447554.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>126339541.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>126337073.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>126322425.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>126300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>126337110.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>126100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>118500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>115300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>115013605.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>114736362.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>114400000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>114100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>113856964.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>113530298.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>113200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>112800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>112283273.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>111384357.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>111100000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>110700000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>110111026.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>109440035.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>109200000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>105272507.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>101444621.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>100037746.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>96900000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>92900000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>88500000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>88264476.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>88240000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>94580000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>82870000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>82310000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>74870000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>74630000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>68710000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>90010000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>67400000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>58360000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>58120000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>52440000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>64270000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>45090000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>44520000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>45550000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>43860000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>43960000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>43340000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>43820000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>50650000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>40260000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>38170000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>39670000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>37740000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>37410000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>37440000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>34530000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>34430000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>33960000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>33390000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>126000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>126000.0</v>
       </c>
       <c r="Z15">
         <v>126000.0</v>
       </c>
       <c r="AA15">
         <v>126000.0</v>
       </c>
       <c r="AB15">
         <v>126000.0</v>
       </c>
       <c r="AC15">
         <v>126000.0</v>
       </c>
       <c r="AD15">
         <v>126000.0</v>
       </c>
       <c r="AE15">
-        <v>100000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AF15">
         <v>100000.0</v>
       </c>
       <c r="AG15">
         <v>100000.0</v>
       </c>
       <c r="AH15">
         <v>100000.0</v>
       </c>
       <c r="AI15">
         <v>100000.0</v>
       </c>
       <c r="AJ15">
         <v>100000.0</v>
       </c>
       <c r="AK15">
         <v>100000.0</v>
       </c>
       <c r="AL15">
         <v>100000.0</v>
       </c>
       <c r="AM15">
         <v>100000.0</v>
       </c>
@@ -6486,193 +6515,197 @@
       </c>
       <c r="BH15">
         <v>100000.0</v>
       </c>
       <c r="BI15">
         <v>100000.0</v>
       </c>
       <c r="BJ15">
         <v>100000.0</v>
       </c>
       <c r="BK15">
         <v>100000.0</v>
       </c>
       <c r="BL15">
         <v>100000.0</v>
       </c>
       <c r="BM15">
         <v>100000.0</v>
       </c>
       <c r="BN15">
         <v>100000.0</v>
       </c>
       <c r="BO15">
         <v>100000.0</v>
       </c>
-      <c r="BP15"/>
+      <c r="BP15">
+        <v>100000.0</v>
+      </c>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-2968000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-2979000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-97333000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>38842000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81559000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-81990000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-19679000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-10775000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-11725000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-262610000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-77927000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-11400000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-13900000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-20300000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-25700000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-111364000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>-19000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6716,197 +6749,199 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>1177000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1160000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>551000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>738000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>571000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>721000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>985000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1045000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>563000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>776000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1209000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1434000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>562000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>775000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1033000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1378000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1005000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1192000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1182000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1615000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1197000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1522000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>8648000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>11598000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>16505000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
-      <c r="BV18">
+      <c r="BV18"/>
+      <c r="BW18">
         <v>240695000.0</v>
       </c>
-      <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6950,52 +6985,53 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7039,52 +7075,53 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7120,658 +7157,664 @@
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>949000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-1557000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>75351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-8533000.0</v>
       </c>
-      <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AG22"/>
+      <c r="AG22">
+        <v>1.0</v>
+      </c>
       <c r="AH22"/>
       <c r="AI22"/>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ22"/>
       <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AL22"/>
+      <c r="AL22">
+        <v>1.0</v>
+      </c>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ22"/>
       <c r="AR22">
         <v>1.0</v>
       </c>
       <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22">
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22">
+      <c r="AU22"/>
+      <c r="AV22">
+        <v>1.0</v>
+      </c>
+      <c r="AW22"/>
+      <c r="AX22">
         <v>2.0</v>
       </c>
-      <c r="AX22"/>
       <c r="AY22"/>
-      <c r="AZ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ22"/>
       <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="BB22"/>
+      <c r="BB22">
+        <v>1.0</v>
+      </c>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>3708202000.0</v>
+      </c>
+      <c r="C23">
         <v>3222864000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3235815000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3201949000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3477473000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3551748000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2982370000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2741949000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2485109000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2427622000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1937565000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1791574000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1904614000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2004657000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2068617000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2126885000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1820770000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1618377000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1600415000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1650297000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1384761000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1252969000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1190965000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1337940000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2667338000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3001766000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3358094000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3491666000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3525777000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3483893000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3993486000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3558301000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3396298000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3399333000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3595300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3852765000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4254838000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3923551000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3962575000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3790273000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2979162000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4108273000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5357641000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6701563000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6887710000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7496439000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8235568000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7348291000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6644832000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6257278000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5894794000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5561428000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4887568000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4497800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4469300000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3996400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4449600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3589300000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3429100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3583000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3332500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3025600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2493900000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2067800000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1969800000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1601400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1354500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1164600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1054900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1052000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1794400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2033300000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2087100000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2239700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2324900000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2290800000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1946900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1723700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1592600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1521200000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1432900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1331100000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1334300000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1244400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>969400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>449714000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>384714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361356000.0</v>
       </c>
       <c r="R24">
         <v>361356000.0</v>
       </c>
       <c r="S24">
         <v>361356000.0</v>
       </c>
       <c r="T24">
+        <v>361356000.0</v>
+      </c>
+      <c r="U24">
         <v>327833000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>300265000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>309893000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>376718000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>374265000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>993426000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>970478000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>970131000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>999767000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1093000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>969069000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>968718000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>913749000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1003289000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1002938000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1002583000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>1090000000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>1425000000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>1916000000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>304029000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>602000000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>337000000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>449714000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>384714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361356000.0</v>
       </c>
       <c r="R25">
         <v>361356000.0</v>
       </c>
       <c r="S25">
         <v>361356000.0</v>
       </c>
       <c r="T25">
+        <v>361356000.0</v>
+      </c>
+      <c r="U25">
         <v>327833000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>300265000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>309893000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>376718000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>374265000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>993426000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>970478000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>970131000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>999767000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1093000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1132000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -7782,183 +7825,185 @@
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>3196545000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>2733770000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>1785239000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2121631000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>1573520000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>1308993000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>3195914000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3479363000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3359324000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3290223000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3730421000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3325047000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3222268000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3232260000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3430549000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>3700316000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>3926383000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>7449108000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>915946000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>2198514000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>1712226000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8002,348 +8047,352 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>593625000.0</v>
+      </c>
+      <c r="C28">
         <v>414957000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>550117000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>385746000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>651380000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>627181000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>585185000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>409002000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>510672000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>495194000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>413420000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>291959000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>418084000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>419058000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>480821000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>388514000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>422932000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>420910000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>411342000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>314910000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>386308000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>369545000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>372394000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>178554000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>991426000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1003478000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1078131000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>761943000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1091000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1130000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1144101000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>711542000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1032282000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1031923000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1031561000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1103966000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1119285000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1108905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169000000.0</v>
       </c>
       <c r="AN28">
         <v>1169000000.0</v>
       </c>
       <c r="AO28">
+        <v>1169000000.0</v>
+      </c>
+      <c r="AP28">
         <v>1166899000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1347263000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1597093000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1846013000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1885809000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2008485000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1522380000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1920257000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1538457000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1692743000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1584593000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1446165000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1275244000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>902882000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>848200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>876200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>807900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>721200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>775000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>774400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>675200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>619500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>478400000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>480000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>410000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>370000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000000.0</v>
       </c>
       <c r="BQ28">
         <v>304000000.0</v>
       </c>
       <c r="BR28">
         <v>304000000.0</v>
       </c>
       <c r="BS28">
+        <v>304000000.0</v>
+      </c>
+      <c r="BT28">
         <v>450000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>507000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>526000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>602000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>624000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>425500000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>427000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>337000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000000.0</v>
       </c>
       <c r="CB28">
         <v>320000000.0</v>
       </c>
       <c r="CC28">
         <v>320000000.0</v>
       </c>
       <c r="CD28">
-        <v>260000000.0</v>
+        <v>320000000.0</v>
       </c>
       <c r="CE28">
         <v>260000000.0</v>
       </c>
       <c r="CF28">
         <v>260000000.0</v>
       </c>
       <c r="CG28">
+        <v>260000000.0</v>
+      </c>
+      <c r="CH28">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>2717485000.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>2373284000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>1582448000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>1888233000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>1471648000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>1075052000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -8360,458 +8409,463 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>3591000.0</v>
+      </c>
+      <c r="C30">
         <v>822000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2083000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4440000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2008000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5414000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2878000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2224000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26842000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3218000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2518000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2360000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4954000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11202000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3309000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2482000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12794000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15905000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>67068000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67079000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>68517000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4493000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>510000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22830000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>836000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>749000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>737000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8104000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13407000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3484000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2119000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15577000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4801000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6413000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>489000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2405000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23532000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16370000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5136000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5185000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9444000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10993000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>795000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25929000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>29060000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>18143000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>28383000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4188000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10843000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4443000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>37079000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8865000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6767000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4700000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>12600000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>230900000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2100000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8300000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>10400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2700000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7600000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3900000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6900000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6300000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>33000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6400000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8600000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1300000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9700000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1391385000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1369644000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1448022000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1446489000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1498385000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1282958000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1126479000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1124275000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1154551000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>988443000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>872914000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>783167000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>894498000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1498973000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1755216000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1980030000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2085760000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2116055000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2066269000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2450149000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2158331000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2022208000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1826173000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1977171000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
+      <c r="AL31"/>
+      <c r="AM31">
         <v>2180781000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>2141602000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>4026822000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
-      <c r="BR31">
+      <c r="BR31"/>
+      <c r="BS31">
         <v>726156000.0</v>
       </c>
-      <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
-      <c r="BV31">
+      <c r="BV31"/>
+      <c r="BW31">
         <v>1375030000.0</v>
       </c>
-      <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
-      <c r="BZ31">
+      <c r="BZ31"/>
+      <c r="CA31">
         <v>1177443000.0</v>
       </c>
-      <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8855,307 +8909,313 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:85">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>3702740000.0</v>
+      </c>
+      <c r="C33">
         <v>3222042000.0</v>
       </c>
-      <c r="C33"/>
       <c r="D33">
+        <v>3224824000.0</v>
+      </c>
+      <c r="E33">
         <v>3197509000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3475465000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3545719000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2979492000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2739225000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2490877000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2414855000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1932366000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1788214000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1897660000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1992699000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2062808000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2121631000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1805939000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1601028000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1531317000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1573520000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1315422000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1184024000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1148974000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1335173000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2641437000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2998674000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3355114000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3479363000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3811047000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3728628000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3988247000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3553931000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3378471000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3392282000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3586637000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3842908000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4243763000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3880203000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3925701000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3763098000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2950157000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3937981000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5138490000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6666530000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>6788339000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7465613000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>8213554000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>7317915000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>6529846000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6244867000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>5887690000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>5518156000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4868318000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4473944000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>5055600000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4453500000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4821200000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4019500000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3838900000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>4033700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3822700000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>3413100000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2752600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2243300000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2141600000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1697400000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1372700000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1145700000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>963100000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>948600000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1940500000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2241200000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2296300000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2447400000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2577900000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2599000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2176000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1909600000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1725800000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1619600000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1500200000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1382400000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1402600000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1280500000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1000500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:85">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9199,564 +9259,573 @@
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:85">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>958994000.0</v>
+      </c>
+      <c r="C35">
         <v>880060000.0</v>
       </c>
-      <c r="C35"/>
       <c r="D35">
+        <v>798320000.0</v>
+      </c>
+      <c r="E35">
         <v>867615000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>832644000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>880745000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>736764000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>778167000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>616110000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>706414000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>508366000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>502085000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>491769000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>510994000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>546170000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>667000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>415218000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>380394000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>331183000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10010000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>240019000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>239383000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>329849000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>438303000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1039509000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>928480000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1080306000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>11995000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1093000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1132000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1331759000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1387998000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1323552000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1496725000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1557172000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1687938000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1829602000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1684842000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1713320000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1625810000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1334987000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1853063000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2227974000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2925606000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3071509000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3315241000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3710699000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3185977000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2719829000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2656858000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2560375000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2224975000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1948631000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>890000000.0</v>
       </c>
       <c r="BD35">
         <v>890000000.0</v>
       </c>
       <c r="BE35">
-        <v>775000000.0</v>
+        <v>890000000.0</v>
       </c>
       <c r="BF35">
         <v>775000000.0</v>
       </c>
       <c r="BG35">
         <v>775000000.0</v>
       </c>
       <c r="BH35">
         <v>775000000.0</v>
       </c>
       <c r="BI35">
-        <v>620000000.0</v>
+        <v>775000000.0</v>
       </c>
       <c r="BJ35">
         <v>620000000.0</v>
       </c>
       <c r="BK35">
-        <v>480000000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="BL35">
         <v>480000000.0</v>
       </c>
       <c r="BM35">
-        <v>370000000.0</v>
+        <v>480000000.0</v>
       </c>
       <c r="BN35">
         <v>370000000.0</v>
       </c>
       <c r="BO35">
-        <v>304000000.0</v>
+        <v>370000000.0</v>
       </c>
       <c r="BP35">
         <v>304000000.0</v>
       </c>
       <c r="BQ35">
         <v>304000000.0</v>
       </c>
       <c r="BR35">
         <v>304000000.0</v>
       </c>
       <c r="BS35">
+        <v>304000000.0</v>
+      </c>
+      <c r="BT35">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000000.0</v>
       </c>
       <c r="BU35">
         <v>505000000.0</v>
       </c>
       <c r="BV35">
         <v>505000000.0</v>
       </c>
       <c r="BW35">
         <v>505000000.0</v>
       </c>
       <c r="BX35">
-        <v>320000000.0</v>
+        <v>505000000.0</v>
       </c>
       <c r="BY35">
         <v>320000000.0</v>
       </c>
       <c r="BZ35">
         <v>320000000.0</v>
       </c>
       <c r="CA35">
         <v>320000000.0</v>
       </c>
       <c r="CB35">
         <v>320000000.0</v>
       </c>
       <c r="CC35">
         <v>320000000.0</v>
       </c>
       <c r="CD35">
-        <v>260000000.0</v>
+        <v>320000000.0</v>
       </c>
       <c r="CE35">
         <v>260000000.0</v>
       </c>
       <c r="CF35">
         <v>260000000.0</v>
       </c>
       <c r="CG35">
+        <v>260000000.0</v>
+      </c>
+      <c r="CH35">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:85">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>81686000.0</v>
+      </c>
+      <c r="C36">
         <v>3222042000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-1124000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3197509000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>85151000.0</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36">
+        <v>615000.0</v>
+      </c>
+      <c r="H36">
         <v>166930000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2739225000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>191371000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>193445000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>122883000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1788214000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>144017000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>140656000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>122699000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-2121631000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>127058000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>123357000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>126911000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-1573520000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1045000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>125042000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>115934000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1335173000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-5743000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-44522000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-115699000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-3479363000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-3809669000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-3727623000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-105174000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3553931000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-164097000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-333778000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-398512000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-455635000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-558435000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-414913000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-396467000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-322236000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-80420000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-416502000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-729335000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-1176069000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1190817000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-1382695000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>8213554000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1307665000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-1114775000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-1059198000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-959589000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-937947000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-799299000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-654000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-5044400000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-4441300000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-4812400000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-4009900000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-3829100000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-4023300000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-3815900000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-3406000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-2747000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-2238500000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-2139000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-1694500000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-1370500000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-1143400000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-960600000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-945900000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-1936700000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-2235200000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-2290300000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-2441300000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-2571900000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-2594900000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-2172000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-1905600000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-1721900000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-1615600000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-1496200000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-1379200000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-1402600000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-1280500000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-1000500000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:85">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9800,1151 +9869,1163 @@
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:85">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3235815000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-6651000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2982370000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-159124000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>122883000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2975000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>144017000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>140656000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>122699000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1438000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>127058000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>123357000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>126911000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>73290000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>129172000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>125042000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>115934000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>26437000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-152996000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-214722000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-274899000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>9566000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-295374000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-260142000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-363100000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1433000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-320300000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-493700000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>-554600000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-613800000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-737800000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-594700000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-562400000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-474800000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-164100000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>-428000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-742900000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-1190600000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-1206400000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-1399300000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>25215000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-1324000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-1130700000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-1073900000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-973300000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-950900000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>-809700000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>10751000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>-632800000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>-492500000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>-645600000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>-486100000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>-418100000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>-461700000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>-494400000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>-390700000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>-262300000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>-179400000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>-174200000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>-97700000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>-19200000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>13900000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>84200000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>99500000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>-153000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>-214200000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>-211700000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-240700000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-259600000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-312600000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-235600000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-192300000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>-141800000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>-106100000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>-71700000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>-52600000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>-78000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-40800000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>-38000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:85">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>60</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>753000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-10991000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-12143000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-5414000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-1338000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4418000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>275000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8960000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1671000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1557000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3815000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8041000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-5221000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-3816000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8636000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>291000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>426000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>441000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>339000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>257000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>35490000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>257000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1071000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>256000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>231000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>230000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252000.0</v>
       </c>
       <c r="AE39">
         <v>252000.0</v>
       </c>
       <c r="AF39">
+        <v>252000.0</v>
+      </c>
+      <c r="AG39">
         <v>251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="AH39">
         <v>250000.0</v>
       </c>
       <c r="AI39">
         <v>250000.0</v>
       </c>
       <c r="AJ39">
+        <v>250000.0</v>
+      </c>
+      <c r="AK39">
         <v>8139000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8142000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>18721000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>18504000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>20039000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>19719000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>13111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="AR39">
         <v>251000.0</v>
       </c>
       <c r="AS39">
         <v>251000.0</v>
       </c>
       <c r="AT39">
         <v>251000.0</v>
       </c>
       <c r="AU39">
         <v>251000.0</v>
       </c>
       <c r="AV39">
+        <v>251000.0</v>
+      </c>
+      <c r="AW39">
         <v>250000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>255000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1311000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>254000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>358000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>613000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>216000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
+      <c r="CH39"/>
     </row>
-    <row r="40" spans="1:85">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>15397000.0</v>
+      </c>
+      <c r="C40">
         <v>10544000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>52061000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-12614000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24802000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>61515999.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>33827000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>25544000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10344000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-55982000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-23132000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-2360000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10874000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>13311001.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>39958000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-667000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>57594000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9642000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>294000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-10010000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>157000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8991000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>9021000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-5139000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16706000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>15575000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>11309000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-11995000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>300115000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>271678000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>34533000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-4233000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8145000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>41167000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>27298000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>14791000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>22015000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>28366000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>23067000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>29035000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>9740000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>37467000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>13497000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>46126000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>38203000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>34676000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-13636000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>44790000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>33988000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>44571000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>39262000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>37743000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>29392000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>179462000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>644200000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>523600000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>656600000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>504100000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>428500000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>476200000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>504300000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>404700000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>270000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>189900000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>180100000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>107600000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>25500000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>10000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>4400000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>17100000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>161400000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>219900000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>244100000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>254300000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>266700000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>320200000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>241000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>196500000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>148100000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>116100000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>80200000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>60000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>93300000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>50800000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>44600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:85">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>120706000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>104383000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>123746000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>126751000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>136270000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>104916000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>60173000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>53796000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>58706000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>575000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>22018000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>51112000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>152996000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>214722000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>274899000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>300710000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>295374000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>260142000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>363041000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>365942000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>320263000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>493787000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>554589000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41">
         <v>594842000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>428063000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>1399241000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>8885000.0</v>
       </c>
-      <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
-      <c r="BV41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>11927000.0</v>
       </c>
-      <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>242000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
+      <c r="CH41"/>
     </row>
-    <row r="42" spans="1:85">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
         <v>2572187000.0</v>
       </c>
       <c r="C42">
+        <v>2572187000.0</v>
+      </c>
+      <c r="D42">
         <v>2582753000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2560395000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2583386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2609492000.0</v>
       </c>
       <c r="G42">
         <v>2609492000.0</v>
       </c>
       <c r="H42">
         <v>2609492000.0</v>
       </c>
       <c r="I42">
+        <v>2609492000.0</v>
+      </c>
+      <c r="J42">
         <v>2572284000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2609492000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1877453000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1847243000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2391632000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1903057000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1903193000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1853702000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2307524000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2508259000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2554718999.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1861562000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2772741000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2926204000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3053885000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1937430000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1952604000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1996914000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2173336000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2160558000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2182609000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2066143000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>4304038000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3765590000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1994281000.0</v>
       </c>
-      <c r="AH42">
-[...1 lines deleted...]
-      </c>
       <c r="AI42">
+        <v>1989481000.0</v>
+      </c>
+      <c r="AJ42">
         <v>2140412000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2135227000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2097174000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2124102000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2298636000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2338749000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2372037000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2356316000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2183747000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2249355000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2303337000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2350627000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>5344830000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2244578000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2293458000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2047560000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2093428000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1873090000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1695233000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>911776000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2050300000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1917900000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1831800000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1629100000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1637100000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1665200000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1382700000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1387300000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1318300000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1105100000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1085700000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>959900000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>978900000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>875100000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>891400000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>908100000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>925200000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>942200000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>958900000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>975500000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>984100000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>999900000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>991300000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>985700000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>979800000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>974400000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>969200000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>962600000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>879000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>872400000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>791500000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:85">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10988,52 +11069,53 @@
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:85">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11077,52 +11159,53 @@
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:85">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -11166,52 +11249,53 @@
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:85">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -11255,52 +11339,53 @@
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:85">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -11344,253 +11429,257 @@
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
+      <c r="CH47"/>
     </row>
-    <row r="48" spans="1:85">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>116272000.0</v>
+      </c>
+      <c r="C48">
         <v>-240096000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-245427000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-228825000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-115157000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-68174000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-478882000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-645879000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-763762000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-832103000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-486204000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-557890000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-511062000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-455171000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-456704000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-355453000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-512346000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-690953000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-715285000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-707137000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-892212000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1026708000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1135422000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1043058000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-453757000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-241824000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-193432000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-74924000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-66680000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-114779000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>270704000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1607374000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>27812000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-163423000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-163356000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-30205000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>270355000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>56565000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-109248000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-237839000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-749615000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-214826000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>592012000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1321725000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1349309000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1676085000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-833706000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1798755000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1484907000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1396256000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1197809000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1198795000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1044909000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>804457000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-181890000.0</v>
       </c>
-      <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>399535000.0</v>
       </c>
-      <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>192740000.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
+      <c r="CH48"/>
     </row>
-    <row r="49" spans="1:85">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -11634,742 +11723,751 @@
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:85">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>164724000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>194605000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>119966000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>119927000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>119886000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>89899000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>30993000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>30985000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1033561000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>20000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>70000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>94000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:85">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>594743000.0</v>
+      </c>
+      <c r="C51">
         <v>414957000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>550117000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>385746000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>651380000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>627181000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>585185000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>409502000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>511672000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>495783000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>414430000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>292959000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>419713000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>419563000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>485714000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>482714000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>424210000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>424356000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>415356000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>419833000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>390265000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>371893000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>374402000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>180554000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>993426000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1005478000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1080131000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1079767000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1212966000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1251927000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1145604000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>713542000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1034282000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1033923000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1033561000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1105195000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1119813000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171000000.0</v>
       </c>
       <c r="AN51">
         <v>1171000000.0</v>
       </c>
       <c r="AO51">
         <v>1171000000.0</v>
       </c>
       <c r="AP51">
+        <v>1171000000.0</v>
+      </c>
+      <c r="AQ51">
         <v>1495000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1805000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1880000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1959000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2010000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1526000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1922000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1649000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1693000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1587000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1452000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1285016000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>909000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>890000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>899000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775000000.0</v>
       </c>
       <c r="BG51">
         <v>775000000.0</v>
       </c>
       <c r="BH51">
         <v>775000000.0</v>
       </c>
       <c r="BI51">
+        <v>775000000.0</v>
+      </c>
+      <c r="BJ51">
         <v>676000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>620000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000000.0</v>
       </c>
       <c r="BL51">
         <v>480000000.0</v>
       </c>
       <c r="BM51">
+        <v>480000000.0</v>
+      </c>
+      <c r="BN51">
         <v>410000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>370000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000000.0</v>
       </c>
       <c r="BQ51">
         <v>304000000.0</v>
       </c>
       <c r="BR51">
         <v>304000000.0</v>
       </c>
       <c r="BS51">
+        <v>304000000.0</v>
+      </c>
+      <c r="BT51">
         <v>450000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>507000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>526000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>602000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>624000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>425500000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>427000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>337000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000000.0</v>
       </c>
       <c r="CB51">
         <v>320000000.0</v>
       </c>
       <c r="CC51">
         <v>320000000.0</v>
       </c>
       <c r="CD51">
-        <v>260000000.0</v>
+        <v>320000000.0</v>
       </c>
       <c r="CE51">
         <v>260000000.0</v>
       </c>
       <c r="CF51">
         <v>260000000.0</v>
       </c>
       <c r="CG51">
+        <v>260000000.0</v>
+      </c>
+      <c r="CH51">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:85">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>73</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>45000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>100000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>38229000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>151629000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>68000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>81000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>24985000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>49964000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>55982000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>60946000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15765000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>32327000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>32315000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>36000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>98000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>65000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>63000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>54000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>92000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>90000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>62000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>66571000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>106913000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>291720000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>274724000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>80000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>119966000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>119927000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>176886000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>89899000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>30993000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>30985000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>30978000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>31000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>27983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AM52">
         <v>20000000.0</v>
       </c>
       <c r="AN52">
         <v>20000000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AO52">
+        <v>20000000.0</v>
+      </c>
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>70000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>320000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>145000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="AT52">
         <v>94000000.0</v>
       </c>
-      <c r="AU52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU52">
+        <v>94000000.0</v>
+      </c>
+      <c r="AV52"/>
       <c r="AW52">
         <v>60000000.0</v>
       </c>
       <c r="AX52">
+        <v>60000000.0</v>
+      </c>
+      <c r="AY52">
         <v>110000000.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>178000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>146016000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>19000000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>9000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>76000000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>56000000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>40000000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>2000000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>2000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>21000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>97000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>119000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>105500000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>107000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>17000000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:85">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>8908000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>12143000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>12680000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1338000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>34007000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>15334000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>24616000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1777000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>3251000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>27668000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>290000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:85">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12413,1078 +12511,1093 @@
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:85">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>3708202000.0</v>
+      </c>
+      <c r="C55">
         <v>3222864000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3235815000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3201949000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3477473000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3551748000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2982370000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2741949000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2518994000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2427622000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1937565000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1791574000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1904614000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2004657000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2068617000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2126885000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1820770000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1618377000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1600415000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1650297000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1384761000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1252969000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1190965000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1337940000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2667338000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3001766000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3358094000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3491666000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3525777000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3483893000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3993486000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3558301000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3396298000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3399333000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3595300000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3852765000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4254838000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3923551000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3962575000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3790273000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2979162000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4108273000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5357641000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6701563000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6887710000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>7496439000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8235568000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>7348291000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>6644832000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6257278000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5894794000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5561428000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4887568000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4497796000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4469300000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3996400000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4449600000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3589300000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3429100000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3583000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3332500000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3025600000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2493900000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2067800000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1969800000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1601400000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1354500000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1164600000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1054900000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1052000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1794400000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2033300000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2087100000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2239700000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2324900000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2290800000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1946900000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1723700000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1592600000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1521200000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1432900000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1331100000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1334300000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1244400000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>969400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:85">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>5462000.0</v>
+      </c>
+      <c r="C56">
         <v>822000.0</v>
       </c>
-      <c r="C56"/>
       <c r="D56">
+        <v>10991000.0</v>
+      </c>
+      <c r="E56">
         <v>4440000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2008000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12680000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2878000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2724000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>28117000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>12767000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5199000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3360000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6954000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>11958000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5809000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3816000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14831000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>17349000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>69098000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3487000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>69339000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>68945000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>41991000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2767000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>25901000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3092000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2980000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2737000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10104000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>15407000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5239000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4370000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>17827000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7051000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>8663000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>9857000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>11075000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>43348000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>36874000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>27175000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>29005000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>170292000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>219151000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>35033000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>99371000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>30826000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>22014000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>30376000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>114986000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>12411000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7104000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>43272000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>19250000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>13101000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>46500000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>35400000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>274000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>55900000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>8300000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>11000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>4200000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3200000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3600000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3900000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2400000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1700000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>5000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>7600000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3900000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>6900000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>6300000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2500000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>33000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>6600000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>4400000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>6500000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>6400000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>8600000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>7700000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>4400000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1300000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>9700000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>4700000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:85">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>60580000.0</v>
+      </c>
+      <c r="C57">
         <v>10544000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>152061000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2595000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>176431000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>129515999.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>114827000.0</v>
       </c>
-      <c r="H57">
-[...1 lines deleted...]
-      </c>
       <c r="I57">
+        <v>8711000.0</v>
+      </c>
+      <c r="J57">
         <v>94193000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5001000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>37814000.0</v>
       </c>
-      <c r="L57">
-[...1 lines deleted...]
-      </c>
       <c r="M57">
+        <v>49932000.0</v>
+      </c>
+      <c r="N57">
         <v>43201000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>45641000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>75958000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>667000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>122594000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>111504000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>144957000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>10010000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>156299000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>140672000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>77949000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5139000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>128856000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>318070000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>297758000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>11995000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>316722000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>285624000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>211578000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>11972000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>50538000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>76435000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>60957000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>59691000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>57593000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>57928000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>59754000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>63440000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>21640000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>113608000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>353797000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>204766000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>163445000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>154376000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>13636000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>118872000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>146529000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>156504000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>43082000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>264475000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>198706000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>184013000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>676100000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>541400000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>921900000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>524700000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>447000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>493200000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>578600000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>419700000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>289200000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>199800000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>232900000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>118100000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>51400000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>21900000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>15200000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>21800000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>169000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>231000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>273000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>359700000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>393600000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>433100000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>366900000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>225300000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>161900000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>129500000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>84000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>64000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>95900000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>61100000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>50500000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:85">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>1019574000.0</v>
+      </c>
+      <c r="C58">
         <v>890604000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>898320000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>870210000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1009075000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1010261000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>851591000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>778167000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>676418000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>650064000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>546180000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>502085000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>534970000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>556635000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>622128000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>628500000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>537812000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>491898000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>476140000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>495746000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>396318000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>380055000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>407798000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>443442000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1168365000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1246550000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1378064000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1405906000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1409722000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1417624000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1543337000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1399970000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1374090000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1573160000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1618129000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1747629000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1887195000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1742770000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1773074000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1689250000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1356627000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1966671000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2581771000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3130372000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3234954000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3469617000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3724335000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3304849000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2866358000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2813362000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2603457000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2489450000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2147337000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1976975000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1566100000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1431400000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1696900000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1299700000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1222000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1268200000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1198600000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1039700000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>769200000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>679800000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>602900000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>488100000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>355400000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>325900000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>319200000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>325800000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>619000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>736000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>778000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>864700000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>898600000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>753100000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>686900000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>545300000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>481900000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>449500000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>404000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>324000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>355900000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>321100000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>125500000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:85">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -13528,309 +13641,313 @@
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:85">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>2688628000.0</v>
+      </c>
+      <c r="C60">
         <v>2332260000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2337495000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2331739000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2468398000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2541487000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2130779000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1963782000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1808691000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1777558000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1391385000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1289489000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1369644000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1448022000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1446489000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1498385000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1282958000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1126479000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1124275000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1154551000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>988443000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>872914000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>783167000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>894498000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1498973000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1755216000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1980030000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2085760000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2116055000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2066269000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2450149000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2158331000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2022208000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1826173000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1977171000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2105136000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2367643000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2180781000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2189501000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2101023000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1622535000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2141602000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2775870000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3571191000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3652756000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>4026822000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>4511233000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>4043442000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3778474000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3443916000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3291337000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3071978000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2740231000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2520821000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2903200000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2565000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2752700000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2289600000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2207100000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2314800000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2133900000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1985900000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1724700000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1388000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1366900000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1113300000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>999100000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>838700000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>735700000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>726200000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1175400000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1297300000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1309100000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1375000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1426300000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1537700000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1260000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1178400000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1110700000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1071700000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1028900000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1007100000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>978400000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>923300000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>843900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:85">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -13874,52 +13991,53 @@
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:85">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13963,50 +14081,51 @@
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14091,51 +14210,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>23804000.0</v>
       </c>
       <c r="C2">
         <v>21412000.0</v>
       </c>
       <c r="D2">
         <v>27068000.0</v>
       </c>
       <c r="E2">
         <v>27640000.0</v>
       </c>
       <c r="F2">
         <v>29835000.0</v>
       </c>
       <c r="G2">
         <v>48852000.0</v>
       </c>
       <c r="H2">
         <v>76500000.0</v>
       </c>
       <c r="I2">
         <v>78968000.0</v>
       </c>
@@ -14162,51 +14281,51 @@
       </c>
       <c r="Q2">
         <v>54860000.0</v>
       </c>
       <c r="R2">
         <v>36540000.0</v>
       </c>
       <c r="S2">
         <v>58270000.0</v>
       </c>
       <c r="T2">
         <v>58630000.0</v>
       </c>
       <c r="U2">
         <v>47540000.0</v>
       </c>
       <c r="V2">
         <v>18110000.0</v>
       </c>
       <c r="W2">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-40833000.0</v>
       </c>
       <c r="D3">
         <v>-40007000.0</v>
       </c>
       <c r="E3">
         <v>-27518000.0</v>
       </c>
       <c r="F3">
         <v>-2537000.0</v>
       </c>
       <c r="G3">
         <v>11488000.0</v>
       </c>
       <c r="H3">
         <v>693000.0</v>
       </c>
       <c r="I3">
         <v>161141.0</v>
       </c>
       <c r="J3">
         <v>52516.0</v>
@@ -14231,78 +14350,78 @@
       </c>
       <c r="Q3">
         <v>502710000.0</v>
       </c>
       <c r="R3">
         <v>369830000.0</v>
       </c>
       <c r="S3">
         <v>-546380000.0</v>
       </c>
       <c r="T3">
         <v>95970000.0</v>
       </c>
       <c r="U3">
         <v>239810000.0</v>
       </c>
       <c r="V3">
         <v>99460000.0</v>
       </c>
       <c r="W3">
         <v>5570000.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>1219596000.0</v>
       </c>
       <c r="D5">
         <v>115188000.0</v>
       </c>
       <c r="E5">
         <v>337236000.0</v>
       </c>
       <c r="F5">
         <v>334304000.0</v>
       </c>
       <c r="G5">
         <v>-792385000.0</v>
       </c>
       <c r="H5">
         <v>-136803000.0</v>
       </c>
       <c r="I5">
         <v>242361000.0</v>
       </c>
       <c r="J5">
         <v>-154893000.0</v>
@@ -14327,51 +14446,51 @@
       </c>
       <c r="Q5">
         <v>-41930000.0</v>
       </c>
       <c r="R5">
         <v>-24440000.0</v>
       </c>
       <c r="S5">
         <v>-50200000.0</v>
       </c>
       <c r="T5">
         <v>-43760000.0</v>
       </c>
       <c r="U5">
         <v>-38480000.0</v>
       </c>
       <c r="V5">
         <v>-9610000.0</v>
       </c>
       <c r="W5">
         <v>1080000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>-74552000.0</v>
       </c>
       <c r="C6">
         <v>1178763000.0</v>
       </c>
       <c r="D6">
         <v>115188000.0</v>
       </c>
       <c r="E6">
         <v>337236000.0</v>
       </c>
       <c r="F6">
         <v>334304000.0</v>
       </c>
       <c r="G6">
         <v>-792385000.0</v>
       </c>
       <c r="H6">
         <v>-136803000.0</v>
       </c>
       <c r="I6">
         <v>242361000.0</v>
       </c>
@@ -14381,124 +14500,124 @@
       <c r="K6">
         <v>414905000.0</v>
       </c>
       <c r="L6">
         <v>-2621063000.0</v>
       </c>
       <c r="M6">
         <v>902743000.0</v>
       </c>
       <c r="N6">
         <v>1208874000.0</v>
       </c>
       <c r="O6">
         <v>468828000.0</v>
       </c>
       <c r="P6">
         <v>64020000.0</v>
       </c>
       <c r="Q6">
         <v>460780000.0</v>
       </c>
       <c r="R6">
         <v>345390000.0</v>
       </c>
       <c r="S6">
-        <v>-596580000.0</v>
+        <v>-914786000.0</v>
       </c>
       <c r="T6">
         <v>52210000.0</v>
       </c>
       <c r="U6">
         <v>201330000.0</v>
       </c>
       <c r="V6">
         <v>89850000.0</v>
       </c>
       <c r="W6">
         <v>6650000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>190062000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>-65981000.0</v>
       </c>
       <c r="C9">
         <v>1188758000.0</v>
       </c>
       <c r="D9">
         <v>123109000.0</v>
       </c>
       <c r="E9">
         <v>331238000.0</v>
       </c>
       <c r="F9">
         <v>341383000.0</v>
       </c>
       <c r="G9">
         <v>-774086000.0</v>
       </c>
       <c r="H9">
         <v>-120897000.0</v>
       </c>
       <c r="I9">
         <v>229100000.0</v>
       </c>
@@ -14525,51 +14644,51 @@
       </c>
       <c r="Q9">
         <v>-35760000.0</v>
       </c>
       <c r="R9">
         <v>-22160000.0</v>
       </c>
       <c r="S9">
         <v>-40550000.0</v>
       </c>
       <c r="T9">
         <v>-40360000.0</v>
       </c>
       <c r="U9">
         <v>-35700000.0</v>
       </c>
       <c r="V9">
         <v>-7540000.0</v>
       </c>
       <c r="W9">
         <v>1520000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>-74552000.0</v>
       </c>
       <c r="C10">
         <v>1178763000.0</v>
       </c>
       <c r="D10">
         <v>115188000.0</v>
       </c>
       <c r="E10">
         <v>324541000.0</v>
       </c>
       <c r="F10">
         <v>334304000.0</v>
       </c>
       <c r="G10">
         <v>-792385000.0</v>
       </c>
       <c r="H10">
         <v>-136803000.0</v>
       </c>
       <c r="I10">
         <v>213323000.0</v>
       </c>
@@ -14596,51 +14715,51 @@
       </c>
       <c r="Q10">
         <v>479600000.0</v>
       </c>
       <c r="R10">
         <v>326160000.0</v>
       </c>
       <c r="S10">
         <v>-599950000.0</v>
       </c>
       <c r="T10">
         <v>85710000.0</v>
       </c>
       <c r="U10">
         <v>202400000.0</v>
       </c>
       <c r="V10">
         <v>85900000.0</v>
       </c>
       <c r="W10">
         <v>7210000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
         <v>-27686000.0</v>
       </c>
       <c r="C11">
         <v>249090000.0</v>
       </c>
       <c r="D11">
         <v>2601000.0</v>
       </c>
       <c r="E11">
         <v>1198000.0</v>
       </c>
       <c r="F11">
         <v>-1451000.0</v>
       </c>
       <c r="G11">
         <v>-7501000.0</v>
       </c>
       <c r="H11">
         <v>-9758000.0</v>
       </c>
       <c r="I11">
         <v>-15476000.0</v>
       </c>
@@ -14667,51 +14786,51 @@
       </c>
       <c r="Q11">
         <v>-15590000.0</v>
       </c>
       <c r="R11">
         <v>-9050000.0</v>
       </c>
       <c r="S11">
         <v>-18520000.0</v>
       </c>
       <c r="T11">
         <v>-13790000.0</v>
       </c>
       <c r="U11">
         <v>-15120000.0</v>
       </c>
       <c r="V11">
         <v>-3690000.0</v>
       </c>
       <c r="W11">
         <v>430000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12">
         <v>23804000.0</v>
       </c>
       <c r="C12">
         <v>21412000.0</v>
       </c>
       <c r="D12">
         <v>15772000.0</v>
       </c>
       <c r="E12">
         <v>12695000.0</v>
       </c>
       <c r="F12">
         <v>9241000.0</v>
       </c>
       <c r="G12">
         <v>23356000.0</v>
       </c>
       <c r="H12">
         <v>29264000.0</v>
       </c>
       <c r="I12">
         <v>29038000.0</v>
       </c>
@@ -14738,127 +14857,127 @@
       </c>
       <c r="Q12">
         <v>18810000.0</v>
       </c>
       <c r="R12">
         <v>19230000.0</v>
       </c>
       <c r="S12">
         <v>3370000.0</v>
       </c>
       <c r="T12">
         <v>33510000.0</v>
       </c>
       <c r="U12">
         <v>1070000.0</v>
       </c>
       <c r="V12">
         <v>3960000.0</v>
       </c>
       <c r="W12">
         <v>560000.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13">
         <v>0.0</v>
       </c>
       <c r="C13">
         <v>0.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>925018000.0</v>
       </c>
       <c r="H13">
         <v>127595000.0</v>
       </c>
       <c r="I13">
         <v>121593000.0</v>
       </c>
       <c r="J13">
         <v>169149000.0</v>
       </c>
       <c r="K13">
         <v>514234000.0</v>
       </c>
       <c r="L13">
         <v>1594640000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
         <v>-46866000.0</v>
       </c>
       <c r="C15">
         <v>929673000.0</v>
       </c>
       <c r="D15">
         <v>112587000.0</v>
       </c>
       <c r="E15">
         <v>323343000.0</v>
       </c>
       <c r="F15">
         <v>335755000.0</v>
       </c>
       <c r="G15">
         <v>-784884000.0</v>
       </c>
       <c r="H15">
         <v>-127045000.0</v>
       </c>
       <c r="I15">
         <v>228799000.0</v>
       </c>
@@ -14885,102 +15004,102 @@
       </c>
       <c r="Q15">
         <v>495190000.0</v>
       </c>
       <c r="R15">
         <v>335210000.0</v>
       </c>
       <c r="S15">
         <v>-581430000.0</v>
       </c>
       <c r="T15">
         <v>99500000.0</v>
       </c>
       <c r="U15">
         <v>217520000.0</v>
       </c>
       <c r="V15">
         <v>89590000.0</v>
       </c>
       <c r="W15">
         <v>6780000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>323343000.0</v>
       </c>
       <c r="F16">
         <v>335755000.0</v>
       </c>
       <c r="G16">
         <v>-784884000.0</v>
       </c>
       <c r="H16">
         <v>-127045000.0</v>
       </c>
       <c r="I16">
         <v>228799000.0</v>
       </c>
       <c r="J16">
         <v>-159125000.0</v>
       </c>
       <c r="K16">
         <v>253580000.0</v>
       </c>
       <c r="L16">
         <v>-1653102000.0</v>
       </c>
       <c r="M16">
         <v>522979000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16">
         <v>-585601000.0</v>
       </c>
       <c r="T16">
         <v>95344000.0</v>
       </c>
       <c r="U16">
         <v>213789000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
         <v>-46866000.0</v>
       </c>
       <c r="C17">
         <v>929673000.0</v>
       </c>
       <c r="D17">
         <v>112587000.0</v>
       </c>
       <c r="E17">
         <v>323343000.0</v>
       </c>
       <c r="F17">
         <v>335755000.0</v>
       </c>
       <c r="G17">
         <v>-784884000.0</v>
       </c>
       <c r="H17">
         <v>-127045000.0</v>
       </c>
       <c r="I17">
         <v>228799000.0</v>
       </c>
@@ -14993,156 +15112,156 @@
       <c r="L17">
         <v>-1653102000.0</v>
       </c>
       <c r="M17">
         <v>522979000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17">
         <v>-581425000.0</v>
       </c>
       <c r="T17">
         <v>99505000.0</v>
       </c>
       <c r="U17">
         <v>217521000.0</v>
       </c>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-23804000.0</v>
       </c>
       <c r="C18">
         <v>-21412000.0</v>
       </c>
       <c r="D18">
         <v>-15772000.0</v>
       </c>
       <c r="E18">
         <v>-12695000.0</v>
       </c>
       <c r="F18">
         <v>-9237000.0</v>
       </c>
       <c r="G18">
         <v>-22967000.0</v>
       </c>
       <c r="H18">
         <v>-29264000.0</v>
       </c>
       <c r="I18">
         <v>-29038000.0</v>
       </c>
       <c r="J18">
         <v>-29493000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20">
         <v>6630000.0</v>
       </c>
       <c r="T20">
         <v>6630000.0</v>
       </c>
       <c r="U20">
         <v>6630000.0</v>
       </c>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>-74552000.0</v>
       </c>
       <c r="C21">
         <v>1178763000.0</v>
       </c>
       <c r="D21">
         <v>115188000.0</v>
       </c>
       <c r="E21">
         <v>337236000.0</v>
       </c>
       <c r="F21">
         <v>334304000.0</v>
       </c>
       <c r="G21">
         <v>-792385000.0</v>
       </c>
       <c r="H21">
         <v>-136803000.0</v>
       </c>
       <c r="I21">
         <v>242361000.0</v>
       </c>
@@ -15169,78 +15288,78 @@
       </c>
       <c r="Q21">
         <v>-41930000.0</v>
       </c>
       <c r="R21">
         <v>-24440000.0</v>
       </c>
       <c r="S21">
         <v>-50200000.0</v>
       </c>
       <c r="T21">
         <v>-43760000.0</v>
       </c>
       <c r="U21">
         <v>-38480000.0</v>
       </c>
       <c r="V21">
         <v>-9610000.0</v>
       </c>
       <c r="W21">
         <v>1080000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>32375000.0</v>
       </c>
       <c r="C23">
         <v>31407000.0</v>
       </c>
       <c r="D23">
         <v>7610000.0</v>
       </c>
       <c r="E23">
         <v>6697000.0</v>
       </c>
       <c r="F23">
         <v>6917000.0</v>
       </c>
       <c r="G23">
         <v>18299000.0</v>
       </c>
       <c r="H23">
         <v>15906000.0</v>
       </c>
       <c r="I23">
         <v>15568000.0</v>
       </c>
@@ -15267,185 +15386,185 @@
       </c>
       <c r="Q23">
         <v>61020000.0</v>
       </c>
       <c r="R23">
         <v>38820000.0</v>
       </c>
       <c r="S23">
         <v>67910000.0</v>
       </c>
       <c r="T23">
         <v>62030000.0</v>
       </c>
       <c r="U23">
         <v>50310000.0</v>
       </c>
       <c r="V23">
         <v>20180000.0</v>
       </c>
       <c r="W23">
         <v>1530000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.68</v>
       </c>
       <c r="E26">
         <v>2.51</v>
       </c>
       <c r="F26">
         <v>1.56</v>
       </c>
       <c r="G26">
         <v>5.92</v>
       </c>
       <c r="H26">
         <v>0.47</v>
       </c>
       <c r="I26">
         <v>0.12</v>
       </c>
       <c r="J26">
         <v>0.43</v>
       </c>
       <c r="K26">
         <v>0.91</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>184000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>53603999.44</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>200000.0</v>
       </c>
       <c r="N27">
         <v>212000.0</v>
       </c>
       <c r="O27">
         <v>214000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>3961000.0</v>
       </c>
       <c r="C28">
         <v>4307000.0</v>
       </c>
       <c r="D28">
         <v>3099000.0</v>
       </c>
       <c r="E28">
         <v>2772000.0</v>
       </c>
       <c r="F28">
         <v>2620000.0</v>
       </c>
       <c r="G28">
         <v>3163000.0</v>
       </c>
       <c r="H28">
         <v>3268000.0</v>
       </c>
       <c r="I28">
         <v>3374000.0</v>
       </c>
@@ -15472,100 +15591,100 @@
       </c>
       <c r="Q28">
         <v>5420000.0</v>
       </c>
       <c r="R28">
         <v>1260000.0</v>
       </c>
       <c r="S28">
         <v>2350000.0</v>
       </c>
       <c r="T28">
         <v>2840000.0</v>
       </c>
       <c r="U28">
         <v>2440000.0</v>
       </c>
       <c r="V28">
         <v>1370000.0</v>
       </c>
       <c r="W28">
         <v>420000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>-27686000.0</v>
       </c>
       <c r="C29">
         <v>227822000.0</v>
       </c>
       <c r="D29">
         <v>2601000.0</v>
       </c>
       <c r="E29">
         <v>1198000.0</v>
       </c>
       <c r="F29">
         <v>-1451000.0</v>
       </c>
       <c r="G29">
         <v>-190326000.0</v>
       </c>
       <c r="H29">
         <v>-43357000.0</v>
       </c>
       <c r="I29">
         <v>14235000.0</v>
       </c>
       <c r="J29">
         <v>-86746000.0</v>
       </c>
       <c r="K29">
         <v>161325000.0</v>
       </c>
       <c r="L29">
         <v>-32388000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>8571000.0</v>
       </c>
       <c r="C30">
         <v>9995000.0</v>
       </c>
       <c r="D30">
         <v>7610000.0</v>
       </c>
       <c r="E30">
         <v>6697000.0</v>
       </c>
       <c r="F30">
         <v>6917000.0</v>
       </c>
       <c r="G30">
         <v>18299000.0</v>
       </c>
       <c r="H30">
         <v>15906000.0</v>
       </c>
       <c r="I30">
         <v>15568000.0</v>
       </c>
@@ -15592,51 +15711,51 @@
       </c>
       <c r="Q30">
         <v>6160000.0</v>
       </c>
       <c r="R30">
         <v>2280000.0</v>
       </c>
       <c r="S30">
         <v>9640000.0</v>
       </c>
       <c r="T30">
         <v>3400000.0</v>
       </c>
       <c r="U30">
         <v>2770000.0</v>
       </c>
       <c r="V30">
         <v>2070000.0</v>
       </c>
       <c r="W30">
         <v>440000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-28431000.0</v>
       </c>
       <c r="D31">
         <v>-20666000.0</v>
       </c>
       <c r="E31">
         <v>-12695000.0</v>
       </c>
       <c r="F31">
         <v>-9241000.0</v>
       </c>
       <c r="G31">
         <v>-23356000.0</v>
       </c>
       <c r="H31">
         <v>-29264000.0</v>
       </c>
       <c r="I31">
         <v>-29038000.0</v>
       </c>
       <c r="J31">
         <v>-29576000.0</v>
@@ -15661,51 +15780,51 @@
       </c>
       <c r="Q31">
         <v>521530000.0</v>
       </c>
       <c r="R31">
         <v>350600000.0</v>
       </c>
       <c r="S31">
         <v>-871216000.0</v>
       </c>
       <c r="T31">
         <v>129470000.0</v>
       </c>
       <c r="U31">
         <v>240880000.0</v>
       </c>
       <c r="V31">
         <v>95510000.0</v>
       </c>
       <c r="W31">
         <v>6130000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
         <v>-42177000.0</v>
       </c>
       <c r="C32">
         <v>1210170000.0</v>
       </c>
       <c r="D32">
         <v>123109000.0</v>
       </c>
       <c r="E32">
         <v>331238000.0</v>
       </c>
       <c r="F32">
         <v>341383000.0</v>
       </c>
       <c r="G32">
         <v>-774086000.0</v>
       </c>
       <c r="H32">
         <v>-120897000.0</v>
       </c>
       <c r="I32">
         <v>229100000.0</v>
       </c>
@@ -15751,2744 +15870,2776 @@
       <c r="W32">
         <v>2610000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>148</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>6895000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10870000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6039000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2">
+        <v>11589000.0</v>
+      </c>
+      <c r="G2">
         <v>10921000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4998000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8355000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7008000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6658000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3929000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6805000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7147000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7485000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2786000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5996000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5612000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5599000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2236000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4411000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6274000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6488000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12649000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16380000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17892000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19554000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7393000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19364000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20788000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20240000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6963000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18840000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19240000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20240000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21740000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>21440000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20760000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20620000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18930000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>26890000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>32470000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>32790000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35860000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36870000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39510000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12163000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>35440000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>32490000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31310000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>30240000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28730000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25550000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>25310000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>24330000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>24350000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22510000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>20830000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>21020000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20460000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>18730000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>16090000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>14390000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>12890000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11490000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10080000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9070000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8350000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>8260000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>-9870000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>51340000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14670000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9120000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7960000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6140000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5480000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4530000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4260000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3790000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3580000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3060000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2310000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1810000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>-12865000.0</v>
+      </c>
+      <c r="C3">
         <v>10687000.0</v>
       </c>
-      <c r="C3"/>
       <c r="D3"/>
       <c r="E3">
-        <v>-10687000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="F3">
+        <v>367000.0</v>
+      </c>
+      <c r="G3">
         <v>-9962000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-7789000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>-10199000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="J3">
-        <v>-17749000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="K3">
+        <v>380000.0</v>
+      </c>
+      <c r="L3">
         <v>-11140000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-6364000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-4754000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-7329000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-13327000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-4595000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-2267000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-3014000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>219000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1258000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-855000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-800000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-355000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13179000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-536000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3715000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-4297000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-486000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1761000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1927000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6698000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12516000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5967000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5308000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17320000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6992000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5368000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6997000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>30534000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1245000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3623000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1134000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1868000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4885000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4799000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14734000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13090000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12224000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10652000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10383000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10343000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8623000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7629000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6230000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>500320000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>-499720000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>563100000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>250520000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-119390000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-95540000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>368040000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>449930000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>294970000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>27920000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>270240000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>274120000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>121660000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>245500000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>59920000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-798450000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-244340000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>25560000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-82280000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-56900000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-171990000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>285110000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>202720000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>173910000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>116310000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>123300000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>68070000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-74660000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>129780000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>27000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>107180000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
-      <c r="AJ4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4"/>
-      <c r="AL4">
+      <c r="AL4"/>
+      <c r="AM4">
         <v>0.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4">
         <v>0.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>0.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
-      <c r="BR4">
+      <c r="BR4"/>
+      <c r="BS4">
         <v>0.0</v>
       </c>
-      <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
-      <c r="BV4">
+      <c r="BV4"/>
+      <c r="BW4">
         <v>0.0</v>
       </c>
-      <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
-      <c r="BZ4">
+      <c r="BZ4"/>
+      <c r="CA4">
         <v>0.0</v>
       </c>
-      <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>151</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-25652000.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
-      <c r="E5"/>
+      <c r="E5">
+        <v>-124639000.0</v>
+      </c>
       <c r="F5">
+        <v>10687000.0</v>
+      </c>
+      <c r="G5">
         <v>605390000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>275403000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>103032000.0</v>
+        <v>244623000.0</v>
       </c>
       <c r="J5">
-        <v>114351000.0</v>
+        <v>92833000.0</v>
       </c>
       <c r="K5">
+        <v>110904000.0</v>
+      </c>
+      <c r="L5">
         <v>183895000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-61975000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-56414000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>40418000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13157000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>182242000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>235291000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34389000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6781000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>240794000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>139761000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>109796000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-92234000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-695943000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-210234000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-227108000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-74436000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19095000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>126445000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-426924000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>176094000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>234411000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>69600000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-164702000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-126879000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-340331000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>386041000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>80253000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>233013000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>538524000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-466222000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-24360000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-19820000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-19164000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-318115000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>174613000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1389962000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>519289000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>101755000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>295297000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>83971000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>374021000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>418607000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>55420000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-23500000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-20640000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-19390000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-17220000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-22730000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-17520000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-15410000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-13780000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-11500000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-9170000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-7480000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-6230000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-6800000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-5440000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5960000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>18360000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-43090000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-12470000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-13000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-8650000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-13640000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-11020000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-10440000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-12280000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-11070000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-11460000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3670000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-5560000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2670000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2120000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>730000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>152</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>-14965000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>65052000.0</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6"/>
+      <c r="E6">
+        <v>-124269000.0</v>
+      </c>
       <c r="F6">
+        <v>11054000.0</v>
+      </c>
+      <c r="G6">
         <v>595428000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>267614000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>92833000.0</v>
+        <v>244988000.0</v>
       </c>
       <c r="J6">
-        <v>96602000.0</v>
+        <v>93262000.0</v>
       </c>
       <c r="K6">
+        <v>111284000.0</v>
+      </c>
+      <c r="L6">
         <v>172755000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-66990000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-61168000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33089000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26484000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>178523000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>233024000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>31375000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6562000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>237331000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>138906000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
-        <v>-92589000.0</v>
+        <v>113901000.0</v>
       </c>
       <c r="X6">
+        <v>-90717000.0</v>
+      </c>
+      <c r="Y6">
         <v>-714918000.0</v>
       </c>
-      <c r="Y6">
-[...1 lines deleted...]
-      </c>
       <c r="Z6">
+        <v>-273643000.0</v>
+      </c>
+      <c r="AA6">
         <v>-223393000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-78733000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>19086000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>128206000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-424997000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>182792000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>234411000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>75567000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-159394000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-109559000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-333339000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>391409000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>87250000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>263547000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>539769000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-462599000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>127720000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2328530000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14279000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-313316000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>189347000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>843721000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>531513000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>112407000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>305680000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>94314000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>382644000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>426236000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>61650000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>476820000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-520360000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>543710000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>233300000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-142120000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-113060000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>352630000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>436150000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>283470000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>18750000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>262760000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>267890000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>114860000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>240060000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>53960000.0</v>
       </c>
-      <c r="BR6">
-[...1 lines deleted...]
-      </c>
       <c r="BS6">
+        <v>-780080000.0</v>
+      </c>
+      <c r="BT6">
         <v>-287430000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>13090000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-95280000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-65550000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-185630000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>274090000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>192280000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>161630000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>105240000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>111840000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>64400000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-80220000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>127110000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>24880000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>107910000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
-      <c r="AJ7"/>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
       <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>0.0</v>
       </c>
-      <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-      <c r="AT7">
+      <c r="AT7"/>
+      <c r="AU7">
         <v>0.0</v>
       </c>
-      <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
-      <c r="BR7">
+      <c r="BR7"/>
+      <c r="BS7">
         <v>0.0</v>
       </c>
-      <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
-      <c r="BV7">
+      <c r="BV7"/>
+      <c r="BW7">
         <v>0.0</v>
       </c>
-      <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
-      <c r="BZ7">
+      <c r="BZ7"/>
+      <c r="CA7">
         <v>0.0</v>
       </c>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
-      <c r="AJ8"/>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>0.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>0.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
-      <c r="BR8">
+      <c r="BR8"/>
+      <c r="BS8">
         <v>0.0</v>
       </c>
-      <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
-      <c r="BV8">
+      <c r="BV8"/>
+      <c r="BW8">
         <v>0.0</v>
       </c>
-      <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
-      <c r="BZ8">
+      <c r="BZ8"/>
+      <c r="CA8">
         <v>0.0</v>
       </c>
-      <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>25559000.0</v>
+      </c>
+      <c r="C9">
         <v>-37963000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>70873000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-122451000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>23560000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>48624000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>64361000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>247064000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-33912000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>101481000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>65620000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-65002000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10299000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18829000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>116250000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>180122000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3053000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>115536000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>89364000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>239186000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-15481000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5511000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5317000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-707914000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5450000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-10064000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2772000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>23123000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8532000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9184000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-13076000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>238219000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-12471000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-11783000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-23830000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-13945000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-12252000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-13502000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-37036000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-7710000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-17542000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-16848000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-14030000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-17216000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-17350000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-27507000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>849729000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-23385000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-21033000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-20386000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-20205000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-18685000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-16551000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-15519000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-17910000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-15230000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-15100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-12790000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-18350000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-14110000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-12260000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-11400000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-9270000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-8150000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-6940000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-5670000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-5610000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-4930000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-5160000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10110000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-40760000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-11560000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-12010000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>70000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-4730000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-2900000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-2870000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-1240000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-1320000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-930000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-830000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-1240000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>620000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>630000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2910000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>399209000.0</v>
+      </c>
+      <c r="C10">
         <v>24585000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>57810000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-124639000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-32308000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>587687000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>260214000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>244623000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>86239000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>105511000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>167612000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-66990000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-66283000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28203000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-31207000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>178523000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>229586000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28012000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-10229000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>237331000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>135065000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>107632000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-92234000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-714918000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-213632000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-182079000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-61967000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19086000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>94667000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-332587000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>127522000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>234411000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>239809000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-110312000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-91055000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-221604000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>238502000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>42006000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>130601000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>530638000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-479946000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-576901000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-737148000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-36004000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-335437000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1029321000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>843721000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>519289000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>85057000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>295297000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>83971000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>374021000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>418607000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>55420000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>226660000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-270500000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>262170000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>108050000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-82430000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-65290000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>168610000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>211190000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>135990000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4790000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>127640000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>130820000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>54030000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>117300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>24000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-380860000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-165260000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>310000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-54140000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-37100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-99640000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>131530000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>90920000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>74800000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>46970000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>50200000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>30430000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-42100000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>62070000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11720000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>54210000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
+        <v>559000.0</v>
+      </c>
+      <c r="C11">
         <v>-10770000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11463000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-28570000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>191000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>122858000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>56009000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>52325000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17898000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20689000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>37128000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-15423000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-15131000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-556000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6537000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>37876000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>50979000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3680000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2081000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>52256000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>569000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1082000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>130000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-125617000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1699000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2746000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1718000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3899000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2683000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3848000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4028000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>51353000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-3121000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-5849000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-9329000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-5314000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-4852000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-5715000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-13761000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3943000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-6862000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-7872000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-7435000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-8420000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-8661000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-601967000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>312935000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>193148000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-8349000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>107590000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>30821000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>140748000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>156266000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>21980000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-7550000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-6220000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-5860000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-5430000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-5000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-6750000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-5750000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-5920000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-3670000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-3230000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2770000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-2310000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2520000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-2010000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-2210000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>6840000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-15950000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-4610000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-4810000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-2130000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-4190000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-3620000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-3860000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-5040000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-4260000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-4410000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-1410000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-2130000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1030000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-830000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>290000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>158</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>9739000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6039000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8026000.0</v>
       </c>
-      <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>4998000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3929000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>4876000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4709000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2786000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>2236000.0</v>
       </c>
-      <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>12649000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>264281000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>223365000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>72262000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7393000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>138825000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>413919000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>192840000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6963000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>85780000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>149280000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>99290000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>322630000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>402050000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>99710000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>275550000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>858610000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20503000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>76040000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17948000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>18429000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18563000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20778000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12163000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>548230000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>177340000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>205780000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>70440000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>252500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>277610000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>48150000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>250160000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>249860000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>281550000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>125260000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>59690000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>47770000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>184020000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>224960000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>147490000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>13960000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>135120000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>137060000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>60830000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>122750000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>29960000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>399220000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>122170000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12780000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>41140000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>28450000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>85990000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>142560000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>101360000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>86830000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>58270000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>61640000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>33970000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>38120000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>65040000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>13160000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>53710000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>0.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>0.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>39825000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>177635000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>230647000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>28143000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6559000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>242077000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>137826000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>113093000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>91066000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>682764000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>264281000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>223365000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>72262000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29207000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>138825000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18500,749 +18651,756 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
-      <c r="AJ14"/>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
       <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>0.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>0.0</v>
       </c>
-      <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-      <c r="AT14">
+      <c r="AT14"/>
+      <c r="AU14">
         <v>0.0</v>
       </c>
-      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>0.0</v>
       </c>
-      <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
-      <c r="BV14">
+      <c r="BV14"/>
+      <c r="BW14">
         <v>0.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>0.0</v>
       </c>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>398650000.0</v>
+      </c>
+      <c r="C15">
         <v>35355000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>46347000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-96069000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-32499000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>464829000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>204205000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>192298000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>68341000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>84822000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>130484000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-51567000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-51152000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28759000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-24670000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>140647000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>178607000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24332000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-8148000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>185075000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>134496000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>108714000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-92364000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-589301000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-211933000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-179333000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-60249000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15187000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>97350000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-328739000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>131550000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>183058000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>242930000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-104463000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-81726000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-216290000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>243354000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>47721000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>144362000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>534581000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-473084000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-569029000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-729713000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-27584000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-326776000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-427354000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>530786000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>326141000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>93406000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>187707000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>53150000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>233273000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>262341000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>33440000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>234210000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-264280000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>268030000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>113480000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-77430000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-58540000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>174360000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>217110000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>139660000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>8020000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>130410000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>133130000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>56550000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>119310000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>26210000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-387700000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-149310000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4920000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-49330000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-34970000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-95450000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>135150000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>94780000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>79840000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>51230000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>54610000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>31840000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-39970000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>63100000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>12550000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>53920000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>130484000.0</v>
       </c>
       <c r="M16">
+        <v>130484000.0</v>
+      </c>
+      <c r="N16">
         <v>-51152000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28759000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-24670000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>140647000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>178607000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24332000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-8148000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>185075000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>134496000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>108714000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-92364000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-589301000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-211933000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-179333000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-60249000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15187000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>97350000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-328739000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>131550000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>183058000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>242930000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-77399000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-81726000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>253580000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-1653102000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>522979000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>-585601000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>95344000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>213789000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>-96069000.0</v>
       </c>
-      <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>192298000.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>-51567000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>140647000.0</v>
       </c>
-      <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17">
         <v>185075000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>-589301000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-60249000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>15187000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>97350000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-328739000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>131550000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>183058000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>242930000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-77399000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-81726000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>253580000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-1653102000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>522979000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
-      <c r="BR17">
+      <c r="BR17"/>
+      <c r="BS17">
         <v>-581425000.0</v>
       </c>
-      <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
-      <c r="BV17">
+      <c r="BV17"/>
+      <c r="BW17">
         <v>99505000.0</v>
       </c>
-      <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
-      <c r="BZ17">
+      <c r="BZ17"/>
+      <c r="CA17">
         <v>217521000.0</v>
       </c>
-      <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-6035000.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-4998000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-3929000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-2786000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>-2236000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-12601000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>-7393000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -19255,54 +19413,55 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19344,794 +19503,803 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
-      <c r="AJ20"/>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>6630000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>6630000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>6630000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>12865000.0</v>
+      </c>
+      <c r="C21">
         <v>-25652000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>65052000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-124639000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10687000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>595428000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>267614000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>244623000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>92833000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>110904000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>172755000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-66990000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-61168000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>33089000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26484000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>178523000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>233024000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>31375000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6781000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>237331000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>138906000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>355000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-714918000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>536000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3715000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4297000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>19086000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1761000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1927000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6698000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>234411000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5967000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-5308000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-17320000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-6992000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5368000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6997000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-30534000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1245000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3623000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1134000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1868000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4885000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-4799000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-14734000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>843721000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-12224000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-10652000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-10383000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-10343000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8623000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-7629000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-6230000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-23500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-20640000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-19390000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-17220000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-22730000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-17520000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-15410000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-13780000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-11500000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-9170000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-7480000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-6230000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-6800000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-5440000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-5960000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>18360000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-43090000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-12470000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-13000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-8650000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-13640000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-11020000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-10440000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-12280000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-11070000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-11460000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-3670000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-5560000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-2670000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-2120000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>730000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
-      <c r="AJ22"/>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
       <c r="AK22"/>
-      <c r="AL22">
+      <c r="AL22"/>
+      <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>0.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>0.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>0.0</v>
       </c>
-      <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>0.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>12694000.0</v>
+      </c>
+      <c r="C23">
         <v>5415999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16690999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8227000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12873000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>535883000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>193453000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7439000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>118390000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2415000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100477000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5917000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78272000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7113000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>150219000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4385000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>230081000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>89773000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>101744000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4091000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>149976000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>107067000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>92682000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>19653000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>214648000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>179779000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>67982000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11430000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>94447000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>333113000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>130410000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10771000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>243655000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>107658000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>77193000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>218693000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>239959000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>47210000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>159019000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>531381000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>468791000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>569299000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>737960000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>36219000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>336394000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1020546000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>18171000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>526000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>89522000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>299990000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>88915000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>382076000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>424042000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>60333000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>29920000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>29760000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>26800000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>25260000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>25400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>23870000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>21880000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>18470000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>16620000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>13910000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>12030000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10640000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10250000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8860000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>9060000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>18120000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>53670000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>15570000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16790000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>17840000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>16880000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14270000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13040000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>15570000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14010000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14320000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>6420000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7380000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5600000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>4560000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2650000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20173,54 +20341,55 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -20262,723 +20431,731 @@
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
-      <c r="AJ26"/>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>0.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>0.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>0.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>0.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>74000.0</v>
+      </c>
+      <c r="C27">
         <v>76000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>76000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>78000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>80000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>79000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>86000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>49000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>46000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>44000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>52000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>57000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>56000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>52000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>49000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="W27">
         <v>47000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="X27">
+        <v>47000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>90000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>23000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>35000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>99999.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>84000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>260000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>180000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>240000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>110000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>89999.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="AN27">
         <v>150000.0</v>
       </c>
       <c r="AO27">
+        <v>150000.0</v>
+      </c>
+      <c r="AP27">
         <v>180000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>320000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>890000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>530000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>720000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>840000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>570000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>380000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>150000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>160000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>30000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>210000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>100000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>270000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>100000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>280000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>300000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>260000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>360000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>420000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>250000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>150000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>650000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>200000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>190000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>150000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>190000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>490000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>260000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>90000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>170000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>150000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>130000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>160000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>120000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>150000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>120000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>70000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>200000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>220000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>110000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>160000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>12620000.0</v>
+      </c>
+      <c r="C28">
         <v>9881000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>1045000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12797000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12219000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10811000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1003000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9284000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7787000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7184000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>878000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7206000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7566000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7933000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>678000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6347000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6067000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5951000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>656000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4763000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4664000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4915000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>731000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10348000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11498000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12440000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>876000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12549000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13494000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13827000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>812000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12299000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12786000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13682000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14739000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14509000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14207000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14065000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12413000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12919000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17433000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>21074000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>23475000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>24250000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>26702000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1146000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>24229000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>22044000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>21270000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>20319000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18610000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16570000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15967000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5320000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5510000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4010000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4130000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4120000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3050000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2730000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2630000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2080000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>370000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>340000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>370000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1030000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>320000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>310000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1120000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2070000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>810000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>820000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8570000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>8790000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7970000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7440000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11040000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9600000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10410000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2770000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4120000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3070000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2640000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2020000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>-28570000.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>771000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-24000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>-6537000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-56000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>50979000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3680000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2081000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-931000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>569000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>233000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3216000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-125617000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-61726000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-57875000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-18483000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3899000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>29102000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20990,815 +21167,827 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>12694000.0</v>
+      </c>
+      <c r="C30">
         <v>-6490000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30">
+        <v>5820999.0</v>
+      </c>
+      <c r="E30">
         <v>2188000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12873000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-546804000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-203253000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2441000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9370000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7836000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118189000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1988000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>58374000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18580000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39586000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1599000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>224244000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>74250000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11038000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1855000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-154387000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>107067000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>92682000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7004000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>214648000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>179779000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>67982000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4037000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>94447000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>333113000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>130410000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3808000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>243655000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>107658000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>77193000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>218693000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>239959000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>47210000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>159019000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>531381000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>468791000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>569299000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>737960000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>36219000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>336394000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1020546000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6008000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>526000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>89522000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>299990000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>88915000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>382076000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>424042000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>60333000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5590000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5410000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4290000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4430000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4380000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3410000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3150000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2380000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2230000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1020000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>540000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>560000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1180000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>510000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>800000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-8250000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2330000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>900000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>990000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8720000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8920000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8130000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7560000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>11040000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9750000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10530000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2840000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4320000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3290000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2750000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2180000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>386344000.0</v>
+      </c>
+      <c r="C31">
         <v>50237000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7242000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-42995000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7741000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6696000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6594000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5393000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5143000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-37278000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5115000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4886000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4723000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-42584000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3438000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3363000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3448000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-56650000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3841000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>108147000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-92589000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-12649000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-214168000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-178364000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-66264000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>865000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-31778000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-330660000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-48572000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-55832000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>245776000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-105004000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-73735000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-214612000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>243870000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>49003000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>161135000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>531883000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-476323000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-575767000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-735280000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-31119000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-330638000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1014587000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-12163000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>531513000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>95709000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>305680000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>94314000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>382644000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>426236000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>61650000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>250160000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-249860000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>281560000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>125270000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-59700000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-47770000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>184020000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>224970000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>147490000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>13960000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>135120000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>137050000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>60830000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>122740000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>29960000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-399220000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-122170000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>12780000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-41140000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-28450000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-86000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>142550000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>101360000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>87080000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>58040000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>61660000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>34100000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-36540000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>64740000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>13840000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>53480000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
+        <v>25559000.0</v>
+      </c>
+      <c r="C32">
         <v>-31068000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>81743000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-116412000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23560000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>59545000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>74161000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>252062000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-25557000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>108489000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>72278000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-61073000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>17104000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>25976000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>123735000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>182908000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2943000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>121148000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>94963000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>241422000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-11070000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5511000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5317000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-695265000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10930000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7828000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>16782000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>30516000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10832000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>11604000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7164000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>245182000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6369000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>7457000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>-3590000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>7795000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>9188000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>7258000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>-16416000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>11220000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9348000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>15622000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>18760000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>18644000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>19520000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>12003000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>861892000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>12055000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>11457000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10924000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>10035000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10045000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>8999000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>9791000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>6420000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>9120000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>7410000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8040000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2670000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>6350000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>6470000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>4690000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>5120000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4740000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>4550000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4410000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3460000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3420000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3100000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>240000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>10580000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3110000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3790000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>9190000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>3230000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>3240000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2610000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>3290000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2940000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>2860000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>2750000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1820000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>2930000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2440000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>3380000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -21885,51 +22074,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>0.0</v>
       </c>
       <c r="C2">
         <v>589000.0</v>
       </c>
       <c r="D2">
         <v>505000.0</v>
       </c>
       <c r="E2">
         <v>1153000.0</v>
       </c>
       <c r="F2">
         <v>171000.0</v>
       </c>
       <c r="G2">
         <v>2000000.0</v>
       </c>
       <c r="H2">
         <v>2000000.0</v>
       </c>
       <c r="I2">
         <v>2000000.0</v>
       </c>
@@ -21944,51 +22133,51 @@
       </c>
       <c r="M2">
         <v>257000.0</v>
       </c>
       <c r="N2">
         <v>6100000.0</v>
       </c>
       <c r="O2">
         <v>53800000.0</v>
       </c>
       <c r="P2">
         <v>500000.0</v>
       </c>
       <c r="Q2">
         <v>-100000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -22015,105 +22204,105 @@
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>0.0</v>
       </c>
       <c r="C6">
         <v>-589000.0</v>
       </c>
       <c r="D6">
         <v>84000.0</v>
       </c>
       <c r="E6">
         <v>-648000.0</v>
       </c>
       <c r="F6">
         <v>982000.0</v>
       </c>
       <c r="G6">
         <v>-1829000.0</v>
       </c>
       <c r="H6">
         <v>-1829000.0</v>
       </c>
       <c r="I6">
         <v>-1829000.0</v>
       </c>
@@ -22130,51 +22319,51 @@
         <v>1258000.0</v>
       </c>
       <c r="N6">
         <v>-5843000.0</v>
       </c>
       <c r="O6">
         <v>-47682000.0</v>
       </c>
       <c r="P6">
         <v>53300000.0</v>
       </c>
       <c r="Q6">
         <v>600000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
         <v>-58043000.0</v>
       </c>
       <c r="C7">
         <v>7341000.0</v>
       </c>
       <c r="D7">
         <v>22226000.0</v>
       </c>
       <c r="E7">
         <v>74953000.0</v>
       </c>
       <c r="F7">
         <v>112031000.0</v>
       </c>
       <c r="G7">
         <v>-298394000.0</v>
       </c>
       <c r="H7">
         <v>-35547000.0</v>
       </c>
       <c r="I7">
         <v>-278571000.0</v>
       </c>
@@ -22201,78 +22390,78 @@
       </c>
       <c r="Q7">
         <v>-1479000000.0</v>
       </c>
       <c r="R7">
         <v>-769000000.0</v>
       </c>
       <c r="S7">
         <v>1296100000.0</v>
       </c>
       <c r="T7">
         <v>66500000.0</v>
       </c>
       <c r="U7">
         <v>-163800000.0</v>
       </c>
       <c r="V7">
         <v>492800000.0</v>
       </c>
       <c r="W7">
         <v>-418200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>1950000.0</v>
       </c>
       <c r="C9">
         <v>-2196000.0</v>
       </c>
       <c r="D9">
         <v>7701000.0</v>
       </c>
       <c r="E9">
         <v>-1732000.0</v>
       </c>
       <c r="F9">
         <v>-85000.0</v>
       </c>
       <c r="G9">
         <v>-759000.0</v>
       </c>
       <c r="H9">
         <v>12571000.0</v>
       </c>
       <c r="I9">
         <v>-1292000.0</v>
       </c>
@@ -22289,276 +22478,276 @@
         <v>-18080000.0</v>
       </c>
       <c r="N9">
         <v>-4076000.0</v>
       </c>
       <c r="O9">
         <v>-4631000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
         <v>27314000.0</v>
       </c>
       <c r="T9">
         <v>-26233000.0</v>
       </c>
       <c r="U9">
         <v>-3024000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>17531000.0</v>
       </c>
       <c r="E10">
         <v>63573000.0</v>
       </c>
       <c r="F10">
         <v>60173000.0</v>
       </c>
       <c r="G10">
         <v>-214722000.0</v>
       </c>
       <c r="H10">
         <v>-45420000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>63568000.0</v>
       </c>
       <c r="F11">
         <v>58845000.0</v>
       </c>
       <c r="G11">
         <v>-213374000.0</v>
       </c>
       <c r="H11">
         <v>-46674000.0</v>
       </c>
       <c r="I11">
         <v>-262711000.0</v>
       </c>
       <c r="J11">
         <v>-106334000.0</v>
       </c>
       <c r="K11">
         <v>170200000.0</v>
       </c>
       <c r="L11">
         <v>-965037000.0</v>
       </c>
       <c r="M11">
         <v>323450000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>2754000.0</v>
       </c>
       <c r="T11">
         <v>-2996000.0</v>
       </c>
       <c r="U11">
         <v>146811000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-277570000.0</v>
       </c>
       <c r="F12">
         <v>-416997000.0</v>
       </c>
       <c r="G12">
         <v>1814651000.0</v>
       </c>
       <c r="H12">
         <v>469117000.0</v>
       </c>
       <c r="I12">
         <v>236734000.0</v>
       </c>
       <c r="J12">
         <v>480313000.0</v>
       </c>
       <c r="K12">
         <v>54985000.0</v>
       </c>
       <c r="L12">
         <v>3522724000.0</v>
       </c>
       <c r="M12">
         <v>-1218943000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>912082000.0</v>
       </c>
       <c r="T12">
         <v>-428149000.0</v>
       </c>
       <c r="U12">
         <v>-315775000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3388000.0</v>
       </c>
       <c r="F13">
         <v>574000.0</v>
       </c>
       <c r="G13">
         <v>-14602000.0</v>
       </c>
       <c r="H13">
         <v>-3417000.0</v>
       </c>
       <c r="I13">
         <v>-1829000.0</v>
       </c>
       <c r="J13">
         <v>-1714000.0</v>
       </c>
       <c r="K13">
         <v>-9296000.0</v>
       </c>
       <c r="L13">
         <v>-10859000.0</v>
       </c>
       <c r="M13">
         <v>8328000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13">
         <v>1305000.0</v>
       </c>
       <c r="T13">
         <v>-2102000.0</v>
       </c>
       <c r="U13">
         <v>-5085000.0</v>
       </c>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>1508000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14">
         <v>7112000.0</v>
       </c>
       <c r="T14">
         <v>7112000.0</v>
       </c>
       <c r="U14">
         <v>7112000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
         <v>162361000.0</v>
       </c>
       <c r="C15">
         <v>165744000.0</v>
       </c>
       <c r="D15">
         <v>112989000.0</v>
       </c>
       <c r="E15">
         <v>103807000.0</v>
       </c>
       <c r="F15">
         <v>82190000.0</v>
       </c>
       <c r="G15">
         <v>100265000.0</v>
       </c>
       <c r="H15">
         <v>184008000.0</v>
       </c>
       <c r="I15">
         <v>196025000.0</v>
       </c>
@@ -22583,51 +22772,51 @@
       <c r="P15">
         <v>115100000.0</v>
       </c>
       <c r="Q15">
         <v>88600000.0</v>
       </c>
       <c r="R15">
         <v>68600000.0</v>
       </c>
       <c r="S15">
         <v>67400000.0</v>
       </c>
       <c r="T15">
         <v>58900000.0</v>
       </c>
       <c r="U15">
         <v>46200000.0</v>
       </c>
       <c r="V15">
         <v>26700000.0</v>
       </c>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
         <v>0.0</v>
       </c>
       <c r="C16">
         <v>0.0</v>
       </c>
       <c r="D16">
         <v>589000.0</v>
       </c>
       <c r="E16">
         <v>505000.0</v>
       </c>
       <c r="F16">
         <v>1153000.0</v>
       </c>
       <c r="G16">
         <v>171000.0</v>
       </c>
       <c r="H16">
         <v>2000000.0</v>
       </c>
       <c r="I16">
         <v>2000000.0</v>
       </c>
@@ -22644,78 +22833,78 @@
         <v>1515000.0</v>
       </c>
       <c r="N16">
         <v>257000.0</v>
       </c>
       <c r="O16">
         <v>6118000.0</v>
       </c>
       <c r="P16">
         <v>53800000.0</v>
       </c>
       <c r="Q16">
         <v>500000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>223525000.0</v>
       </c>
       <c r="C18">
         <v>35398000.0</v>
       </c>
       <c r="D18">
         <v>137992000.0</v>
       </c>
       <c r="E18">
         <v>122212000.0</v>
       </c>
       <c r="F18">
         <v>32364000.0</v>
       </c>
       <c r="G18">
         <v>736516000.0</v>
       </c>
       <c r="H18">
         <v>309098000.0</v>
       </c>
       <c r="I18">
         <v>189366000.0</v>
       </c>
@@ -22742,113 +22931,113 @@
       </c>
       <c r="Q18">
         <v>-621300000.0</v>
       </c>
       <c r="R18">
         <v>-116900000.0</v>
       </c>
       <c r="S18">
         <v>369100000.0</v>
       </c>
       <c r="T18">
         <v>-360000000.0</v>
       </c>
       <c r="U18">
         <v>-30800000.0</v>
       </c>
       <c r="V18">
         <v>-384700000.0</v>
       </c>
       <c r="W18">
         <v>-786000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19">
         <v>-71229000.0</v>
       </c>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>30000000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>20000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>175000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>-59654000.0</v>
       </c>
       <c r="C21">
         <v>131975000.0</v>
       </c>
       <c r="D21">
         <v>-23345000.0</v>
       </c>
       <c r="E21">
         <v>-26939000.0</v>
       </c>
       <c r="F21">
         <v>87426000.0</v>
       </c>
       <c r="G21">
         <v>-455740000.0</v>
       </c>
       <c r="H21">
         <v>-124000000.0</v>
       </c>
       <c r="I21">
         <v>8000000.0</v>
       </c>
@@ -22861,51 +23050,51 @@
       <c r="L21">
         <v>-455000000.0</v>
       </c>
       <c r="M21">
         <v>242000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21">
         <v>-301694000.0</v>
       </c>
       <c r="T21">
         <v>262842000.0</v>
       </c>
       <c r="U21">
         <v>77000000.0</v>
       </c>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
         <v>-46866000.0</v>
       </c>
       <c r="C22">
         <v>929673000.0</v>
       </c>
       <c r="D22">
         <v>112587000.0</v>
       </c>
       <c r="E22">
         <v>323343000.0</v>
       </c>
       <c r="F22">
         <v>335755000.0</v>
       </c>
       <c r="G22">
         <v>-784884000.0</v>
       </c>
       <c r="H22">
         <v>-127045000.0</v>
       </c>
       <c r="I22">
         <v>228799000.0</v>
       </c>
@@ -22932,51 +23121,51 @@
       </c>
       <c r="Q22">
         <v>495180000.0</v>
       </c>
       <c r="R22">
         <v>335210000.0</v>
       </c>
       <c r="S22">
         <v>-581430000.0</v>
       </c>
       <c r="T22">
         <v>99510000.0</v>
       </c>
       <c r="U22">
         <v>217520000.0</v>
       </c>
       <c r="V22">
         <v>89580000.0</v>
       </c>
       <c r="W22">
         <v>6780000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
         <v>-1510000.0</v>
       </c>
       <c r="C23">
         <v>-2218000.0</v>
       </c>
       <c r="D23">
         <v>-661000.0</v>
       </c>
       <c r="E23">
         <v>107953000.0</v>
       </c>
       <c r="F23">
         <v>119345000.0</v>
       </c>
       <c r="G23">
         <v>202000000.0</v>
       </c>
       <c r="H23">
         <v>-125090000.0</v>
       </c>
       <c r="I23">
         <v>38397000.0</v>
       </c>
@@ -23003,80 +23192,80 @@
       </c>
       <c r="Q23">
         <v>160023000.0</v>
       </c>
       <c r="R23">
         <v>-26999.0</v>
       </c>
       <c r="S23">
         <v>-369100000.0</v>
       </c>
       <c r="T23">
         <v>25000.0</v>
       </c>
       <c r="U23">
         <v>30800000.0</v>
       </c>
       <c r="V23">
         <v>30000.0</v>
       </c>
       <c r="W23">
         <v>786000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>25420000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
         <v>328434000.0</v>
       </c>
       <c r="C25">
         <v>-901616000.0</v>
       </c>
       <c r="D25">
         <v>-7871000.0</v>
       </c>
       <c r="E25">
         <v>-276084000.0</v>
       </c>
       <c r="F25">
         <v>-415422000.0</v>
       </c>
       <c r="G25">
         <v>1819794000.0</v>
       </c>
       <c r="H25">
         <v>471690000.0</v>
       </c>
       <c r="I25">
         <v>239138000.0</v>
       </c>
@@ -23103,51 +23292,51 @@
       </c>
       <c r="Q25">
         <v>69520000.0</v>
       </c>
       <c r="R25">
         <v>119790000.0</v>
       </c>
       <c r="S25">
         <v>-5570000.0</v>
       </c>
       <c r="T25">
         <v>-571810000.0</v>
       </c>
       <c r="U25">
         <v>-223520000.0</v>
       </c>
       <c r="V25">
         <v>-1019280000.0</v>
       </c>
       <c r="W25">
         <v>-378380000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-29491000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>-10067000.0</v>
       </c>
       <c r="F26">
         <v>-34963000.0</v>
       </c>
       <c r="G26">
         <v>-355367000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>-8000000.0</v>
       </c>
       <c r="K26">
         <v>-203965000.0</v>
       </c>
       <c r="L26">
         <v>-31221000.0</v>
@@ -23164,78 +23353,78 @@
       <c r="P26">
         <v>192000000.0</v>
       </c>
       <c r="Q26">
         <v>466000000.0</v>
       </c>
       <c r="R26">
         <v>120500000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26">
         <v>156100000.0</v>
       </c>
       <c r="U26">
         <v>156050000.0</v>
       </c>
       <c r="V26">
         <v>156000000.0</v>
       </c>
       <c r="W26">
         <v>829000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
         <v>-223525000.0</v>
       </c>
       <c r="C28">
         <v>-35987000.0</v>
       </c>
       <c r="D28">
         <v>-137908000.0</v>
       </c>
       <c r="E28">
         <v>-122860000.0</v>
       </c>
       <c r="F28">
         <v>-31382000.0</v>
       </c>
       <c r="G28">
         <v>-738345000.0</v>
       </c>
       <c r="H28">
         <v>-309098000.0</v>
       </c>
       <c r="I28">
         <v>-189366000.0</v>
       </c>
@@ -23262,51 +23451,51 @@
       </c>
       <c r="Q28">
         <v>621900000.0</v>
       </c>
       <c r="R28">
         <v>116900000.0</v>
       </c>
       <c r="S28">
         <v>-369100000.0</v>
       </c>
       <c r="T28">
         <v>360000000.0</v>
       </c>
       <c r="U28">
         <v>30800000.0</v>
       </c>
       <c r="V28">
         <v>384700000.0</v>
       </c>
       <c r="W28">
         <v>786000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
         <v>223525000.0</v>
       </c>
       <c r="C29">
         <v>35398000.0</v>
       </c>
       <c r="D29">
         <v>137992000.0</v>
       </c>
       <c r="E29">
         <v>122212000.0</v>
       </c>
       <c r="F29">
         <v>32364000.0</v>
       </c>
       <c r="G29">
         <v>736516000.0</v>
       </c>
       <c r="H29">
         <v>309098000.0</v>
       </c>
       <c r="I29">
         <v>189366000.0</v>
       </c>
@@ -23333,54 +23522,56 @@
       </c>
       <c r="Q29">
         <v>-621300000.0</v>
       </c>
       <c r="R29">
         <v>-116900000.0</v>
       </c>
       <c r="S29">
         <v>369100000.0</v>
       </c>
       <c r="T29">
         <v>-360000000.0</v>
       </c>
       <c r="U29">
         <v>-30800000.0</v>
       </c>
       <c r="V29">
         <v>-384700000.0</v>
       </c>
       <c r="W29">
         <v>-786000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30"/>
-      <c r="C30"/>
+      <c r="C30">
+        <v>-25420000.0</v>
+      </c>
       <c r="D30">
         <v>74097000.0</v>
       </c>
       <c r="E30">
         <v>65339000.0</v>
       </c>
       <c r="F30">
         <v>-89093000.0</v>
       </c>
       <c r="G30">
         <v>754395000.0</v>
       </c>
       <c r="H30">
         <v>137862000.0</v>
       </c>
       <c r="I30">
         <v>52271000.0</v>
       </c>
       <c r="J30">
         <v>130326000.0</v>
       </c>
       <c r="K30">
         <v>279036000.0</v>
       </c>
       <c r="L30"/>
@@ -23397,528 +23588,532 @@
       </c>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>589000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1010000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1629000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>505000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1912000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1334000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1278000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1153000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1604000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2187000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1921000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>171000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="X2">
         <v>2000000.0</v>
       </c>
       <c r="Y2">
         <v>2000000.0</v>
       </c>
       <c r="Z2">
         <v>2000000.0</v>
       </c>
       <c r="AA2">
         <v>2000000.0</v>
       </c>
       <c r="AB2">
         <v>2000000.0</v>
       </c>
       <c r="AC2">
         <v>2000000.0</v>
       </c>
       <c r="AD2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE2">
         <v>1503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF2">
         <v>2000000.0</v>
       </c>
       <c r="AG2">
         <v>2000000.0</v>
       </c>
       <c r="AH2">
         <v>2000000.0</v>
       </c>
       <c r="AI2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AJ2">
         <v>1229000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>528000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AM2">
         <v>2000000.0</v>
       </c>
       <c r="AN2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO2">
         <v>4101000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>147737000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>207907000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>33987000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>73191000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1515000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3620000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1743000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>110543000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>257000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2407000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5835000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>41800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>53800000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>-100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>0.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>100000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -24128,54 +24323,57 @@
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24217,54 +24415,55 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24306,532 +24505,539 @@
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>183</v>
+      </c>
+      <c r="B6">
+        <v>1118000.0</v>
+      </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>-500000.0</v>
       </c>
       <c r="I6">
+        <v>-500000.0</v>
+      </c>
+      <c r="J6">
         <v>411000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-421000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-629000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1124000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1407000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>578000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>56000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>125000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-451000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-583000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>266000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1750000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="X6">
         <v>8000.0</v>
       </c>
       <c r="Y6">
         <v>8000.0</v>
       </c>
-      <c r="Z6"/>
+      <c r="Z6">
+        <v>8000.0</v>
+      </c>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-497000.0</v>
       </c>
       <c r="AF6">
         <v>-497000.0</v>
       </c>
       <c r="AG6">
         <v>-497000.0</v>
       </c>
       <c r="AH6">
+        <v>-497000.0</v>
+      </c>
+      <c r="AI6">
         <v>905000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>771000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>701000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-567000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-905000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>-2101000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-143636000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-60170000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>173920000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-39204000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>71676000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2105000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1877000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-108800000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>110286000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2150000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3428000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3965000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3672000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-35682000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>19000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-20300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-10700000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>53900000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-700000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-100000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>200000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1100000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1600000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6">
         <v>0.0</v>
       </c>
-      <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
-      <c r="BR6">
+      <c r="BR6"/>
+      <c r="BS6">
         <v>0.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>0.0</v>
       </c>
-      <c r="BU6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV6"/>
       <c r="BW6">
         <v>-1.0</v>
       </c>
-      <c r="BX6"/>
+      <c r="BX6">
+        <v>-1.0</v>
+      </c>
       <c r="BY6"/>
-      <c r="BZ6">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ6"/>
       <c r="CA6">
         <v>0.0</v>
       </c>
       <c r="CB6">
+        <v>0.0</v>
+      </c>
+      <c r="CC6">
         <v>-1.0</v>
       </c>
-      <c r="CC6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD6"/>
       <c r="CE6">
         <v>-1.0</v>
       </c>
       <c r="CF6">
+        <v>-1.0</v>
+      </c>
+      <c r="CG6">
         <v>99999.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>-4521000.0</v>
+      </c>
+      <c r="C7">
         <v>-78724000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19599000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1026000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>56000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1546000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4979000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20227000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13885000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>315000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1762000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2366000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3776000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7065000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-55000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16767000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1733000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>51430000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4021000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5769000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1320000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2801000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-7744000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>604824000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>21629000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>86779000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16932000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7035000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4140000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4614000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-10249000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>20307000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-17793000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>7123000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13549000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>8648000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>14795000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2199000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-17094000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7408000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-11499000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>5288000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-22739000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>33333000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7262000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2347000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>5336000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-13312000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>571000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>2264000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>25908000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-18789000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-8714000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2110000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-106200000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-396900000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-81500000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>59200000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4300000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-358300000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-51200000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-205400000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-213900000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-101000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-183300000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-62700000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-120600000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>600000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-300000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>146400000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>61900000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>19900000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>77100000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-101600000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-195200000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-197300000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-43600000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-365900000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-6200000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-800000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-66400000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-84600000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-10600000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-264200000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-80200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24873,276 +25079,280 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>-949000.0</v>
+      </c>
+      <c r="C9">
         <v>-1381000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2357000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2432000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3406000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2536000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-652000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>16795000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-15803000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6807000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-158000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5195000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6247000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-103000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-18346000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19954000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3237000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1534000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1154000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-166000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>461000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2898000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3983000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>22320000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-21994000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-87000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-12000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1589000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11081000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9923000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5949000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>13458000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-10776000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1612000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-5924000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1916000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>21127000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-7162000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-11234000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>49000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4259000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1549000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-10198000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>25134000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2994000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-10780000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10240000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-24195000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6655000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-6400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>32636000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-28214000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2098000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2110000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>27314000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-26233000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-3024000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>18607000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6348000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
@@ -25167,530 +25377,536 @@
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>34250000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-19377000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2990000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-10186000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>32021000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>44723000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5582000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-14105000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>68141000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-773000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-23027000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-31876000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-101982000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-56489000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-60177000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-25811000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>459000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>38855000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-101804000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-28779000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>45679000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-177807000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-106334000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-56473000.0</v>
       </c>
-      <c r="AJ11"/>
       <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>170200000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-965037000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>323450000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>2754000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>-2996000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>146811000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-145750000.0</v>
       </c>
       <c r="M12">
+        <v>-145750000.0</v>
+      </c>
+      <c r="N12">
         <v>95619000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>70077000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>59406000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-202772000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-204281000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-69778000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>42906000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-259104000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-131021000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-35264000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>160796000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1331010000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>358109000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>356228000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>125023000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34679000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-46813000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>519826000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-121428000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-175893000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14229000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>480313000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>256056000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>54985000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>3522724000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-1218943000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>912082000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>-428149000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>-315775000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-1496000.0</v>
       </c>
       <c r="M13">
+        <v>-1496000.0</v>
+      </c>
+      <c r="N13">
         <v>-2456000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1901000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>351000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2494000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1358000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1062000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-922000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1844000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1410000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3761000.0</v>
       </c>
       <c r="X13">
         <v>-3761000.0</v>
       </c>
       <c r="Y13">
+        <v>-3761000.0</v>
+      </c>
+      <c r="Z13">
         <v>-6983000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4125000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-6047000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5446000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-6941000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>14537000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-16198000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>6849000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-7017000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1714000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-7625000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>-9296000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-10859000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>8328000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>1305000.0</v>
       </c>
-      <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>-2102000.0</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>-5085000.0</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>384000.0</v>
+      </c>
+      <c r="C14">
         <v>-737000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>370000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>367000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>365000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>429000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>380000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
@@ -25705,562 +25921,569 @@
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>7112000.0</v>
       </c>
-      <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
-      <c r="BV14">
+      <c r="BV14"/>
+      <c r="BW14">
         <v>7112000.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>7112000.0</v>
       </c>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>42282000.0</v>
+      </c>
+      <c r="C15">
         <v>40590000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>40591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40590000.0</v>
       </c>
       <c r="E15">
         <v>40590000.0</v>
       </c>
       <c r="F15">
+        <v>40590000.0</v>
+      </c>
+      <c r="G15">
         <v>54121000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>37208000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>37207000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>37208000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>28587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28588000.0</v>
       </c>
       <c r="L15">
         <v>28588000.0</v>
       </c>
       <c r="M15">
-        <v>27226000.0</v>
+        <v>28588000.0</v>
       </c>
       <c r="N15">
         <v>27226000.0</v>
       </c>
       <c r="O15">
         <v>27226000.0</v>
       </c>
       <c r="P15">
+        <v>27226000.0</v>
+      </c>
+      <c r="Q15">
         <v>27227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22128000.0</v>
       </c>
       <c r="R15">
         <v>22128000.0</v>
       </c>
       <c r="S15">
         <v>22128000.0</v>
       </c>
       <c r="T15">
-        <v>18967000.0</v>
+        <v>22128000.0</v>
       </c>
       <c r="U15">
         <v>18967000.0</v>
       </c>
       <c r="V15">
         <v>18967000.0</v>
       </c>
       <c r="W15">
         <v>18967000.0</v>
       </c>
       <c r="X15">
+        <v>18967000.0</v>
+      </c>
+      <c r="Y15">
         <v>15174000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>44310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45481000.0</v>
       </c>
       <c r="AA15">
         <v>45481000.0</v>
       </c>
       <c r="AB15">
+        <v>45481000.0</v>
+      </c>
+      <c r="AC15">
         <v>45482000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>47564000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>55141000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>47054000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>46935000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>46895000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>46535000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>46239000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>46217000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>56492000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>56440000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>55884000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>56093000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>56019000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>65179000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>65419000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>65293000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>65006000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>63956000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>62995000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>61101000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>54605000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>52954000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>47985000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>46860000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>42904000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>41781000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>38500000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>37500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>31400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>30900000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>30300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>27600000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>26300000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>25700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21800000.0</v>
       </c>
       <c r="BL15">
         <v>21800000.0</v>
       </c>
       <c r="BM15">
+        <v>21800000.0</v>
+      </c>
+      <c r="BN15">
         <v>19300000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>18900000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>16700000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>16400000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>16600000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>17100000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>17000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>16700000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>16600000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>16200000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>16000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>13600000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>13100000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12100000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12300000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>11800000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>10000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>9800000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>7400000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6600000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>193</v>
+      </c>
+      <c r="B16">
+        <v>1118000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>589000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1010000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1629000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>505000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1912000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1334000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1278000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1153000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1604000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2187000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1921000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>171000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Y16">
         <v>2000000.0</v>
       </c>
       <c r="Z16">
         <v>2000000.0</v>
       </c>
       <c r="AA16">
         <v>2000000.0</v>
       </c>
       <c r="AB16">
         <v>2000000.0</v>
       </c>
       <c r="AC16">
         <v>2000000.0</v>
       </c>
       <c r="AD16">
         <v>2000000.0</v>
       </c>
       <c r="AE16">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF16">
         <v>1503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG16">
         <v>2000000.0</v>
       </c>
       <c r="AH16">
         <v>2000000.0</v>
       </c>
       <c r="AI16">
         <v>2000000.0</v>
       </c>
       <c r="AJ16">
+        <v>2000000.0</v>
+      </c>
+      <c r="AK16">
         <v>1229000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>528000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AN16">
         <v>2000000.0</v>
       </c>
       <c r="AO16">
+        <v>2000000.0</v>
+      </c>
+      <c r="AP16">
         <v>4101000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>147737000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>207907000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>33987000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>73191000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1515000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3620000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1743000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>110543000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>257000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2407000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5835000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9772000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6118000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>41800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>22800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>43100000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>53800000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="BI16">
         <v>700000.0</v>
       </c>
       <c r="BJ16">
+        <v>700000.0</v>
+      </c>
+      <c r="BK16">
         <v>500000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1600000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>0.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>0.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>0.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-1.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>0.0</v>
       </c>
-      <c r="BU16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV16"/>
       <c r="BW16">
         <v>-1.0</v>
       </c>
-      <c r="BX16"/>
+      <c r="BX16">
+        <v>-1.0</v>
+      </c>
       <c r="BY16"/>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ16"/>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>-1.0</v>
       </c>
-      <c r="CC16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD16"/>
       <c r="CE16">
         <v>-1.0</v>
       </c>
       <c r="CF16">
+        <v>-1.0</v>
+      </c>
+      <c r="CG16">
         <v>99999.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26302,311 +26525,315 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>17082000.0</v>
+      </c>
+      <c r="C18">
         <v>24592000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>27659000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>154035000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17239000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12563000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18914000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12621000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31696000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12844000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13073000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>19933000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16268000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6444000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13232000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>28675000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>10299000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>72449000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7350000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>27517000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14141000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22466000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18982000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>637225000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>57843000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>120482000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>45481000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>55494000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>87641000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>73661000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9755000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>77955000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>47505000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>46535000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>119010000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>61918000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>39925000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>117255000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>55885000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>54017000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>227549000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>315069000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>314528000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>93777000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>169966000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>71852000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-37534000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-319179000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-84935000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-71456000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-303057000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-263778000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>44600000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-12856000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-76000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-367300000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-55300000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>84900000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>29700000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-334600000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-29200000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-183200000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-194200000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-80700000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-163200000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-44100000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-105800000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>16400000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>16600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>163100000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>77700000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>35700000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>92600000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>40400000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-182500000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-141000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-76900000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-4900000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>12300000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>11800000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-50000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-67700000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>7400000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-252200000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-72200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26640,64 +26867,65 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
-      <c r="BZ19">
+      <c r="BZ19"/>
+      <c r="CA19">
         <v>-71229000.0</v>
       </c>
-      <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26739,711 +26967,721 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>11000000.0</v>
       </c>
       <c r="M21">
         <v>11000000.0</v>
       </c>
       <c r="N21">
+        <v>11000000.0</v>
+      </c>
+      <c r="O21">
         <v>-63322000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-17000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>51383000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4477000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>54903000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54260000.0</v>
       </c>
       <c r="W21">
         <v>54260000.0</v>
       </c>
       <c r="X21">
+        <v>54260000.0</v>
+      </c>
+      <c r="Y21">
         <v>-475000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="AA21">
         <v>-75000000.0</v>
       </c>
       <c r="AB21">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-10000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-39000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-18000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000000.0</v>
       </c>
       <c r="AG21">
         <v>-31000000.0</v>
       </c>
       <c r="AH21">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AI21">
         <v>-63000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-72000000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-221000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-455000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>242000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>-301694000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>262842000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>77000000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>398650000.0</v>
+      </c>
+      <c r="C22">
         <v>35355000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46347000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-96069000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-32499000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>464829000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>204205000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>192298000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>68341000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>84822000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>130484000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-51567000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-51152000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28759000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-24670000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>140647000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>178607000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24332000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-8148000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>185075000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>134496000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>108714000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-92364000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-589301000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-211933000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-179333000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-60249000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15187000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>97350000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-328739000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>131550000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>183058000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>242930000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-104463000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-81726000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-216290000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>243354000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>47721000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>144362000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>534581000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-473084000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-569029000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-729713000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-27584000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-326776000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-427354000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>530786000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>326141000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>93406000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>187707000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>53150000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>233273000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>262341000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>33440000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>234210000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-264280000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>268020000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>113470000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-77430000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-58540000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>174360000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>217110000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>139650000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>8020000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>130410000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>133140000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>56550000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>119320000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>26210000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-387710000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-149310000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4920000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-49330000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-34970000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-95450000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>135150000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>94780000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>79840000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>51230000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>54610000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>31840000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-39970000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>63100000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12550000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>53910000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>26318000.0</v>
+      </c>
+      <c r="C23">
         <v>88584000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-113445000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23351000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-329000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23">
+        <v>80941000.0</v>
+      </c>
+      <c r="I23">
         <v>-25672000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-9919000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-661000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-16578000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-906000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-360000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40917000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1105000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8971000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-38149000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>28942000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>27149000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2404000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-7000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-475769000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-38533000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-75001000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>30000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-10012000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-40077000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-17420000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>56312000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-31020000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-610000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1341000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-29000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-28000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>16000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-62947000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-25000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-51166000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-60060000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-75000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>11312000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>17716000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>29999000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-119594000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>167552000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>293826000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>66260000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>47614000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>306701000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1958000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18958000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>133400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>384500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="BG23">
         <v>-100000.0</v>
       </c>
       <c r="BH23">
+        <v>-100000.0</v>
+      </c>
+      <c r="BI23">
         <v>362000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>55800000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>207900000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>217600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>102500000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>182500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>63000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>122500000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>-146000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-60700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-19000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-76000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-24200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>198500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>154600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>90000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CB23">
         <v>0.0</v>
       </c>
       <c r="CC23">
+        <v>0.0</v>
+      </c>
+      <c r="CD23">
         <v>60000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>77500000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>0.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>258900000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27485,482 +27723,487 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>-377431000.0</v>
+      </c>
+      <c r="C25">
         <v>68698000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-38287000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>248708000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>49315000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-450720000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-190270000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-202565000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-50959000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-72673000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-115551000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>74540000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>57771000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14858000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>56531000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-150291000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-167196000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1026000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27174000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-232059000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-118974000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-89049000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>119090000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>723586000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>309873000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>273213000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>114609000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>33272000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-13849000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>397786000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-131056000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-125410000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-177632000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>143875000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>214285000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>269560000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-218224000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>71733000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-71383000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-487972000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>712132000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>878810000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1066980000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>88028000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>504004000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>501553000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-573656000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-632008000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-178912000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-261427000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-382115000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-478262000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-209027000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-46296000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-344110000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>446880000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-401320000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-155670000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>146130000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>115140000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-256060000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-323410000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-202850000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7280000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-186910000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-192940000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-74950000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-173620000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-24710000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>656710000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>226710000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7980000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>93830000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>198070000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>164250000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-201850000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-128080000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>232860000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-65330000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-79910000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-35640000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>82070000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-82300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-6150000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-80510000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-29491000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>10067000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9933000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10067000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>34963000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34963000.0</v>
       </c>
       <c r="T26">
         <v>-34963000.0</v>
       </c>
       <c r="U26">
+        <v>-34963000.0</v>
+      </c>
+      <c r="V26">
         <v>-9628000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-180367000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-121282000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-146282000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>25000000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-8000000.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-1000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-50000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-60000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-189000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>11300000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>17700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>31900000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>-72000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>295800000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>67800000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>214200000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>170300000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>142500000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>280500000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>192200000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-200000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>69700000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>218900000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>35000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>142400000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>120500000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>156050000.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>156100000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>17000000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>60000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-179000000.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>260000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28002,626 +28245,637 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>-15964000.0</v>
+      </c>
+      <c r="C28">
         <v>-23425000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-28826000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-154035000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-17239000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12467000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13514000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12121000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-22127000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-47022000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-17588000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-45166000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28132000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-90555000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-24972000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13690000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-21023000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13157000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-26754000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9975000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1446000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-24303000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-18974000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-637225000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-57843000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-120482000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-45481000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-55494000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-87641000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-73164000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9258000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-77955000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-47505000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-46535000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-118239000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-61217000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-40492000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-118160000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-55885000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-56118000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-371185000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-375239000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-140608000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-132981000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-98290000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-73957000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>39411000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>210379000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>195221000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>69306000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>299629000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>259841000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-40946000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-22823000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>94900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>347000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>44600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-31000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-30400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>334400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>29500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>182200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>195800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>80700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>163200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>44100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>105800000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-16400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-16600000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-163100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-77700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-35700000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-92600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-40400000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>182500000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>141000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>76900000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4900000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-12300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-11800000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>50000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>67700000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-7400000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>252300000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>72100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>17082000.0</v>
+      </c>
+      <c r="C29">
         <v>24592000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27659000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>154035000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17239000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12563000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18914000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10325000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31696000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12844000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13073000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19933000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16268000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6444000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13232000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28675000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10299000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>72449000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7350000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27517000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>14141000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22466000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18982000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>637225000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>57843000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>120482000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>45481000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>55494000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>87641000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>73661000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-9755000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>77955000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>47505000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>46535000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>119010000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>61918000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>39925000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>117255000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>55885000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>54017000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>227549000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>315069000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>314528000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>93777000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>169966000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>71852000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-37534000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-319179000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-84935000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-71456000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-303057000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-263778000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>44600000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-12856000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-76000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-367300000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-55300000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>84900000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>29700000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-334600000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-29200000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-183200000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-194200000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-80700000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-163200000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-44100000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-105800000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>16400000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>16600000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>163100000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>77700000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>35700000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>92600000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>40400000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-182500000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-141000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-76900000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-4900000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>12300000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11800000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-50000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-67700000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>7400000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-252200000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-72200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>206</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>2068000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2068000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30"/>
+      <c r="E30">
+        <v>143771000.0</v>
+      </c>
       <c r="F30">
+        <v>-9120000.0</v>
+      </c>
+      <c r="G30">
         <v>11246000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-38569000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4273000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6176000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>33757000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-20091000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49220000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11211000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>84481000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12402000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-42393000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10849000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-59743000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18821000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-37226000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10945000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
@@ -28633,60 +28887,61 @@
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>-71229000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>