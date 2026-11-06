--- v0 (2026-07-12)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1190,51 +1196,51 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
         <v>-1492000.0</v>
       </c>
       <c r="C5">
         <v>1225000.0</v>
       </c>
       <c r="D5">
         <v>-2221000.0</v>
       </c>
       <c r="E5">
         <v>-1896000.0</v>
       </c>
       <c r="F5">
-        <v>-907000.0</v>
+        <v>-906999.0</v>
       </c>
       <c r="G5">
         <v>112000.0</v>
       </c>
       <c r="H5">
         <v>-582000.0</v>
       </c>
       <c r="I5">
         <v>-687000.0</v>
       </c>
       <c r="J5">
         <v>-574000.0</v>
       </c>
       <c r="K5">
         <v>-760000.0</v>
       </c>
       <c r="L5">
         <v>-1144000.0</v>
       </c>
       <c r="M5">
         <v>-794000.0</v>
       </c>
       <c r="N5">
         <v>-730000.0</v>
       </c>
@@ -2941,51 +2947,51 @@
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>1685926000.0</v>
       </c>
       <c r="C42">
         <v>1655752000.0</v>
       </c>
       <c r="D42">
         <v>854839000.0</v>
       </c>
       <c r="E42">
         <v>846445000.0</v>
       </c>
       <c r="F42">
-        <v>831424000.0</v>
+        <v>831423999.0</v>
       </c>
       <c r="G42">
         <v>815624000.0</v>
       </c>
       <c r="H42">
         <v>777765000.0</v>
       </c>
       <c r="I42">
         <v>631605000.0</v>
       </c>
       <c r="J42">
         <v>531666000.0</v>
       </c>
       <c r="K42">
         <v>493441000.0</v>
       </c>
       <c r="L42">
         <v>479508000.0</v>
       </c>
       <c r="M42">
         <v>461362000.0</v>
       </c>
       <c r="N42">
         <v>354465000.0</v>
       </c>
@@ -3932,483 +3938,495 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
-      <c r="BQ1" t="s">
-[...2 lines deleted...]
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>3453000.0</v>
+      </c>
+      <c r="C2">
+        <v>9554000.0</v>
+      </c>
+      <c r="D2">
         <v>8007000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5407000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6619000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7329000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11778000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12282000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10926000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12570000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13141000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9236000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7327000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6089000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6109000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7914000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9305000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9016000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12517000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10602000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10786000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11224000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12552000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9220000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10971000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9384000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>9440000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5152000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5339000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8075000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6936000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4027000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>6246000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>6642000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5206000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4211000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4721000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3858000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3731000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3967000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4871000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5830000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4439000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6094000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6303000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5964000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5502000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5919000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>7276000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>7637000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>8001000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4353000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3406000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1997000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3214000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2555000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3345000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3295000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>4101000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4010000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>4679000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2983000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>4673000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3155000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1805000.0</v>
       </c>
-      <c r="BM2"/>
-[...1 lines deleted...]
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>2224000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2860000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3231000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2725000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4437,52 +4455,54 @@
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4511,260 +4531,268 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>354000.0</v>
+      </c>
+      <c r="C5">
+        <v>1183000.0</v>
+      </c>
+      <c r="D5">
         <v>-511000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1492000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-477000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1928000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1169000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1225000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1409000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1500000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1792000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2221000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1949000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1551000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1328000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1896000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2609000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2253000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1057000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>-906999.0</v>
+      </c>
+      <c r="V5">
         <v>-730000.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>-283999.0</v>
+      </c>
+      <c r="X5">
         <v>-331000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>112000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-289000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-809000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-885000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-582000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-758000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-623000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-677000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-687000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-516000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-504000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-532000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-574000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-731000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-648000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-725000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-760000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-911000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-858000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-885000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1144000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-794000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-697000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-794000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-802000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-700000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-757000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-730000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-713000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-795000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-772000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-769000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-774000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-782000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-777000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-754000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-742000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-774000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-790000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-778000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-752000.0</v>
       </c>
-      <c r="BM5"/>
-[...1 lines deleted...]
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-504000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-556000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-241000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-135000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4793,1355 +4821,1393 @@
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
+        <v>27788000.0</v>
+      </c>
+      <c r="D7">
         <v>29192000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>30528000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>27090000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>28317000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>31231000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>32697000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>34262000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>35468000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>36942000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>34697000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>35130000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>36143000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>36915000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>37763000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>38384000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>39025000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>39969000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>40601000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>41043000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>42032000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>40444000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
+        <v>410000.0</v>
+      </c>
+      <c r="D8">
         <v>408000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>404000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>401000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>400000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>397000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>396000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>390000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>389000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>387000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>83000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-131720000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>81000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>80000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-81467000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>79000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>273799000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>77000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>77000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>76000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>76000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>1732393000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1726032000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1717673000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1711180000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1702219000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1688398000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>856926000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>853466000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>850063000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>847008000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>845034000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>840545000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>835379000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>831424000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>826559000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>822383000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>267487000.0</v>
+      </c>
+      <c r="C10">
+        <v>270026000.0</v>
+      </c>
+      <c r="D10">
         <v>265772000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>118213000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>129418000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>158617000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>150880000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>166728000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>210647000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>269811000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>287057000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>51704000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>79655000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>142304000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>113663000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>81309000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>60200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>74361000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>29983000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>28451000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29309000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>30863000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>49744000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>68520000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>72345000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>42965000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>34992000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>21661000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>25886000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24046000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>65634000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>95401000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>35829000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>39424000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>41972000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>58056000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>60944000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>39597000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>44097000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>35045000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>32306000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>35898000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>42854000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>29117000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>28817000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>23745000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>36982000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>33713000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>30939000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>43681000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>101024000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>35261000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>20099000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>32290000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>61815000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>58649000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>66011000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>9854000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>8496000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>13553000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>11881000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>10129000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>55831000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>5723000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>5083000.0</v>
       </c>
-      <c r="BM10"/>
-[...1 lines deleted...]
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>14602000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>17796000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>28966000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>34077000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>120863000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>129418000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>158617000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>150880000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>166728000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>210647000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>79655000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>142304000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>113663000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>81309000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>60200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>74361000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>29983000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>28451000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>29309000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>30863000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>461111000.0</v>
+      </c>
+      <c r="C12">
+        <v>476719000.0</v>
+      </c>
+      <c r="D12">
         <v>455176000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>187575000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>194903000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>237085000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>258062000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>292874000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>366330000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>394713000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>462282000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>114895000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>128850000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>142304000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>154537000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>165784000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>185168000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>211211000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>29983000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>28451000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>29309000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>30863000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>49744000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>68520000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>72345000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>45396000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>48485000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>58639000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>62761000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>68861000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>75133000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>95401000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>35829000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>40420000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>47254000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>63136000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>62374000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>42031000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>50280000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>59430000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>71247000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>86410000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>95219000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>94972000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>97070000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>99926000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>116406000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>115301000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>95263000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>94744000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>143147000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>84344000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>63679000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>60426000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>79570000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>80011000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>86158000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>37872000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>38878000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>53467000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>58930000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>64351000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>77700000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>5723000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5083000.0</v>
       </c>
-      <c r="BM12"/>
-[...1 lines deleted...]
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>14602000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>17796000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>32469000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>40363000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
+        <v>413000.0</v>
+      </c>
+      <c r="C13">
+        <v>410000.0</v>
+      </c>
+      <c r="D13">
         <v>408000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>404000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>401000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>400000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>397000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>396000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>390000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>389000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>387000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>83000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>82000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>81000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>80000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>80000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>79000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>79000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>77000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>77000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>76000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>76000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>75000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>75000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>74000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>71000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>71000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>70000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>70000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>69000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>69000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>49000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AH13">
         <v>39000.0</v>
       </c>
       <c r="AI13">
         <v>39000.0</v>
       </c>
       <c r="AJ13">
         <v>39000.0</v>
       </c>
       <c r="AK13">
-        <v>29000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="AL13">
-        <v>29000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="AM13">
         <v>29000.0</v>
       </c>
       <c r="AN13">
         <v>29000.0</v>
       </c>
       <c r="AO13">
         <v>29000.0</v>
       </c>
       <c r="AP13">
         <v>29000.0</v>
       </c>
       <c r="AQ13">
         <v>29000.0</v>
       </c>
       <c r="AR13">
         <v>29000.0</v>
       </c>
       <c r="AS13">
         <v>29000.0</v>
       </c>
       <c r="AT13">
         <v>29000.0</v>
       </c>
       <c r="AU13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="AV13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="AW13">
         <v>28000.0</v>
       </c>
       <c r="AX13">
         <v>28000.0</v>
       </c>
       <c r="AY13">
+        <v>28000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>28000.0</v>
+      </c>
+      <c r="BA13">
         <v>26000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="BC13">
         <v>25000.0</v>
       </c>
       <c r="BD13">
         <v>25000.0</v>
       </c>
       <c r="BE13">
+        <v>25000.0</v>
+      </c>
+      <c r="BF13">
+        <v>25000.0</v>
+      </c>
+      <c r="BG13">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="BH13">
         <v>20000.0</v>
       </c>
       <c r="BI13">
         <v>20000.0</v>
       </c>
       <c r="BJ13">
         <v>20000.0</v>
       </c>
       <c r="BK13">
+        <v>20000.0</v>
+      </c>
+      <c r="BL13">
+        <v>20000.0</v>
+      </c>
+      <c r="BM13">
         <v>2000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>13000.0</v>
       </c>
-      <c r="BM13"/>
-[...1 lines deleted...]
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>2000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>2000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>10000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>390881000.0</v>
+      </c>
+      <c r="C14">
+        <v>390881000.0</v>
+      </c>
+      <c r="D14">
         <v>388202000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>385048000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>382630000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>380498000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>378228000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>374544000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>371538000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>372331000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>294125000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>79729000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>79152000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>78669000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>79080000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>79434000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>78897000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>77821000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>77031000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>76652000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>76301000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>75452000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>74707000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>74277000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>72486000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>70916000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>70458000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>69706000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>69469000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>69158000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>58411000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>41489000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>39235000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>39003000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>38856000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>38704000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>34513000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>29344000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>29239000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>29151000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>29069000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>28944000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>28863000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>28813000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>28758000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>28803000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>28468000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>28227000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>28085000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>27960000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>26900000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>25695000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>25534000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>25443000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>25242000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>25028000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>22544000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>20544000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>20394000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>20394000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>20082000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>19975000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>10754000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>10754000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1902000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1863000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1861000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1861000.0</v>
       </c>
-      <c r="BP14"/>
-      <c r="BQ14"/>
       <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>81000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>80000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>80000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>79000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>79000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
@@ -6149,260 +6215,268 @@
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>8814000.0</v>
+      </c>
+      <c r="C16">
+        <v>12019000.0</v>
+      </c>
+      <c r="D16">
         <v>13842000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>38949000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>44108000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>44299000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>17326000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>18585000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>18322000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>19712000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>20257000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>16735000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>17175000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>15315000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15273000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>14436000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14978000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>15138000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>15894000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>15482000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>17157000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21678000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>14222000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>16387000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>13436000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>14279000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>12667000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>11803000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>11938000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>11972000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>12325000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>11464000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>11511000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>10756000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10645000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>10238000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>9877000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>9097000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>9900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>9163000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>9724000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>9028000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>9101000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>9419000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8179000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>7547000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>7346000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>6928000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>6630000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>5867000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>5331000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2721000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2807000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2217000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1928000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1886000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2134000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1733000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1527000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2011000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1818000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1786000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1562000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1336000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1490000.0</v>
       </c>
-      <c r="BM16"/>
-[...1 lines deleted...]
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>758000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1412000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2504000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2652000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6431,78 +6505,80 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>1049000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1052000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>620000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
@@ -6511,52 +6587,54 @@
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6585,127 +6663,125 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>111719000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>111297000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>106342000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>106253000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>106269000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>106317000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>106225000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>106287000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>106285000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>106251000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>106069000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>106200000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>106333000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>106379000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>106428000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>106486000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>106456000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>106563000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>106455000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>106328000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>106328000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>104108000.0</v>
       </c>
       <c r="AC20">
         <v>104108000.0</v>
       </c>
       <c r="AD20">
         <v>104108000.0</v>
       </c>
       <c r="AE20">
         <v>104108000.0</v>
       </c>
       <c r="AF20">
         <v>104108000.0</v>
       </c>
       <c r="AG20">
         <v>104108000.0</v>
       </c>
       <c r="AH20">
         <v>104108000.0</v>
       </c>
       <c r="AI20">
         <v>104108000.0</v>
       </c>
       <c r="AJ20">
         <v>104108000.0</v>
       </c>
@@ -6721,905 +6797,933 @@
       <c r="AN20">
         <v>104108000.0</v>
       </c>
       <c r="AO20">
         <v>104108000.0</v>
       </c>
       <c r="AP20">
         <v>104108000.0</v>
       </c>
       <c r="AQ20">
         <v>104108000.0</v>
       </c>
       <c r="AR20">
         <v>104108000.0</v>
       </c>
       <c r="AS20">
         <v>104108000.0</v>
       </c>
       <c r="AT20">
         <v>104108000.0</v>
       </c>
       <c r="AU20">
         <v>104108000.0</v>
       </c>
       <c r="AV20">
-        <v>104245000.0</v>
+        <v>104108000.0</v>
       </c>
       <c r="AW20">
-        <v>104245000.0</v>
+        <v>104108000.0</v>
       </c>
       <c r="AX20">
         <v>104245000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20"/>
+      <c r="AY20">
+        <v>104245000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>104245000.0</v>
+      </c>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>28057000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>28954000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>23367000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>24078000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>24794000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1407000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4274000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7242000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10210000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>13178000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>16145000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>19117000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>25963000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>27927000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>32419000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>35680000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>38789000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>42224000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>45199000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>48116000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>51310000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>46200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>49000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>51800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>54600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>57400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>60200000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>63000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>65800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>68600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>71400000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>74200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>77000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>79800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>82643000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>85445000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>88246000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>91048000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>93850000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>96600000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>99400000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>102200000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>105000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>107800000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>110600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1237000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1300000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>17617000.0</v>
+      </c>
+      <c r="C22">
+        <v>17103000.0</v>
+      </c>
+      <c r="D22">
         <v>18594000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>19981000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>25418000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>24170000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>42125000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>40737000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>42644000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>42618000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>40359000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>20533000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21927000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>22080000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>22513000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>21473000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>21946000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>22791000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>23245000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>20825000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>24498000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>25074000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>21892000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>19689000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>19560000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>18900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>16294000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13884000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>14998000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>14269000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>13754000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>13003000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>15424000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>15251000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>15253000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>15088000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>17746000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>18765000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>19715000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>20114000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>20838000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>18180000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>19570000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>17924000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>19141000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>18817000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>17394000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>15991000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>16960000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>16357000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>13426000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>8148000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>8021000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>7233000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>7371000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>7169000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>7219000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>6610000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>6444000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>5970000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>5836000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4850000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>4653000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>4893000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>5568000.0</v>
       </c>
-      <c r="BM22"/>
-[...1 lines deleted...]
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>3945000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>5456000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>6980000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>5498000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>635332000.0</v>
+      </c>
+      <c r="C23">
+        <v>627218000.0</v>
+      </c>
+      <c r="D23">
         <v>639114000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>567754000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>539636000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>556965000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>579597000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>612344000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>681539000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>708732000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>777667000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>323067000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>339285000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>355827000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>371654000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>390310000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>414915000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>441122000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>271938000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>275214000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>282188000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>289315000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>305198000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>324757000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>322977000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>282348000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>290219000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>264812000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>269394000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>283793000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>291447000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>303647000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>252290000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>259103000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>269702000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>287351000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>291996000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>278709000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>292468000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>306395000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>320421000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>342034000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>354435000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>371061000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>378487000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>389129000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>395031000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>407559000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>410393000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>417746000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>424723000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>116915000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>114241000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>111965000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>113237000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>113732000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>117095000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>64932000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>70666000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>79326000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>82602000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>85655000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>94718000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>24801000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>22090000.0</v>
       </c>
-      <c r="BM23"/>
-[...1 lines deleted...]
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>32153000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>32354000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>49678000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>54776000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24">
-[...1 lines deleted...]
-      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>299000.0</v>
       </c>
       <c r="D24">
         <v>299000.0</v>
       </c>
       <c r="E24">
         <v>299000.0</v>
       </c>
       <c r="F24">
         <v>299000.0</v>
       </c>
       <c r="G24">
         <v>299000.0</v>
       </c>
       <c r="H24">
         <v>299000.0</v>
       </c>
       <c r="I24">
         <v>299000.0</v>
       </c>
       <c r="J24">
         <v>299000.0</v>
       </c>
       <c r="K24">
+        <v>299000.0</v>
+      </c>
+      <c r="L24">
+        <v>299000.0</v>
+      </c>
+      <c r="M24">
         <v>3983000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>59590000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>60662000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>61734000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>62809000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>63885000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>64546000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>100032000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>64209000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>64044000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>53943000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>53837000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
+      <c r="C25"/>
+      <c r="D25"/>
       <c r="E25">
         <v>299000.0</v>
       </c>
       <c r="F25">
         <v>299000.0</v>
       </c>
       <c r="G25">
         <v>299000.0</v>
       </c>
       <c r="H25">
         <v>299000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
+      <c r="I25">
+        <v>299000.0</v>
+      </c>
+      <c r="J25">
+        <v>299000.0</v>
+      </c>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>59590000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>60662000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>61734000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>62809000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>63885000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>54384000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>100032000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>64209000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>64044000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>53943000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
+        <v>67280000.0</v>
+      </c>
+      <c r="D26">
         <v>71357000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>25701000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>19485000.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
@@ -7637,52 +7741,54 @@
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7711,1532 +7817,1578 @@
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-240653000.0</v>
+      </c>
+      <c r="C28">
+        <v>-241939000.0</v>
+      </c>
+      <c r="D28">
         <v>-236281000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-87386000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-102029000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-130001000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-119350000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-133732000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-121173000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-179261000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-195160000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>46506000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>20065000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-40916000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-11681000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>21346000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>42902000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>29210000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>110018000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>83197000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>75778000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>65112000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>44537000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>26855000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>23080000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>52357000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>59724000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>38316000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>30789000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>33949000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-6948000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>76657000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>133516000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>127334000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>122184000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>137182000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>134222000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>155497000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>150925000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>159906000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>162575000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>158913000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>151888000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>166567000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>166809000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>171824000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>158530000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>161742000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>164460000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>151662000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>94225000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-35261000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-20099000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-32290000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-61815000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-58649000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-64136000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-5151000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-2153000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-3415000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-291000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2877000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-41493000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>12102000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>9527000.0</v>
       </c>
-      <c r="BM28"/>
-[...1 lines deleted...]
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>-141000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-2584000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-12408000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-19718000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>540270000.0</v>
+      </c>
+      <c r="D29">
         <v>561422000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>424590000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>399958000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>424834000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>454894000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>472021000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>544545000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>565343000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>632271000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-84538000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-67130000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-48142000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-32086000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-16575000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1971000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>27092000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>122145000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>165643000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>163381000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>163393000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>176775000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>12982000.0</v>
+      </c>
+      <c r="C30">
+        <v>15747000.0</v>
+      </c>
+      <c r="D30">
         <v>16637000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13431000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13536000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14612000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>35480000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>33608000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>35317000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>32441000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>36012000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>19660000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16560000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>15119000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>14504000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>17280000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>17294000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10937000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>15422000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>18320000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13732000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17766000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>18212000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>25423000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>25069000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9983000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>14410000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>18981000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>14014000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>19262000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>19309000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>16651000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>18379000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>16874000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>16267000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>15049000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>13732000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>13659000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>14391000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>14610000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>12835000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>18885000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>19643000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>25457000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>26248000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>21786000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>19577000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>22384000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>16919000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>13329000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>18790000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10552000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>12413000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10839000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10056000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12900000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10654000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>9612000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>9764000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>9253000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>8966000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>10316000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7457000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>8100000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>6886000.0</v>
       </c>
-      <c r="BM30"/>
-[...1 lines deleted...]
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>8690000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>4706000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2495000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>84579000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>98015000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>110935000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>127037000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-161854000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-110183000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-40967000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-39510000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-32716000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
+        <v>460065000.0</v>
+      </c>
+      <c r="D32">
         <v>479250000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>345956000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>364474000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>408013000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>287783000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>309986000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>332992000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>356221000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>426011000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>48888000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>118941000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>136230000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>151141000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>165372000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>182848000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>208107000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>26024000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>22498000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>26175000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>25358000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>42798000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:70">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>138030000.0</v>
+      </c>
+      <c r="C33">
+        <v>110351000.0</v>
+      </c>
+      <c r="D33">
         <v>117661000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>113490000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>67197000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>50928000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>235578000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>236464000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>227932000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>228703000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>230102000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>164852000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>168544000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>172757000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>176726000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>181495000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>185898000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>190245000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>198741000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>203148000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>208723000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>211109000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>208871000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>207094000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>200314000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>203898000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>207786000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>168716000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>172840000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>177014000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>179969000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>176541000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>180430000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>183856000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>188701000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>192550000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>195830000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>199584000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>206356000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>209724000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>212334000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>214990000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>216631000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>226966000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>233037000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>245749000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>239798000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>251662000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>277573000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>290312000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>245910000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>12331000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>27583000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>31423000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>14680000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>12521000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>11551000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>9235000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>14011000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>9293000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>6570000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>4666000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>3875000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>3920000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>3830000.0</v>
       </c>
-      <c r="BM33"/>
-[...1 lines deleted...]
-      <c r="BO33">
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33">
         <v>3670000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>3129000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>5283000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>4447000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:70">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
+        <v>1114000.0</v>
+      </c>
+      <c r="D34">
         <v>4444000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1215000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1200000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1250000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>3490000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>6962000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1510000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1516000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>2820000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1065000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1086000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>32231000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>33151000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>961000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>34869000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>1297000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1494000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>882000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>954000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>276000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1374000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:70">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>28561000.0</v>
+      </c>
+      <c r="C35">
+        <v>30445000.0</v>
+      </c>
+      <c r="D35">
         <v>35788000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>35154999.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>32012000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>34406000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>68766000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>74728000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>71591000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>74663000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>78797000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>50538000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>419205000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>422374000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>425020000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>428334000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>431493000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>435806000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>202652000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>131050000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>135561000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>127017000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>128731000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>131458000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>128213000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>111281000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>113359000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>78379000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>73423000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>73833000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>75020000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>193949000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>191013000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>187620000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>187424000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>222942000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>221042000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>220448000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>222676000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>223662000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>224534000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>225455000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>224938000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>226079000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>226880000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>226982000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>227674000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>227755000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>228532000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>228614000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>231556000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2549000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>2186000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1954000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1576000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1478000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1311000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1246000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1025000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>2258000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>3789000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>5591000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>7410000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>195456000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>12096000.0</v>
       </c>
-      <c r="BM35"/>
-[...1 lines deleted...]
-      <c r="BO35">
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>198643000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>182172000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>178835000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>173532000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:70">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>3194000.0</v>
+      </c>
+      <c r="C36">
+        <v>3261000.0</v>
+      </c>
+      <c r="D36">
         <v>3386000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>3154000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3521000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1095000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>24787000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>24829000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>25977000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>19234000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>15635000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1478000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2316000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2512000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2255000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2531000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2374000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2241000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2357000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3689000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3265000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2508000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2597000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2662000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2660000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2562000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2506000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>5492000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5984000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>6302000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5850000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>6208000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>6362000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>6324000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>7360000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>7541000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>6987000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>7310000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>9990000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>9291000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>8278000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>8621000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>8907000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>10059000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>3688000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>3820000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>3729000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>3966000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>3698000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>4405000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>6558000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>3571000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>3288000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>3431000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>2363000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>3881000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>4041000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>4210000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>4369000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>3197000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>2661000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>787000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>250000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>252000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>321000.0</v>
       </c>
-      <c r="BM36"/>
-[...1 lines deleted...]
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>1740000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>352000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>2526000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>1069000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:70">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9265,876 +9417,900 @@
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:70">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>41782000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3521000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3682000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>24787000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>24829000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>22589000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2316000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>2512000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2255000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3109000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>3119000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>3158000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2357000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2432000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3265000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2508000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
     </row>
-    <row r="39" spans="1:70">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>5592000.0</v>
+      </c>
+      <c r="C39">
+        <v>7298000.0</v>
+      </c>
+      <c r="D39">
         <v>31046000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>233277000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>238582000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>230170000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>8352000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8661000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>9316000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>10257000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>8912000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>3127000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3404000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3567000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3374000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4278000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4609000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5938000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4547000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4470000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>5926000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4503000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>6479000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>4031000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5689000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>4171000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>3244000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>4592000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>4781000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4387000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>6564000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>4102000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>4456000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>5404000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>4454000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3056000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>4628000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>9340000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>3452000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>2517000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>6334000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>3569000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>3372000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>5742000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2991000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>2851000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>1856000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>2221000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>3678000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>3004000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>3450000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1540000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>2545000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4088000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3120000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1131000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1513000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1603000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1569000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>1343000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>2300000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>1472000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1033000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>2165000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>723000.0</v>
       </c>
-      <c r="BM39"/>
-[...1 lines deleted...]
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>1246000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1267000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>2451000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>2568000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:70">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>33063000.0</v>
+      </c>
+      <c r="C40">
+        <v>29608000.0</v>
+      </c>
+      <c r="D40">
         <v>14814000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>58462000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>52125000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>41302000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>20798000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>27218000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>30332000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>30892000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>27666000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>18273000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>16384000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15665000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>13870000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>14154000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>15742000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>14057000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>14006000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13593000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>14283000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>14761000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>21021000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>23091000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>15687000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>12515000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>12072000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>14033000.0</v>
       </c>
-      <c r="AB40">
-[...4 lines deleted...]
-      </c>
       <c r="AD40">
-        <v>7519000.0</v>
+        <v>13726000.0</v>
       </c>
       <c r="AE40">
+        <v>13923000.0</v>
+      </c>
+      <c r="AF40">
+        <v>11220000.0</v>
+      </c>
+      <c r="AG40">
         <v>22091000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>21108000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>19252000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>17853000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>19025000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>17286000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>21369000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>17658000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>16370000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>13320000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>17457000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>16980000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>14568000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>12999000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>15419000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>12056000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>16538000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>13400000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>13802000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>12404000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>10877000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>8830000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>7412000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>6395000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>7156000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>5771000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>5035000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>5772000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>5229000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>4564000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>4680000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>4315000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>6335000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>5128000.0</v>
       </c>
-      <c r="BM40"/>
-[...1 lines deleted...]
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40">
         <v>4147000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>3215000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>3935000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>2364000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:70">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
-[...1 lines deleted...]
-      </c>
+      <c r="M41"/>
       <c r="N41"/>
       <c r="O41">
+        <v>18228000.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41">
         <v>20191000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>21486000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>24275000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>65860000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>29293000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>33347000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>34013000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
     </row>
-    <row r="42" spans="1:70">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>1701737000.0</v>
+      </c>
+      <c r="C42">
+        <v>1698615000.0</v>
+      </c>
+      <c r="D42">
         <v>1694705000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1685926000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1679565000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1671206000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1664713000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1655752000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1641931000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1636013000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1657644000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>854839000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>851123000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>848062000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>847034000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>846445000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>845034000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>840545000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>835379000.0</v>
       </c>
-      <c r="S42">
-[...2 lines deleted...]
-      <c r="T42">
+      <c r="U42">
+        <v>831423999.0</v>
+      </c>
+      <c r="V42">
         <v>826559000.0</v>
       </c>
-      <c r="U42">
-[...2 lines deleted...]
-      <c r="V42">
+      <c r="W42">
+        <v>822382999.0</v>
+      </c>
+      <c r="X42">
         <v>818776000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>815624000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>810923000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>786193000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>782031000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>777765000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>774249000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>771263000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>767169000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>631605000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>566964000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>564623000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>562151000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>531666000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>529500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>498351000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>496061000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>493441000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>490635000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>487086000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>483208000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>479508000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>475504000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>475229000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>469132000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>461362000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>454562000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>447941000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>440921000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>354465000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>350403000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>347573000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>345244000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>342222000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>340627000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>282748000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>281142000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>279428000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>278213000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>276910000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>276198000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>10936000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>195539000.0</v>
       </c>
-      <c r="BM42"/>
-[...1 lines deleted...]
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>9308000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>5512000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>4383000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>3592000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:70">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10163,52 +10339,54 @@
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:70">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10237,102 +10415,106 @@
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:70">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
+        <v>90281000.0</v>
+      </c>
+      <c r="D45">
         <v>91678000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>94169000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>91266000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>92228000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>148078000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>144628000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>141869000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>140666000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>140583000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>90339000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>55729000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>88754000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>99541000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>59535000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>61310000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
@@ -10341,605 +10523,621 @@
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:70">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>36323000.0</v>
+      </c>
+      <c r="C46">
+        <v>39546000.0</v>
+      </c>
+      <c r="D46">
         <v>42648000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>46007000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>44191000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>47246000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>71015000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>71384000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>72246000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>74100000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>77752000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>54850000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>55729000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>56716000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>57976000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>59535000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>61310000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>62687000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>64088000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>65153000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>66611000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>66435000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>61029000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>55645000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>46000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>46892000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>47642000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>12916000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>13748000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>14804000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>15411000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>8825000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>9760000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>10424000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>11433000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>12301000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>13335000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>13966000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>15258000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>16525000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>17305000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>16816000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>15370000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>15258000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>14358000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>14102000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>14053000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>13889000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>12668000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>11568000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>9377000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>6818000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>5155000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>4919000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>5019000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>4974000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>4308000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>4024000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>3577000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>3256000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>2569000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>2539000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>2285000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>2328000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>2169000.0</v>
       </c>
-      <c r="BM46"/>
-[...1 lines deleted...]
-      <c r="BO46">
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46">
         <v>1930000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>2777000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>2757000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>3378000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:70">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>46007000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>44191000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>47246000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>71015000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>71384000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>72246000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>55729000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>24522000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>25002000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>59535000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>26584000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>62687000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>64088000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>65153000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>66611000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>66435000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
     </row>
-    <row r="48" spans="1:70">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-1146754000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1160237000.0</v>
+      </c>
+      <c r="D48">
         <v>-1133479000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1260547000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1279830000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1245143000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1211684000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1185651000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1151579000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1124641000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1078923000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1000752000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-980976000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-959979000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-942939000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-926096000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-905251000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-875825000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-812286000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-735998000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-726568000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-712725000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-695582000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-676761000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-658735000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-652736000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-639721000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-623641000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-610956000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-598069000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-584316000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-558851000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-544075000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-529325000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-513084000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-500196000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-489738000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-473795000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-456862000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-439477000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-421781000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-401993000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-383375000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-363492000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-350613000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-341344000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-326108000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-310177000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-299233000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-285443000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-272761000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-257347000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-252704000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-248418000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-244373000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-240821000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-237219000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-233067000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-228487000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-221797000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-218340000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-213851000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-206665000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-199327000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-196249000.0</v>
       </c>
-      <c r="BM48"/>
-[...1 lines deleted...]
-      <c r="BO48">
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48">
         <v>-182425000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-163297000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-149060000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-133798000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:70">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-959979000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-942939000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-926096000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-905251000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-875825000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
@@ -10947,686 +11145,708 @@
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:70">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
         <v>54913000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>54783000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>54656000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>59530000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>5000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>4583000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>3333000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>2083000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>833000.0</v>
       </c>
-      <c r="Q50"/>
-[...1 lines deleted...]
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50">
         <v>6838000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:70">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>26834000.0</v>
+      </c>
+      <c r="C51">
+        <v>28087000.0</v>
+      </c>
+      <c r="D51">
         <v>29491000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>30827000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>27389000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>28616000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>31530000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>32996000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>89474000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>90550000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>91897000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>98210000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>99720000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>101388000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>101982000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>102655000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>103102000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>103571000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>140001000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>111648000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>105087000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>95975000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>94281000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>95375000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>95425000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>95322000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>94716000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>59977000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>56675000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>57995000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>58686000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>172058000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>169345000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>166758000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>164156000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>195238000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>195166000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>195094000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>195022000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>194951000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>194881000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>194811000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>194742000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>195684000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>195626000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>195569000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>195512000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>195455000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>195399000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>195343000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>195249000.0</v>
       </c>
-      <c r="AY51"/>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51">
         <v>1875000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>4703000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>6343000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>10138000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>11590000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>13006000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>14338000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>17825000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>14610000.0</v>
       </c>
-      <c r="BM51"/>
-[...1 lines deleted...]
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>14461000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>15212000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>16558000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>14359000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:70">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>5691000.0</v>
+      </c>
+      <c r="C52">
+        <v>5621000.0</v>
+      </c>
+      <c r="D52">
         <v>5540000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5490000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>5113000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>5094000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6334000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>6228000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>61035000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>60634000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>60490000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>63853000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>8980000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>8495000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>7097000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5765000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4348000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3293000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3209000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>9891000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2873000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2971000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3025000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2973000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2697000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2170000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1185000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1833000.0</v>
       </c>
-      <c r="AB52">
-[...4 lines deleted...]
-      </c>
       <c r="AD52">
-        <v>7402000.0</v>
-[...2 lines deleted...]
-      <c r="AF52"/>
+        <v>2363000.0</v>
+      </c>
+      <c r="AE52">
+        <v>3350000.0</v>
+      </c>
+      <c r="AF52">
+        <v>3701000.0</v>
+      </c>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>703000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52">
         <v>1875000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>4703000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>6343000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>8921000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>8601000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>8310000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>7995000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>7686000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>3020000.0</v>
       </c>
-      <c r="BM52"/>
-[...1 lines deleted...]
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>3531000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>1034000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>6081000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>3834000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:70">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>193624000.0</v>
+      </c>
+      <c r="C53">
+        <v>206693000.0</v>
+      </c>
+      <c r="D53">
         <v>189404000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>69362000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>65485000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>78468000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>107182000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>126146000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>155683000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>124902000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>175225000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>63191000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>49195000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>40874000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>84475000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>124968000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>136850000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>2431000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>13493000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>36978000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>36875000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>44815000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>9499000.0</v>
       </c>
-      <c r="AE53"/>
-[...1 lines deleted...]
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53">
         <v>996000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>5282000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>5080000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1430000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>2434000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>6183000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>24385000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>38941000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>50512000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>52365000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>65855000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>68253000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>76181000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>79424000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>81588000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>64324000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>51063000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>42123000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>49083000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>43580000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>28136000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>17755000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>21362000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>20147000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>28018000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>30382000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>39914000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>47049000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>54222000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>21869000.0</v>
       </c>
-      <c r="BK53"/>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53">
         <v>3503000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>6286000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:70">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11655,884 +11875,910 @@
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:70">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>635332000.0</v>
+      </c>
+      <c r="C55">
+        <v>627218000.0</v>
+      </c>
+      <c r="D55">
         <v>639114000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>567754000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>539636000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>556965000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>579597000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>612344000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>681539000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>708732000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>777667000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>323067000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>339285000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>355827000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>371654000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>390310000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>414915000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>441122000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>271938000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>275214000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>282188000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>289315000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>305198000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>324757000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>322977000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>282348000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>290219000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>264812000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>269394000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>283793000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>291447000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>303647000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>252290000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>259103000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>269702000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>287351000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>291996000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>278709000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>292468000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>306395000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>320421000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>342034000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>354435000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>371061000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>378487000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>389129000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>395031000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>407559000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>410393000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>417746000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>424723000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>116915000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>114241000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>111965000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>113237000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>113732000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>117095000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>64932000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>70666000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>79326000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>82602000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>85655000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>94718000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>24801000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>22090000.0</v>
       </c>
-      <c r="BM55"/>
-[...1 lines deleted...]
-      <c r="BO55">
+      <c r="BO55"/>
+      <c r="BP55"/>
+      <c r="BQ55">
         <v>32153000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>32354000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>49678000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>54776000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:70">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>497302000.0</v>
+      </c>
+      <c r="C56">
+        <v>516867000.0</v>
+      </c>
+      <c r="D56">
         <v>521453000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>454264000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>472439000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>506037000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>344019000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>375880000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>453607000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>480029000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>547565000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>158215000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>170741000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>183070000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>194928000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>208815000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>229017000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>250877000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>73197000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>72066000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>73465000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>78206000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>96327000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>117663000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>122663000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>78450000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>82433000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>96096000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>96554000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>106779000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>111478000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>127106000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>71860000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>75247000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>81001000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>94801000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>96166000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>79125000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>86112000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>96671000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>108087000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>127044000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>137804000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>144095000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>145450000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>143380000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>155233000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>155897000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>132820000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>127434000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>178813000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>104584000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>86658000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>80542000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>98557000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>101211000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>105544000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>55697000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>56655000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>70033000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>76032000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>80989000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>90843000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>20881000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>18260000.0</v>
       </c>
-      <c r="BM56"/>
-[...1 lines deleted...]
-      <c r="BO56">
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56">
         <v>28483000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>29225000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>44395000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>50329000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:70">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>51021000.0</v>
+      </c>
+      <c r="C57">
+        <v>56802000.0</v>
+      </c>
+      <c r="D57">
         <v>42203000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>108308000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>107965000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>98024000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>56236000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>65894000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>120615000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>123808000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>121554000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>109327000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>51800000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>46840000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>43787000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>43443000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>46169000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>42770000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>47173000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>49568000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>47290000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>52848000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>53529000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>54249000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>42791000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>38348000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>35364000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>32821000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>33366000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>37320000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>34182000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>37582000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>38865000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>36650000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>33704000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>33474000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>31884000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>34324000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>31289000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>29500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>27915000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>32315000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>30520000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>30081000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>27481000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>28930000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>24904000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>29385000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>27306000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>27306000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>25736000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>17248000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>15043000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>11626000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>11537000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>11597000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>13125000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>14766000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>17743000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>20171000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>19662000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>17759000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>18545000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>18512000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>11443000.0</v>
       </c>
-      <c r="BM57"/>
-[...1 lines deleted...]
-      <c r="BO57">
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57">
         <v>7129000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>8521000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>15751000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>11575000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:70">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>79582000.0</v>
+      </c>
+      <c r="C58">
+        <v>87247000.0</v>
+      </c>
+      <c r="D58">
         <v>77991000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>143463000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>139977000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>132430000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>125002000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>140622000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>192206000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>198471000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>200351000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>159865000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>471005000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>469214000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>468807000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>471777000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>477662000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>478576000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>249825000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>180618000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>182851000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>179865000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>182260000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>185707000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>171004000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>149629000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>148723000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>111200000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>106789000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>111153000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>109202000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>231531000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>229878000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>224270000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>221128000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>256416000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>252926000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>254772000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>253965000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>253162000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>252449000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>257770000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>255458000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>256160000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>254361000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>255912000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>252578000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>257140000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>255838000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>255920000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>257292000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>19797000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>17229000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>13580000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>13113000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>13075000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>14436000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>16012000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>18768000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>22429000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>23451000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>23350000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>25955000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>213968000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>23539000.0</v>
       </c>
-      <c r="BM58"/>
-[...1 lines deleted...]
-      <c r="BO58">
+      <c r="BO58"/>
+      <c r="BP58"/>
+      <c r="BQ58">
         <v>205772000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>190693000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>194586000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>185107000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:70">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12561,260 +12807,268 @@
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:70">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>555750000.0</v>
+      </c>
+      <c r="C60">
+        <v>539971000.0</v>
+      </c>
+      <c r="D60">
         <v>561123000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>424291000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>399659000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>424535000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>454595000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>471722000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>489333000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>510261000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>577316000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>163202000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-131720000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-113387000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-97153000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-81467000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-62747000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-37454000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>22113000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>94596000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>99337000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>109450000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>122938000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>139050000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>151973000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>132719000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>141496000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>153612000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>162605000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>172640000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>182245000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>72116000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>22412000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>34833000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>48574000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>30935000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>39070000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>23937000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>38503000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>53233000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>67972000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>84264000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>98977000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>114901000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>124126000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>133217000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>142453000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>150419000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>154555000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>161826000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>167431000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>97118000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>97012000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>98385000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>100124000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>100657000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>102659000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>48920000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>51898000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>56897000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>59151000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>62305000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>68763000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>-189167000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>-1449000.0</v>
       </c>
-      <c r="BM60"/>
-[...1 lines deleted...]
-      <c r="BO60">
+      <c r="BO60"/>
+      <c r="BP60"/>
+      <c r="BQ60">
         <v>-173619000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>-158339000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>-144908000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>-130331000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:70">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12843,83 +13097,85 @@
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:70">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
-[...4 lines deleted...]
-      </c>
+      <c r="M62"/>
+      <c r="N62"/>
       <c r="O62">
         <v>311253000.0</v>
       </c>
       <c r="P62">
         <v>311253000.0</v>
       </c>
       <c r="Q62">
         <v>311253000.0</v>
       </c>
-      <c r="R62"/>
-      <c r="S62"/>
+      <c r="R62">
+        <v>311253000.0</v>
+      </c>
+      <c r="S62">
+        <v>311253000.0</v>
+      </c>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
@@ -12927,50 +13183,52 @@
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13047,51 +13305,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>42788000.0</v>
       </c>
       <c r="C2">
         <v>90170000.0</v>
       </c>
       <c r="D2">
         <v>55890000.0</v>
       </c>
       <c r="E2">
         <v>60897000.0</v>
       </c>
       <c r="F2">
         <v>53315000.0</v>
       </c>
       <c r="G2">
         <v>54818000.0</v>
       </c>
       <c r="H2">
         <v>52964000.0</v>
       </c>
       <c r="I2">
         <v>51315000.0</v>
       </c>
@@ -13112,141 +13370,141 @@
       </c>
       <c r="O2">
         <v>15325000.0</v>
       </c>
       <c r="P2">
         <v>13191000.0</v>
       </c>
       <c r="Q2">
         <v>11581000.0</v>
       </c>
       <c r="R2">
         <v>11486000.0</v>
       </c>
       <c r="S2">
         <v>8364000.0</v>
       </c>
       <c r="T2">
         <v>3514000.0</v>
       </c>
       <c r="U2">
         <v>2773000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
-        <v>6982000.0</v>
+        <v>10977000.0</v>
       </c>
       <c r="C3">
         <v>16861000.0</v>
       </c>
       <c r="D3">
         <v>15180000.0</v>
       </c>
       <c r="E3">
         <v>15027000.0</v>
       </c>
       <c r="F3">
         <v>23202000.0</v>
       </c>
       <c r="G3">
         <v>15924000.0</v>
       </c>
       <c r="H3">
         <v>15805000.0</v>
       </c>
       <c r="I3">
-        <v>16500000.0</v>
+        <v>16572000.0</v>
       </c>
       <c r="J3">
-        <v>18300000.0</v>
+        <v>18609000.0</v>
       </c>
       <c r="K3">
         <v>17938000.0</v>
       </c>
       <c r="L3">
         <v>16115000.0</v>
       </c>
       <c r="M3">
         <v>4061000.0</v>
       </c>
       <c r="N3">
         <v>2551000.0</v>
       </c>
       <c r="O3">
         <v>1482000.0</v>
       </c>
       <c r="P3">
         <v>1062000.0</v>
       </c>
       <c r="Q3">
         <v>1504000.0</v>
       </c>
       <c r="R3">
         <v>1940000.0</v>
       </c>
       <c r="S3">
         <v>1967000.0</v>
       </c>
       <c r="T3">
         <v>2138000.0</v>
       </c>
       <c r="U3">
         <v>1459000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5">
         <v>-96676000.0</v>
       </c>
       <c r="C5">
         <v>-134996000.0</v>
       </c>
       <c r="D5">
         <v>-69637000.0</v>
       </c>
       <c r="E5">
         <v>-188597000.0</v>
       </c>
       <c r="F5">
         <v>-67459000.0</v>
       </c>
       <c r="G5">
         <v>-50529000.0</v>
       </c>
       <c r="H5">
         <v>-62426000.0</v>
       </c>
       <c r="I5">
         <v>-47527000.0</v>
       </c>
@@ -13267,174 +13525,174 @@
       </c>
       <c r="O5">
         <v>-18260000.0</v>
       </c>
       <c r="P5">
         <v>-19203000.0</v>
       </c>
       <c r="Q5">
         <v>-15025000.0</v>
       </c>
       <c r="R5">
         <v>-16610000.0</v>
       </c>
       <c r="S5">
         <v>-28085000.0</v>
       </c>
       <c r="T5">
         <v>-23051000.0</v>
       </c>
       <c r="U5">
         <v>-21292000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
-        <v>-89694000.0</v>
+        <v>-85699000.0</v>
       </c>
       <c r="C6">
         <v>-118135000.0</v>
       </c>
       <c r="D6">
         <v>-54457000.0</v>
       </c>
       <c r="E6">
         <v>-173570000.0</v>
       </c>
       <c r="F6">
         <v>-44257000.0</v>
       </c>
       <c r="G6">
         <v>-34605000.0</v>
       </c>
       <c r="H6">
         <v>-46621000.0</v>
       </c>
       <c r="I6">
-        <v>-31027000.0</v>
+        <v>-30955000.0</v>
       </c>
       <c r="J6">
-        <v>-39675000.0</v>
+        <v>-39366000.0</v>
       </c>
       <c r="K6">
         <v>-56419000.0</v>
       </c>
       <c r="L6">
         <v>-32867000.0</v>
       </c>
       <c r="M6">
         <v>-38500000.0</v>
       </c>
       <c r="N6">
         <v>-13824000.0</v>
       </c>
       <c r="O6">
         <v>-16778000.0</v>
       </c>
       <c r="P6">
         <v>-18141000.0</v>
       </c>
       <c r="Q6">
         <v>-13521000.0</v>
       </c>
       <c r="R6">
         <v>-14670000.0</v>
       </c>
       <c r="S6">
         <v>-26118000.0</v>
       </c>
       <c r="T6">
         <v>-20913000.0</v>
       </c>
       <c r="U6">
         <v>-19833000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8">
         <v>-16070000.0</v>
       </c>
       <c r="C8">
         <v>-47946000.0</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>74600.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9">
         <v>42543000.0</v>
       </c>
       <c r="C9">
         <v>84262000.0</v>
       </c>
       <c r="D9">
         <v>50450000.0</v>
       </c>
       <c r="E9">
         <v>37051000.0</v>
       </c>
       <c r="F9">
         <v>77266000.0</v>
       </c>
       <c r="G9">
         <v>83326000.0</v>
       </c>
       <c r="H9">
         <v>64279000.0</v>
       </c>
       <c r="I9">
         <v>61649000.0</v>
       </c>
@@ -13455,51 +13713,51 @@
       </c>
       <c r="O9">
         <v>37009000.0</v>
       </c>
       <c r="P9">
         <v>29674000.0</v>
       </c>
       <c r="Q9">
         <v>21979000.0</v>
       </c>
       <c r="R9">
         <v>13926000.0</v>
       </c>
       <c r="S9">
         <v>6983000.0</v>
       </c>
       <c r="T9">
         <v>3761000.0</v>
       </c>
       <c r="U9">
         <v>3625000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>-96702000.0</v>
       </c>
       <c r="C10">
         <v>-138312000.0</v>
       </c>
       <c r="D10">
         <v>-74204000.0</v>
       </c>
       <c r="E10">
         <v>-192928000.0</v>
       </c>
       <c r="F10">
         <v>-63660000.0</v>
       </c>
       <c r="G10">
         <v>-54101000.0</v>
       </c>
       <c r="H10">
         <v>-66705000.0</v>
       </c>
       <c r="I10">
         <v>-61420000.0</v>
       </c>
@@ -13520,51 +13778,51 @@
       </c>
       <c r="O10">
         <v>-18888000.0</v>
       </c>
       <c r="P10">
         <v>-22304000.0</v>
       </c>
       <c r="Q10">
         <v>-16819000.0</v>
       </c>
       <c r="R10">
         <v>-19178000.0</v>
       </c>
       <c r="S10">
         <v>-29646000.0</v>
       </c>
       <c r="T10">
         <v>-25346000.0</v>
       </c>
       <c r="U10">
         <v>-23553000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11">
         <v>-37876000.0</v>
       </c>
       <c r="C11">
         <v>573000.0</v>
       </c>
       <c r="D11">
         <v>452000.0</v>
       </c>
       <c r="E11">
         <v>-2830000.0</v>
       </c>
       <c r="F11">
         <v>-4423000.0</v>
       </c>
       <c r="G11">
         <v>-1081000.0</v>
       </c>
       <c r="H11">
         <v>-1915000.0</v>
       </c>
       <c r="I11">
         <v>-2407000.0</v>
       </c>
@@ -13585,51 +13843,51 @@
       </c>
       <c r="O11">
         <v>136000.0</v>
       </c>
       <c r="P11">
         <v>166000.0</v>
       </c>
       <c r="Q11">
         <v>83000.0</v>
       </c>
       <c r="R11">
         <v>-50000.0</v>
       </c>
       <c r="S11">
         <v>-147000.0</v>
       </c>
       <c r="T11">
         <v>105000.0</v>
       </c>
       <c r="U11">
         <v>194000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12">
         <v>26000.0</v>
       </c>
       <c r="C12">
         <v>3316000.0</v>
       </c>
       <c r="D12">
         <v>4567000.0</v>
       </c>
       <c r="E12">
         <v>4331000.0</v>
       </c>
       <c r="F12">
         <v>3823000.0</v>
       </c>
       <c r="G12">
         <v>3572000.0</v>
       </c>
       <c r="H12">
         <v>4279000.0</v>
       </c>
       <c r="I12">
         <v>13893000.0</v>
       </c>
@@ -13650,121 +13908,121 @@
       </c>
       <c r="O12">
         <v>628000.0</v>
       </c>
       <c r="P12">
         <v>3101000.0</v>
       </c>
       <c r="Q12">
         <v>2158000.0</v>
       </c>
       <c r="R12">
         <v>2876000.0</v>
       </c>
       <c r="S12">
         <v>2031000.0</v>
       </c>
       <c r="T12">
         <v>2790000.0</v>
       </c>
       <c r="U12">
         <v>2261000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13">
         <v>9179000.0</v>
       </c>
       <c r="C13">
         <v>20199000.0</v>
       </c>
       <c r="D13">
         <v>5572000.0</v>
       </c>
       <c r="E13">
         <v>64412000.0</v>
       </c>
       <c r="F13">
         <v>3823000.0</v>
       </c>
       <c r="G13">
         <v>3572000.0</v>
       </c>
       <c r="H13">
         <v>4279000.0</v>
       </c>
       <c r="I13">
         <v>13893000.0</v>
       </c>
       <c r="J13">
         <v>5824000.0</v>
       </c>
       <c r="K13">
         <v>5820000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15">
         <v>-74896000.0</v>
       </c>
       <c r="C15">
         <v>-138885000.0</v>
       </c>
       <c r="D15">
         <v>-74656000.0</v>
       </c>
       <c r="E15">
         <v>-190098000.0</v>
       </c>
       <c r="F15">
         <v>-59237000.0</v>
       </c>
       <c r="G15">
         <v>-53020000.0</v>
       </c>
       <c r="H15">
         <v>-64790000.0</v>
       </c>
       <c r="I15">
         <v>-59013000.0</v>
       </c>
@@ -13785,230 +14043,230 @@
       </c>
       <c r="O15">
         <v>-19024000.0</v>
       </c>
       <c r="P15">
         <v>-22470000.0</v>
       </c>
       <c r="Q15">
         <v>-16902000.0</v>
       </c>
       <c r="R15">
         <v>-19128000.0</v>
       </c>
       <c r="S15">
         <v>-29499000.0</v>
       </c>
       <c r="T15">
         <v>-25451000.0</v>
       </c>
       <c r="U15">
         <v>-23553000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>-74896000.0</v>
       </c>
       <c r="C16">
         <v>-184899000.0</v>
       </c>
       <c r="D16">
         <v>-74656000.0</v>
       </c>
       <c r="E16">
         <v>-190098000.0</v>
       </c>
       <c r="F16">
         <v>-59237000.0</v>
       </c>
       <c r="G16">
         <v>-53020000.0</v>
       </c>
       <c r="H16">
         <v>-64790000.0</v>
       </c>
       <c r="I16">
         <v>-59013000.0</v>
       </c>
       <c r="J16">
         <v>-60535000.0</v>
       </c>
       <c r="K16">
         <v>-75985000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17">
         <v>-58826000.0</v>
       </c>
       <c r="C17">
         <v>-138885000.0</v>
       </c>
       <c r="D17">
         <v>-75725000.0</v>
       </c>
       <c r="E17">
         <v>-190098000.0</v>
       </c>
       <c r="F17">
         <v>-59237000.0</v>
       </c>
       <c r="G17">
         <v>-53020000.0</v>
       </c>
       <c r="H17">
         <v>-64790000.0</v>
       </c>
       <c r="I17">
         <v>-59013000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>9153000.0</v>
       </c>
       <c r="C18">
         <v>16883000.0</v>
       </c>
       <c r="D18">
         <v>-4659000.0</v>
       </c>
       <c r="E18">
         <v>-4331000.0</v>
       </c>
       <c r="F18">
         <v>-3823000.0</v>
       </c>
       <c r="G18">
         <v>-3572000.0</v>
       </c>
       <c r="H18">
         <v>-4279000.0</v>
       </c>
       <c r="I18">
         <v>-13893000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1255000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>-93305000.0</v>
       </c>
       <c r="C21">
         <v>-175236000.0</v>
       </c>
       <c r="D21">
         <v>-76600000.0</v>
       </c>
       <c r="E21">
         <v>-116205000.0</v>
       </c>
       <c r="F21">
         <v>-67459000.0</v>
       </c>
       <c r="G21">
         <v>-51036000.0</v>
       </c>
       <c r="H21">
         <v>-51839000.0</v>
       </c>
       <c r="I21">
         <v>-48164000.0</v>
       </c>
@@ -14029,76 +14287,76 @@
       </c>
       <c r="O21">
         <v>-18071000.0</v>
       </c>
       <c r="P21">
         <v>-18566000.0</v>
       </c>
       <c r="Q21">
         <v>-14573000.0</v>
       </c>
       <c r="R21">
         <v>-18037000.0</v>
       </c>
       <c r="S21">
         <v>-29543000.0</v>
       </c>
       <c r="T21">
         <v>-23526000.0</v>
       </c>
       <c r="U21">
         <v>-21663000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>178636000.0</v>
       </c>
       <c r="C23">
         <v>349668000.0</v>
       </c>
       <c r="D23">
         <v>182940000.0</v>
       </c>
       <c r="E23">
         <v>214153000.0</v>
       </c>
       <c r="F23">
         <v>198040000.0</v>
       </c>
       <c r="G23">
         <v>189180000.0</v>
       </c>
       <c r="H23">
         <v>169082000.0</v>
       </c>
       <c r="I23">
         <v>161128000.0</v>
       </c>
@@ -14119,117 +14377,117 @@
       </c>
       <c r="O23">
         <v>70405000.0</v>
       </c>
       <c r="P23">
         <v>58431000.0</v>
       </c>
       <c r="Q23">
         <v>48133000.0</v>
       </c>
       <c r="R23">
         <v>43449000.0</v>
       </c>
       <c r="S23">
         <v>44890000.0</v>
       </c>
       <c r="T23">
         <v>30801000.0</v>
       </c>
       <c r="U23">
         <v>28061000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>10977000.0</v>
       </c>
       <c r="C25">
         <v>16861000.0</v>
       </c>
       <c r="D25">
         <v>14893000.0</v>
       </c>
       <c r="E25">
         <v>15027000.0</v>
       </c>
       <c r="F25">
         <v>15571000.0</v>
       </c>
       <c r="G25">
         <v>15924000.0</v>
       </c>
       <c r="H25">
         <v>15805000.0</v>
       </c>
       <c r="I25">
         <v>16572000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>25987000.0</v>
       </c>
       <c r="C26">
         <v>62411000.0</v>
       </c>
       <c r="D26">
         <v>25948000.0</v>
       </c>
       <c r="E26">
         <v>37382000.0</v>
       </c>
       <c r="F26">
         <v>37944000.0</v>
       </c>
       <c r="G26">
         <v>36461000.0</v>
       </c>
       <c r="H26">
         <v>31640000.0</v>
       </c>
       <c r="I26">
         <v>30030000.0</v>
       </c>
@@ -14250,166 +14508,166 @@
       </c>
       <c r="O26">
         <v>16602000.0</v>
       </c>
       <c r="P26">
         <v>13936000.0</v>
       </c>
       <c r="Q26">
         <v>13007000.0</v>
       </c>
       <c r="R26">
         <v>12315000.0</v>
       </c>
       <c r="S26">
         <v>14015000.0</v>
       </c>
       <c r="T26">
         <v>14389000.0</v>
       </c>
       <c r="U26">
         <v>15589000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>109861000.0</v>
       </c>
       <c r="C28">
         <v>156608000.0</v>
       </c>
       <c r="D28">
         <v>98884000.0</v>
       </c>
       <c r="E28">
         <v>114758000.0</v>
       </c>
       <c r="F28">
         <v>98888000.0</v>
       </c>
       <c r="G28">
         <v>97901000.0</v>
       </c>
       <c r="H28">
         <v>84478000.0</v>
       </c>
       <c r="I28">
         <v>79783000.0</v>
       </c>
       <c r="J28">
         <v>79516000.0</v>
       </c>
       <c r="K28">
         <v>93212000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>-37876000.0</v>
       </c>
       <c r="C29">
         <v>573000.0</v>
       </c>
       <c r="D29">
         <v>684000.0</v>
       </c>
       <c r="E29">
         <v>-2830000.0</v>
       </c>
       <c r="F29">
         <v>-4423000.0</v>
       </c>
       <c r="G29">
         <v>-1081000.0</v>
       </c>
       <c r="H29">
         <v>-1915000.0</v>
       </c>
       <c r="I29">
         <v>-2407000.0</v>
       </c>
       <c r="J29">
         <v>-3189400.0</v>
       </c>
       <c r="K29">
         <v>-4192000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>135848000.0</v>
       </c>
       <c r="C30">
         <v>259498000.0</v>
       </c>
       <c r="D30">
         <v>127050000.0</v>
       </c>
       <c r="E30">
         <v>153256000.0</v>
       </c>
       <c r="F30">
         <v>144725000.0</v>
       </c>
       <c r="G30">
         <v>134362000.0</v>
       </c>
       <c r="H30">
         <v>116118000.0</v>
       </c>
       <c r="I30">
         <v>109813000.0</v>
       </c>
@@ -14430,51 +14688,51 @@
       </c>
       <c r="O30">
         <v>55080000.0</v>
       </c>
       <c r="P30">
         <v>45240000.0</v>
       </c>
       <c r="Q30">
         <v>36552000.0</v>
       </c>
       <c r="R30">
         <v>31963000.0</v>
       </c>
       <c r="S30">
         <v>36526000.0</v>
       </c>
       <c r="T30">
         <v>27287000.0</v>
       </c>
       <c r="U30">
         <v>25288000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B31">
         <v>-3397000.0</v>
       </c>
       <c r="C31">
         <v>36924000.0</v>
       </c>
       <c r="D31">
         <v>2396000.0</v>
       </c>
       <c r="E31">
         <v>-76723000.0</v>
       </c>
       <c r="F31">
         <v>3799000.0</v>
       </c>
       <c r="G31">
         <v>-3065000.0</v>
       </c>
       <c r="H31">
         <v>-14866000.0</v>
       </c>
       <c r="I31">
         <v>-13256000.0</v>
       </c>
@@ -14495,51 +14753,51 @@
       </c>
       <c r="O31">
         <v>-817000.0</v>
       </c>
       <c r="P31">
         <v>-3738000.0</v>
       </c>
       <c r="Q31">
         <v>-2246000.0</v>
       </c>
       <c r="R31">
         <v>-1141000.0</v>
       </c>
       <c r="S31">
         <v>-103000.0</v>
       </c>
       <c r="T31">
         <v>-1820000.0</v>
       </c>
       <c r="U31">
         <v>-1890000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B32">
         <v>85331000.0</v>
       </c>
       <c r="C32">
         <v>174432000.0</v>
       </c>
       <c r="D32">
         <v>106340000.0</v>
       </c>
       <c r="E32">
         <v>97948000.0</v>
       </c>
       <c r="F32">
         <v>130581000.0</v>
       </c>
       <c r="G32">
         <v>138144000.0</v>
       </c>
       <c r="H32">
         <v>117243000.0</v>
       </c>
       <c r="I32">
         <v>112964000.0</v>
       </c>
@@ -14579,674 +14837,690 @@
       <c r="U32">
         <v>6398000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO32"/>
+  <dimension ref="A1:BQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>8557000.0</v>
+      </c>
+      <c r="C2">
+        <v>9569000.0</v>
+      </c>
+      <c r="D2">
         <v>9838000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13555000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10068000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11134000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9173000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>24813000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>21708000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12118000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>21352000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14831000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14213000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14064000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12838000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15854000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16426000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14350000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14267000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>18023000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14835000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14597000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13753000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>18391000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14542000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10720000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11165000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>14552000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12458000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12833000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>13121000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>13514000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>13141000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>12840000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>11820000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>13458000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>12564000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>11963000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>11969000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>11239000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10299000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>12487000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11985000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>12589000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>11430000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>11965000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10646000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>12769000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>11421000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>9955000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>8704000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>5808000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5138000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>4876000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4259000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4335000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3518000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3926000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3546000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4008000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3305000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2965000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2913000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3582000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2454000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2900000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2645000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>3082000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>135</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1273000.0</v>
+      </c>
+      <c r="D3">
         <v>1408000.0</v>
       </c>
-      <c r="C3">
-[...4 lines deleted...]
-      </c>
       <c r="E3">
+        <v>1291000.0</v>
+      </c>
+      <c r="F3">
+        <v>1521000.0</v>
+      </c>
+      <c r="G3">
         <v>2000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4171000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3953000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3858000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3856000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5194000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3906000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3986000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3626000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3662000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3619000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3602000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3835000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3971000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3883000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3872000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3899000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3917000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4007000.0</v>
       </c>
-      <c r="X3">
-[...4 lines deleted...]
-      </c>
       <c r="Z3">
+        <v>4497000.0</v>
+      </c>
+      <c r="AA3">
+        <v>5223000.0</v>
+      </c>
+      <c r="AB3">
         <v>4060000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3921000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3933000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3960000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3991000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4049000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>908000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>6832000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4783000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4389000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4532000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4937000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4751000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4566000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4527000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4480000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4365000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3685000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4051000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>4241000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4138000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1139000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1080000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>959000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>883000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>701000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>657000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>609000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>584000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>434000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>360000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>357000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>331000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>152000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>407000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>155000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>348000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>340000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>532000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>227000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>405000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>431000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15270,460 +15544,472 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>137</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-29341000.0</v>
+      </c>
+      <c r="D5">
         <v>-14615000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-22026000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-32890000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-18273000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-23487000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-29975000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-24298000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-24547000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-30996000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-18840000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-17508000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-15182000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-15443000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-19585000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-29090000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-64090000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-75832000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-9171000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-14297000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-16764000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-19605000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-16149000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5357000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-13263000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-15760000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-11688000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-13611000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-14405000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-22722000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-10746000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-11511000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-15612000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-12541000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-8920000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-15223000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-16304000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-17527000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-18337000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-18644000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-18186000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-19193000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-13960000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-11854000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-14051000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-18139000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-10382000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-13385000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-12395000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-5835000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4377000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-3952000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4029000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3503000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-3555000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-3811000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4386000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-6283000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-3031000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-4184000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-6527000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-5226000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-2599000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-3099000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-4226000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-5086000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-3783000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-19768000.0</v>
+      </c>
+      <c r="C6">
+        <v>-28068000.0</v>
+      </c>
+      <c r="D6">
         <v>-13207000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-20735000.0</v>
+      </c>
+      <c r="F6">
+        <v>-31369000.0</v>
+      </c>
+      <c r="G6">
         <v>-16273000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-19316000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-26022000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-20440000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-20691000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-25802000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-14934000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-13522000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11556000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-11781000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-15966000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-25488000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-60255000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-71861000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5288000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10425000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12865000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-15688000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-12142000.0</v>
       </c>
-      <c r="X6">
-[...4 lines deleted...]
-      </c>
       <c r="Z6">
+        <v>-860000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-8040000.0</v>
+      </c>
+      <c r="AB6">
         <v>-11700000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7767000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-9678000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10445000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-18731000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6697000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-10603000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-8780000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-7758000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-4531000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-10691000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-11367000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-12776000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-13771000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-14117000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-13706000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-14828000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-10275000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-7803000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-9810000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-14001000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-9243000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-12305000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-11436000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-4952000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3676000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3295000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3420000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2919000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3121000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-3451000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-4029000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-5952000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-2879000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-3777000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-6372000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-4878000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-2259000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-2567000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-3999000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-4681000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3352000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15747,67 +16033,69 @@
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
         <v>5382000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>-3003000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>-15786000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
@@ -15824,971 +16112,995 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>10828000.0</v>
+      </c>
+      <c r="C9">
+        <v>10535000.0</v>
+      </c>
+      <c r="D9">
         <v>11308000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>10240000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>9484000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10628000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>11049000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>21905000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>23261000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10374000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>24188000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>13357000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>11154000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>13602000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12281000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>11167000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>9220000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4427000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>12237000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>20242000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>13669000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>16421000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>19041000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>26217000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>25319000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>15338000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>16452000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>17888000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>14038000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>15363000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>16990000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>18811000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>15822000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>13588000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>13428000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>14287000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>12183000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>11949000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>13564000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>13845000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>11892000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>15681000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>17018000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>18133000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>17213000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>16653000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>16083000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>20721000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>18214000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>17652000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>17020000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>15073000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>13149000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>12604000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>10276000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>11324000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>9264000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>9022000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>7399000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>8988000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>7291000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>7611000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>5784000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>6773000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>6012000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>5123000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>4071000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>4541000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>-14950000.0</v>
+      </c>
+      <c r="C10">
+        <v>-21435000.0</v>
+      </c>
+      <c r="D10">
         <v>-14615000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-22031000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-32900000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-18282000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-23489000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-33800000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-26820000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-25405000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-32029000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-19938000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-20947000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-16739000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-16580000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-20775000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-30139000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-65152000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-76862000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10243000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-15265000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-17660000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-20492000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-17039000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-6242000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-14160000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-16660000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-12331000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-14055000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-14896000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-25423000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-15015000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-15530000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-16445000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-14430000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-10377000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-16679000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-17760000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-18982000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-19796000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-20098000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-19639000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-20646000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-13083000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-9631000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-15502000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-16574000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-11832000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-14506000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-13810000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-17557000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3897000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-4244000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-4031000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3513000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3567000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-4091000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-4579000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-6651000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-3421000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-4469000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-7124000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-7290000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-3137000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-3393000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-4678000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-5611000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-3481000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11">
+        <v>27000.0</v>
+      </c>
+      <c r="C11">
+        <v>90000.0</v>
+      </c>
+      <c r="D11">
         <v>11000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-35932000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-1216000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-609000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-119000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>272000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>118000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>39000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>128000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-162000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>50000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>301000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>263000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>70000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-713000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1613000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-574000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-814000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1422000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-517000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-1671000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>987000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-243000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1145000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-680000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>354000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1168000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1143000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>42000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-240000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-780000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-204000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1183000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>79000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-735000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-827000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1780000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-2099000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-309000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1022000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-762000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-204000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-362000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-266000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-643000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-888000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-716000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-1128000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-2143000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>42000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>42000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>15000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>38000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>35000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>61000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>39000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>36000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>20000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>62000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>48000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-59000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-13000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>141000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>14000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-53000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
         <v>5000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>10000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3316000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="J12"/>
+      <c r="K12">
         <v>858000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1033000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1098000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1223000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1129000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1117000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1190000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1049000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1062000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1030000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1072000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>968000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>896000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>887000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>890000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>885000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>897000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>643000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>444000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>491000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2701000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4069000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4019000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3916000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1889000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1457000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1456000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1456000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1455000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1459000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1454000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1453000.0</v>
       </c>
       <c r="AQ12">
         <v>1453000.0</v>
       </c>
       <c r="AR12">
+        <v>1453000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1453000.0</v>
+      </c>
+      <c r="AT12">
         <v>1451000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1451000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1450000.0</v>
       </c>
       <c r="AV12">
         <v>1453000.0</v>
       </c>
       <c r="AW12">
+        <v>1450000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1453000.0</v>
+      </c>
+      <c r="AY12">
         <v>1415000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1026000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>10000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>12000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>107000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>202000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>307000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>390000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>439000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>512000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1760000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>538000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>540000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>555000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>525000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1027000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>145</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>3511000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1662000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2140000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2461000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2916000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3324000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3941000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4444000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5174000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1223000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1129000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1117000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1190000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1049000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>23351000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>38822000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1072000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>968000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>896000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -16812,684 +17124,704 @@
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>13483000.0</v>
+      </c>
+      <c r="C15">
+        <v>-26758000.0</v>
+      </c>
+      <c r="D15">
         <v>-45221000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>19283000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-34687000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-33459000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-26033000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-34072000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-26938000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-45718000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-32157000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-19776000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-20997000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-17040000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-16843000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-20845000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-29426000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-63539000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-76288000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-9429000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-13843000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-17143000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-18821000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-18026000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5999000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-13015000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-15980000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-12685000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-12887000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-13753000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-25465000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-14775000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-14750000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-16241000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-13247000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-10456000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-15944000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-16933000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-17202000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-17697000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-19789000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-18617000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-19884000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-12879000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-9269000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-15236000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-15931000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-10944000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-13790000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-12682000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-15414000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-3939000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-4286000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-4046000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-3551000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3602000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-4152000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-4580000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-6690000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-3457000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-4489000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-7186000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-7338000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-3078000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-3380000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-4819000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-5625000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-3428000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>19283000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-34687000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-33459000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-26033000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-34072000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-26938000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-20997000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-17040000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-16843000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-20845000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-29426000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-63539000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-76288000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-9429000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-13843000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-17143000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>149</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-21525000.0</v>
+      </c>
+      <c r="D17">
         <v>-14626000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>13901000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-31684000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-17673000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-26033000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-34072000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-26938000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-45718000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-32157000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-19776000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-20997000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-17040000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-16843000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-20845000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-29426000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-63539000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-76288000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-9429000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-13843000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-17143000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-18821000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>150</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>4611000.0</v>
+      </c>
+      <c r="D18">
         <v>3511000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1657000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2130000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2452000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2914000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3324000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3941000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4444000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5174000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1098000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1223000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1129000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1117000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1190000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1049000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1062000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1030000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1072000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-968000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-896000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-887000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>1839000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1130000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1527000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-216000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-174000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>2267000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -17498,257 +17830,265 @@
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>-8093000.0</v>
+      </c>
+      <c r="C21">
+        <v>-25388000.0</v>
+      </c>
+      <c r="D21">
         <v>-9416000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-21924000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-23467000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-23699000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-24215000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-32817000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-31718000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-30261000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-60182000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-21386000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-21172000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-17449000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-16593000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-21112000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-29027000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-38563000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-27503000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-11259000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-19612000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-17268000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-19320000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-16904000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5464000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-13726000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-14942000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-9181000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-13816000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-14636000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-14206000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-11118000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-11628000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-12785000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-12633000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-8734000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-15602000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-16487000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-17536000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-17697000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-18483000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-18142000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-18869000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-13692000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-7803000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-14659000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-14001000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-9833000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-13047000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-12377000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-16579000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-3941000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-4952000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3990000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-5067000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-3493000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-3909000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-4386000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-6283000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-2979000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-4055000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-6654000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-4878000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-2010000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-3099000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-4226000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-5238000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-3787000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -17772,257 +18112,265 @@
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>27478000.0</v>
+      </c>
+      <c r="C23">
+        <v>45492000.0</v>
+      </c>
+      <c r="D23">
         <v>30562000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>45719000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>43019000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>45461000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>44437000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>79535000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>76687000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>52753000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>105722000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>49574000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>46539000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>45115000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>41712000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>48133000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>54673000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>57340000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>54007000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>49524000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>48116000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>48286000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>52114000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>61512000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>45325000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>39784000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>42559000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>41621000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>40312000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>42832000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>44317000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>43443000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>40591000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>39213000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>37881000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>36479000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>40349000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>40399000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>43069000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>42781000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>40674000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>46310000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>47872000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>44414000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>40432000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>43277000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>40730000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>43323000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>42682000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>39984000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>31607000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>24555000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>22239000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>21470000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>19602000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>19152000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>16691000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>17334000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>17228000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>15975000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>14651000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>14230000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>13575000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>12365000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>11565000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>12249000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>11954000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>11410000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18046,370 +18394,382 @@
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>157</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1273000.0</v>
+      </c>
+      <c r="D25">
         <v>1408000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1291000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1521000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3994000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4171000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3953000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3858000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3856000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5194000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3906000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3986000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3626000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3662000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3619000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3602000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3835000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3971000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3883000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3872000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3899000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3917000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26">
+        <v>2078000.0</v>
+      </c>
+      <c r="C26">
+        <v>1976000.0</v>
+      </c>
+      <c r="D26">
         <v>2117000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>7785000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>6356000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6222000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>5440000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>14053000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>13156000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>7244000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>15980000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>6909000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6370000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>6184000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>6429000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>8377000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>8486000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12606000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>8865000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>8541000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>9209000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>9441000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>10753000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>11186000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>8128000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>8448000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>8699000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>8278000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>7125000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>7865000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>8372000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>7958000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>7430000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>7386000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>7256000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>7158000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>7683000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>7461000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>8524000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>8773000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>9252000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>9978000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>10412000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>9740000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>9444000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>10090000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>9990000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>11716000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>12687000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>11374000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>7646000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>5532000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>5004000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>4997000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>4197000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>4265000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>4071000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>3987000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>4279000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>4001000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>3293000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>3422000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>3220000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>2910000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>3462000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>3447000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>3188000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>3066000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -18433,883 +18793,911 @@
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>160</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>16388000.0</v>
+      </c>
+      <c r="D28">
         <v>18607000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25337000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>26595000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>28105000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>38707000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>37588000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>34403000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>37674000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>46943000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>21354000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>22292000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>22600000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>22308000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>23902000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>29597000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>30384000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>30875000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>22960000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>24072000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>24248000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>27608000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>161</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>90000.0</v>
+      </c>
+      <c r="D29">
         <v>11000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-35932000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1216000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-609000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-151000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>272000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>118000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>55000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>128000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-162000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>50000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>301000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>263000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>70000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-713000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1613000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-574000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-814000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1422000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-517000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1671000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>18921000.0</v>
+      </c>
+      <c r="C30">
+        <v>35923000.0</v>
+      </c>
+      <c r="D30">
         <v>20724000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>32164000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>32951000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>34327000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>35264000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>54722000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>54979000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40635000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>84370000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>34743000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>32326000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>31051000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28874000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>32279000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>38247000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>42990000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>39740000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31501000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>33281000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>33689000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>38361000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>43121000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>30783000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>29064000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>31394000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>27069000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>27854000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>29999000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>31196000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>29929000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>27450000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>26373000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>26061000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>23021000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>27785000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>28436000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>31100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>31542000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>30375000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>33823000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>35887000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>31825000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>29002000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>31312000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>30084000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>30554000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>31261000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>30029000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>22903000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>18747000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>17101000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>16594000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>15343000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>14817000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>13173000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>13408000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>13682000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>11967000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>11346000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>11265000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>10662000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>8783000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>9111000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>9349000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>9309000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>8328000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B31">
+        <v>-6857000.0</v>
+      </c>
+      <c r="C31">
+        <v>3953000.0</v>
+      </c>
+      <c r="D31">
         <v>-5199000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-107000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-9433000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>5417000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>726000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-983000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4898000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4856000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>28153000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1448000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>225000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>710000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>13000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>337000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1112000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-26589000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-49359000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1016000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4347000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-392000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1172000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-135000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-778000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-434000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1718000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-3150000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-239000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-260000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-11217000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-3897000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-3902000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3660000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1797000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1643000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1077000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1273000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1446000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-640000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1615000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1497000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-1777000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>609000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1828000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-843000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-2573000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1999000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1459000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1433000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-10648000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>43000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>708000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-41000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1554000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-74000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-182000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-193000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-368000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-442000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-414000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-470000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-2412000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-1127000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-294000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-452000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-373000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>306000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B32">
+        <v>19385000.0</v>
+      </c>
+      <c r="C32">
+        <v>20104000.0</v>
+      </c>
+      <c r="D32">
         <v>21146000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>23795000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>19552000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>21762000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>20222000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>46718000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>44969000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>22492000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>45540000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>28188000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>25367000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>27666000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>25119000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>27021000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>25646000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>18777000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>26504000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>38265000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>28504000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>31018000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>32794000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>44608000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>39861000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>26058000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>27617000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>32440000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>26496000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>28196000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>30111000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>32325000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>28963000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>26428000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>25248000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>27745000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>24747000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>23912000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>25533000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>25084000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>22191000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>28168000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>29003000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>30722000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>28643000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>28618000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>26729000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>33490000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>29635000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>27607000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>25724000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>20881000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>18287000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>17480000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>14535000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>15659000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>12782000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>12948000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>10945000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>12996000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>10596000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>10576000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>8697000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>10355000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>8466000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>8023000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>6716000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>7623000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -19388,51 +19776,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B2">
         <v>168818000.0</v>
       </c>
       <c r="C2">
         <v>52499000.0</v>
       </c>
       <c r="D2">
         <v>82324000.0</v>
       </c>
       <c r="E2">
         <v>29467000.0</v>
       </c>
       <c r="F2">
         <v>69536000.0</v>
       </c>
       <c r="G2">
         <v>23736000.0</v>
       </c>
       <c r="H2">
         <v>95401000.0</v>
       </c>
       <c r="I2">
         <v>58056000.0</v>
       </c>
@@ -19453,51 +19841,51 @@
       </c>
       <c r="O2">
         <v>13553000.0</v>
       </c>
       <c r="P2">
         <v>5723000.0</v>
       </c>
       <c r="Q2">
         <v>14602000.0</v>
       </c>
       <c r="R2">
         <v>17796000.0</v>
       </c>
       <c r="S2">
         <v>34077000.0</v>
       </c>
       <c r="T2">
         <v>25018000.0</v>
       </c>
       <c r="U2">
         <v>19162000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B3">
         <v>8303000</v>
       </c>
       <c r="C3">
         <v>8355000</v>
       </c>
       <c r="D3">
         <v>2831000</v>
       </c>
       <c r="E3">
         <v>3825000</v>
       </c>
       <c r="F3">
         <v>13264000</v>
       </c>
       <c r="G3">
         <v>12717000</v>
       </c>
       <c r="H3">
         <v>2531000</v>
       </c>
       <c r="I3">
         <v>372000</v>
       </c>
@@ -19518,105 +19906,105 @@
       </c>
       <c r="O3">
         <v>2384000</v>
       </c>
       <c r="P3">
         <v>1676000</v>
       </c>
       <c r="Q3">
         <v>1539000</v>
       </c>
       <c r="R3">
         <v>799000</v>
       </c>
       <c r="S3">
         <v>910000</v>
       </c>
       <c r="T3">
         <v>973000</v>
       </c>
       <c r="U3">
         <v>2932000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>53261000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>70366000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B6">
         <v>-48172000.0</v>
       </c>
       <c r="C6">
         <v>116319000.0</v>
       </c>
       <c r="D6">
         <v>-29825000.0</v>
       </c>
       <c r="E6">
         <v>52857000.0</v>
       </c>
       <c r="F6">
         <v>-40069000.0</v>
       </c>
       <c r="G6">
         <v>45800000.0</v>
       </c>
       <c r="H6">
         <v>-71665000.0</v>
       </c>
       <c r="I6">
         <v>37345000.0</v>
       </c>
@@ -19637,51 +20025,51 @@
       </c>
       <c r="O6">
         <v>45096000.0</v>
       </c>
       <c r="P6">
         <v>7830000.0</v>
       </c>
       <c r="Q6">
         <v>-8879000.0</v>
       </c>
       <c r="R6">
         <v>-3194000.0</v>
       </c>
       <c r="S6">
         <v>-16281000.0</v>
       </c>
       <c r="T6">
         <v>9059000.0</v>
       </c>
       <c r="U6">
         <v>5856000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B7">
         <v>-44978000.0</v>
       </c>
       <c r="C7">
         <v>-12079000.0</v>
       </c>
       <c r="D7">
         <v>1787000.0</v>
       </c>
       <c r="E7">
         <v>-12352000.0</v>
       </c>
       <c r="F7">
         <v>-18006000.0</v>
       </c>
       <c r="G7">
         <v>2414000.0</v>
       </c>
       <c r="H7">
         <v>-16513000.0</v>
       </c>
       <c r="I7">
         <v>-2478000.0</v>
       </c>
@@ -19702,78 +20090,78 @@
       </c>
       <c r="O7">
         <v>-4102000.0</v>
       </c>
       <c r="P7">
         <v>-990000.0</v>
       </c>
       <c r="Q7">
         <v>1869000.0</v>
       </c>
       <c r="R7">
         <v>-2667000.0</v>
       </c>
       <c r="S7">
         <v>-2455000.0</v>
       </c>
       <c r="T7">
         <v>511000.0</v>
       </c>
       <c r="U7">
         <v>-1203000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>1063000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B9">
         <v>-1361000.0</v>
       </c>
       <c r="C9">
         <v>8967000.0</v>
       </c>
       <c r="D9">
         <v>-2991000.0</v>
       </c>
       <c r="E9">
         <v>1063000.0</v>
       </c>
       <c r="F9">
         <v>6729000.0</v>
       </c>
       <c r="G9">
         <v>-7628000.0</v>
       </c>
       <c r="H9">
         <v>-2075000.0</v>
       </c>
       <c r="I9">
         <v>-1788000.0</v>
       </c>
@@ -19794,51 +20182,51 @@
       </c>
       <c r="O9">
         <v>-3702000.0</v>
       </c>
       <c r="P9">
         <v>-1222000.0</v>
       </c>
       <c r="Q9">
         <v>209000.0</v>
       </c>
       <c r="R9">
         <v>-3999000.0</v>
       </c>
       <c r="S9">
         <v>-3278000.0</v>
       </c>
       <c r="T9">
         <v>-135000.0</v>
       </c>
       <c r="U9">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B10">
         <v>-11524000.0</v>
       </c>
       <c r="C10">
         <v>-9879000.0</v>
       </c>
       <c r="D10">
         <v>-4914000.0</v>
       </c>
       <c r="E10">
         <v>-8470000.0</v>
       </c>
       <c r="F10">
         <v>-4782000.0</v>
       </c>
       <c r="G10">
         <v>-8636000.0</v>
       </c>
       <c r="H10">
         <v>-3047000.0</v>
       </c>
       <c r="I10">
         <v>1488000.0</v>
       </c>
@@ -19859,250 +20247,250 @@
       </c>
       <c r="O10">
         <v>-1682000.0</v>
       </c>
       <c r="P10">
         <v>-1077000.0</v>
       </c>
       <c r="Q10">
         <v>-961000.0</v>
       </c>
       <c r="R10">
         <v>1510000.0</v>
       </c>
       <c r="S10">
         <v>-20000.0</v>
       </c>
       <c r="T10">
         <v>-2460000.0</v>
       </c>
       <c r="U10">
         <v>-955000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-8754000.0</v>
       </c>
       <c r="F11">
         <v>-1927000.0</v>
       </c>
       <c r="G11">
         <v>5467000.0</v>
       </c>
       <c r="H11">
         <v>2916000.0</v>
       </c>
       <c r="I11">
         <v>2280000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>30666000.0</v>
       </c>
       <c r="F12">
         <v>18417000.0</v>
       </c>
       <c r="G12">
         <v>16703000.0</v>
       </c>
       <c r="H12">
         <v>25436000.0</v>
       </c>
       <c r="I12">
         <v>12429000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1832000.0</v>
       </c>
       <c r="F13">
         <v>-19953000.0</v>
       </c>
       <c r="G13">
         <v>13211000.0</v>
       </c>
       <c r="H13">
         <v>-11391000.0</v>
       </c>
       <c r="I13">
         <v>-4458000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B14">
-        <v>1715000.0</v>
+        <v>10977000.0</v>
       </c>
       <c r="C14">
         <v>16861000.0</v>
       </c>
       <c r="D14">
         <v>15180000.0</v>
       </c>
       <c r="E14">
         <v>15027000.0</v>
       </c>
       <c r="F14">
-        <v>16195000.0</v>
+        <v>15571000.0</v>
       </c>
       <c r="G14">
         <v>15924000.0</v>
       </c>
       <c r="H14">
-        <v>17741000.0</v>
+        <v>15805000.0</v>
       </c>
       <c r="I14">
         <v>16572000.0</v>
       </c>
       <c r="J14">
         <v>18609000.0</v>
       </c>
       <c r="K14">
         <v>17938000.0</v>
       </c>
       <c r="L14">
         <v>16115000.0</v>
       </c>
       <c r="M14">
         <v>4061000.0</v>
       </c>
       <c r="N14">
         <v>2551000.0</v>
       </c>
       <c r="O14">
         <v>1482000.0</v>
       </c>
       <c r="P14">
         <v>1062000.0</v>
       </c>
       <c r="Q14">
         <v>1504000.0</v>
       </c>
       <c r="R14">
         <v>1940000.0</v>
       </c>
       <c r="S14">
         <v>1967000.0</v>
       </c>
       <c r="T14">
         <v>2138000.0</v>
       </c>
       <c r="U14">
         <v>1459000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>299000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>1504000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B16">
         <v>120646000.0</v>
       </c>
       <c r="C16">
         <v>168818000.0</v>
       </c>
       <c r="D16">
         <v>52499000.0</v>
       </c>
       <c r="E16">
         <v>82324000.0</v>
       </c>
       <c r="F16">
         <v>29467000.0</v>
       </c>
       <c r="G16">
         <v>69536000.0</v>
       </c>
       <c r="H16">
         <v>23736000.0</v>
       </c>
       <c r="I16">
         <v>95401000.0</v>
       </c>
@@ -20123,76 +20511,76 @@
       </c>
       <c r="O16">
         <v>58649000.0</v>
       </c>
       <c r="P16">
         <v>13553000.0</v>
       </c>
       <c r="Q16">
         <v>5723000.0</v>
       </c>
       <c r="R16">
         <v>14602000.0</v>
       </c>
       <c r="S16">
         <v>17796000.0</v>
       </c>
       <c r="T16">
         <v>34077000.0</v>
       </c>
       <c r="U16">
         <v>25018000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B18">
         <v>-82653000.0</v>
       </c>
       <c r="C18">
         <v>-151809000.0</v>
       </c>
       <c r="D18">
         <v>-46118000.0</v>
       </c>
       <c r="E18">
         <v>-93195000.0</v>
       </c>
       <c r="F18">
         <v>-57325000.0</v>
       </c>
       <c r="G18">
         <v>-28134000.0</v>
       </c>
       <c r="H18">
         <v>-37741000.0</v>
       </c>
       <c r="I18">
         <v>-25573000.0</v>
       </c>
@@ -20213,172 +20601,172 @@
       </c>
       <c r="O18">
         <v>-19862000.0</v>
       </c>
       <c r="P18">
         <v>-19218000.0</v>
       </c>
       <c r="Q18">
         <v>-13047000.0</v>
       </c>
       <c r="R18">
         <v>-20312000.0</v>
       </c>
       <c r="S18">
         <v>-29630000.0</v>
       </c>
       <c r="T18">
         <v>-22732000.0</v>
       </c>
       <c r="U18">
         <v>-25238000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B19">
         <v>40712000.0</v>
       </c>
       <c r="C19">
         <v>363174000.0</v>
       </c>
       <c r="D19">
         <v>73599000.0</v>
       </c>
       <c r="E19">
         <v>-88127000.0</v>
       </c>
       <c r="F19">
         <v>-11946000.0</v>
       </c>
       <c r="G19">
         <v>36810000.0</v>
       </c>
       <c r="H19">
         <v>-36770000.0</v>
       </c>
       <c r="I19">
         <v>5091000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>225000000.0</v>
       </c>
       <c r="F20">
         <v>225000000.0</v>
       </c>
       <c r="G20">
         <v>20226000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>59469000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-63192000.0</v>
       </c>
       <c r="D21">
         <v>-2083000.0</v>
       </c>
       <c r="E21">
         <v>5615000.0</v>
       </c>
       <c r="F21">
         <v>16337000.0</v>
       </c>
       <c r="G21">
         <v>16337000.0</v>
       </c>
       <c r="H21">
         <v>3174000.0</v>
       </c>
       <c r="I21">
         <v>3174000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22">
         <v>-74896000.0</v>
       </c>
       <c r="C22">
         <v>-138885000.0</v>
       </c>
       <c r="D22">
         <v>-74656000.0</v>
       </c>
       <c r="E22">
         <v>-190098000.0</v>
       </c>
       <c r="F22">
         <v>-59237000.0</v>
       </c>
       <c r="G22">
         <v>-53020000.0</v>
       </c>
       <c r="H22">
         <v>-64790000.0</v>
       </c>
       <c r="I22">
         <v>-59013000.0</v>
       </c>
@@ -20399,51 +20787,51 @@
       </c>
       <c r="O22">
         <v>-19024000.0</v>
       </c>
       <c r="P22">
         <v>-22470000.0</v>
       </c>
       <c r="Q22">
         <v>-16902000.0</v>
       </c>
       <c r="R22">
         <v>-19128000.0</v>
       </c>
       <c r="S22">
         <v>-29499000.0</v>
       </c>
       <c r="T22">
         <v>-25451000.0</v>
       </c>
       <c r="U22">
         <v>-23553000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>-484000.0</v>
       </c>
       <c r="C23">
         <v>1525000.0</v>
       </c>
       <c r="D23">
         <v>688000.0</v>
       </c>
       <c r="E23">
         <v>213370000.0</v>
       </c>
       <c r="F23">
         <v>8253000.0</v>
       </c>
       <c r="G23">
         <v>631000.0</v>
       </c>
       <c r="H23">
         <v>245000.0</v>
       </c>
       <c r="I23">
         <v>-1809000.0</v>
       </c>
@@ -20464,51 +20852,51 @@
       </c>
       <c r="O23">
         <v>2703000.0</v>
       </c>
       <c r="P23">
         <v>1288000.0</v>
       </c>
       <c r="Q23">
         <v>672000.0</v>
       </c>
       <c r="R23">
         <v>7463000.0</v>
       </c>
       <c r="S23">
         <v>180000.0</v>
       </c>
       <c r="T23">
         <v>36058000.0</v>
       </c>
       <c r="U23">
         <v>22193000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B24">
         <v>-5000000.0</v>
       </c>
       <c r="C24">
         <v>92881000.0</v>
       </c>
       <c r="D24">
         <v>23068000.0</v>
       </c>
       <c r="E24">
         <v>-84302000.0</v>
       </c>
       <c r="F24">
         <v>1318000.0</v>
       </c>
       <c r="G24">
         <v>21036000.0</v>
       </c>
       <c r="H24">
         <v>-36770000.0</v>
       </c>
       <c r="I24">
         <v>5091000.0</v>
       </c>
@@ -20529,165 +20917,165 @@
       </c>
       <c r="O24">
         <v>14001000.0</v>
       </c>
       <c r="P24">
         <v>-2021000.0</v>
       </c>
       <c r="Q24">
         <v>206000.0</v>
       </c>
       <c r="R24">
         <v>111000.0</v>
       </c>
       <c r="S24">
         <v>625000.0</v>
       </c>
       <c r="T24">
         <v>19000.0</v>
       </c>
       <c r="U24">
         <v>-8000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B25">
-        <v>14196000.0</v>
+        <v>4934000.0</v>
       </c>
       <c r="C25">
         <v>-41083000.0</v>
       </c>
       <c r="D25">
         <v>1279000.0</v>
       </c>
       <c r="E25">
         <v>83173000.0</v>
       </c>
       <c r="F25">
-        <v>886000.0</v>
+        <v>1510000.0</v>
       </c>
       <c r="G25">
         <v>4602000.0</v>
       </c>
       <c r="H25">
-        <v>16959000.0</v>
+        <v>18895000.0</v>
       </c>
       <c r="I25">
         <v>8554000.0</v>
       </c>
       <c r="J25">
         <v>-468000.0</v>
       </c>
       <c r="K25">
         <v>339000.0</v>
       </c>
       <c r="L25">
         <v>-3762000.0</v>
       </c>
       <c r="M25">
         <v>13387000.0</v>
       </c>
       <c r="N25">
         <v>296000.0</v>
       </c>
       <c r="O25">
         <v>78000.0</v>
       </c>
       <c r="P25">
         <v>-21313000.0</v>
       </c>
       <c r="Q25">
         <v>445000.0</v>
       </c>
       <c r="R25">
         <v>135000.0</v>
       </c>
       <c r="S25">
         <v>-769000.0</v>
       </c>
       <c r="T25">
         <v>335000.0</v>
       </c>
       <c r="U25">
         <v>846000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B26">
         <v>1054000.0</v>
       </c>
       <c r="C26">
         <v>-40949000.0</v>
       </c>
       <c r="D26">
         <v>-5414000.0</v>
       </c>
       <c r="E26">
         <v>-774000.0</v>
       </c>
       <c r="F26">
         <v>-1793000.0</v>
       </c>
       <c r="G26">
         <v>-459000.0</v>
       </c>
       <c r="H26">
         <v>-629000.0</v>
       </c>
       <c r="I26">
         <v>60880000.0</v>
       </c>
       <c r="J26">
         <v>29115000.0</v>
       </c>
       <c r="K26">
         <v>-111000.0</v>
       </c>
       <c r="L26">
         <v>-151000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-69000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B27">
         <v>29613000.0</v>
       </c>
       <c r="C27">
         <v>31732000.0</v>
       </c>
       <c r="D27">
         <v>13123000.0</v>
       </c>
       <c r="E27">
         <v>14880000.0</v>
       </c>
       <c r="F27">
         <v>16101000.0</v>
       </c>
       <c r="G27">
         <v>14451000.0</v>
       </c>
       <c r="H27">
         <v>11393000.0</v>
       </c>
       <c r="I27">
         <v>11023000.0</v>
       </c>
@@ -20708,51 +21096,51 @@
       </c>
       <c r="O27">
         <v>4088000.0</v>
       </c>
       <c r="P27">
         <v>2799000.0</v>
       </c>
       <c r="Q27">
         <v>1586000.0</v>
       </c>
       <c r="R27">
         <v>2111000.0</v>
       </c>
       <c r="S27">
         <v>2022000.0</v>
       </c>
       <c r="T27">
         <v>708000.0</v>
       </c>
       <c r="U27">
         <v>145000.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>570000.0</v>
       </c>
       <c r="C28">
         <v>-102616000.0</v>
       </c>
       <c r="D28">
         <v>-6809000.0</v>
       </c>
       <c r="E28">
         <v>230758000.0</v>
       </c>
       <c r="F28">
         <v>15959000.0</v>
       </c>
       <c r="G28">
         <v>20857000.0</v>
       </c>
       <c r="H28">
         <v>2790000.0</v>
       </c>
       <c r="I28">
         <v>57660000.0</v>
       </c>
@@ -20773,51 +21161,51 @@
       </c>
       <c r="O28">
         <v>48521000.0</v>
       </c>
       <c r="P28">
         <v>70367000.0</v>
       </c>
       <c r="Q28">
         <v>3797000.0</v>
       </c>
       <c r="R28">
         <v>16939000.0</v>
       </c>
       <c r="S28">
         <v>6325000.0</v>
       </c>
       <c r="T28">
         <v>37555000.0</v>
       </c>
       <c r="U28">
         <v>31124000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B29">
         <v>-74350000.0</v>
       </c>
       <c r="C29">
         <v>-143454000.0</v>
       </c>
       <c r="D29">
         <v>-43287000.0</v>
       </c>
       <c r="E29">
         <v>-89370000.0</v>
       </c>
       <c r="F29">
         <v>-44061000.0</v>
       </c>
       <c r="G29">
         <v>-15417000.0</v>
       </c>
       <c r="H29">
         <v>-35210000.0</v>
       </c>
       <c r="I29">
         <v>-25201000.0</v>
       </c>
@@ -20838,51 +21226,51 @@
       </c>
       <c r="O29">
         <v>-17478000.0</v>
       </c>
       <c r="P29">
         <v>-17542000.0</v>
       </c>
       <c r="Q29">
         <v>-11508000.0</v>
       </c>
       <c r="R29">
         <v>-19513000.0</v>
       </c>
       <c r="S29">
         <v>-28720000.0</v>
       </c>
       <c r="T29">
         <v>-21759000.0</v>
       </c>
       <c r="U29">
         <v>-22306000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B30">
         <v>24766000.0</v>
       </c>
       <c r="C30">
         <v>363174000.0</v>
       </c>
       <c r="D30">
         <v>20237000.0</v>
       </c>
       <c r="E30">
         <v>-88127000.0</v>
       </c>
       <c r="F30">
         <v>-11946000.0</v>
       </c>
       <c r="G30">
         <v>39975000.0</v>
       </c>
       <c r="H30">
         <v>-39301000.0</v>
       </c>
       <c r="I30">
         <v>4719000.0</v>
       </c>
@@ -20922,2479 +21310,2547 @@
       <c r="U30">
         <v>-2943000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B2">
+        <v>272117000.0</v>
+      </c>
+      <c r="C2">
+        <v>267864000.0</v>
+      </c>
+      <c r="D2">
         <v>123296000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>132006000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>161204000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>153471000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>168818000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>211938000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>271100000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>288344000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>52499000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>79655000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>143099000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>114458000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>82324000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>61215000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>75377000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30999000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>29467000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>30325000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>31879000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>50760000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>69536000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>73360000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>44040000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>36067000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>23736000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>27961000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>26121000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>65634000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>95401000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>35829000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>39424000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>41972000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>58056000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>60944000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>39597000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>44097000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>35045000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>32306000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>35898000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>42854000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>29117000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>28817000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>23745000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>36982000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>33713000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>30939000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>43681000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>101024000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>35261000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>20099000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>32290000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>61815000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>58649000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>66011000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>9854000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>8496000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>13553000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>11881000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>10129000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>55831000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>5723000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>5083000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>8069000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>10833000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>14602000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>12375000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>344000</v>
+      </c>
+      <c r="D3">
         <v>570000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>476000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>886000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1887000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5054000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3382000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2255000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1937000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>781000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>78000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>905000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>838000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1010000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>755000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1264000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>938000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>868000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>463000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1706000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4172000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6923000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>10707000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>339000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>641000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1030000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>500000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1346000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>419000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>266000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>20000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>198000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>77000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>77000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>228000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>554000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>142000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>692000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>694000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1709000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1518000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1144000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>7937000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>285000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1401000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1029000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1484000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1356000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2750000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1813000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2078000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>548000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1362000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>698000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>763000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>382000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>842000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>397000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>679000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>283000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>494000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>220000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>409000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>472000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>299000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>359000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>153000</v>
       </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>28713000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>32111000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>20794000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-13880000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>44730000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>2404000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4559000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-943000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>370000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>22375000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B6">
+        <v>-2553000.0</v>
+      </c>
+      <c r="C6">
+        <v>4253000.0</v>
+      </c>
+      <c r="D6">
         <v>144568000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-11360000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-29198000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>7733000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-15347000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-43120000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-59162000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-17244000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>235845000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-27951000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-62649000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>28641000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>32134000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>21109000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-14162000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>44378000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1532000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-858000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1554000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-18881000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-18776000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3824000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>29320000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>7973000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>12331000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4225000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1840000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-39513000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-29767000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>59572000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3595000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2548000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-16084000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2888000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>21347000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-4500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>9052000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2739000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3592000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-6956000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>13737000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>300000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>5072000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-13237000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3269000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2774000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-12742000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-57343000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>65763000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>15162000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-12191000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-29525000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3166000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-7362000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>56157000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1358000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-5057000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1672000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1752000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-45702000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>50108000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>640000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-2986000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-2764000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-3769000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>2227000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B7">
+        <v>8628000.0</v>
+      </c>
+      <c r="C7">
+        <v>46319000.0</v>
+      </c>
+      <c r="D7">
         <v>-54947000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-30930000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1175000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-29000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-15595000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>8674000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-10689000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-4025000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-10463000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1609000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1691000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-688000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1308000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2247000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-5477000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2527000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3072000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5844000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2256000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-6338000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2284000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>5328000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-9041999.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>165000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>496000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-4192000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1349000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1892000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-12009000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>2182000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1679000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>3062000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-9401000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>4667000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>1227000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1667000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1643000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-163000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-1594000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>2726000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>3783000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>3176000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-7633000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-1702000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-2075000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-2238000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-4777000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>3163000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-3997000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>4452000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>572000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-906000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>2605000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-1372000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-587000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-876000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-1267000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>63000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>1159000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-5308000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>3096000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-426000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-730000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>910000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>2115000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-1446000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-789000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>3027000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-60000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-6154000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>4360000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B9">
+        <v>2652000.0</v>
+      </c>
+      <c r="C9">
+        <v>1248000.0</v>
+      </c>
+      <c r="D9">
         <v>-1858000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>6730000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-5794000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2021000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2021000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6695000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2740000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4326000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>686000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3668000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1561000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-789000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3027000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-60000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-6154000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4360000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2917000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-4709000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2019000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-424000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9843000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-8595000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-8087999.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4325000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4730000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5270000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5615000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>63000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-2483000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1497000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1471000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-536000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1278000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1305000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-170000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>690000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>231000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-1552000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>6062000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>479000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>5532000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>809000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-4414000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-2253000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>3096000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-5043000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-3242000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>5493000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-601000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1840000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-1571000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-790000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2933000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-2251000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-1103000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>229000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-577000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-317000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1340000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-2890000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>645000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-1302000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-606000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>647000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>1470000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-942000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B10">
+        <v>-334000.0</v>
+      </c>
+      <c r="C10">
+        <v>1249000.0</v>
+      </c>
+      <c r="D10">
         <v>1935000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1172000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1804000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3817000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3817000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5031000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2133000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-6448000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-6329000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1656000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1319000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-852000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1087000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-660000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1326000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2926000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3558000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2685000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>22000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4593000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2896000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1863000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1881000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2612000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2280000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>625000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-830000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-747000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-739000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2308000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-249000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-32000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-539000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2494000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>980000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>686000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>436000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>749000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3276000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>962000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1822000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>827000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1421000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1826000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1321000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>288000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-741000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-3198000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-2511000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-189000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-911000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>6000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-439000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-129000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-677000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-402000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-474000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-134000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-985000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-198000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>240000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>681000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-1375000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-128000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-139000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-697000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>1021000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1637000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1470000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-970000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2060000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2060000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1049000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2162000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-2235000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>4895000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2430000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>976000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9088000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>37783000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>53444000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5123000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4565000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4725000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>1844000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1844000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1527000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-8593000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-6437000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1653000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-3820000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-4297000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>914000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B14">
+        <v>1203000.0</v>
+      </c>
+      <c r="C14">
+        <v>1273000.0</v>
+      </c>
+      <c r="D14">
         <v>1408000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1291000.0</v>
       </c>
-      <c r="D14">
-[...4 lines deleted...]
-      </c>
       <c r="F14">
+        <v>1521000.0</v>
+      </c>
+      <c r="G14">
+        <v>2000000.0</v>
+      </c>
+      <c r="H14">
         <v>4171000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3953000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3858000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3856000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5194000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3906000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3986000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3626000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3662000.0</v>
       </c>
-      <c r="O14">
-[...4 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>4047000.0</v>
+        <v>3619000.0</v>
       </c>
       <c r="R14">
+        <v>3602000.0</v>
+      </c>
+      <c r="S14">
+        <v>3835000.0</v>
+      </c>
+      <c r="T14">
         <v>3971000.0</v>
       </c>
-      <c r="S14">
-[...4 lines deleted...]
-      </c>
       <c r="U14">
+        <v>3883000.0</v>
+      </c>
+      <c r="V14">
+        <v>3872000.0</v>
+      </c>
+      <c r="W14">
         <v>3899000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3917000.0</v>
       </c>
-      <c r="W14">
-[...4 lines deleted...]
-      </c>
       <c r="Y14">
-        <v>4978000.0</v>
+        <v>4007000.0</v>
       </c>
       <c r="Z14">
-        <v>4580000.0</v>
+        <v>4497000.0</v>
       </c>
       <c r="AA14">
-        <v>3727000.0</v>
+        <v>5223000.0</v>
       </c>
       <c r="AB14">
+        <v>4060000.0</v>
+      </c>
+      <c r="AC14">
+        <v>3921000.0</v>
+      </c>
+      <c r="AD14">
         <v>3933000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3960000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3991000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4049000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>908000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>6832000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4783000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4389000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4532000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4937000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4751000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4566000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4527000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4480000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4365000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3685000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4051000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4241000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4138000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1139000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1080000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>959000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>883000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>701000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>657000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>609000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>584000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>434000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>360000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>357000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>331000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>152000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>407000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>155000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>348000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>340000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>532000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>227000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>405000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>431000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>80000.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
         <v>12870000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>6000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B16">
+        <v>269564000.0</v>
+      </c>
+      <c r="C16">
+        <v>272117000.0</v>
+      </c>
+      <c r="D16">
         <v>267864000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>120646000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>132006000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>161204000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>153471000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>168818000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>211938000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>271100000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>288344000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>51704000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>80450000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>143099000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>114458000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>82324000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>61215000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>75377000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30999000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>29467000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>30325000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>31879000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>50760000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>69536000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>73360000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>44040000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>36067000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>23736000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>27961000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>26121000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>65634000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>95401000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>35829000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>39424000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>41972000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>58056000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>60944000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>39597000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>44097000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>35045000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>32306000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>35898000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>42854000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>29117000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>28817000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>23745000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>36982000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>33713000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>30939000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>43681000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>101024000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>35261000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>20099000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>32290000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>61815000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>58649000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>66011000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>9854000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>8496000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>13553000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>11881000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>10129000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>55831000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>5723000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>5083000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>8069000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>10833000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>14602000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23418,2285 +23874,2351 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B18">
+        <v>-6161000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10655000.0</v>
+      </c>
+      <c r="D18">
         <v>-47167000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1673000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-23088000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-22555000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-35337000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-17441000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-30124000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-40987000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-63257000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14139000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12317000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10167000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-9495000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-19936000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-25875000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-30926000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-16458000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7465000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-11200000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-18836000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-19824000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-14440000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4938000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3431000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-5325000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6019000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5894000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-5432000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-20396000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-658000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-4262000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-4400000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-16253000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>433000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-8535000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-8432000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-9180000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-11415000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-14940000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-8872000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-8936000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-12304000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-12985000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-9230000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-10829000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-5009000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-10219000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-2438000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-12360000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1160000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1856000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-3999000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1582000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-4262000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-3718000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-4842000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-7040000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-2934000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-2662000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-12173000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-1449000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-2670000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-3692000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-3373000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-3312000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-5278000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>182</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-10240000.0</v>
+      </c>
+      <c r="D19">
         <v>-171562000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2564000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6681000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>27505000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>14625000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>25726000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-30883000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>50256000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>318075000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-13117000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-49926000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>40964000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>44164000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>40245000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>12000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-868000.0</v>
       </c>
       <c r="S19">
         <v>-137302000.0</v>
       </c>
       <c r="T19">
+        <v>-868000.0</v>
+      </c>
+      <c r="U19">
         <v>-137302000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
+        <v>-137302000.0</v>
+      </c>
+      <c r="W19">
         <v>-4172000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4923000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-[...1 lines deleted...]
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
-[...1 lines deleted...]
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...4 lines deleted...]
-      </c>
+      <c r="C21"/>
+      <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
-        <v>-55000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
+      <c r="I21">
+        <v>-55000000.0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
-[...1 lines deleted...]
-      </c>
+      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21">
+        <v>-12547000.0</v>
+      </c>
+      <c r="S21"/>
+      <c r="T21">
         <v>18162000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6838000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10000000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22">
+        <v>13483000.0</v>
+      </c>
+      <c r="C22">
+        <v>-26758000.0</v>
+      </c>
+      <c r="D22">
         <v>127068000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>19283000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-34687000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-33459000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-26033000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-34072000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-26938000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-45718000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-32156999.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-19776000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-20997000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-17040000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-16843000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-20845000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-29426000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-63539000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-76288000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-9429000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-13843000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-17143000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-18821000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-18026000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5999000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-13015000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-15980000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-12685000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-12887000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-13753000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-25465000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-14775000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-14750000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-16241000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-13247000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-10457000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-15944000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-16932000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-17202000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-17696000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-19788000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-18617000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-19884000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-12879000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-9269000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-15236000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-15931000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-10944000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-13790000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-12682000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-15414000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-3939000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4286000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4046000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3551000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-3602000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-4152000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-4580000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-6690000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-15132000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-4489000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-7186000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-7338000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-3078000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-3380000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-4819000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-5625000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-3428000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>-598000.0</v>
+      </c>
+      <c r="C23">
+        <v>-258000.0</v>
+      </c>
+      <c r="D23">
         <v>-118000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-126000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-112000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>308000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-46000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>525000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-70000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1078000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-473000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>421000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>68000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>326000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-92000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>323000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>97000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>212950000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-87000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7395000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9965000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1027000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-525000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>504000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>20542000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>627000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-357000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1857000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-181000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1040000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>147000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1045000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-140000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2094000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-82000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>28862000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3589000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>13785000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>31000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>129000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>31000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>144000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1396000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3732000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1029000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>627000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1170000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-121231000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2305000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1081000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>653000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1767000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>578000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>56962000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>526000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>780000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>412000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>634000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>89000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>153000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>8000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>653000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>11000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-359000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>7410000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B24">
+        <v>19397000.0</v>
+      </c>
+      <c r="C24">
+        <v>391304000.0</v>
+      </c>
+      <c r="D24">
         <v>363222000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-5000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-5795000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>29392000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>19679000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>30493000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>342421000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>52193000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>38823000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-13039000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-49021000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>40964000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>44164000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>41000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>12000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-137302000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-682000.0</v>
       </c>
       <c r="U24">
         <v>-682000.0</v>
       </c>
       <c r="V24">
+        <v>-682000.0</v>
+      </c>
+      <c r="W24">
+        <v>-682000.0</v>
+      </c>
+      <c r="X24">
         <v>2000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>9885000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>13550000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>10767000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>23644000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-51000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7895000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-35123000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-9491000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4276000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-186000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-50000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1002000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3731000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>18192000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>11530000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1810000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>22348000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-6500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-50000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-5455000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-120000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>7136000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-2596000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-56104000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>-197000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>105000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1148000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>3093000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-1680000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>5670000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>-397000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-3490000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-2000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>3469000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="BL24"/>
       <c r="BM24">
-        <v>131000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="BN24"/>
       <c r="BO24">
+        <v>131000.0</v>
+      </c>
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B25">
+        <v>-71553000.0</v>
+      </c>
+      <c r="C25">
+        <v>-35195000.0</v>
+      </c>
+      <c r="D25">
         <v>-128950000.0</v>
       </c>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
-        <v>3454000.0</v>
+        <v>3416000.0</v>
       </c>
       <c r="F25">
+        <v>4603000.0</v>
+      </c>
+      <c r="G25">
+        <v>5448000.0</v>
+      </c>
+      <c r="H25">
         <v>-1835000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-84000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-21000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>107000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-28618001.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>14452000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>131000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1659000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>240000.0</v>
       </c>
-      <c r="O25">
-[...4 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>27368000.0</v>
+        <v>-1389000.0</v>
       </c>
       <c r="R25">
+        <v>2196000.0</v>
+      </c>
+      <c r="S25">
+        <v>27580000.0</v>
+      </c>
+      <c r="T25">
         <v>49613000.0</v>
       </c>
-      <c r="S25">
-[...4 lines deleted...]
-      </c>
       <c r="U25">
+        <v>25000.0</v>
+      </c>
+      <c r="V25">
+        <v>-1587000.0</v>
+      </c>
+      <c r="W25">
         <v>1177000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>610000.0</v>
       </c>
-      <c r="W25">
-[...4 lines deleted...]
-      </c>
       <c r="Y25">
-        <v>1448000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="Z25">
-        <v>4243000.0</v>
+        <v>1587999.0</v>
       </c>
       <c r="AA25">
-        <v>4530000.0</v>
+        <v>1203000.0</v>
       </c>
       <c r="AB25">
+        <v>4763000.0</v>
+      </c>
+      <c r="AC25">
+        <v>4336000.0</v>
+      </c>
+      <c r="AD25">
         <v>28000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-104000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>11082000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2940000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5796000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>17000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-58000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>67000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-118000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-291000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-126000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-253000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>38000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>327000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>227000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-2329000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-3993000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>230000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3582000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2858000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2600000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>2995000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4602000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>267000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2085000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>29000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1777000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-3602000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-4142000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-4560000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-6642000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-3275000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-4611000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-7064000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>1875000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>583000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-3442000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-4628000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-277000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-1560000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>46000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-112000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-200000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-46000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-45000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-70000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-29439000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-11068000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-174000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-399000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-2410000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-2466000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-593000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-102000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>8000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-87000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-98000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-144000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-1027000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-525000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-72000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-125000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-116000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-146000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-73000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-69000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-379000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-108000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-12000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-108000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-47000.0</v>
       </c>
-      <c r="AI26"/>
-[...1 lines deleted...]
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-90000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-21000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-90000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B27">
+        <v>3723000.0</v>
+      </c>
+      <c r="C27">
+        <v>4050000.0</v>
+      </c>
+      <c r="D27">
         <v>8824000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5743000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7536000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5372000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9009000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7470000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5921000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6730000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3568000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3475000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3386000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3114000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3148000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1681000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4494000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4663000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4042000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4363000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>4320000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3741000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3677000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4093000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4357000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3634000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2366000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3101000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3029000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2992000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2271000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4966000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2303000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2007000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1747000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1995000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2322000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2329000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2446000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2825000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3586000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>3730000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3717000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3980000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4144000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4638000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4068000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>5660000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>6024000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>5877000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3379000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1757000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1749000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1677000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1255000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1041000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1033000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1079000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>935000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>805000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>666000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>538000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>790000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>320000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>420000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>417000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>429000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>878000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>-598000.0</v>
+      </c>
+      <c r="C28">
+        <v>-138000.0</v>
+      </c>
+      <c r="D28">
         <v>-40000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>620000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-112000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>108000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-46000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-54520000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-28361000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-19733000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1003000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1164000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2084000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2558000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-270000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-5000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>212958000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18075000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7297000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9821000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-133000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1026000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>432000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>20417000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>511000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-503000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1784000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-181000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1040000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>147000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>59952000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-140000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2094000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-58000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>181000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>28862000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-49000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-20000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-38000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>129000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>31000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>144000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1396000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3732000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1030000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>627000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1170000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>197499000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2305000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1081000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>653000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1767000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1432000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>54125000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1134000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-3038000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1065000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1208000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>73440000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3133000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>653000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>466000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-455000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>7410000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B29">
+        <v>-6161000.0</v>
+      </c>
+      <c r="C29">
+        <v>-10311000.0</v>
+      </c>
+      <c r="D29">
         <v>-46597000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1197000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22202000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-20668000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-30283000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-14059000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-27869000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-39050000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-62476000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-14061000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-11412000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-9329000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-8485000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-19181000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-24611000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-29988000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-15590000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-7002000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-9494000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-14664000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-12901000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-3733000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-4599000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2790000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-4295000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-5519000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-4548000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-5013000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-20130000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-638000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-4064000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-4323000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-16176000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>661000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-7981000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-8290000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-8488000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-10721000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-13231000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-7354000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-7792000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-4367000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-12700000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-7829000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-9800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-3525000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-8863000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>312000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-10547000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>3238000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1308000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2637000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-884000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-3499000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-3336000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-4000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-6643000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-2255000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-2379000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-11679000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-1229000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-2261000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-3220000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-3074000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-2953000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-5125000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>4833000.0</v>
+      </c>
+      <c r="C30">
+        <v>14408000.0</v>
+      </c>
+      <c r="D30">
         <v>191090000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-10683000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6681000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>27505000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14625000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>25726000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-30883000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>50256000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>318075000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-13117000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-49926000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>40126000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>43154000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>40245000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10736000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-138240000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-868000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1145000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1706000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-4172000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-4923000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-822000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13211000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10126000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>17460000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-551000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6549000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-35542000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-9757000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-19000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>802000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4199000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-263000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-3879000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>448000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3589000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>17500000.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>9821000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>292000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>21204000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4844000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>17685000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-6856000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>10071000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>5652000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-3952000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-58854000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>9617000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-12059000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-27518000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2395000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-2443000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>5288000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>6586000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4570000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4958000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>4889000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-32868000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-22089000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-334000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-472000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-168000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-359000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-78000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>