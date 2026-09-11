--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
@@ -1747,1423 +1750,1542 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>39263751000.0</v>
+      </c>
+      <c r="C2">
         <v>32798479000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45477675000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36259912000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32076057000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32308241000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26463220000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34211863000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37820615000.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
         <v>1853552000.0</v>
       </c>
       <c r="C5">
         <v>1853552000.0</v>
       </c>
       <c r="D5">
-        <v>775773000.0</v>
+        <v>1853552000.0</v>
       </c>
       <c r="E5">
         <v>775773000.0</v>
       </c>
       <c r="F5">
         <v>775773000.0</v>
       </c>
       <c r="G5">
         <v>775773000.0</v>
       </c>
       <c r="H5">
-        <v>737250000.0</v>
+        <v>775773000.0</v>
       </c>
       <c r="I5">
         <v>737250000.0</v>
       </c>
-      <c r="J5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10">
+      <c r="J5">
+        <v>737250000.0</v>
+      </c>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>54157308470.0</v>
       </c>
       <c r="G9">
         <v>54157308470.0</v>
       </c>
       <c r="H9">
+        <v>54157308470.0</v>
+      </c>
+      <c r="I9">
         <v>54478697470.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>6864930000.0</v>
+      </c>
+      <c r="C10">
         <v>18418789000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41164799000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25110352000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17235121000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29071373000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42553642000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>43344090000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2152005000.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>6864930000.0</v>
+      </c>
+      <c r="C12">
         <v>18418789000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41164799000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25110352000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17235121000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29071373000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>42553642000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>43344090000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2152005000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>79000000000.0</v>
       </c>
       <c r="C13">
         <v>79000000000.0</v>
       </c>
       <c r="D13">
         <v>79000000000.0</v>
       </c>
       <c r="E13">
         <v>79000000000.0</v>
       </c>
       <c r="F13">
         <v>79000000000.0</v>
       </c>
       <c r="G13">
         <v>79000000000.0</v>
       </c>
       <c r="H13">
         <v>79000000000.0</v>
       </c>
       <c r="I13">
+        <v>79000000000.0</v>
+      </c>
+      <c r="J13">
         <v>65000000000.0</v>
       </c>
-      <c r="J13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
+        <v>3950000000.0</v>
+      </c>
+      <c r="C14">
         <v>5906614444.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3950000000.0</v>
       </c>
       <c r="D14">
         <v>3950000000.0</v>
       </c>
       <c r="E14">
         <v>3950000000.0</v>
       </c>
       <c r="F14">
+        <v>3950000000.0</v>
+      </c>
+      <c r="G14">
         <v>5906614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3950000000.0</v>
       </c>
       <c r="H14">
         <v>3950000000.0</v>
       </c>
       <c r="I14">
         <v>3950000000.0</v>
       </c>
       <c r="J14">
         <v>3950000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>3950000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
+        <v>96381000.0</v>
+      </c>
+      <c r="C16">
         <v>1525335000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36101000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6968000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10757000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6968000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>308100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>230193000.0</v>
       </c>
-      <c r="J16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>3768819000.0</v>
+      </c>
+      <c r="C21">
         <v>3653986000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4410957000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4633583000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4796730000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5024955000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5339327000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>82873025000.0</v>
+      </c>
+      <c r="C22">
         <v>77243705000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>78067416000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>83445762000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>76904377000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>84952671000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>71852238000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>88231300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>58759648000.0</v>
       </c>
-      <c r="J22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>223345700000.0</v>
+      </c>
+      <c r="C23">
         <v>218610000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>228187421000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>217492066000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>209155889000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>211957540000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>203599322000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>237470163000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>162463181000.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>1715201130.0</v>
       </c>
       <c r="G24">
         <v>1715201130.0</v>
       </c>
       <c r="H24">
+        <v>1715201130.0</v>
+      </c>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
+      <c r="E25"/>
       <c r="F25">
         <v>1805010920.0</v>
       </c>
       <c r="G25">
         <v>1805010920.0</v>
       </c>
       <c r="H25">
+        <v>1805010920.0</v>
+      </c>
+      <c r="I25">
         <v>342520450.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>16889938000.0</v>
+      </c>
+      <c r="C28">
         <v>8412966000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13661851000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2362961000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11330089000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6763759000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6612485000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15729801000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50593252000.0</v>
       </c>
-      <c r="J28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>57765658000.0</v>
+      </c>
+      <c r="C30">
         <v>48191522000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37342788000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>47275509000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53500341000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36900729000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26244280000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39233997000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34830616000.0</v>
       </c>
-      <c r="J30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:10">
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>43743531000.0</v>
+      </c>
+      <c r="C33">
         <v>46520151000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>45743141000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>35266415000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>37490373000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>40624946000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>44554114000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>44096242000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>45315383000.0</v>
       </c>
-      <c r="J33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:10">
+      <c r="K33"/>
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>2493305000.0</v>
+      </c>
+      <c r="C35">
         <v>3117200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3455027000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2877483000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6457150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12221332000.0</v>
       </c>
       <c r="G35">
         <v>12221332000.0</v>
       </c>
       <c r="H35">
+        <v>12221332000.0</v>
+      </c>
+      <c r="I35">
         <v>35198490000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>32920201000.0</v>
       </c>
-      <c r="J35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
+        <v>993771000.0</v>
+      </c>
+      <c r="C36">
         <v>1396577000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1386577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2549851000.0</v>
       </c>
       <c r="E36">
         <v>2549851000.0</v>
       </c>
       <c r="F36">
+        <v>2549851000.0</v>
+      </c>
+      <c r="G36">
         <v>2146507000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2528447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="I36">
         <v>23000000.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="J36">
+        <v>23000000.0</v>
+      </c>
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>5447029640.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5043685820.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5425625610.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8403973930.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>32098557000.0</v>
+      </c>
+      <c r="C39">
         <v>28235831000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25869276000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>26394028000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24025677000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20407821000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18395048000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>22564533000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>21405529000.0</v>
       </c>
-      <c r="J39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:10">
+      <c r="K39"/>
+    </row>
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>1735698000.0</v>
+      </c>
+      <c r="C40">
         <v>2790147000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>916029000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1486584000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1160948000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1665192000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>898484000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1014720000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1130141000.0</v>
       </c>
-      <c r="J40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:10">
+      <c r="K40"/>
+    </row>
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>54157308000.0</v>
       </c>
       <c r="C42">
         <v>54157308000.0</v>
       </c>
       <c r="D42">
         <v>54157308000.0</v>
       </c>
       <c r="E42">
         <v>54157308000.0</v>
       </c>
       <c r="F42">
         <v>54157308000.0</v>
       </c>
       <c r="G42">
         <v>54157308000.0</v>
       </c>
       <c r="H42">
+        <v>54157308000.0</v>
+      </c>
+      <c r="I42">
         <v>54478697000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>31930995000.0</v>
+      </c>
+      <c r="C46">
         <v>33151188000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>33713601000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>24878827000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>27044334000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>30396305000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>33451639000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>35137669000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>36005226000.0</v>
       </c>
-      <c r="J46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>27044333720.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>30396305140.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>33451639340.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>35137669470.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+    </row>
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>21693564000.0</v>
+      </c>
+      <c r="C48">
         <v>17862870000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>17453239000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>16784799000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11878666000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>6670171000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4821462000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>7399411000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3553591000.0</v>
       </c>
-      <c r="J48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:10">
+      <c r="K48"/>
+    </row>
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>23754868000.0</v>
+      </c>
+      <c r="C51">
         <v>26831755000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>27502948000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>27473313000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>28565210000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>35835132000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>35941156000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>59073891000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>52745257000.0</v>
       </c>
-      <c r="J51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>23052068000.0</v>
+      </c>
+      <c r="C52">
         <v>25505060000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>25838427000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>26130684000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23642913000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>25148653000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25254677000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>25121536000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>21071191000.0</v>
       </c>
-      <c r="J52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:10">
+      <c r="K52"/>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>223345700000.0</v>
+      </c>
+      <c r="C55">
         <v>218610000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>228187421000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>217492066000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>209155889000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>211957540000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>203599322000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>237470163000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>162463181000.0</v>
       </c>
-      <c r="J55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:10">
+      <c r="K55"/>
+    </row>
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>179602169000.0</v>
+      </c>
+      <c r="C56">
         <v>172089849000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>182444279000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>182225651000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>171665516000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>171332593000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>159045208000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>193373921000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>117147797000.0</v>
       </c>
-      <c r="J56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:10">
+      <c r="K56"/>
+    </row>
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>64147897000.0</v>
+      </c>
+      <c r="C57">
         <v>62619020000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>72268232000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>63896579000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>56886886000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>59132842000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>52623349000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>60656220000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>60252139000.0</v>
       </c>
-      <c r="J57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:10">
+      <c r="K57"/>
+    </row>
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>66641203000.0</v>
+      </c>
+      <c r="C58">
         <v>65736220000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>75723259000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>66774062000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>63344036000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>71354174000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>64844681000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>95854710000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>93172340000.0</v>
       </c>
-      <c r="J58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:10">
+      <c r="K58"/>
+    </row>
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>156704424000.0</v>
+      </c>
+      <c r="C60">
         <v>152873730000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>152464099000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>150717880000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>145811747000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>140603252000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>138754543000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>141615359000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>69290841000.0</v>
       </c>
-      <c r="J60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:10">
+      <c r="K60"/>
+    </row>
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3180,1316 +3302,1377 @@
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
         <v>131839270000.0</v>
       </c>
       <c r="C2">
         <v>102030156000.0</v>
       </c>
       <c r="D2">
         <v>90193583000.0</v>
       </c>
       <c r="E2">
         <v>63018907000.0</v>
       </c>
       <c r="F2">
         <v>76858000196.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
         <v>14164409000.0</v>
       </c>
       <c r="C3">
         <v>13628850000.0</v>
       </c>
       <c r="D3">
         <v>9558707000.0</v>
       </c>
       <c r="E3">
         <v>8789205000.0</v>
       </c>
       <c r="F3">
         <v>7818011087.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
         <v>18767962000.0</v>
       </c>
       <c r="C5">
         <v>8330249000.0</v>
       </c>
       <c r="D5">
         <v>8384165000.0</v>
       </c>
       <c r="E5">
         <v>6081912000.0</v>
       </c>
       <c r="F5">
         <v>2794777511.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
         <v>32932371000.0</v>
       </c>
       <c r="C6">
         <v>21959099000.0</v>
       </c>
       <c r="D6">
         <v>17942872000.0</v>
       </c>
       <c r="E6">
         <v>14871117000.0</v>
       </c>
       <c r="F6">
         <v>10612788598.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
         <v>67455874000.0</v>
       </c>
       <c r="C9">
         <v>45607189000.0</v>
       </c>
       <c r="D9">
         <v>46505541000.0</v>
       </c>
       <c r="E9">
         <v>30273034000.0</v>
       </c>
       <c r="F9">
         <v>53102253260.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
         <v>17521967000.0</v>
       </c>
       <c r="C10">
         <v>5289515000.0</v>
       </c>
       <c r="D10">
         <v>6230915000.0</v>
       </c>
       <c r="E10">
         <v>4527584000.0</v>
       </c>
       <c r="F10">
         <v>2682469202.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11">
         <v>4015225000.0</v>
       </c>
       <c r="C11">
         <v>2337220000.0</v>
       </c>
       <c r="D11">
         <v>4041400000.0</v>
       </c>
       <c r="E11">
         <v>1693420000.0</v>
       </c>
       <c r="F11">
         <v>2374215845.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
         <v>1245995000.0</v>
       </c>
       <c r="C12">
         <v>3040735000.0</v>
       </c>
       <c r="D12">
         <v>2153250000.0</v>
       </c>
       <c r="E12">
         <v>1554328000.0</v>
       </c>
       <c r="F12">
         <v>112308308.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13">
         <v>2221692200.0</v>
       </c>
       <c r="C13">
         <v>4117998630.0</v>
       </c>
       <c r="D13">
         <v>1649420070.0</v>
       </c>
       <c r="E13">
         <v>1612028210.0</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
         <v>13506777000.0</v>
       </c>
       <c r="C15">
         <v>2952279000.0</v>
       </c>
       <c r="D15">
         <v>2189532000.0</v>
       </c>
       <c r="E15">
         <v>2834164000.0</v>
       </c>
       <c r="F15">
         <v>308253357.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16">
         <v>13506777010.0</v>
       </c>
       <c r="C16">
         <v>2952279210.0</v>
       </c>
       <c r="D16">
         <v>2189532270.0</v>
       </c>
       <c r="E16">
         <v>2834164460.0</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
         <v>20365879000.0</v>
       </c>
       <c r="C21">
         <v>8952011000.0</v>
       </c>
       <c r="D21">
         <v>5843572000.0</v>
       </c>
       <c r="E21">
         <v>3397647000.0</v>
       </c>
       <c r="F21">
         <v>3191095461.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
         <v>178929265000.0</v>
       </c>
       <c r="C23">
         <v>138685333000.0</v>
       </c>
       <c r="D23">
         <v>130855552000.0</v>
       </c>
       <c r="E23">
         <v>89894295000.0</v>
       </c>
       <c r="F23">
         <v>126769157995.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28">
         <v>44818127500.0</v>
       </c>
       <c r="C28">
         <v>32712503680.0</v>
       </c>
       <c r="D28">
         <v>35910140520.0</v>
       </c>
       <c r="E28">
         <v>26151873000.0</v>
       </c>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29">
         <v>4015225110.0</v>
       </c>
       <c r="C29">
         <v>2337220100.0</v>
       </c>
       <c r="D29">
         <v>4041400460.0</v>
       </c>
       <c r="E29">
         <v>1693419920.0</v>
       </c>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
         <v>47089996000.0</v>
       </c>
       <c r="C30">
         <v>36655178000.0</v>
       </c>
       <c r="D30">
         <v>40661969000.0</v>
       </c>
       <c r="E30">
         <v>26875387000.0</v>
       </c>
       <c r="F30">
         <v>49911157800.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
         <v>-2843912000.0</v>
       </c>
       <c r="C31">
         <v>-3662497000.0</v>
       </c>
       <c r="D31">
         <v>387344000.0</v>
       </c>
       <c r="E31">
         <v>1129937000.0</v>
       </c>
       <c r="F31">
         <v>-508626259.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
         <v>199295144000.0</v>
       </c>
       <c r="C32">
         <v>147637345000.0</v>
       </c>
       <c r="D32">
         <v>136699124000.0</v>
       </c>
       <c r="E32">
         <v>93291941000.0</v>
       </c>
       <c r="F32">
         <v>129960253456.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>37418671000.0</v>
+      </c>
+      <c r="C2">
         <v>24479610346.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41036899000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30760680000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38507165000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21534525000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31627297000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27316912918.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26981519303.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17911860093.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>3361112000.0</v>
+      </c>
+      <c r="C3">
         <v>3468176391.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2848777000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3603857000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3846877000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3864899000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3835306000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1823837005.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4424785455.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3544921623.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>6393587000.0</v>
+      </c>
+      <c r="C5">
         <v>639424252.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5876522000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5181967000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5476520000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2232952000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>494831000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4576621022.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1689304690.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1569492299.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>9754699000.0</v>
+      </c>
+      <c r="C6">
         <v>4107600643.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8725299000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8785824000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9323397000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6097851000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4330137000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6400458027.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6114090145.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5114413922.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>17781910000.0</v>
+      </c>
+      <c r="C9">
         <v>15542253301.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>22822179000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>17978813000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14726657000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11928226000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9580787000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14577906109.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8810494694.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10830567288.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>3830718000.0</v>
+      </c>
+      <c r="C10">
         <v>409617173.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5558604000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4906150000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5208487000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1848725000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-324045000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3845915229.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>839536602.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>928107434.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>4015225000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>2337220000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>388299000.0</v>
+      </c>
+      <c r="C12">
         <v>229807079.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>317918000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>275816000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>268033000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>384227000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>818876000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>730705791.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>849768089.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>641384864.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>581428470.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1157602330.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>764831870.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1247493260.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1801434230.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>325730650.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>3830694000.0</v>
+      </c>
+      <c r="C15">
         <v>409631024.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1543440000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4906133000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5208495000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1848710000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2661268000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3845907335.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>839512476.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>928127405.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1543439750.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4906132790.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5208494650.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1848709820.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2661268010.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3845907330.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>6393588000.0</v>
+      </c>
+      <c r="C21">
         <v>843680206.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7479592000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5966365000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3826115000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3093808000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2037675000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3639603866.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1837291559.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1437440571.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>48806993000.0</v>
+      </c>
+      <c r="C23">
         <v>39178183441.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>56379486000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42773129000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49407707000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30368943000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39170409000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>38255215161.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33954722437.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>27304986810.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>13070718790.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12012448430.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10839931410.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8066219950.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6684417970.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10587868470.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>4015225110.0</v>
       </c>
-      <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2337220100.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>11388323000.0</v>
+      </c>
+      <c r="C30">
         <v>14698573095.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15342587000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12012448000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10900542000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8834418000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7543112000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10938302243.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6973203135.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9393126717.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-2562870000.0</v>
+      </c>
+      <c r="C31">
         <v>-434063033.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1920988000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1060214000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1382373000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1245083000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2361720000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>206311363.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-997754957.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-509333137.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>55200581000.0</v>
+      </c>
+      <c r="C32">
         <v>40021863647.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63859078000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>48739493000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>53233822000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>33462751000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>41208084000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>41894819027.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>35792013997.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28742427381.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -4508,1135 +4691,1192 @@
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>42553642000.0</v>
       </c>
       <c r="C2">
         <v>3616880000.0</v>
       </c>
       <c r="D2">
         <v>827526000.0</v>
       </c>
       <c r="E2">
         <v>11597771000.0</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>14210481000</v>
       </c>
       <c r="C3">
         <v>6809423000</v>
       </c>
       <c r="D3">
         <v>20118130000</v>
       </c>
       <c r="E3">
         <v>3893065000</v>
       </c>
       <c r="F3">
         <v>11710173000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>-1388842000.0</v>
       </c>
       <c r="C6">
         <v>38936761000.0</v>
       </c>
       <c r="D6">
         <v>2789354000.0</v>
       </c>
       <c r="E6">
         <v>-10770245000.0</v>
       </c>
       <c r="F6">
         <v>11597771000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7">
         <v>-23990364190.0</v>
       </c>
       <c r="C7">
         <v>-17950142320.0</v>
       </c>
       <c r="D7">
         <v>-11024956370.0</v>
       </c>
       <c r="E7">
         <v>-12002608320.0</v>
       </c>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
         <v>14164409000.0</v>
       </c>
       <c r="C14">
         <v>13628850000.0</v>
       </c>
       <c r="D14">
         <v>9558707000.0</v>
       </c>
       <c r="E14">
         <v>8789205000.0</v>
       </c>
       <c r="F14">
         <v>7818011000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
         <v>41164799000.0</v>
       </c>
       <c r="C16">
         <v>42553642000.0</v>
       </c>
       <c r="D16">
         <v>3616880000.0</v>
       </c>
       <c r="E16">
         <v>827526000.0</v>
       </c>
       <c r="F16">
         <v>11597771000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>8681457000.0</v>
       </c>
       <c r="C18">
         <v>-20489769000.0</v>
       </c>
       <c r="D18">
         <v>-34945824000.0</v>
       </c>
       <c r="E18">
         <v>-18939824000.0</v>
       </c>
       <c r="F18">
         <v>-32340827000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
         <v>13506777000.0</v>
       </c>
       <c r="C22">
         <v>2952279000.0</v>
       </c>
       <c r="D22">
         <v>2189532000.0</v>
       </c>
       <c r="E22">
         <v>2834164000.0</v>
       </c>
       <c r="F22">
         <v>308253000.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>-1282107000.0</v>
       </c>
       <c r="C23">
         <v>-581827000.0</v>
       </c>
       <c r="D23">
         <v>17615627000.0</v>
       </c>
       <c r="E23">
         <v>34845043000.0</v>
       </c>
       <c r="F23">
         <v>-303615000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24">
         <v>331018020.0</v>
       </c>
       <c r="C24">
         <v>-437908000.0</v>
       </c>
       <c r="D24">
         <v>4644557580.0</v>
       </c>
       <c r="E24">
         <v>-1150700290.0</v>
       </c>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>-4779248000.0</v>
       </c>
       <c r="C25">
         <v>-30261476000.0</v>
       </c>
       <c r="D25">
         <v>-26575934000.0</v>
       </c>
       <c r="E25">
         <v>-26670129000.0</v>
       </c>
       <c r="F25">
         <v>-28756918000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>71400000000.0</v>
       </c>
       <c r="D26">
         <v>18163096000.0</v>
       </c>
       <c r="E26">
         <v>35404904000.0</v>
       </c>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>-10033606000.0</v>
       </c>
       <c r="C28">
         <v>59472035000.0</v>
       </c>
       <c r="D28">
         <v>39237804000.0</v>
       </c>
       <c r="E28">
         <v>9320280000.0</v>
       </c>
       <c r="F28">
         <v>33664610000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>22891938000.0</v>
       </c>
       <c r="C29">
         <v>-13680347000.0</v>
       </c>
       <c r="D29">
         <v>-14827695000.0</v>
       </c>
       <c r="E29">
         <v>-15046760000.0</v>
       </c>
       <c r="F29">
         <v>-20630654000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>-14247174000.0</v>
       </c>
       <c r="C30">
         <v>-6854927000.0</v>
       </c>
       <c r="D30">
         <v>-21620756000.0</v>
       </c>
       <c r="E30">
         <v>-5043765000.0</v>
       </c>
       <c r="F30">
         <v>-10393788000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>18418789000.0</v>
+      </c>
+      <c r="C2">
         <v>41164799119.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25110351773.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17235121000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29071373000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43344090000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2152005000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>1577222000</v>
+      </c>
+      <c r="C3">
         <v>2580429195</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12593425734</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1278894000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>231061000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>931157000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2698101000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2025561000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1154604000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>-11553860000.0</v>
+      </c>
+      <c r="C6">
         <v>-22746009731.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16054447346.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7875231000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11836252000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-790449000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41192086000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2152005000.0</v>
       </c>
-      <c r="I6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-23990364190.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-11641695210.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8190423890.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-17950142320.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9600156430.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2302479360.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>3361112000.0</v>
+      </c>
+      <c r="C14">
         <v>3468176391.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2848776616.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3603857000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3846877000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3835306000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1823837000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4424785000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3544922000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>6864930000.0</v>
+      </c>
+      <c r="C16">
         <v>18418789388.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41164799119.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25110352000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17235121000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42553642000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>43344090000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2152005000.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-8386780000.0</v>
+      </c>
+      <c r="C18">
         <v>-22074816340.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17748929490.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8154576000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3848378000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25577129000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-33610087000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5019371000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7437441000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>3830694000.0</v>
+      </c>
+      <c r="C22">
         <v>409631024.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1543439747.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4906133000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5208495000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2661268000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3845907000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>839512000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>928127000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>521099000.0</v>
+      </c>
+      <c r="C23">
         <v>-521099028.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-641253752.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-640853000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>106024000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-57317231000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44810487000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12589513000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-664597000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>331018020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92025670.0</v>
       </c>
       <c r="E24">
         <v>92025670.0</v>
       </c>
       <c r="F24">
+        <v>92025670.0</v>
+      </c>
+      <c r="G24">
         <v>-437908000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>19327400.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>-14001364000.0</v>
+      </c>
+      <c r="C25">
         <v>-23372194560.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25950138861.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>923480000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-12672689000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25334248000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-36581731000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8258108000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-10755886000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>71400000000.0</v>
       </c>
       <c r="H26">
+        <v>71400000000.0</v>
+      </c>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>-3167079000.0</v>
+      </c>
+      <c r="C28">
         <v>-671193394.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1565763118.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-279345000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8082474000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26659037000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>75139136000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1543748000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9448188000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>-6809558000.0</v>
+      </c>
+      <c r="C29">
         <v>-19494387145.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30342355224.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9433470000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3617317000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26508286000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-30911986000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2993810000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6282837000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-1577222000.0</v>
+      </c>
+      <c r="C30">
         <v>-2580429194.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12722144760.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1278894000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-136461000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-639697000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3035064000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2025561000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1154604000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>