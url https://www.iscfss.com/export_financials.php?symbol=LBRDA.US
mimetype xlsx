--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3389,377 +3392,381 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>22000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>107000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="G2">
         <v>112000000.0</v>
       </c>
       <c r="H2">
+        <v>112000000.0</v>
+      </c>
+      <c r="I2">
         <v>101000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>94000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>86000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>104000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>100000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>97000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>99000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>228230000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>216508000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>198045000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>97933000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7699000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8562000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4260000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6107000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4070000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19429000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2922000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3504000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3091000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2685000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2703000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5381000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4963000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8184000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7218000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7931000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6635000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7671000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7189000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10493000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10912000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9696000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36931000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15953000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12848000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>15163000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13433000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9335000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3771,52 +3778,53 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3828,393 +3836,399 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>16000000.0</v>
+      </c>
+      <c r="C5">
         <v>15000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>60000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>73000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>70000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>40000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>35000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>52000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>45000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>56000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>59000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>18000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>14000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13298000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11870000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15597000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8158000.0</v>
       </c>
       <c r="Y5">
         <v>8158000.0</v>
       </c>
       <c r="Z5">
         <v>8158000.0</v>
       </c>
       <c r="AA5">
-        <v>7778000.0</v>
+        <v>8158000.0</v>
       </c>
       <c r="AB5">
         <v>7778000.0</v>
       </c>
       <c r="AC5">
         <v>7778000.0</v>
       </c>
       <c r="AD5">
         <v>7778000.0</v>
       </c>
       <c r="AE5">
         <v>7778000.0</v>
       </c>
       <c r="AF5">
+        <v>7778000.0</v>
+      </c>
+      <c r="AG5">
         <v>8252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8424000.0</v>
       </c>
       <c r="AH5">
         <v>8424000.0</v>
       </c>
       <c r="AI5">
+        <v>8424000.0</v>
+      </c>
+      <c r="AJ5">
         <v>8290000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8030000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7656000.0</v>
       </c>
       <c r="AM5">
         <v>7656000.0</v>
       </c>
       <c r="AN5">
+        <v>7656000.0</v>
+      </c>
+      <c r="AO5">
         <v>7409000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9035000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8905000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8414000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8201000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7993000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7918000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7674000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7175000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6575000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7890000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>196459000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
-[...3 lines deleted...]
-      <c r="AV6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
+      <c r="AU6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>70000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>71000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>72000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>79000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="I7">
         <v>81000000.0</v>
       </c>
       <c r="J7">
-        <v>83000000.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="K7">
         <v>83000000.0</v>
       </c>
       <c r="L7">
+        <v>83000000.0</v>
+      </c>
+      <c r="M7">
         <v>84000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>85000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>86000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>87000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="Q7">
         <v>88000000.0</v>
       </c>
       <c r="R7">
+        <v>88000000.0</v>
+      </c>
+      <c r="S7">
         <v>89000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>89648000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>90630000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>91524000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>92840000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -4226,374 +4240,381 @@
       <c r="K8">
         <v>1000000.0</v>
       </c>
       <c r="L8">
         <v>1000000.0</v>
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
+        <v>1000000.0</v>
+      </c>
+      <c r="T8">
         <v>1788000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1841000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3286000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3282000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3318000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3564000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4319000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5375000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6214000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7593816000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8530684000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9563275000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10319754000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7587627000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7878499000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7876950000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7890084000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7926662000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7929046000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>7943795000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7938357000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7939838000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7940118000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7940438000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>7907900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7952316000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>7950620000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7948970000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7945883000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7942970000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>7941278000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3540602000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3537848000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3536532000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3537193000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3535899000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2835373000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>51000000.0</v>
+      </c>
+      <c r="C10">
         <v>57000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>73000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>180000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>226000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>163000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>168000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>73000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>108000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>158000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>88000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>81000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>169000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>375000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>203000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>301000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>300000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>191000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>319415000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>219241000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1177161000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1418000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>400268000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17162000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18357000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>49724000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>46546000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>67134000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>73178000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>83103000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>43268000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>52462000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>78088000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>81257000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>135425000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>196753000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>247872000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>205728000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>259041000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>256310000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>785140000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>655079000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>643384000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>766259000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>763127000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>44809000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>47411000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16465000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13057000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9251000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-10031000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4605,209 +4626,213 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>51000000.0</v>
+      </c>
+      <c r="C12">
         <v>57000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>180000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>226000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>163000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>168000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>73000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>108000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>158000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>88000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>81000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>169000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>375000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>203000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>301000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>300000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>191000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>319415000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>219241000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1177161000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1418000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>400268000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17162000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18357000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>49724000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>46546000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>67134000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>73178000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>83103000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>43268000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>52462000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>78088000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>81257000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>135425000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>196753000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>247872000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>205728000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>259041000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>256310000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>862825000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>664093000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>652395000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>775267000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>772131000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>53810000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>47411000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>16465000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13057000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9251000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>10031000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -4819,791 +4844,801 @@
       <c r="K13">
         <v>1000000.0</v>
       </c>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
       <c r="P13">
         <v>1000000.0</v>
       </c>
       <c r="Q13">
         <v>1000000.0</v>
       </c>
       <c r="R13">
         <v>1000000.0</v>
       </c>
       <c r="S13">
+        <v>1000000.0</v>
+      </c>
+      <c r="T13">
         <v>1788000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1841000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1917000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820000.0</v>
       </c>
       <c r="Y13">
         <v>1820000.0</v>
       </c>
       <c r="Z13">
+        <v>1820000.0</v>
+      </c>
+      <c r="AA13">
         <v>1819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1816000.0</v>
       </c>
       <c r="AB13">
         <v>1816000.0</v>
       </c>
       <c r="AC13">
-        <v>1814000.0</v>
+        <v>1816000.0</v>
       </c>
       <c r="AD13">
         <v>1814000.0</v>
       </c>
       <c r="AE13">
         <v>1814000.0</v>
       </c>
       <c r="AF13">
         <v>1814000.0</v>
       </c>
       <c r="AG13">
         <v>1814000.0</v>
       </c>
       <c r="AH13">
+        <v>1814000.0</v>
+      </c>
+      <c r="AI13">
         <v>1813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818000.0</v>
       </c>
       <c r="AJ13">
         <v>1818000.0</v>
       </c>
       <c r="AK13">
         <v>1818000.0</v>
       </c>
       <c r="AL13">
-        <v>1817000.0</v>
+        <v>1818000.0</v>
       </c>
       <c r="AM13">
         <v>1817000.0</v>
       </c>
       <c r="AN13">
         <v>1817000.0</v>
       </c>
       <c r="AO13">
+        <v>1817000.0</v>
+      </c>
+      <c r="AP13">
         <v>1034000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032000.0</v>
       </c>
       <c r="AR13">
         <v>1032000.0</v>
       </c>
       <c r="AS13">
         <v>1032000.0</v>
       </c>
       <c r="AT13">
+        <v>1032000.0</v>
+      </c>
+      <c r="AU13">
         <v>858000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>3156394000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>3157389000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>3034179000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2986079000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>144000000.0</v>
+      </c>
+      <c r="C14">
         <v>143497730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000000.0</v>
       </c>
       <c r="D14">
         <v>143000000.0</v>
       </c>
       <c r="E14">
         <v>143000000.0</v>
       </c>
       <c r="F14">
         <v>143000000.0</v>
       </c>
       <c r="G14">
         <v>143000000.0</v>
       </c>
       <c r="H14">
         <v>143000000.0</v>
       </c>
       <c r="I14">
         <v>143000000.0</v>
       </c>
       <c r="J14">
+        <v>143000000.0</v>
+      </c>
+      <c r="K14">
         <v>143963619.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000000.0</v>
       </c>
       <c r="L14">
         <v>147000000.0</v>
       </c>
       <c r="M14">
         <v>147000000.0</v>
       </c>
       <c r="N14">
+        <v>147000000.0</v>
+      </c>
+      <c r="O14">
         <v>152500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>154000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>162000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>169000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>183001000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>183000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>190000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>196000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>181472000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>182503000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>182846000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>182808000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>181902000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>182973000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>182832000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>182665000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>181366000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>182572000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>182471000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>182714000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>181316000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>183331000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>183149000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>183045000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>181771000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>182591000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>141779000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>103668000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>103279000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>103686000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>103650000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>100943000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>100359000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>86903693.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89531713.0</v>
       </c>
       <c r="AW14">
         <v>89531713.0</v>
       </c>
       <c r="AX14">
         <v>89531713.0</v>
       </c>
       <c r="AY14">
         <v>89531713.0</v>
       </c>
       <c r="AZ14">
         <v>89531713.0</v>
       </c>
       <c r="BA14">
         <v>89531713.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14">
+        <v>89531713.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
+        <v>1000000.0</v>
+      </c>
+      <c r="T15">
         <v>1788000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1841000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1917000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1965000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820000.0</v>
       </c>
       <c r="Y15">
         <v>1820000.0</v>
       </c>
       <c r="Z15">
+        <v>1820000.0</v>
+      </c>
+      <c r="AA15">
         <v>1819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1816000.0</v>
       </c>
       <c r="AB15">
         <v>1816000.0</v>
       </c>
       <c r="AC15">
-        <v>1814000.0</v>
+        <v>1816000.0</v>
       </c>
       <c r="AD15">
         <v>1814000.0</v>
       </c>
       <c r="AE15">
         <v>1814000.0</v>
       </c>
       <c r="AF15">
         <v>1814000.0</v>
       </c>
       <c r="AG15">
         <v>1814000.0</v>
       </c>
       <c r="AH15">
+        <v>1814000.0</v>
+      </c>
+      <c r="AI15">
         <v>1813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818000.0</v>
       </c>
       <c r="AJ15">
         <v>1818000.0</v>
       </c>
       <c r="AK15">
         <v>1818000.0</v>
       </c>
       <c r="AL15">
-        <v>1817000.0</v>
+        <v>1818000.0</v>
       </c>
       <c r="AM15">
         <v>1817000.0</v>
       </c>
       <c r="AN15">
         <v>1817000.0</v>
       </c>
       <c r="AO15">
+        <v>1817000.0</v>
+      </c>
+      <c r="AP15">
         <v>1034000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032000.0</v>
       </c>
       <c r="AR15">
         <v>1032000.0</v>
       </c>
       <c r="AS15">
         <v>1032000.0</v>
       </c>
       <c r="AT15">
+        <v>1032000.0</v>
+      </c>
+      <c r="AU15">
         <v>858000.0</v>
       </c>
-      <c r="AU15">
-[...2 lines deleted...]
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="F16">
         <v>21000000.0</v>
       </c>
       <c r="G16">
-        <v>30000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="H16">
         <v>30000000.0</v>
       </c>
       <c r="I16">
+        <v>30000000.0</v>
+      </c>
+      <c r="J16">
         <v>29000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>28000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="O16">
         <v>20000000.0</v>
       </c>
       <c r="P16">
+        <v>20000000.0</v>
+      </c>
+      <c r="Q16">
         <v>21000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>28028000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30488000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22244000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8640000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11544000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3850000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5971000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7734000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9952000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2902000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4691000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6908000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9224000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2515000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5168000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6684000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8604000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1422000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4185000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3902000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4906000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2090000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2629000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13431000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>27555000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34575000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5947000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21329000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>37455000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>50993000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3260000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>68021000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>55368000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>47093000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>16993000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>32918000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>19540000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>22188000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2146000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2074000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2040000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2007000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1999000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2002000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1998000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2008399000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1991624000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1974045000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1977643000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1036672000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1017921000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>992704000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>999757000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>972005000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>964584000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>961665000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>965829000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>961835000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>943401000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>939821000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>932593000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>501179000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>506998000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>509537000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>507240000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
         <v>2611000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2443000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>38381000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>37749000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>37659000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>37567000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>37617000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5615,1017 +5650,1031 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
         <v>34</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>29710000000.0</v>
       </c>
-      <c r="C20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>755000000.0</v>
       </c>
       <c r="F20">
         <v>755000000.0</v>
       </c>
       <c r="G20">
         <v>755000000.0</v>
       </c>
       <c r="H20">
         <v>755000000.0</v>
       </c>
       <c r="I20">
         <v>755000000.0</v>
       </c>
       <c r="J20">
         <v>755000000.0</v>
       </c>
       <c r="K20">
         <v>755000000.0</v>
       </c>
       <c r="L20">
         <v>755000000.0</v>
       </c>
       <c r="M20">
         <v>755000000.0</v>
       </c>
       <c r="N20">
         <v>755000000.0</v>
       </c>
       <c r="O20">
         <v>755000000.0</v>
       </c>
       <c r="P20">
         <v>755000000.0</v>
       </c>
       <c r="Q20">
-        <v>762000000.0</v>
+        <v>755000000.0</v>
       </c>
       <c r="R20">
         <v>762000000.0</v>
       </c>
       <c r="S20">
+        <v>762000000.0</v>
+      </c>
+      <c r="T20">
         <v>762084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764686000.0</v>
       </c>
       <c r="U20">
         <v>764686000.0</v>
       </c>
       <c r="V20">
+        <v>764686000.0</v>
+      </c>
+      <c r="W20">
         <v>746000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>29554000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>29554000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>29554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6497000.0</v>
       </c>
       <c r="AJ20">
         <v>6497000.0</v>
       </c>
       <c r="AK20">
         <v>6497000.0</v>
       </c>
       <c r="AL20">
         <v>6497000.0</v>
       </c>
       <c r="AM20">
         <v>6497000.0</v>
       </c>
       <c r="AN20">
         <v>6497000.0</v>
       </c>
       <c r="AO20">
         <v>6497000.0</v>
       </c>
       <c r="AP20">
         <v>6497000.0</v>
       </c>
       <c r="AQ20">
-        <v>27166000.0</v>
+        <v>6497000.0</v>
       </c>
       <c r="AR20">
         <v>27166000.0</v>
       </c>
       <c r="AS20">
         <v>27166000.0</v>
       </c>
       <c r="AT20">
         <v>27166000.0</v>
       </c>
       <c r="AU20">
-        <v>45600000.0</v>
+        <v>27166000.0</v>
       </c>
       <c r="AV20">
         <v>45600000.0</v>
       </c>
       <c r="AW20">
         <v>45600000.0</v>
       </c>
       <c r="AX20">
+        <v>45600000.0</v>
+      </c>
+      <c r="AY20">
         <v>20669000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
         <v>35</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>67911000000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>983000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>992000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1002000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1014000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1027000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1039000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1051000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1067000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1079000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1093000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1103000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1119000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1133000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1146000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1160000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1176339000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1193156000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1211456000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1257000000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>74775000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>76884000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9779000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10289000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11179000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12073000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6063000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6898000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7752000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8596000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9436000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10176000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11029000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11887000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12744000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>11401000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12081000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>12915000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>31527000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>33339000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>35133000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>429000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-55000000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
+      <c r="S22"/>
       <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>-1216000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>-1635000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>51086000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>49019000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>32000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>9868000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>35848000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>20592000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>15364000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>137002000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>147460000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>123949000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>441000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>9850000000.0</v>
+      </c>
+      <c r="C23">
         <v>8830000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13193000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16593000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16995000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16687000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16303000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15959000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15740000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15641000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15768000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15409000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15129000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15142000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15119000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15738000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16630000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16968000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18439712000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18775057000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20491042000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>21373000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12861689000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12335399000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12225154000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12256342000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12172047000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12107169000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12083378000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12098437000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12082674000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12002928000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11957547000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11931789000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9481894000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9602799000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9598114000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9590960000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9515400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9509936000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3740888000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3565741000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3611517000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3730367000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3770211000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3003932000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3008304000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3065862000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2945002000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2909379000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>196459000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>1600000000.0</v>
+      </c>
+      <c r="C24">
         <v>790000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1690000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2673000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3443000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3753000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3709000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3606000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3636000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3733000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3860000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3729000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3674000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2425000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3773000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3770000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3989000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3733000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4006855000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3710090000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4557172000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4785207000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1318664000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>573593000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>573269000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>572944000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>572619000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>523549000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>523238000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>522928000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>522617000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>523159000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>497764000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>497370000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>496975000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>198512000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>597729000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>399703000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>372000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>412000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372000000.0</v>
       </c>
       <c r="AT24">
         <v>372000000.0</v>
       </c>
       <c r="AU24">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AV24"/>
+        <v>372000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3729000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3674000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2425000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3773000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3770000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3989000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3733000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4006855000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3710090000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4557172000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4785207000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1318664000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>573593000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>573269000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>572944000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>572619000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>523549000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>523238000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>522928000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>522617000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>523159000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>497764000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>497370000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>496975000.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>198512000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>598178000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>598032000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>597729000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>399703000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>372000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>412000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372000000.0</v>
       </c>
       <c r="AT25">
         <v>372000000.0</v>
       </c>
-      <c r="AU25"/>
+      <c r="AU25">
+        <v>372000000.0</v>
+      </c>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>8712000000.0</v>
+      </c>
+      <c r="C26">
         <v>8670000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13051000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13080000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>13060000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13057000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>12760000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12535000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12281000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12116000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>12229000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>11916000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11609000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11433000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11547000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12051000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12902000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13260000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14386719000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14947277000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15735671000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16179685000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12450425000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12306593000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12194726000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>12194674000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>12067329000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>12023742000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>11999494000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>12004376000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>11977368000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>11891637000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11866434000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11835613000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9326871000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9335451000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>9330239000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>9315253000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>9233197000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>9230084000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2785294000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2812259000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2857057000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2858737000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2811061000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2859566000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2714453000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6637,2095 +6686,2129 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>2514000000.0</v>
+      </c>
+      <c r="C28">
         <v>1689000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1719000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2959000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3658000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3665000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3623000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3617000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3612000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3661000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3860000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3737000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3595000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3512000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3660000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3560000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3802000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3659000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3811885000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3613418000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3500960000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3491000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>918396000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>556431000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>554912000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>523220000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>526073000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>456415000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>450060000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>439825000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>479349000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>470697000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>419676000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>416113000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>361550000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>402419000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>350970000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>392784000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>339137000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>341722000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-187411000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-255376000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-271384000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-354259000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-391127000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>327191000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-47411000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-16465000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-13057000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-9251000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>10031000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>8463000000.0</v>
+      </c>
+      <c r="C29">
         <v>7444000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10662000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13465000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13865000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13549000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13232000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12952000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12777000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12739000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12842000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12553000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12245000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12284000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12336000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12785000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13597000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13888000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15161403000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15560404000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17385110000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18318892000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11805914000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11294327000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11220240000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>12000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>133000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>174000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>195000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>186000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>176000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>186000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>178000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>220000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>183000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>194000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>201000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>210000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>179000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>169000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>206000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>245562000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>233571000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>201228000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>349000000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>1216000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>1635000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2233000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1455000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1155000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>878000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1466000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1006000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>873000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2462000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>919000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1739000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>90455000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>617000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>478000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>927000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1626000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19583000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>6985000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6718000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6625000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6686000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>7124000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7675000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>8205000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>9181328000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>9860533000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10822371000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>12083033000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>10487250000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>10720734000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>10646971000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>10667946000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>10612172000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>10587060000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>10589755000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>10598618000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>10585295000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>10521483000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>10511395000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>10486901000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>8457675000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>8464748000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>8464970000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>8457999000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>8408645000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>8402177000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3111337000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3129835000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3134902000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3155988000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3161615000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2454688000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2784365000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>90000000.0</v>
+      </c>
+      <c r="C32">
         <v>-884000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-265000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-240000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>224000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>223000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>216000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>125000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>157000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>252000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>201000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>199000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>161000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-1015000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>248000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>103000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>9000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-123000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-24676000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-209824000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>785257000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1234749000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>386153000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12912000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>8775000000.0</v>
+      </c>
+      <c r="C33">
         <v>8727000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>13108000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>16229000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>16198000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>16264000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15886000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>15650000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15390000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15211000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15338000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15016000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14675000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14482000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>14627000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>15187000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>16084000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>16509000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>17697265000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>18256008000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>19029699000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>19527000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12459197000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12315693000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12204132000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12204209000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12077096000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12032854000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12009079000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>12013863000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11987196000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11901943000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11877662000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>11847735000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9339917000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9349604000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>9346542000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>9332541000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>9251575000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>9249470000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2873708000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2887494000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2946051000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2916124000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2885156000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2923502000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2817616000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2854330000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2739966000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2754585000.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-10031000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:53">
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>129000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>144000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>152000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="I34">
         <v>139000000.0</v>
       </c>
       <c r="J34">
+        <v>139000000.0</v>
+      </c>
+      <c r="K34">
         <v>141000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>147000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>501000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>504000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>501000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>519000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>493000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>503000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>516000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>525948000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>183937000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>473507000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>482093000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2764000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3045000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4100000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>3556000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>3447000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2595000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2896000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2867000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>2928000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2976000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>3349000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>4376000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1305000.0</v>
       </c>
-      <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>41132000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>3757000.0</v>
       </c>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>2967000000.0</v>
+      </c>
+      <c r="C35">
         <v>2145000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3973000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5575000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6355000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6679000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6564000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6414000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6389000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6440000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6542000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6376000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6252000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4966000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6299000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6262000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6494000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6247000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6541202000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6216132000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7004724000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7246000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2358100000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1594559000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1570073000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1576257000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1548071000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1490728000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1487799000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1491624000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1487380000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1469536000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1440934000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1434339000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>999459000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>506998000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>509537000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>705752000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1077996000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1076622000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>600340000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>402146000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>410381000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>490881000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>413416000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>409567000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>37617000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>37339000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>40271000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>60078000.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>63000000.0</v>
+      </c>
+      <c r="C36">
         <v>-97564000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227000000.0</v>
       </c>
       <c r="E36">
         <v>227000000.0</v>
       </c>
       <c r="F36">
+        <v>227000000.0</v>
+      </c>
+      <c r="G36">
         <v>300000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>226000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>224000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>237000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>236000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>251000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>253000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>206000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>180000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>184000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>235000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>264000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>296000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>328292000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>304255000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>246726000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>246000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-1027900000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-1008821000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-983298000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-147096000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-962238000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-955472000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-952080000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-149466000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>49000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>17000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>49000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-51153000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-497353000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>243000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1453000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>775000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1577000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1726000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1730000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>235000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>570000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>627000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>676000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>725000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>73000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>68000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>84000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>103000.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-10031000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:53">
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="N37">
         <v>18000000.0</v>
       </c>
       <c r="O37">
-        <v>16000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="P37">
         <v>16000000.0</v>
       </c>
       <c r="Q37">
         <v>16000000.0</v>
       </c>
       <c r="R37">
+        <v>16000000.0</v>
+      </c>
+      <c r="S37">
         <v>12000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>11636000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>11677000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>11719000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>11760000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
-      <c r="AT37"/>
-[...3 lines deleted...]
-      <c r="AV37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37"/>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>9588000000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>8573000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-143214000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>253000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>206000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>66000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>184000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>235000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>264000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>296000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>328292000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>304255000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>246726000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>147044000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8772000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>9100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9406000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9535000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9767000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>9112000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>9585000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>9487000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>49000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>17000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>49000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>12122000.0</v>
       </c>
-      <c r="AI38">
-[...1 lines deleted...]
-      </c>
       <c r="AJ38">
         <v>0.0</v>
       </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
+        <v>0.0</v>
+      </c>
+      <c r="AM38">
         <v>1485000.0</v>
       </c>
-      <c r="AM38">
-[...1 lines deleted...]
-      </c>
       <c r="AN38">
         <v>0.0</v>
       </c>
       <c r="AO38">
         <v>0.0</v>
       </c>
       <c r="AP38">
+        <v>0.0</v>
+      </c>
+      <c r="AQ38">
         <v>55603000.0</v>
       </c>
-      <c r="AQ38">
-[...1 lines deleted...]
-      </c>
       <c r="AR38">
         <v>0.0</v>
       </c>
       <c r="AS38">
         <v>0.0</v>
       </c>
-      <c r="AT38"/>
-[...3 lines deleted...]
-      <c r="AV38"/>
+      <c r="AT38">
+        <v>0.0</v>
+      </c>
+      <c r="AU38"/>
+      <c r="AV38">
+        <v>0.0</v>
+      </c>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-    </row>
-    <row r="39" spans="1:53">
+      <c r="BB38"/>
+    </row>
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>1024000000.0</v>
+      </c>
+      <c r="C39">
         <v>46000000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>51000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>397000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>65000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>63000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>60000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>56000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>94000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>122000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>129000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>91000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>84000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>79000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>71000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>77000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>62000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>177470000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>66237000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>82954000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>79000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2224000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2544000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2665000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2409000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2508000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7181000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1121000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1471000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2210000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2776000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1797000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2797000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4319000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>54987000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2545000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>51813000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3318000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3150000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3482000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>11660000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>12152000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>37237000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1877000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>10639000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>142799000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>153458000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>129967000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>125519000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-    </row>
-    <row r="40" spans="1:53">
+      <c r="BB39"/>
+    </row>
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>20000000.0</v>
+      </c>
+      <c r="C40">
         <v>31000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>226000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="E40">
         <v>77000000.0</v>
       </c>
       <c r="F40">
+        <v>77000000.0</v>
+      </c>
+      <c r="G40">
         <v>64000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>56000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>50000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>67000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>145000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>196000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>165000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>267000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>279000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>221000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>424000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>490000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>529000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>704298000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>666446000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>624417000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>556000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7699000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8562000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4260000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>61000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4070000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>19429000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2922000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>12095000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3091000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2685000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2703000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-2045000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>553000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1698000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1876000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2014000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2289000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1887000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2406000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2254000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1981000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>7680000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>84427000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>77696000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>75018000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>81927000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>72041000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>57512000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-    </row>
-    <row r="41" spans="1:53">
+      <c r="BB40"/>
+    </row>
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2445000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2376000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2188000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2236000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2201000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2214000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2222000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2242282000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2212797000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2153233000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2102674000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1039436000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1020966000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>996804000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1003313000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>975452000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>967179000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>964561000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>968696000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>964763000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>946377000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>943170000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>936969000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>502484000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>506998000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>509537000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>507240000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>2443000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-    </row>
-    <row r="42" spans="1:53">
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>1642000000.0</v>
+      </c>
+      <c r="C42">
         <v>1646000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1638000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3008000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3011000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3007000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3028000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3023000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3018000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3107000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3293000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3286000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3282000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3318000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3564000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4319000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>5375000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>6214000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>7593816000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>8530684000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>9563275000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>10320000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>7587627000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>7878499000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>7876950000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>7890084000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>7926662000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7929046000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>7943795000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>7938357000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>7939838000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7940118000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7940438000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7907900000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7952316000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7950620000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>7948970000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>7945883000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>7942970000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>7941278000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3540602000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3537848000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3536532000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>3537193000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3535899000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2835373000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>3156394000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3034179000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8737,2332 +8820,2369 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
-      <c r="AT44"/>
-[...3 lines deleted...]
-      <c r="AV44"/>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44"/>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-    </row>
-    <row r="45" spans="1:53">
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1829000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>1583000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>1396000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1046634000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1071969000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1098512000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>425000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>515000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>601000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>710000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>868000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>987000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1137000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1248000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1421000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1200000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1254000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3590000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3775000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>4077000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>4168000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>4660000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>1184000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1164000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1150000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1131000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1109000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1078000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1053000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1036000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1013000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1012000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1011000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1022000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1013000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1010000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1031000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1043831000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1046634000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1071969000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1099000000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>34591000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>35126000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>-961835000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>-943401000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>-939821000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>33888000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>425000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>515000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>601000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>710000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>868000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>987000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1137000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1248000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1421000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1200000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1254000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3590000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3775000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>4077000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>4168000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4660000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1013000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1012000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1125000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1022000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1013000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1010000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1031000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1043831000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1046634000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1071969000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1197504000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-      <c r="AE47">
+      <c r="AE47"/>
+      <c r="AF47">
         <v>9779000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>10289000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>11179000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>12073000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>425000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>515000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>601000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>710000.0</v>
       </c>
-      <c r="AM47">
-[...1 lines deleted...]
-      </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
+        <v>0.0</v>
+      </c>
+      <c r="AP47">
         <v>1137000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1248000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1421000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1200000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1254000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3590000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3775000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-    </row>
-    <row r="48" spans="1:53">
+      <c r="BB47"/>
+    </row>
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>4239000000.0</v>
+      </c>
+      <c r="C48">
         <v>4036000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>7209000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>7363000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6980000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>6712000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>6421000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>6279000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6084000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5843000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5638000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5476000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5224000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5155000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>4977000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>4662000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4197000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3898000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3510849000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3273980000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>3217724000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3166000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2901217000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2832257000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2760043000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2767885000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2675916000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2648420000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2636368000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2650669000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2635865000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2571299000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2560719000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>2568764000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>507811000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>517675000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>520651000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>517736000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>472135000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>468346000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-421808000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-399567000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-371166000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-351871000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-344062000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-349380000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-302576000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-270586000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-272490000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-214775000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48"/>
+    </row>
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>5476000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>5224000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>5155000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>4977000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>4662000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>4197000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3898000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>3510849000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>3273980000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>3217724000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>3165504000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2901217000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2832257000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2760043000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2767885000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2675916000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2648420000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>2636368000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2650669000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2635865000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>2571299000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>2560719000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>2568764000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>507811000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>517675000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>520651000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>517736000.0</v>
       </c>
-      <c r="AM49">
-[...1 lines deleted...]
-      </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
+        <v>0.0</v>
+      </c>
+      <c r="AP49">
         <v>-421808000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-399567000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-371166000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-351871000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-344062000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-349380000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-302576000.0</v>
       </c>
-      <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50">
+        <v>965000000.0</v>
+      </c>
+      <c r="C50">
         <v>956000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>102000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>396000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>370000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="G50">
         <v>3000000.0</v>
       </c>
       <c r="H50">
         <v>3000000.0</v>
       </c>
       <c r="I50">
         <v>3000000.0</v>
       </c>
       <c r="J50">
         <v>3000000.0</v>
       </c>
       <c r="K50">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="L50">
         <v>5000000.0</v>
       </c>
       <c r="M50">
         <v>5000000.0</v>
       </c>
       <c r="N50">
+        <v>5000000.0</v>
+      </c>
+      <c r="O50">
         <v>1376000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="P50">
         <v>3000000.0</v>
       </c>
       <c r="Q50">
+        <v>3000000.0</v>
+      </c>
+      <c r="R50">
         <v>25000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>28000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>34797000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>31939000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>29425000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>31026000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>523159000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>497764000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>497370000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>496975000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>599172000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>598842000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>400000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>399703000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>2565000000.0</v>
+      </c>
+      <c r="C51">
         <v>1746000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1792000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3139000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3884000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3828000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3791000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3690000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3720000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3819000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3948000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3818000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3764000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3887000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3863000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3861000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4102000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3850000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4131300000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3832659000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4678121000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4909000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1326363000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>582155000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>577529000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>579051000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>576689000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>542978000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>526160000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>535023000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>525708000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>525844000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>500467000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>499415000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>496975000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>599172000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>598842000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>598512000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>598178000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>598032000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>597729000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>399703000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>372000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>412000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>439773000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>447356000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>10034000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>965000000.0</v>
+      </c>
+      <c r="C52">
         <v>956000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>102000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>396000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>370000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="G52">
         <v>3000000.0</v>
       </c>
       <c r="H52">
         <v>3000000.0</v>
       </c>
       <c r="I52">
         <v>3000000.0</v>
       </c>
       <c r="J52">
         <v>3000000.0</v>
       </c>
       <c r="K52">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="L52">
         <v>5000000.0</v>
       </c>
       <c r="M52">
         <v>5000000.0</v>
       </c>
       <c r="N52">
+        <v>5000000.0</v>
+      </c>
+      <c r="O52">
         <v>1376000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="P52">
         <v>3000000.0</v>
       </c>
       <c r="Q52">
+        <v>3000000.0</v>
+      </c>
+      <c r="R52">
         <v>25000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>28000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>34797000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>31939000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>29425000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>31000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7699000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8562000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4260000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6107000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4070000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>19429000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2922000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>12095000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3091000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2685000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2703000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2045000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>496975000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>599172000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>598842000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>400000000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>399703000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>67773000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>75356000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>64984000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>14947277000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>15734862000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>16178939000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
         <v>77685000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>9014000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>9011000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>9008000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>9004000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>9001000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>-340826000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>-350341000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>-326710000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>-326700000.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>20062000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:53">
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
-[...3 lines deleted...]
-      <c r="AV54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>9850000000.0</v>
+      </c>
+      <c r="C55">
         <v>8830000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>13193000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16593000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16995000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16687000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16303000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15959000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15740000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>15641000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>15768000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>15409000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>15129000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>15142000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>15119000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>15738000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>16630000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>16968000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>18439712000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>18775057000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>20491042000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>21373000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>12861689000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>12335399000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>12225154000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12256342000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>12172047000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>12107169000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>12083378000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>12098437000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>12082674000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>12002928000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>11957547000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>11931789000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9481894000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9602799000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9598114000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9590960000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9515400000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9509936000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3740888000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3565741000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3611517000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3730367000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3770211000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3003932000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3008304000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3065862000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2945002000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2909379000.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
-    </row>
-    <row r="56" spans="1:53">
+      <c r="BB55"/>
+    </row>
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>1075000000.0</v>
+      </c>
+      <c r="C56">
         <v>103000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>85000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>364000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>797000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>423000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>417000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>309000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000000.0</v>
       </c>
       <c r="K56">
         <v>430000000.0</v>
       </c>
       <c r="L56">
+        <v>430000000.0</v>
+      </c>
+      <c r="M56">
         <v>393000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>454000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>660000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>492000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>551000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>546000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>459000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>742447000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>519049000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1461343000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1846000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>402492000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>19706000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>21022000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>52133000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>94951000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>74315000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>74299000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>84574000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>95478000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>100985000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>79885000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>84054000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>141977000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>253195000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>251572000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>258419000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>263825000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>260466000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>867180000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>678247000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>665466000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>814243000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>885055000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>80430000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>190688000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>211532000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>205036000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>154794000.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>10031000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:53">
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>985000000.0</v>
+      </c>
+      <c r="C57">
         <v>987000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>350000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>604000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>573000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>200000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>201000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>184000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>193000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>178000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>229000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>194000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>293000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1675000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>244000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>448000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>537000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>582000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>767123000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>728873000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>676086000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>612000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>16339000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>20106000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>8110000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>12139000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>11804000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>29381000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5824000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8195000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9999000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>11909000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5218000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10549000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>12200000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>617658000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>609358000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>412116000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>12826000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>14464000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>11685000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>15376000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>26324000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>44931000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>155933000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>99596000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>109195000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>134545000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>136467000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>70107000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-    </row>
-    <row r="58" spans="1:53">
+      <c r="BB57"/>
+    </row>
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>3952000000.0</v>
+      </c>
+      <c r="C58">
         <v>3132000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4323000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6179000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6928000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6879000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6765000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6598000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6582000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6618000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6771000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6570000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6545000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6641000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6543000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6710000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7031000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6829000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7308325000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6945005000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7680810000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7858000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2374439000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1614665000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1578183000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1588396000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1559875000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1520109000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1493623000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1499819000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1497379000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1481445000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1446152000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1444888000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1011659000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1124656000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1118895000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1117868000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1090822000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1091086000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>612025000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>417522000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>436705000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>535812000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>569349000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>509163000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>146812000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>171884000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>176738000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>130185000.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
-    </row>
-    <row r="59" spans="1:53">
+      <c r="BB58"/>
+    </row>
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
-[...3 lines deleted...]
-      <c r="AV59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>5898000000.0</v>
+      </c>
+      <c r="C60">
         <v>5698000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8870000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10396000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10052000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9793000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9520000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9343000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>9138000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>9003000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>8977000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>8819000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>8566000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>8483000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>8560000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9012000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>9583000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>10127000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>11119751000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>11818375000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>12798513000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>13503000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>10487250000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>10720734000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>10646971000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>10667946000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>10612172000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>10587060000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>10589755000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>10598618000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>10585295000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>10521483000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>10511395000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>10486901000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>8470235000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>8478143000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>8479219000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8473092000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>8424578000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>8418850000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3128863000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3148219000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3174812000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3194555000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3200862000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2494769000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2861492000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2893978000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2768264000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2779194000.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>196459000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
-[...3 lines deleted...]
-      <c r="AV61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61"/>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11074,50 +11194,51 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11174,1239 +11295,1239 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>257000000.0</v>
       </c>
       <c r="D2">
         <v>245000000.0</v>
       </c>
       <c r="E2">
         <v>253000000.0</v>
       </c>
       <c r="F2">
         <v>282000000.0</v>
       </c>
       <c r="G2">
         <v>35670000.0</v>
       </c>
       <c r="H2">
         <v>9000000.0</v>
       </c>
       <c r="I2">
         <v>7994000.0</v>
       </c>
       <c r="J2">
         <v>10735000.0</v>
       </c>
       <c r="K2">
         <v>2798000.0</v>
       </c>
       <c r="L2">
         <v>6096000.0</v>
       </c>
       <c r="M2">
         <v>7500000.0</v>
       </c>
       <c r="N2">
         <v>23444000.0</v>
       </c>
       <c r="O2">
         <v>20358000.0</v>
       </c>
       <c r="P2">
         <v>433454000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>114000000.0</v>
       </c>
       <c r="C3">
         <v>207000000.0</v>
       </c>
       <c r="D3">
         <v>230000000.0</v>
       </c>
       <c r="E3">
         <v>262000000.0</v>
       </c>
       <c r="F3">
         <v>267000000.0</v>
       </c>
       <c r="G3">
         <v>15227000.0</v>
       </c>
       <c r="H3">
         <v>2000000.0</v>
       </c>
       <c r="I3">
         <v>2779000.0</v>
       </c>
       <c r="J3">
         <v>3770000.0</v>
       </c>
       <c r="K3">
         <v>4005000.0</v>
       </c>
       <c r="L3">
         <v>6088000.0</v>
       </c>
       <c r="M3">
         <v>9043000.0</v>
       </c>
       <c r="N3">
         <v>4382000.0</v>
       </c>
       <c r="O3">
         <v>5839000.0</v>
       </c>
       <c r="P3">
         <v>6181000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
         <v>-3258000000.0</v>
       </c>
       <c r="C5">
-        <v>92000000.0</v>
+        <v>1276000000.0</v>
       </c>
       <c r="D5">
-        <v>73000000.0</v>
+        <v>1094000000.0</v>
       </c>
       <c r="E5">
         <v>28000000.0</v>
       </c>
       <c r="F5">
         <v>-3000000.0</v>
       </c>
       <c r="G5">
         <v>389323000.0</v>
       </c>
       <c r="H5">
         <v>-29000000.0</v>
       </c>
       <c r="I5">
         <v>-12014000.0</v>
       </c>
       <c r="J5">
         <v>-25478000.0</v>
       </c>
       <c r="K5">
         <v>-21160000.0</v>
       </c>
       <c r="L5">
         <v>19174000.0</v>
       </c>
       <c r="M5">
         <v>-12795000.0</v>
       </c>
       <c r="N5">
         <v>536000.0</v>
       </c>
       <c r="O5">
         <v>7879000.0</v>
       </c>
       <c r="P5">
         <v>633389000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>-3144000000.0</v>
       </c>
       <c r="C6">
-        <v>299000000.0</v>
+        <v>1483000000.0</v>
       </c>
       <c r="D6">
-        <v>303000000.0</v>
+        <v>1324000000.0</v>
       </c>
       <c r="E6">
         <v>290000000.0</v>
       </c>
       <c r="F6">
         <v>264000000.0</v>
       </c>
       <c r="G6">
         <v>404550000.0</v>
       </c>
       <c r="H6">
         <v>-27000000.0</v>
       </c>
       <c r="I6">
         <v>-9235000.0</v>
       </c>
       <c r="J6">
         <v>-21708000.0</v>
       </c>
       <c r="K6">
         <v>-17155000.0</v>
       </c>
       <c r="L6">
         <v>25262000.0</v>
       </c>
       <c r="M6">
         <v>-3752000.0</v>
       </c>
       <c r="N6">
         <v>4918000.0</v>
       </c>
       <c r="O6">
         <v>13718000.0</v>
       </c>
       <c r="P6">
         <v>639570000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>515773000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>759000000.0</v>
       </c>
       <c r="D9">
         <v>736000000.0</v>
       </c>
       <c r="E9">
         <v>722000000.0</v>
       </c>
       <c r="F9">
         <v>706000000.0</v>
       </c>
       <c r="G9">
         <v>15036000.0</v>
       </c>
       <c r="H9">
         <v>6000000.0</v>
       </c>
       <c r="I9">
         <v>14262000.0</v>
       </c>
       <c r="J9">
         <v>2357000.0</v>
       </c>
       <c r="K9">
         <v>27788000.0</v>
       </c>
       <c r="L9">
         <v>85086000.0</v>
       </c>
       <c r="M9">
         <v>61545000.0</v>
       </c>
       <c r="N9">
         <v>53919000.0</v>
       </c>
       <c r="O9">
         <v>62740000.0</v>
       </c>
       <c r="P9">
         <v>703480000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>-3254000000.0</v>
       </c>
       <c r="C10">
         <v>1082000000.0</v>
       </c>
       <c r="D10">
         <v>888000000.0</v>
       </c>
       <c r="E10">
         <v>1534000000.0</v>
       </c>
       <c r="F10">
         <v>950000000.0</v>
       </c>
       <c r="G10">
         <v>361165000.0</v>
       </c>
       <c r="H10">
         <v>155000000.0</v>
       </c>
       <c r="I10">
         <v>91877000.0</v>
       </c>
       <c r="J10">
         <v>2450600000.0</v>
       </c>
       <c r="K10">
         <v>1475672000.0</v>
       </c>
       <c r="L10">
         <v>-70055000.0</v>
       </c>
       <c r="M10">
         <v>-202291000.0</v>
       </c>
       <c r="N10">
         <v>-64426000.0</v>
       </c>
       <c r="O10">
         <v>70759000.0</v>
       </c>
       <c r="P10">
         <v>640959000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>-923000000.0</v>
       </c>
       <c r="C11">
         <v>213000000.0</v>
       </c>
       <c r="D11">
         <v>200000000.0</v>
       </c>
       <c r="E11">
         <v>277000000.0</v>
       </c>
       <c r="F11">
         <v>218000000.0</v>
       </c>
       <c r="G11">
         <v>-36443000.0</v>
       </c>
       <c r="H11">
         <v>37942000.0</v>
       </c>
       <c r="I11">
         <v>21924000.0</v>
       </c>
       <c r="J11">
         <v>416933000.0</v>
       </c>
       <c r="K11">
         <v>558369000.0</v>
       </c>
       <c r="L11">
         <v>-19868000.0</v>
       </c>
       <c r="M11">
         <v>-67686000.0</v>
       </c>
       <c r="N11">
         <v>-22698000.0</v>
       </c>
       <c r="O11">
         <v>26856000.0</v>
       </c>
       <c r="P11">
         <v>32551000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>110000000.0</v>
       </c>
       <c r="C12">
         <v>194000000.0</v>
       </c>
       <c r="D12">
         <v>206000000.0</v>
       </c>
       <c r="E12">
         <v>133000000.0</v>
       </c>
       <c r="F12">
         <v>117000000.0</v>
       </c>
       <c r="G12">
         <v>28000000.0</v>
       </c>
       <c r="H12">
         <v>25000000.0</v>
       </c>
       <c r="I12">
         <v>23302000.0</v>
       </c>
       <c r="J12">
         <v>19570000.0</v>
       </c>
       <c r="K12">
         <v>14956000.0</v>
       </c>
       <c r="L12">
         <v>7424000.0</v>
       </c>
       <c r="M12">
         <v>1138000.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>262405000.0</v>
       </c>
       <c r="I13">
         <v>147384000.0</v>
       </c>
       <c r="J13">
         <v>2493968000.0</v>
       </c>
       <c r="K13">
         <v>725730000.0</v>
       </c>
       <c r="L13">
         <v>121970000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>135000.0</v>
       </c>
       <c r="G14">
         <v>-11000.0</v>
       </c>
       <c r="H14">
         <v>11760000.0</v>
       </c>
       <c r="I14">
         <v>11760000.0</v>
       </c>
       <c r="J14">
         <v>11760000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>-2676000000.0</v>
       </c>
       <c r="C15">
         <v>869000000.0</v>
       </c>
       <c r="D15">
         <v>688000000.0</v>
       </c>
       <c r="E15">
         <v>1257000000.0</v>
       </c>
       <c r="F15">
         <v>732000000.0</v>
       </c>
       <c r="G15">
         <v>397619000.0</v>
       </c>
       <c r="H15">
         <v>117216000.0</v>
       </c>
       <c r="I15">
         <v>69953000.0</v>
       </c>
       <c r="J15">
         <v>2033667000.0</v>
       </c>
       <c r="K15">
         <v>917303000.0</v>
       </c>
       <c r="L15">
         <v>-50187000.0</v>
       </c>
       <c r="M15">
         <v>-134605000.0</v>
       </c>
       <c r="N15">
         <v>-41728000.0</v>
       </c>
       <c r="O15">
         <v>44196000.0</v>
       </c>
       <c r="P15">
         <v>607374000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1257000000.0</v>
       </c>
       <c r="F16">
         <v>732000000.0</v>
       </c>
       <c r="G16">
         <v>397619000.0</v>
       </c>
       <c r="H16">
         <v>117216000.0</v>
       </c>
       <c r="I16">
         <v>69953000.0</v>
       </c>
       <c r="J16">
         <v>2033667000.0</v>
       </c>
       <c r="K16">
         <v>917303000.0</v>
       </c>
       <c r="L16">
         <v>-50187000.0</v>
       </c>
       <c r="M16">
         <v>-134605000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
         <v>-2331000000.0</v>
       </c>
       <c r="C17">
         <v>869000000.0</v>
       </c>
       <c r="D17">
         <v>661000000.0</v>
       </c>
       <c r="E17">
         <v>1257000000.0</v>
       </c>
       <c r="F17">
         <v>732000000.0</v>
       </c>
       <c r="G17">
         <v>397608000.0</v>
       </c>
       <c r="H17">
         <v>117216000.0</v>
       </c>
       <c r="I17">
         <v>69953000.0</v>
       </c>
       <c r="J17">
         <v>2033667000.0</v>
       </c>
       <c r="K17">
         <v>917303000.0</v>
       </c>
       <c r="L17">
         <v>-50187000.0</v>
       </c>
       <c r="M17">
         <v>-134605000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-110000000.0</v>
       </c>
       <c r="C18">
         <v>-194000000.0</v>
       </c>
       <c r="D18">
         <v>-193000000.0</v>
       </c>
       <c r="E18">
         <v>-133000000.0</v>
       </c>
       <c r="F18">
         <v>-117000000.0</v>
       </c>
       <c r="G18">
         <v>-28158000.0</v>
       </c>
       <c r="H18">
         <v>-25166000.0</v>
       </c>
       <c r="I18">
         <v>-23302000.0</v>
       </c>
       <c r="J18">
         <v>-19570000.0</v>
       </c>
       <c r="K18">
         <v>-14956000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1706000000.0</v>
       </c>
       <c r="F19">
         <v>1165000000.0</v>
       </c>
       <c r="G19">
         <v>448978000.0</v>
       </c>
       <c r="H19">
         <v>209601000.0</v>
       </c>
       <c r="I19">
         <v>127193000.0</v>
       </c>
       <c r="J19">
         <v>2495648000.0</v>
       </c>
       <c r="K19">
         <v>1511788000.0</v>
       </c>
       <c r="L19">
         <v>-124205000.0</v>
       </c>
       <c r="M19">
         <v>-209368000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>67000000.0</v>
       </c>
       <c r="F20">
         <v>95000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>-39781000.0</v>
       </c>
       <c r="M20">
         <v>-6000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>-36000000.0</v>
       </c>
       <c r="C21">
         <v>92000000.0</v>
       </c>
       <c r="D21">
         <v>73000000.0</v>
       </c>
       <c r="E21">
         <v>-39000000.0</v>
       </c>
       <c r="F21">
         <v>-98000000.0</v>
       </c>
       <c r="G21">
         <v>-59655000.0</v>
       </c>
       <c r="H21">
         <v>-29000000.0</v>
       </c>
       <c r="I21">
         <v>-12014000.0</v>
       </c>
       <c r="J21">
         <v>-25478000.0</v>
       </c>
       <c r="K21">
         <v>-21160000.0</v>
       </c>
       <c r="L21">
         <v>58955000.0</v>
       </c>
       <c r="M21">
         <v>-42974000.0</v>
       </c>
       <c r="N21">
         <v>-88000.0</v>
       </c>
       <c r="O21">
         <v>7879000.0</v>
       </c>
       <c r="P21">
         <v>640359000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>36000000.0</v>
       </c>
       <c r="C23">
         <v>924000000.0</v>
       </c>
       <c r="D23">
         <v>908000000.0</v>
       </c>
       <c r="E23">
         <v>1014000000.0</v>
       </c>
       <c r="F23">
         <v>1086000000.0</v>
       </c>
       <c r="G23">
         <v>110361000.0</v>
       </c>
       <c r="H23">
         <v>44000000.0</v>
       </c>
       <c r="I23">
         <v>34270000.0</v>
       </c>
       <c r="J23">
         <v>38570000.0</v>
       </c>
       <c r="K23">
         <v>51746000.0</v>
       </c>
       <c r="L23">
         <v>32227000.0</v>
       </c>
       <c r="M23">
         <v>112019000.0</v>
       </c>
       <c r="N23">
         <v>77451000.0</v>
       </c>
       <c r="O23">
         <v>22961999.0</v>
       </c>
       <c r="P23">
         <v>503545000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>207000000.0</v>
       </c>
       <c r="D25">
         <v>236000000.0</v>
       </c>
       <c r="E25">
         <v>262000000.0</v>
       </c>
       <c r="F25">
         <v>267000000.0</v>
       </c>
       <c r="G25">
         <v>15227000.0</v>
       </c>
       <c r="H25">
         <v>1875000.0</v>
       </c>
       <c r="I25">
         <v>2779000.0</v>
       </c>
       <c r="J25">
         <v>3770000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>5956000.0</v>
       </c>
       <c r="J26">
         <v>8153000.0</v>
       </c>
       <c r="K26">
         <v>10240000.0</v>
       </c>
       <c r="L26">
         <v>17032000.0</v>
       </c>
       <c r="M26">
         <v>18477000.0</v>
       </c>
       <c r="N26">
         <v>15557000.0</v>
       </c>
       <c r="O26">
         <v>15800000.0</v>
       </c>
       <c r="P26">
         <v>21927000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>7000000.0</v>
       </c>
       <c r="D27">
         <v>5000000.0</v>
       </c>
       <c r="E27">
         <v>4000000.0</v>
       </c>
       <c r="F27">
         <v>5000000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>36000000.0</v>
       </c>
       <c r="C28">
         <v>453000000.0</v>
       </c>
       <c r="D28">
         <v>428000000.0</v>
       </c>
       <c r="E28">
         <v>428000000.0</v>
       </c>
       <c r="F28">
         <v>437000000.0</v>
       </c>
       <c r="G28">
         <v>95134000.0</v>
       </c>
       <c r="H28">
         <v>32811000.0</v>
       </c>
       <c r="I28">
         <v>23497000.0</v>
       </c>
       <c r="J28">
         <v>24065000.0</v>
       </c>
       <c r="K28">
         <v>34703000.0</v>
       </c>
       <c r="L28">
         <v>42792000.0</v>
       </c>
       <c r="M28">
         <v>47778000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>-923000000.0</v>
       </c>
       <c r="C29">
         <v>213000000.0</v>
       </c>
       <c r="D29">
         <v>197000000.0</v>
       </c>
       <c r="E29">
         <v>277000000.0</v>
       </c>
       <c r="F29">
         <v>218000000.0</v>
       </c>
       <c r="G29">
         <v>-36443000.0</v>
       </c>
       <c r="H29">
         <v>37942000.0</v>
       </c>
       <c r="I29">
         <v>21924000.0</v>
       </c>
       <c r="J29">
         <v>416933000.0</v>
       </c>
       <c r="K29">
         <v>558369000.0</v>
       </c>
       <c r="L29">
         <v>-19868000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>36000000.0</v>
       </c>
       <c r="C30">
         <v>667000000.0</v>
       </c>
       <c r="D30">
         <v>663000000.0</v>
       </c>
       <c r="E30">
         <v>761000000.0</v>
       </c>
       <c r="F30">
         <v>804000000.0</v>
       </c>
       <c r="G30">
         <v>74691000.0</v>
       </c>
       <c r="H30">
         <v>35000000.0</v>
       </c>
       <c r="I30">
         <v>26276000.0</v>
       </c>
       <c r="J30">
         <v>27835000.0</v>
       </c>
       <c r="K30">
         <v>48948000.0</v>
       </c>
       <c r="L30">
         <v>26131000.0</v>
       </c>
       <c r="M30">
         <v>104519000.0</v>
       </c>
       <c r="N30">
         <v>54007000.0</v>
       </c>
       <c r="O30">
         <v>2603999.0</v>
       </c>
       <c r="P30">
         <v>503545000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
         <v>-3218000000.0</v>
       </c>
       <c r="C31">
         <v>990000000.0</v>
       </c>
       <c r="D31">
         <v>815000000.0</v>
       </c>
       <c r="E31">
         <v>1573000000.0</v>
       </c>
       <c r="F31">
         <v>1048000000.0</v>
       </c>
       <c r="G31">
         <v>420820000.0</v>
       </c>
       <c r="H31">
         <v>184000000.0</v>
       </c>
       <c r="I31">
         <v>103891000.0</v>
       </c>
       <c r="J31">
         <v>2476078000.0</v>
       </c>
       <c r="K31">
         <v>1496832000.0</v>
       </c>
       <c r="L31">
         <v>-129010000.0</v>
       </c>
       <c r="M31">
         <v>-159317000.0</v>
       </c>
       <c r="N31">
         <v>-64338000.0</v>
       </c>
       <c r="O31">
         <v>62880000.0</v>
       </c>
       <c r="P31">
         <v>600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>566000000.0</v>
       </c>
       <c r="C32">
         <v>1016000000.0</v>
       </c>
       <c r="D32">
         <v>981000000.0</v>
       </c>
       <c r="E32">
         <v>975000000.0</v>
       </c>
       <c r="F32">
         <v>988000000.0</v>
       </c>
       <c r="G32">
         <v>50706000.0</v>
       </c>
       <c r="H32">
         <v>15000000.0</v>
       </c>
       <c r="I32">
         <v>22256000.0</v>
       </c>
@@ -12431,3136 +12552,3179 @@
       <c r="P32">
         <v>1136934000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
+      <c r="D2"/>
       <c r="E2">
         <v>58000000.0</v>
       </c>
       <c r="F2">
+        <v>58000000.0</v>
+      </c>
+      <c r="G2">
         <v>69000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="I2">
         <v>62000000.0</v>
       </c>
       <c r="J2">
+        <v>62000000.0</v>
+      </c>
+      <c r="K2">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="L2">
         <v>59000000.0</v>
       </c>
       <c r="M2">
+        <v>59000000.0</v>
+      </c>
+      <c r="N2">
         <v>62000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>63000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>64000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>143644000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>138438000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>132940000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27114000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2523000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2524000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2468000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2647000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2323000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2227000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2253000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2130000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1926000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2029000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1909000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>614000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>646000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>707000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>615000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>699000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>782000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>649000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>668000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1649000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1090000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>868000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2489000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1817000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1908000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1714000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2061000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1861000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2896000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4296000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6940000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>52000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>53000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>50000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>52000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>61000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>55000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>56000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>58000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>67000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>66000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>65000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>64000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>68234000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>68130000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>67000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>63762000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14186000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>56000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>492000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>493000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>466999.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>471000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>469000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>468000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>470000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>501000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>899000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>909000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>926000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>942000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>949000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>953000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1070000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>971000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>978000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>986000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1168000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>820000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>856000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3244000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2460000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2479000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2481000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1623000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1008000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1065000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1135000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1174000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
-      <c r="AT4"/>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
-        <v>43000000.0</v>
+        <v>454000000.0</v>
       </c>
       <c r="F5">
-        <v>13000000.0</v>
+        <v>304000000.0</v>
       </c>
       <c r="G5">
-        <v>30000000.0</v>
+        <v>384000000.0</v>
       </c>
       <c r="H5">
-        <v>21000000.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="I5">
-        <v>28000000.0</v>
+        <v>305000000.0</v>
       </c>
       <c r="J5">
-        <v>13000000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="K5">
-        <v>21000000.0</v>
+        <v>317000000.0</v>
       </c>
       <c r="L5">
-        <v>23000000.0</v>
+        <v>262000000.0</v>
       </c>
       <c r="M5">
-        <v>16000000.0</v>
+        <v>378000000.0</v>
       </c>
       <c r="N5">
+        <v>137000000.0</v>
+      </c>
+      <c r="O5">
         <v>5000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9000000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>370000000.0</v>
+      </c>
+      <c r="S5">
         <v>513963000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>326056000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
+        <v>130000000.0</v>
+      </c>
+      <c r="V5">
         <v>97107000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>194096999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-16327999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9832000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7275000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8321999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7588000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7166000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6201000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5093000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4096000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5070999.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2246000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5996000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5787000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7333000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6362000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7707000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6624000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10737000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9339999.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>32334000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>288000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3414000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-10034000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1183000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>364000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-8330000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3646000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2480000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1919000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2535000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>231000000.0</v>
+      </c>
+      <c r="C6">
         <v>-4075000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>283000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>96000000.0</v>
+        <v>506000000.0</v>
       </c>
       <c r="F6">
-        <v>63000000.0</v>
+        <v>357000000.0</v>
       </c>
       <c r="G6">
-        <v>85000000.0</v>
+        <v>434000000.0</v>
       </c>
       <c r="H6">
+        <v>282000000.0</v>
+      </c>
+      <c r="I6">
+        <v>357000000.0</v>
+      </c>
+      <c r="J6">
+        <v>410000000.0</v>
+      </c>
+      <c r="K6">
+        <v>378000000.0</v>
+      </c>
+      <c r="L6">
+        <v>317000000.0</v>
+      </c>
+      <c r="M6">
+        <v>434000000.0</v>
+      </c>
+      <c r="N6">
+        <v>195000000.0</v>
+      </c>
+      <c r="O6">
+        <v>72000000.0</v>
+      </c>
+      <c r="P6">
         <v>73000000.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="Q6">
         <v>74000000.0</v>
       </c>
-      <c r="K6">
-[...19 lines deleted...]
-      </c>
       <c r="R6">
+        <v>434000000.0</v>
+      </c>
+      <c r="S6">
         <v>582197000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>394186000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
+        <v>197000000.0</v>
+      </c>
+      <c r="V6">
         <v>160869000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>208282999.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-16271999.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-9340000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6782000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7855000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7117000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6697000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5733000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4623000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3595000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4171999.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3155000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5070000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4845000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6384000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5409000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6637000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7595000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-9759000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8353999.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>33502000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1108000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2558000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6790000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1277000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2843000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-5849000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2023000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3408000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1415000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-784000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3709000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
-      <c r="AT7"/>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
-      <c r="AT8"/>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>203000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>208000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>194000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>198000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>184000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>183000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>185000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>181000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>186000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>184000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>187000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>184000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>179000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>172000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>105318000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>111782000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>175000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>113594000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11155000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1696000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1590000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1636000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1294000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1390000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1520000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1205000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1446000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1592000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1342000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9882000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2835000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2784000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2366000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2525000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2474000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>19834000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2317000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3163000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>48347000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>14135000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11777000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>10827000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>15716000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15537000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>15432000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>14860000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15053000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>14731000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>14525000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>17061000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>207000000.0</v>
+      </c>
+      <c r="C10">
         <v>-4099000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>255000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>414000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>264000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>339000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>181000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>253000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>309000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>262000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>208000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>326000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>232000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>376000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>582000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>344000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>486995000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>297901000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>101000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>63964000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>180650000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>93939000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>97192000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10616000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>121437000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>36620000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15976000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-18875000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19723000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>77401000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14774000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-20021000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2496131000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-17197000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5519000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-22815000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>71621000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5444000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1435125000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-36518000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-33858000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-28879000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-12251000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4933000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-66507000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-50427000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5991000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-91348000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-14864000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-82118000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>15641000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16915000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>4000000.0</v>
+      </c>
+      <c r="C11">
         <v>-923000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>409000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>31000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>48000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>39000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>58000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>68000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>57000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>46000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>74000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>23000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>54000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>61000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>117000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>45000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>100216000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>61073000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>45000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11785000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-83626000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24979000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24978000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2774000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>29468000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>9124000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3924000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4574000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4919000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>17762000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4194000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4951000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>435178000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-7333000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2542000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-8370000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>26020000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1655000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>544971000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-14277000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-5457000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-9584000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-4442000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-385000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-19703000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-18437000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4087000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-33633000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-6015000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-30098000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7616000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5799000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>24000000.0</v>
       </c>
       <c r="C12">
+        <v>24000000.0</v>
+      </c>
+      <c r="D12">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="E12">
         <v>40000000.0</v>
       </c>
       <c r="F12">
+        <v>40000000.0</v>
+      </c>
+      <c r="G12">
         <v>45000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>51000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>55000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>54000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>52000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>42000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>30000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>26000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26968000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33143000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13447000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3719000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5131000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5861000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6158000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6123000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6342000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6543000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6263000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5967000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6035000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5037000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4671000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5518000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4826000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4555000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4409000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4090000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4016000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2441000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1928000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1816000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1919000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1761000.0</v>
       </c>
-      <c r="AT12"/>
-[...3 lines deleted...]
-      <c r="AV12"/>
+      <c r="AU12"/>
+      <c r="AV12">
+        <v>0.0</v>
+      </c>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>55821000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>139964000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>55077000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>39464000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>28724000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
         <v>-124000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-41000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11677000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-41000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11760000.0</v>
       </c>
       <c r="X14">
         <v>11760000.0</v>
       </c>
       <c r="Y14">
         <v>11760000.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Z14">
+        <v>11760000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
-      <c r="AT14"/>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>203000000.0</v>
+      </c>
+      <c r="C15">
         <v>-3173000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-154000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>383000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>268000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>291000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>142000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>195000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>241000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>205000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>162000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>252000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>69000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>178000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>315000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>465000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>299000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>386655000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>236869000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>56000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>52220000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>264276000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>68960000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>72214000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7842000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>91969000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>27496000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12052000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-14301000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14804000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>59639000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10580000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-15070000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2060953000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-9864000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2977000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-14445000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>45601000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3789000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>890154000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-22241000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-28401000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-19295000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-7809000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5318000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-46804000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-31990000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1904000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-57715000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-8849000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-52020000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8025000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>11116000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>252000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>178000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>315000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>465000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>299000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>386655000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>236869000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>56256000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>52220000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>264287000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>68960000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>72214000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7842000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>91969000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27496000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12052000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-14301000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14804000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>59639000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10580000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-15070000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2052022000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-9864000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2977000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-14445000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>917303000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
         <v>-22241000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-50187000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-19295000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-7809000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5318000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>-31990000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>203000000.0</v>
+      </c>
+      <c r="C17">
         <v>-3176000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>255000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>383000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>268000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>291000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>142000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>195000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>241000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>205000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>162000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>252000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>69000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>178000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>315000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>465000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>299000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>386779000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>236828000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>56214000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>52179000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>264276000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>68960000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>72214000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7842000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>91969000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>27496000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>12052000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-14301000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>14804000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>59639000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10580000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-15070000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2033100000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-9864000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2977000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-14445000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>917303000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
         <v>-22241000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-50187000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-19295000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-7809000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>5318000.0</v>
       </c>
-      <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>-31990000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-24000000.0</v>
       </c>
       <c r="C18">
+        <v>-24000000.0</v>
+      </c>
+      <c r="D18">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="E18">
         <v>-40000000.0</v>
       </c>
       <c r="F18">
+        <v>-40000000.0</v>
+      </c>
+      <c r="G18">
         <v>-45000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-46000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-52000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-51000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-55000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-54000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-52000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-45000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-42000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-35000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-26000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-26968000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-28155000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28734000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-33143000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13447000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3719000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5131000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5861000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6158000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6123000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6342000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6543000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>355000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>121000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>307000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>423000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>613000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>363000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>534229000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>300819000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>131966000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>197986000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>220317000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>113986000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>112155000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2520000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>135917000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>50331000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>29484000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6131000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>31079000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>87464000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>25880000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-17230000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-5892000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>6640000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-11898000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>2910000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1401893000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-69742000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-4235000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-19272000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-42448000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-44259000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>38000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>19000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>10000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>8520000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-23520000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>110000000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>20669000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>-60505000.0</v>
       </c>
-      <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>-6000000.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>-5000000.0</v>
       </c>
       <c r="C21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="D21">
         <v>-8000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>43000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>23000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-33000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-12000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11746000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1717000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9121000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-26220000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-16328000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9832000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7275000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8321999.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7588000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7166000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6201000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5093000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4096000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5071000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2246000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-5996000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5787000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-7333000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-6362000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7707000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6624000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-10737000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9340000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11610000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>288000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3414000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>50471000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-36404000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6364000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-8398000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-4536000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1776000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2480000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1919000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2535000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
-      <c r="AT22"/>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>5000000.0</v>
       </c>
       <c r="C23">
+        <v>5000000.0</v>
+      </c>
+      <c r="D23">
         <v>8000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>220000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>223000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>250000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>232000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>225000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>217000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>237000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>219000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>222000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>230000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>283000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>260000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>240000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>231000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>260708000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>248503000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>244000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>237413000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>64489000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20547000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13946000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11379000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12262999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11301000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10913000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9659000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8669000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7614000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8442000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9545000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9445000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9217000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10406000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9502000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10880000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13992000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13703000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>13171000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>38386000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14937000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>16059000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>37155000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>53937000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11081000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>25544000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>21457000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15138000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20107000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5036999.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8666000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15570,1120 +15734,1139 @@
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>52000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>53000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>50000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>55000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>52000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>61000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>55000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>56000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>58000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>67000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>66000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>65000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>64000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>68234000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>68130000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>66874000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>63762000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14186000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>56000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>492000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>493000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>467000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>471000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>469000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>468000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>470000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>501000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>899000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>909000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>926000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>942000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>949000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>953000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1070000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>971000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>978000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>986000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1168000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>820000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>856000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3244000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2460000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2479000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2481000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1623000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1008000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1065000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1135000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1174000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>1564000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1421000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1528000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1443000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1939000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1440000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2384000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2390000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2384000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2945000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2711000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4144000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3512000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3675000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5701000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4593000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4688000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4784000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4412000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2439000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>4430000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>4341000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>4347000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>7000000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>5000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>4000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>18027000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>5000000.0</v>
       </c>
       <c r="C28">
+        <v>5000000.0</v>
+      </c>
+      <c r="D28">
         <v>8000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>110000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>112000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>124000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>113000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>111000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>105000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>105000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>166000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>172000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>111000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>175000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>165000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>167000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>192474000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>180373000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>110398000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>173651000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>19348000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17968000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10930000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8418000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9149000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8507000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8217000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6938000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6069000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5187000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5514000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6727000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5966000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6189000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6366000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5544000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6911000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9855000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9131000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8806000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10701000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9515000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10660000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11916000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9846000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8006000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>4000000.0</v>
+      </c>
+      <c r="C29">
         <v>-923000000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>31000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>39000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>58000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>68000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>57000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>46000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>54000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>61000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>117000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>45000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>100216000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>61073000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44926000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11785000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-83626000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24979000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24978000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2774000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>29468000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9124000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3924000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4574000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>5000000.0</v>
       </c>
       <c r="C30">
+        <v>5000000.0</v>
+      </c>
+      <c r="D30">
         <v>8000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>162000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>165000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>181000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>168000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>163000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>155000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>172000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>160000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>163000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>168000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>220000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>196000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>180000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>165000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>117064000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>110065000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>177000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>104473000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>37375000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18024000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11422000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8911000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9615999.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8978000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8686000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7406000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6539000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5688000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6413000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7636000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8831000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8571000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9699000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8887000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10181000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13210000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13054000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12503000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>36737000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13847000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15191000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-39644000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>52120000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9173000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>23830000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19396000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13277000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17211000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>740999.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1726000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>212000000.0</v>
+      </c>
+      <c r="C31">
         <v>-4094000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>263000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>373000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>221000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>326000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>151000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>232000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>281000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>249000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>187000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>303000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>76000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>265000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>388000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>583000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>337000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>498741000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>296184000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>103000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>54843000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>206870000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>110267000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>107024000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3341000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>129758999.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>44208000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>23142000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-12674000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>24816000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>81497000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>19845000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-22267000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2502127000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11410000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1814000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-16453000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>79328000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1180000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1445862000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-27178000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-45468000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-29167000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-8837000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-45538000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-30103000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-56791000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>14389000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-86812000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-16640000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-79638000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>17560000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>14380000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>261000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>266000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>263000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>262000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>246000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>245000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>250000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>240000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>245000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>246000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>250000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>248000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>239000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>238000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>248962000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>250220000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>242000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>246534000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>38269000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4219000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4114000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4104000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3941000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3713000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3747000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3458000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3576000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3518000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3371000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>11791000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3449000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3430000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3073000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3140000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3173000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>20616000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2966000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3831000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>49996000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>15225000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>12645000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>13316000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>17533000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>17445000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>17146000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>16921000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>16914000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>17627000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>18821000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>24001000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16742,1215 +16925,1215 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>229000000.0</v>
       </c>
       <c r="C2">
         <v>176000000.0</v>
       </c>
       <c r="D2">
         <v>400000000.0</v>
       </c>
       <c r="E2">
         <v>206000000.0</v>
       </c>
       <c r="F2">
         <v>1433000000.0</v>
       </c>
       <c r="G2">
         <v>50000000.0</v>
       </c>
       <c r="H2">
         <v>83000000.0</v>
       </c>
       <c r="I2">
         <v>81257000.0</v>
       </c>
       <c r="J2">
         <v>205728000.0</v>
       </c>
       <c r="K2">
         <v>655079000.0</v>
       </c>
       <c r="L2">
         <v>44809000.0</v>
       </c>
       <c r="M2">
         <v>9251000.0</v>
       </c>
       <c r="N2">
         <v>10031000.0</v>
       </c>
       <c r="O2">
         <v>30890000.0</v>
       </c>
       <c r="P2">
         <v>31677000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>247000000</v>
       </c>
       <c r="D3">
         <v>222000000</v>
       </c>
       <c r="E3">
         <v>181000000</v>
       </c>
       <c r="F3">
         <v>134000000</v>
       </c>
       <c r="G3">
         <v>2000000</v>
       </c>
       <c r="H3">
         <v>1000000</v>
       </c>
       <c r="I3">
         <v>41000</v>
       </c>
       <c r="J3">
         <v>70000</v>
       </c>
       <c r="K3">
         <v>267000</v>
       </c>
       <c r="L3">
         <v>731000</v>
       </c>
       <c r="M3">
         <v>1398000</v>
       </c>
       <c r="N3">
         <v>1127000</v>
       </c>
       <c r="O3">
         <v>1893000</v>
       </c>
       <c r="P3">
         <v>3170000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>194000000.0</v>
       </c>
       <c r="F4">
         <v>-1227000000.0</v>
       </c>
       <c r="G4">
         <v>1383568000.0</v>
       </c>
       <c r="H4">
         <v>-33379000.0</v>
       </c>
       <c r="I4">
         <v>1846000.0</v>
       </c>
       <c r="J4">
         <v>-124471000.0</v>
       </c>
       <c r="K4">
         <v>-449351000.0</v>
       </c>
       <c r="L4">
         <v>610270000.0</v>
       </c>
       <c r="M4">
         <v>35558000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>207000000.0</v>
       </c>
       <c r="F5">
         <v>214000000.0</v>
       </c>
       <c r="G5">
         <v>-13926000.0</v>
       </c>
       <c r="H5">
         <v>-820000.0</v>
       </c>
       <c r="I5">
         <v>1476000.0</v>
       </c>
       <c r="J5">
         <v>2310000.0</v>
       </c>
       <c r="K5">
         <v>926464000.0</v>
       </c>
       <c r="L5">
         <v>-51425000.0</v>
       </c>
       <c r="M5">
         <v>446000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>-134000000.0</v>
       </c>
       <c r="C6">
         <v>53000000.0</v>
       </c>
       <c r="D6">
         <v>-224000000.0</v>
       </c>
       <c r="E6">
         <v>194000000.0</v>
       </c>
       <c r="F6">
         <v>-1227000000.0</v>
       </c>
       <c r="G6">
         <v>1383000000.0</v>
       </c>
       <c r="H6">
         <v>-33000000.0</v>
       </c>
       <c r="I6">
         <v>1846000.0</v>
       </c>
       <c r="J6">
         <v>-124471000.0</v>
       </c>
       <c r="K6">
         <v>-449351000.0</v>
       </c>
       <c r="L6">
         <v>610270000.0</v>
       </c>
       <c r="M6">
         <v>35558000.0</v>
       </c>
       <c r="N6">
         <v>-780000.0</v>
       </c>
       <c r="O6">
         <v>-20859000.0</v>
       </c>
       <c r="P6">
         <v>-787000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>-166000000.0</v>
       </c>
       <c r="C7">
         <v>43000000.0</v>
       </c>
       <c r="D7">
         <v>-106000000.0</v>
       </c>
       <c r="E7">
         <v>47000000.0</v>
       </c>
       <c r="F7">
         <v>152000000.0</v>
       </c>
       <c r="G7">
         <v>-36000000.0</v>
       </c>
       <c r="H7">
         <v>1000000.0</v>
       </c>
       <c r="I7">
         <v>-1534000.0</v>
       </c>
       <c r="J7">
         <v>3114000.0</v>
       </c>
       <c r="K7">
         <v>6293000.0</v>
       </c>
       <c r="L7">
         <v>-45530000.0</v>
       </c>
       <c r="M7">
         <v>-4055000.0</v>
       </c>
       <c r="N7">
         <v>2312000.0</v>
       </c>
       <c r="O7">
         <v>-2571000.0</v>
       </c>
       <c r="P7">
         <v>-7246000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>-84000.0</v>
       </c>
       <c r="K9">
         <v>-160000.0</v>
       </c>
       <c r="L9">
         <v>5000000.0</v>
       </c>
       <c r="M9">
         <v>-51000000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>-70756000.0</v>
       </c>
       <c r="K10">
         <v>159121000.0</v>
       </c>
       <c r="L10">
         <v>-1032401000.0</v>
       </c>
       <c r="M10">
         <v>-91889000.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-93000000.0</v>
       </c>
       <c r="F11">
         <v>-62000000.0</v>
       </c>
       <c r="G11">
         <v>-21548000.0</v>
       </c>
       <c r="H11">
         <v>2486000.0</v>
       </c>
       <c r="I11">
         <v>-3010000.0</v>
       </c>
       <c r="J11">
         <v>804000.0</v>
       </c>
       <c r="K11">
         <v>-2868000.0</v>
       </c>
       <c r="L11">
         <v>-44292000.0</v>
       </c>
       <c r="M11">
         <v>-4501000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1689000000.0</v>
       </c>
       <c r="F12">
         <v>-1148000000.0</v>
       </c>
       <c r="G12">
         <v>-473103000.0</v>
       </c>
       <c r="H12">
         <v>-158320000.0</v>
       </c>
       <c r="I12">
         <v>-97458000.0</v>
       </c>
       <c r="J12">
         <v>-2070582000.0</v>
       </c>
       <c r="K12">
         <v>-939499000.0</v>
       </c>
       <c r="L12">
         <v>123701000.0</v>
       </c>
       <c r="M12">
         <v>97124000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>140000000.0</v>
       </c>
       <c r="F13">
         <v>214000000.0</v>
       </c>
       <c r="G13">
         <v>-13926000.0</v>
       </c>
       <c r="H13">
         <v>-820000.0</v>
       </c>
       <c r="I13">
         <v>1476000.0</v>
       </c>
       <c r="J13">
         <v>2310000.0</v>
       </c>
       <c r="K13">
         <v>9161000.0</v>
       </c>
       <c r="L13">
         <v>-1238000.0</v>
       </c>
       <c r="M13">
         <v>446000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>207000000.0</v>
       </c>
       <c r="D14">
         <v>230000000.0</v>
       </c>
       <c r="E14">
         <v>262000000.0</v>
       </c>
       <c r="F14">
         <v>267000000.0</v>
       </c>
       <c r="G14">
         <v>15000000.0</v>
       </c>
       <c r="H14">
         <v>2000000.0</v>
       </c>
       <c r="I14">
         <v>2779000.0</v>
       </c>
       <c r="J14">
         <v>3770000.0</v>
       </c>
       <c r="K14">
         <v>4005000.0</v>
       </c>
       <c r="L14">
         <v>6088000.0</v>
       </c>
       <c r="M14">
         <v>9043000.0</v>
       </c>
       <c r="N14">
         <v>4382000.0</v>
       </c>
       <c r="O14">
         <v>5839000.0</v>
       </c>
       <c r="P14">
         <v>6181000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>95000000.0</v>
       </c>
       <c r="C16">
         <v>229000000.0</v>
       </c>
       <c r="D16">
         <v>176000000.0</v>
       </c>
       <c r="E16">
         <v>400000000.0</v>
       </c>
       <c r="F16">
         <v>206000000.0</v>
       </c>
       <c r="G16">
         <v>1433000000.0</v>
       </c>
       <c r="H16">
         <v>50000000.0</v>
       </c>
       <c r="I16">
         <v>83103000.0</v>
       </c>
       <c r="J16">
         <v>81257000.0</v>
       </c>
       <c r="K16">
         <v>205728000.0</v>
       </c>
       <c r="L16">
         <v>655079000.0</v>
       </c>
       <c r="M16">
         <v>44809000.0</v>
       </c>
       <c r="N16">
         <v>9251000.0</v>
       </c>
       <c r="O16">
         <v>10031000.0</v>
       </c>
       <c r="P16">
         <v>30890000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-327000000.0</v>
       </c>
       <c r="C18">
         <v>-143000000.0</v>
       </c>
       <c r="D18">
         <v>-206000000.0</v>
       </c>
       <c r="E18">
         <v>-237000000.0</v>
       </c>
       <c r="F18">
         <v>-131000000.0</v>
       </c>
       <c r="G18">
         <v>-98000000.0</v>
       </c>
       <c r="H18">
         <v>-38000000.0</v>
       </c>
       <c r="I18">
         <v>-26301000.0</v>
       </c>
       <c r="J18">
         <v>-30101000.0</v>
       </c>
       <c r="K18">
         <v>-12165000.0</v>
       </c>
       <c r="L18">
         <v>34558000.0</v>
       </c>
       <c r="M18">
         <v>1330000.0</v>
       </c>
       <c r="N18">
         <v>4348000.0</v>
       </c>
       <c r="O18">
         <v>4545000.0</v>
       </c>
       <c r="P18">
         <v>4106000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>130000000.0</v>
       </c>
       <c r="D19">
         <v>281000000.0</v>
       </c>
       <c r="E19">
         <v>3034000000.0</v>
       </c>
       <c r="F19">
         <v>4179000000.0</v>
       </c>
       <c r="G19">
         <v>-14910000.0</v>
       </c>
       <c r="H19">
         <v>-500000.0</v>
       </c>
       <c r="I19">
         <v>-41000.0</v>
       </c>
       <c r="J19">
         <v>-56000.0</v>
       </c>
       <c r="K19">
         <v>-4990986000.0</v>
       </c>
       <c r="L19">
         <v>-13000.0</v>
       </c>
       <c r="M19">
         <v>-151491000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>-952000000.0</v>
       </c>
       <c r="C21">
         <v>-62000000.0</v>
       </c>
       <c r="D21">
         <v>-115000000.0</v>
       </c>
       <c r="E21">
         <v>325000000.0</v>
       </c>
       <c r="F21">
         <v>1467000000.0</v>
       </c>
       <c r="G21">
         <v>2825000000.0</v>
       </c>
       <c r="H21">
         <v>3670000.0</v>
       </c>
       <c r="I21">
         <v>25000000.0</v>
       </c>
       <c r="J21">
         <v>-100000000.0</v>
       </c>
       <c r="K21">
         <v>200000000.0</v>
       </c>
       <c r="L21">
         <v>-154197000.0</v>
       </c>
       <c r="M21">
         <v>-130237000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>-2676000000.0</v>
       </c>
       <c r="C22">
         <v>869000000.0</v>
       </c>
       <c r="D22">
         <v>688000000.0</v>
       </c>
       <c r="E22">
         <v>1257000000.0</v>
       </c>
       <c r="F22">
         <v>732000000.0</v>
       </c>
       <c r="G22">
         <v>398000000.0</v>
       </c>
       <c r="H22">
         <v>117000000.0</v>
       </c>
       <c r="I22">
         <v>69953000.0</v>
       </c>
       <c r="J22">
         <v>2033667000.0</v>
       </c>
       <c r="K22">
         <v>917303000.0</v>
       </c>
       <c r="L22">
         <v>-50187000.0</v>
       </c>
       <c r="M22">
         <v>-134605000.0</v>
       </c>
       <c r="N22">
         <v>-41728000.0</v>
       </c>
       <c r="O22">
         <v>44036000.0</v>
       </c>
       <c r="P22">
         <v>605871000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>12000000.0</v>
       </c>
       <c r="C23">
         <v>-30000000.0</v>
       </c>
       <c r="D23">
         <v>-48000000.0</v>
       </c>
       <c r="E23">
         <v>-9000000.0</v>
       </c>
       <c r="F23">
         <v>-11000000.0</v>
       </c>
       <c r="G23">
         <v>-23000000.0</v>
       </c>
       <c r="H23">
         <v>-45000000.0</v>
       </c>
       <c r="I23">
         <v>3147000.0</v>
       </c>
       <c r="J23">
         <v>5616000.0</v>
       </c>
       <c r="K23">
         <v>-46653000.0</v>
       </c>
       <c r="L23">
         <v>-147844000.0</v>
       </c>
       <c r="M23">
         <v>-129184000.0</v>
       </c>
       <c r="N23">
         <v>2618613000.0</v>
       </c>
       <c r="O23">
         <v>-5298000.0</v>
       </c>
       <c r="P23">
         <v>-4883000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
         <v>7000000.0</v>
       </c>
       <c r="C24">
         <v>42000000.0</v>
       </c>
       <c r="D24">
         <v>31000000.0</v>
       </c>
       <c r="E24">
         <v>31000000.0</v>
       </c>
       <c r="F24">
         <v>2000000.0</v>
       </c>
       <c r="G24">
         <v>14910000.0</v>
       </c>
       <c r="H24">
         <v>-500000.0</v>
       </c>
       <c r="I24">
         <v>-41000.0</v>
       </c>
       <c r="J24">
         <v>14000.0</v>
       </c>
       <c r="K24">
         <v>453000.0</v>
       </c>
       <c r="L24">
         <v>-1735000.0</v>
       </c>
       <c r="M24">
         <v>24358000.0</v>
       </c>
       <c r="N24">
         <v>1021000.0</v>
       </c>
       <c r="O24">
         <v>-20106000.0</v>
       </c>
       <c r="P24">
         <v>-10000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>3361000000.0</v>
       </c>
       <c r="C25">
         <v>-1213000000.0</v>
       </c>
       <c r="D25">
         <v>-998000000.0</v>
       </c>
       <c r="E25">
         <v>-1713000000.0</v>
       </c>
       <c r="F25">
         <v>-1174000000.0</v>
       </c>
       <c r="G25">
         <v>-445000000.0</v>
       </c>
       <c r="H25">
         <v>-205000000.0</v>
       </c>
       <c r="I25">
         <v>-124734000.0</v>
       </c>
       <c r="J25">
         <v>-2492712000.0</v>
       </c>
       <c r="K25">
         <v>-1505990000.0</v>
       </c>
       <c r="L25">
         <v>143502000.0</v>
       </c>
       <c r="M25">
         <v>198049000.0</v>
       </c>
       <c r="N25">
         <v>70437000.0</v>
       </c>
       <c r="O25">
         <v>-58320000.0</v>
       </c>
       <c r="P25">
         <v>-614277000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-89000000.0</v>
       </c>
       <c r="D26">
         <v>-227000000.0</v>
       </c>
       <c r="E26">
         <v>-2882000000.0</v>
       </c>
       <c r="F26">
         <v>-4272000000.0</v>
       </c>
       <c r="G26">
         <v>-597000000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-142824000.0</v>
       </c>
       <c r="J26">
         <v>-149368000.0</v>
       </c>
       <c r="K26">
         <v>4352112000.0</v>
       </c>
       <c r="L26">
         <v>697309000.0</v>
       </c>
       <c r="M26">
         <v>-129184000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>5000000.0</v>
       </c>
       <c r="C27">
         <v>28000000.0</v>
       </c>
       <c r="D27">
         <v>34000000.0</v>
       </c>
       <c r="E27">
         <v>37000000.0</v>
       </c>
       <c r="F27">
         <v>41000000.0</v>
       </c>
       <c r="G27">
         <v>9000000.0</v>
       </c>
       <c r="H27">
         <v>10000000.0</v>
       </c>
       <c r="I27">
         <v>5707000.0</v>
       </c>
       <c r="J27">
         <v>5292000.0</v>
       </c>
       <c r="K27">
         <v>5713000.0</v>
       </c>
       <c r="L27">
         <v>6380000.0</v>
       </c>
       <c r="M27">
         <v>999000.0</v>
       </c>
       <c r="N27">
         <v>996000.0</v>
       </c>
       <c r="O27">
         <v>-2383000.0</v>
       </c>
       <c r="P27">
         <v>2848000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>-940000000.0</v>
       </c>
       <c r="C28">
         <v>-181000000.0</v>
       </c>
       <c r="D28">
         <v>-390000000.0</v>
       </c>
       <c r="E28">
         <v>-2797000000.0</v>
       </c>
       <c r="F28">
         <v>-5292000000.0</v>
       </c>
       <c r="G28">
         <v>904000000.0</v>
       </c>
       <c r="H28">
         <v>5000000.0</v>
       </c>
       <c r="I28">
         <v>28147000.0</v>
       </c>
       <c r="J28">
         <v>-94384000.0</v>
       </c>
       <c r="K28">
         <v>4553347000.0</v>
       </c>
       <c r="L28">
         <v>577460000.0</v>
       </c>
       <c r="M28">
         <v>242816000.0</v>
       </c>
       <c r="N28">
         <v>2618613000.0</v>
       </c>
       <c r="O28">
         <v>-5298000.0</v>
       </c>
       <c r="P28">
         <v>-4883000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>-327000000.0</v>
       </c>
       <c r="C29">
         <v>104000000.0</v>
       </c>
       <c r="D29">
         <v>16000000.0</v>
       </c>
       <c r="E29">
         <v>-56000000.0</v>
       </c>
       <c r="F29">
         <v>3000000.0</v>
       </c>
       <c r="G29">
         <v>-96000000.0</v>
       </c>
       <c r="H29">
         <v>-37000000.0</v>
       </c>
       <c r="I29">
         <v>-26260000.0</v>
       </c>
       <c r="J29">
         <v>-30031000.0</v>
       </c>
       <c r="K29">
         <v>-11898000.0</v>
       </c>
       <c r="L29">
         <v>35289000.0</v>
       </c>
       <c r="M29">
         <v>2728000.0</v>
       </c>
       <c r="N29">
         <v>5475000.0</v>
       </c>
       <c r="O29">
         <v>6438000.0</v>
       </c>
       <c r="P29">
         <v>7276000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>1207000000.0</v>
       </c>
       <c r="C30">
         <v>130000000.0</v>
       </c>
       <c r="D30">
         <v>150000000.0</v>
       </c>
       <c r="E30">
         <v>3047000000.0</v>
       </c>
       <c r="F30">
         <v>4062000000.0</v>
       </c>
       <c r="G30">
         <v>575000000.0</v>
       </c>
       <c r="H30">
         <v>-1000000.0</v>
       </c>
       <c r="I30">
         <v>-41000.0</v>
       </c>
@@ -17975,1108 +18158,1125 @@
       <c r="P30">
         <v>-3180000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>95000000.0</v>
+      </c>
+      <c r="C2">
         <v>73000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>196000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>565000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>229000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>174000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>79000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>176000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>110000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>103000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>194000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>400000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>234000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>323000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>322000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>206000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>444920000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>235000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1193000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1433000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>400268000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17162000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18357000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49724000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46546000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>67134000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>73178000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>83103000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>43268000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>52462000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>78088000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>81257000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>135425000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>196753000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>247872000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>205728000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>259041000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>256310000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>785140000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>655079000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>643384000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>766259000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>763127000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44809000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>47411000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16465000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13057000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9251000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>12619000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16732000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17834000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10031000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>119000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>54000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>64000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>60000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>62000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>61000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>73000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>52000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>43000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>54000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>54000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>46000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>32000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>42781000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>41000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>28000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1776000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>425000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>25000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>33000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>43000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>113000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>119000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>15000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1885000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2385000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>156000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>75000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>281000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>358000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>620000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>139000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>638000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>92000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>260000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>137000</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-91000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-206000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>166000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-89000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>116000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-238628000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>209700000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-957502000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-240570000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>1033024000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>383106000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1195000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-31367000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>3178000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-20588000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-6044000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-9925000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>39835000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-9194000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-25626000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3169000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-61328000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-51119000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>42144000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>2731000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-528830000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>130061000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-122875000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>3132000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>718318000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-34000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>37000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>58000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>65000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30515000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2892000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-27232000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>274639000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14170000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>316000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>120000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-192000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>107000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4837000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6113000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>349000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>615000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>526000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-947000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1282000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>16409000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3422000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-14442000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>3310000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>890285000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-13939000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-18017000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>81419000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-84284000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>929000000.0</v>
+      </c>
+      <c r="C6">
         <v>22000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-119000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-369000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>336000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>55000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>95000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-62000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>66000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-91000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-206000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>166000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-89000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>116000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-238920000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>210000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-958000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-240000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1033024000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>383106000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1195000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-31367000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3178000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-20588000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6044000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9925000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>39835000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9194000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-25626000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3169000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-54168000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-61328000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-51119000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>42144000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-53313000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2731000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-528830000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>130061000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>11695000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-122875000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3132000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>718318000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2602000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>30946000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3408000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3806000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3368000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4113000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1102000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7803000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>-56000000.0</v>
+      </c>
+      <c r="C7">
         <v>-114000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-76000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>40000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>36000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-24000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>39000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>56000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-23000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-131000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-21000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-46000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>97000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>51098000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-77000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>154000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-38762000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3578000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11124000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4258000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>208000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2761000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1323000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2626000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1412000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1951000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>5668000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3839000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1845000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-4795000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>7563000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1499000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1041000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2829000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3590000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4491000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-58260000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-18852000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>46058000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-14476000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-28784000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-19462000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-13930000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>58121000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-22308000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-20469000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-18140000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>63229000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19086,1006 +19286,1017 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>-84000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>-160000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>5000000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-1000000.0</v>
       </c>
-      <c r="AU9">
-[...2 lines deleted...]
-      <c r="AV9"/>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>-72025000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>153869000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-1045131000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
-      <c r="AT10"/>
-[...3 lines deleted...]
-      <c r="AV10"/>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10"/>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-97000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-30000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-64000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-31000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>32000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4867000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3273000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-49102000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11304000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-24592000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3894000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11004000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4066000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>101000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2076000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7436000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2975000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2027000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2477000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6615000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5121000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>804000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3782000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8008000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1502000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2868000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2350000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3459000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3811000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-44292000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-20130000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-43170000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>75126000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-273000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-78000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-258000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-432000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-619000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-370000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-552599000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-304265000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-128303000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-186312000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-298630000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-86552000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-85027000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2894000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-102975000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-37886000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-22357000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4898000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-24043000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-67675000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-20044000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14304000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-2070582000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1435000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-7248000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5390000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-939499000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>738000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-901606000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>15946000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>124918000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>24606000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9103000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20836000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-32000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-8000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>48000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>65000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>55965000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20628000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-27232000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>164639000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-14170000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>316000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>120000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-192000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>107000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4837000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-6113000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>349000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>615000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>526000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-947000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1282000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2310000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1013000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-445000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>9161000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1238000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>-105000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>52000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>53000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>50000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>55000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>61000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>55000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>56000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>58000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>67000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>66000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>65000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>64000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>68234000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>68000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>67000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>64000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14186000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>56000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>492000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>493000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>467000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>471000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>469000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>468000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>470000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>501000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>899000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>909000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>926000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>942000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>949000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>953000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1070000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>971000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>978000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>986000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1168000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>820000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>856000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3244000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2460000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2479000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2481000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1623000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1008000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1065000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1135000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1174000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
-      <c r="AT15"/>
-[...3 lines deleted...]
-      <c r="AV15"/>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>1024000000.0</v>
+      </c>
+      <c r="C16">
         <v>95000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>77000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>196000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>565000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>229000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>174000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>79000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>114000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>176000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>110000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>103000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>194000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>400000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>234000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>323000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>322000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>206000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>445000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>235000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1193000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1433292000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>400268000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17162000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18357000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>49724000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>46546000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>67134000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>73178000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>83103000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>43268000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>52462000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>78088000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>81257000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>135425000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>196753000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>247872000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>205728000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>259041000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>256310000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>785140000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>655079000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>643384000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>766259000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>763127000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>44809000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>47411000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16465000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13057000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9251000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>12619000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16732000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17834000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20095,334 +20306,339 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-74000000.0</v>
+      </c>
+      <c r="C18">
         <v>-231000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>101000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>37000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-63000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-36000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-35000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-43000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-139000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-132000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-118000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>58000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-175749000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-104000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>165000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-60706000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-21121000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1217000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14516000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10756000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7183000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8546000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11578000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-10187000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9497000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2907000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3710000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-6478000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-12300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1722000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-9601000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6978000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2550000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6899000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-838000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-14452000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-13889000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>48052000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>14847000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-20041000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-8739000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-15012000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>45122000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-14192000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-14848000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-14248000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>47636000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>396000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>254000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>257000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>61000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>73000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>18000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>279000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-48000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-53000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>42000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>432000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>796000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1204000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>602000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1536203000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>880242000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1224289000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>518405000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14910000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-20000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-14925000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-425000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-25000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-33000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-17000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-4990986000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-4922315000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-68671000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-13000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20432,1606 +20648,1635 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>810000000.0</v>
+      </c>
+      <c r="C21">
         <v>-50000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-191000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-713000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>203000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1248000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-201000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>300000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>400316000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>283247000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-882204000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-182571000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000000.0</v>
       </c>
       <c r="X21">
         <v>700000000.0</v>
       </c>
       <c r="Y21">
         <v>700000000.0</v>
       </c>
       <c r="Z21">
         <v>700000000.0</v>
       </c>
       <c r="AA21">
+        <v>700000000.0</v>
+      </c>
+      <c r="AB21">
         <v>3670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AC21">
         <v>50000000.0</v>
       </c>
       <c r="AD21">
         <v>50000000.0</v>
       </c>
-      <c r="AE21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE21">
+        <v>50000000.0</v>
+      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>25000000.0</v>
       </c>
       <c r="AH21">
-        <v>-100000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AI21">
         <v>-100000000.0</v>
       </c>
       <c r="AJ21">
         <v>-100000000.0</v>
       </c>
       <c r="AK21">
+        <v>-100000000.0</v>
+      </c>
+      <c r="AL21">
         <v>50000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>200000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>200000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27995000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-107086000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-44948000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-30158000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>203000000.0</v>
+      </c>
+      <c r="C22">
         <v>-3176000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-154000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>383000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>268000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>291000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>142000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>195000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>241000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>205000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>162000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>252000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>69000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>178000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>315000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>465000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>299000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>386779000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>237000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>56000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>52000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>264276000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>68960000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>72214000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7842000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>91969000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>27496000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12052000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-14301000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14804000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>59639000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10580000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-15070000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2060953000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-9864000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2977000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-14445000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>45601000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3789000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>890154000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-22241000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-28401000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-19295000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-7809000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5318000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-46804000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-31990000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1904000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-57715000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-8849000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-52020000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8025000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11116000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>810000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="E23">
         <v>-1000000.0</v>
       </c>
       <c r="F23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G23">
         <v>-29000000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>26000000.0</v>
+      </c>
+      <c r="I23">
         <v>-22000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>203000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-27000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1248000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-9472000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>717000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-11134000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10051000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1941000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13934000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-63405000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2502000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1653000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>50022000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-132697000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-47719000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>541000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-47690000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>50964000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-49403000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>51745000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-46335000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>169000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4400196000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-683000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-69105000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-84916000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>703474000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72501000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-995000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>123210000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>48100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1538000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1537000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2623225000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1537000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
+        <v>3000000.0</v>
+      </c>
+      <c r="C24">
         <v>300000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>762000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>22000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>352000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
+        <v>23000000.0</v>
+      </c>
+      <c r="M24">
+        <v>2000000.0</v>
+      </c>
+      <c r="N24">
+        <v>42000000.0</v>
+      </c>
+      <c r="O24">
+        <v>2000000.0</v>
+      </c>
+      <c r="P24">
+        <v>796000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1204000000.0</v>
+      </c>
+      <c r="R24">
         <v>4000000.0</v>
       </c>
-      <c r="L24">
-[...5 lines deleted...]
-      <c r="N24">
+      <c r="S24">
+        <v>-312000.0</v>
+      </c>
+      <c r="T24">
+        <v>15000000.0</v>
+      </c>
+      <c r="U24">
         <v>2000000.0</v>
       </c>
-      <c r="O24">
-[...17 lines deleted...]
-      <c r="U24">
+      <c r="V24">
         <v>-518405000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-90000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>518546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14910000.0</v>
       </c>
       <c r="Y24">
         <v>14910000.0</v>
       </c>
       <c r="Z24">
+        <v>14910000.0</v>
+      </c>
+      <c r="AA24">
         <v>-425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14910000.0</v>
       </c>
       <c r="AB24">
         <v>-14910000.0</v>
       </c>
       <c r="AC24">
+        <v>-14910000.0</v>
+      </c>
+      <c r="AD24">
         <v>-17000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-6000.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>-14000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>596000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-3000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-5325000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>12000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-4999812000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>253000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>25000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>119000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-7000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3697000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>40680000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>19702000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-41328000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>12363000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>12272000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-44930000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-38296000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>-235000000.0</v>
+      </c>
+      <c r="C25">
         <v>3982000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>249000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-407000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-264000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-368000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-196000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-277000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-329000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-300000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-236000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-354000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-108000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-267000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-438000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-623000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-385000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-644676000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-322000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-109000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-98000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-218389000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-113533000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-111938000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1921000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-135282000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-49541000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-28804000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6856000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-30471000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-86478000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-25634000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>17849000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2506172000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7274000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-6136000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12322000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-82860000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2385000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1447801000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>27056000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>66116000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>28610000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6574000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>42202000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>65380000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>57320000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-12843000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>88192000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>18261000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>81406000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-16430000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-12800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>89000000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-89000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-187000000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-40000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-241000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-751000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1047000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-843000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1361413000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-954000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1219000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-738000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-310957000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-285722000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-48575000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-94249000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-151638000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>50000000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>697309000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-170315000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-995000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-1538000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1537000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>1000000.0</v>
       </c>
       <c r="C27">
+        <v>1000000.0</v>
+      </c>
+      <c r="D27">
         <v>-5000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="I27">
         <v>7000000.0</v>
       </c>
       <c r="J27">
-        <v>9000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="K27">
         <v>9000000.0</v>
       </c>
       <c r="L27">
-        <v>8000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="M27">
         <v>8000000.0</v>
       </c>
       <c r="N27">
+        <v>8000000.0</v>
+      </c>
+      <c r="O27">
         <v>9000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="Q27">
         <v>9000000.0</v>
       </c>
       <c r="R27">
+        <v>9000000.0</v>
+      </c>
+      <c r="S27">
         <v>9984000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="U27">
         <v>10000000.0</v>
       </c>
       <c r="V27">
+        <v>10000000.0</v>
+      </c>
+      <c r="W27">
         <v>3398000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2002000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1933000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1801000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2841000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2531000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2523000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2616000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1509000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1397000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1396000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1405000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>916000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1499000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1429000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1448000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1131000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1736000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1224000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1622000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1598000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1451000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1976000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1355000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>264000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>190000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>89000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>456000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-86000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>367000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>388000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>327000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:53">
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>810000000.0</v>
+      </c>
+      <c r="C28">
         <v>-51000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-382000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-714000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-40000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-132000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-275000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>46000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>74000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-235000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-248000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-753000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1248000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-548000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1598770000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-670000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2100000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-923000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>501490000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>404227000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1941000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13934000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13405000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2502000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1653000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>50022000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>303000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-22719000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>541000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-47690000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-49036000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-49403000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>51745000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-46335000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>169000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4400196000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>199317000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>28007000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-109105000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-44916000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>703474000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>72501000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-995000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>123210000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>48100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1538000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1537000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2623225000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1537000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-74000000.0</v>
+      </c>
+      <c r="C29">
         <v>-231000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>91000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>78000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>52000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>62000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-96000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>41000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-78000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-72000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>90000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-132968000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>25000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-82000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>193000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-58930000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-21114000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1197000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-14501000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-10331000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-7158000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8513000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-11561000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-10181000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-9486000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2897000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3696000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-6435000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-12282000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1713000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-9601000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-6865000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2669000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6884000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-818000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-16337000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-11504000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>48208000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>14922000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-19760000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-8381000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-14392000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>45261000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-13554000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-14756000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-13988000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>47773000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>193000000.0</v>
+      </c>
+      <c r="C30">
         <v>300000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>281000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>254000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>257000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>61000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>279000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-48000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-69000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>410000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>742000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1321000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>574000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1493110000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>855000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1224000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>490000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>590464000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-20000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-14925000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-425000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-25000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-33000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-17000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-6000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-11000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-43000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3000.0</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
       <c r="AL30">
+        <v>0.0</v>
+      </c>
+      <c r="AM30">
         <v>-113000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-107000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4922142000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-68438000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2266000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-160000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-78000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-55343000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>40322000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-105410000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-89555000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>11724000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12180000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2610339000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-38433000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>