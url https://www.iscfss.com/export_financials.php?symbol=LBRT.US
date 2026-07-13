--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1930,51 +1933,51 @@
       </c>
       <c r="G35">
         <v>223753000.0</v>
       </c>
       <c r="H35">
         <v>295428000.0</v>
       </c>
       <c r="I35">
         <v>155951000.0</v>
       </c>
       <c r="J35">
         <v>196346000.0</v>
       </c>
       <c r="K35">
         <v>91078000.0</v>
       </c>
       <c r="L35">
         <v>87439999.0</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>2596895000.0</v>
+        <v>135258000.0</v>
       </c>
       <c r="C36">
         <v>119402000.0</v>
       </c>
       <c r="D36">
         <v>127330000.0</v>
       </c>
       <c r="E36">
         <v>105300000.0</v>
       </c>
       <c r="F36">
         <v>82289000.0</v>
       </c>
       <c r="G36">
         <v>81888000.0</v>
       </c>
       <c r="H36">
         <v>-25647000.0</v>
       </c>
       <c r="I36">
         <v>28227000.0</v>
       </c>
       <c r="J36">
         <v>5298000.0</v>
       </c>
@@ -2762,5986 +2765,6118 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>377597000.0</v>
+      </c>
+      <c r="C2">
         <v>598658000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>350102000.0</v>
+      </c>
+      <c r="E2">
         <v>404457000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>369112000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>314123000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>347074000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>348273000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>315998000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>293733000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>358595000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>368723000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>412498000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>326818000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>378480000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>311404000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>333599000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>288801000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>228997000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>182876000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>184799000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>193338000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70009000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27381000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108136000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>117613000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>91019000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>108102000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>122673000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>80490000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>95624000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>93288000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>139084000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>66846000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>92515000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>91392000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>90538000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>42862000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>27438000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>28602000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>-15690000.0</v>
+      </c>
+      <c r="C5">
         <v>-13862000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16046000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-13669000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19680000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19751000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9886000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11533000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9807000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6084000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9015000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5867000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7867000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7396000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8595000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2263000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>743000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-306000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>191000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2454000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1318000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-581220000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-539377000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-497172000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-455687000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-416545000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-377288000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-340332000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-307277000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-286346000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-255548000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-226090000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-198453000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-173231000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-149417000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-131896000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-117779000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-107175000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>134051000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-77057000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>344659000.0</v>
+      </c>
+      <c r="C7">
         <v>371679000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>372984000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>356884000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>353524000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>343106000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>348072000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>321301000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>281431000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>265309000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>223519000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>140963000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>127006000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>130472000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>126711000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>126113000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>120373000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>121183000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>143758000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>146486000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>97693000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>105809000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>102369000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>100410000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>98678000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>101090000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>109061000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>114570000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>112942000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
-        <v>1620000.0</v>
+        <v>1621000.0</v>
       </c>
       <c r="C8">
         <v>1620000.0</v>
       </c>
       <c r="D8">
         <v>1620000.0</v>
       </c>
       <c r="E8">
+        <v>1620000.0</v>
+      </c>
+      <c r="F8">
         <v>1608000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1619000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1634000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1653000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1652000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1666000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1686000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1704000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1739000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1791000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1825000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1872000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1861000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802000.0</v>
       </c>
       <c r="T8">
         <v>1802000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1802000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1146130000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1208183000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1266097000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1320731000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1384134000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1389987000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1367642000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1278073000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1274031000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1212354000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1125554000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>446155000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>435885000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>413664000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>410596000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>368502000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>318099000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>314967000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>312659000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>311772000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>349488000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>347965000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>699146000.0</v>
+      </c>
+      <c r="C10">
         <v>27554000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13454000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19563000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19984000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23012000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30043000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23788000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>36784000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>26603000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>31667000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20876000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>43676000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24045000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>41476000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32925000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19998000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34705000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30710000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>69534000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>68978000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>84819000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>124504000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>56531000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>112690000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>139995000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>32503000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>58688000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>103312000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>87077000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>83331000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>98070000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16321000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>21145000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>609000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12826000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11484000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1844000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-5644000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>699146000.0</v>
+      </c>
+      <c r="C12">
         <v>27554000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13454000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19563000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19984000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23012000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30043000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>23788000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>36784000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26603000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>31667000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20876000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43676000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24045000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41476000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32925000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19998000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34705000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>30710000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>69534000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>68978000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>84819000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>124504000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>56531000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>112690000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>139995000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32503000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>58688000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>103312000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>87077000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>83331000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>98070000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16321000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21145000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>609000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12826000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11484000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1844000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-5644000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
-        <v>1620000.0</v>
+        <v>1621000.0</v>
       </c>
       <c r="C13">
         <v>1620000.0</v>
       </c>
       <c r="D13">
         <v>1620000.0</v>
       </c>
       <c r="E13">
+        <v>1620000.0</v>
+      </c>
+      <c r="F13">
         <v>1608000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1619000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1634000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1653000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1652000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1666000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1686000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1704000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1739000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1791000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1825000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1872000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1861000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802000.0</v>
       </c>
       <c r="T13">
         <v>1802000.0</v>
       </c>
       <c r="U13">
-        <v>1795000.0</v>
+        <v>1802000.0</v>
       </c>
       <c r="V13">
         <v>1795000.0</v>
       </c>
       <c r="W13">
+        <v>1795000.0</v>
+      </c>
+      <c r="X13">
         <v>1130000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126000.0</v>
       </c>
       <c r="Z13">
         <v>1126000.0</v>
       </c>
       <c r="AA13">
         <v>1126000.0</v>
       </c>
       <c r="AB13">
         <v>1126000.0</v>
       </c>
       <c r="AC13">
+        <v>1126000.0</v>
+      </c>
+      <c r="AD13">
         <v>1123000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1136000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182000.0</v>
       </c>
       <c r="AG13">
         <v>1182000.0</v>
       </c>
       <c r="AH13">
+        <v>1182000.0</v>
+      </c>
+      <c r="AI13">
         <v>392766000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>335895000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>274636000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>236691000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>228972000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>193533000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>134051000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>166255000.0</v>
+      </c>
+      <c r="C14">
         <v>166027000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>165066000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>164243000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>165784000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>167163000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>168595000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>169669000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>171441000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>172661000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>173984000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>176225000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>181088000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>185904000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>189907000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>190441000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>183999000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>181784000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>178311000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>172523000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>163207000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>91026000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>84937000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>83292000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>114952000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>79182000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>113064000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>114338000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>114171000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>116109000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>118470000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>118637877.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>69971274.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>68975123.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>62532161.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56089198.0</v>
       </c>
       <c r="AK14">
         <v>56089198.0</v>
       </c>
       <c r="AL14">
         <v>56089198.0</v>
       </c>
       <c r="AM14">
         <v>56089198.0</v>
       </c>
       <c r="AN14">
+        <v>56089198.0</v>
+      </c>
+      <c r="AO14">
         <v>67794887.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>118195409.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>67794887.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1704000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1739000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1791000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1825000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1872000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1861000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802000.0</v>
       </c>
       <c r="T15">
         <v>1802000.0</v>
       </c>
       <c r="U15">
-        <v>1795000.0</v>
+        <v>1802000.0</v>
       </c>
       <c r="V15">
         <v>1795000.0</v>
       </c>
       <c r="W15">
+        <v>1795000.0</v>
+      </c>
+      <c r="X15">
         <v>1130000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126000.0</v>
       </c>
       <c r="Z15">
         <v>1126000.0</v>
       </c>
       <c r="AA15">
         <v>1126000.0</v>
       </c>
       <c r="AB15">
         <v>1126000.0</v>
       </c>
       <c r="AC15">
+        <v>1126000.0</v>
+      </c>
+      <c r="AD15">
         <v>1123000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1136000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182000.0</v>
       </c>
       <c r="AG15">
         <v>1182000.0</v>
       </c>
       <c r="AH15">
+        <v>1182000.0</v>
+      </c>
+      <c r="AI15">
         <v>392766000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>335895000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>274636000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>236691000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>228972000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>193533000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>134051000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-347074000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-658845000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-315998000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>16774000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19335000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3419000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3859000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>976000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1554000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1670000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4552000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-265304000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>750000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3844000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6784000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9231000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10000000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>927000.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044000.0</v>
       </c>
       <c r="N18">
         <v>1044000.0</v>
       </c>
       <c r="O18">
-        <v>563000.0</v>
+        <v>1044000.0</v>
       </c>
       <c r="P18">
         <v>563000.0</v>
       </c>
       <c r="Q18">
         <v>563000.0</v>
       </c>
       <c r="R18">
         <v>563000.0</v>
       </c>
       <c r="S18">
+        <v>563000.0</v>
+      </c>
+      <c r="T18">
         <v>765000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>764000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>2673000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14887000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>28913000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>19560000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>33915000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>27020000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32994000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>44042000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>37243000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>28796000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>31</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>12600000.0</v>
       </c>
-      <c r="C21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>12600000.0</v>
       </c>
-      <c r="F21"/>
+      <c r="F21">
+        <v>12600000.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>7100000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>54000000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>185259000.0</v>
+      </c>
+      <c r="C22">
         <v>188125000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>184420000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>201268000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>202865000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>203469000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>197563000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>206386000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>210060000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>205865000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>211747000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>201069000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>196675000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>214454000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>185647000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>163652000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>139721000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>134593000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>116795000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>120015000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>129338000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>118568000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>76989000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>81167000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>87616000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>88547000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>86985000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>86809000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>74348000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>60024000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>55836000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>62374000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>60072000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>55524000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>41840000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>38776000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>32103000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>28144000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>27730000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>16457000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>4443482000.0</v>
+      </c>
+      <c r="C23">
         <v>3558305000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3503385000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3441048000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3355822000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3296394000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3272884000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3241355000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3097619000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3033557000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3089123000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2924502000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2760622000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2575932000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2525158000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2335133000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2190880000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2040660000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1966092000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1975127000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1916775000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1889942000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1058747000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1051119999.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1298552000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1343415000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1295230000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1303375000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1268856000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1116501000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1101033000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1091557000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1038925999.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>852103000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>821086000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>739230000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>584065000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>451845000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>368915000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>134051000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>296971000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>1271350000.0</v>
+      </c>
+      <c r="C24">
         <v>241510000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>253000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>160000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>210000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>190500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>123000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>147000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>166000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>140000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>223000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>288000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>210000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>217426000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>252682000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>252937000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>211192000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>121445000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>121125000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>105221000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>105317000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>105411000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>105504000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>105596000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>105625000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>105731000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>105837000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>106375000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>106041000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>106139000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>106267000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>106830000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>106905000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>196346000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>221141000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>139427000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>92196000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>91078000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>87440000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:42">
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>288000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>210000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>217426000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>252682000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>252937000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>211192000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>121445000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>121125000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>105221000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>105317000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>105411000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>105504000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>105596000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>126650000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>130615000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>137657000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>142218000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>144063000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>106139000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>106267000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>106830000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>106905000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26">
+        <v>87029000.0</v>
+      </c>
+      <c r="C26">
         <v>70840000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>148820000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>86041000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>69369000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>81036000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>34757000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>37485000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>31646000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>11115000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>15601000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>924006000.0</v>
+      </c>
+      <c r="C28">
         <v>845813000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>612530000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>497321000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>539424000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>513622000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>448060000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>438258000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>423643000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>368525000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>419916000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>397296000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>316130000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>305242000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>356364000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>338587000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>299650000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>223637000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>230557000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>221372000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>133846000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>142606000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>123412000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>81855000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>148186000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>94540000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>75304000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>188839000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>160687000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3212000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20007000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23874000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9205000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>180036000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>200045000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>153360000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>93088000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>92440000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>105362000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>115876000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>3226865000.0</v>
+      </c>
+      <c r="C29">
         <v>2325496000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2322665000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2194983000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2184112000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2169369000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2091998000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2083895000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2050484000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1981408000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2011562000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1961941000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1800119000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1713463000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1658438000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1581519000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1443463000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1335694000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1301205000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1322408000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1310239000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1256412000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>613464000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>637780000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>661410000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>729435000.0</v>
+      </c>
+      <c r="C30">
         <v>605370000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>573801000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>607333000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>544274000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>539856000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>594056000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>675637000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>649208000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>587470000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>728426000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>719194000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>732671000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>586012000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>691165000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>564039000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>514613000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>407454000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>434498000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>455249000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>336464000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>338657000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>144405000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>68519000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>335625000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>252910000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>246344000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>346381000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>321237000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>247961000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>325792000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>343850000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>293527000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>258788000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>267829000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>236332000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>125250000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>128560000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>83985000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>87813000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1788562000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1673941000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1590119000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1495017000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1404740000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1327569000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1231261000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1213242000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1179701000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1216812000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1204552000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1150637000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>507602000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>531831000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>555371000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>554827000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>529076000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>471547000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>449967000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>433069000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>416745000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>423940000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>372822000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>392766000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>335895000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>274636000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>236691000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>228972000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>134051000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>920641000.0</v>
+      </c>
+      <c r="C32">
         <v>157617000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>217205000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>127999000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>141951000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>182000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>173949000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>258415000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>315643000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>314830000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>273815000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>329685000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>315415000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>307176000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>291204000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>218852000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>138361000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>61130000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>162513000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>177547000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>189674000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>210987000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>171629000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>198738000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>234705000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>2763008000.0</v>
+      </c>
+      <c r="C33">
         <v>2680335000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2608977000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2519671000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2497312000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2447871000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2350364000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2239043000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2119611000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2079303000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2021499000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1850587000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1690430000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1619259000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1529097000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1494209000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1429319000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1410283000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1294527000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1306436000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1333552000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1322809000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>721103000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>751430000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>780579000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>794455000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>798891000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>817350000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>789744000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>655280000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>598972000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>572765000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>560410000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>500074000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>467110000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>446581000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>399721000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>277754000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>252418000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>189787000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:42">
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>217264000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>181242000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>210659000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>159618000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>129545000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>118871000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>118966000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>143296000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>148564000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>130422000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>107024000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>108260000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>109728000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>99293000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>73365000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>112388000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>99943000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>105904000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>16800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2291000.0</v>
       </c>
       <c r="AF34">
         <v>2291000.0</v>
       </c>
       <c r="AG34">
         <v>2291000.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>2291000.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>1735277000.0</v>
+      </c>
+      <c r="C35">
         <v>759063000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>756517000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>612687000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>665151000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>651002000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>555315000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>560563000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>550770000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>552724999.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>506751999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>506330999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>415725999.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>429129000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>412863000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>383044999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>334014000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>240974000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>265186000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>254548999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>245491000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>223753000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>216437000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>230211000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>233831000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>295428000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>237785000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>240232999.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>238965000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>155951000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>152600000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>146363999.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>137991999.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>196346000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>221141000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>139427000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>92196000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>91078000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>94987000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>87440000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:42">
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>150394000.0</v>
+      </c>
+      <c r="C36">
         <v>135258000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>135928000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>115331000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>118782000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>119402000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>123636000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>124378000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>140939000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>127330000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>153349000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>133292000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>103906000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>105300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>98669000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>92924000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>82767000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>82289000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>72866000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>75145000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>77949000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>81888000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>29188000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>30704000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>32042000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>34339000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>44963000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>49171000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>28538000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>28227000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>15030000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>11751000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>11113000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>5298000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6090000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2381000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>208000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>399000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>170000.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-    </row>
-    <row r="37" spans="1:42">
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>2289000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>2698000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>2447000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>2405000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>17197000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>12153000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>12622000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>73183000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>159406000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>168693000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>188126000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>226082000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>226665000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>274389000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>320899000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>305515000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>307745000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>326851000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>315556000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>278098000.0</v>
       </c>
-      <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>174587000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>154532000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>125146000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>117892000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>98931000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>93204000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>83383000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>82896000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>72866000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>75145000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>121463000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>201859000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>29188000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>30704000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>32042000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>34339000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>44963000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>33570000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>28538000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>28227000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>15030000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>11751000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>11113000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5298000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6090000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2381000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>208000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>399000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-    </row>
-    <row r="39" spans="1:42">
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>66634000.0</v>
+      </c>
+      <c r="C39">
         <v>56921000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>122733000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>93213000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>87271000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>85214000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>107889000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>90246000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>94952000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>124135000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>100848000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>121985000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>119970000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>112531000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>95204000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>71757000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>74302000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>68332000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>85567000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>62717000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>47887000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>40930000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>31431000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>25500000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>38201000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>34827000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>23015000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>20332000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>24839000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>49924000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>33356000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>29237000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>26847000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>21396000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>23162000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>16932000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>14165000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5903000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2938000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>2914000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>264586000.0</v>
+      </c>
+      <c r="C40">
         <v>598658000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40">
+        <v>209571000.0</v>
+      </c>
+      <c r="E40">
         <v>279816000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>227070000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>206713000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>240641000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>286791000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>234895000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>266236000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>268018000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>265340000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>239748000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>276819000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>286504000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>269645000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>247087000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>235115000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>230872000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>256682000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>166193000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>118383000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>54027000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>36858000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>132746999.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>108954000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>125581000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>127496000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>124232000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>138861000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>107646000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>108190000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>103776000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>144417000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>119722000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>117266000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>110725000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>76086999.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-27438000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>24086000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>115882000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>115909000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>115886000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>119918000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>71351000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>42451000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>42283000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>38118000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>49107000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>54053000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>84668000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>56594000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>50185000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>60565000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>71499000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>68140000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>59866000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>53989000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>47094000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>49812000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>46333000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>39534000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>31087000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>42486000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>41764000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>101967000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>40197000.0</v>
       </c>
-      <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-    </row>
-    <row r="42" spans="1:42">
+      <c r="AQ41"/>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>842359000.0</v>
+      </c>
+      <c r="C42">
         <v>978384000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>970123000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>962840000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>965665000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>977484000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>996336000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1027939000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1070383000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1093498000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1123967000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1146130000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1208183000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1266097000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1320731000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1384134000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1389987000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1367642000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1278073000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1274031000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1212354000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1125554000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>446155000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>435885000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>413664000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>410596000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>368502000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>318099000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>314967000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>312659000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>311772000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>349488000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>347965000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>198453000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>173231000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>149417000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>131896000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>117779000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>107175000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>77057000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:42">
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>482000.0</v>
       </c>
       <c r="AG44">
         <v>482000.0</v>
       </c>
       <c r="AH44">
+        <v>482000.0</v>
+      </c>
+      <c r="AI44">
         <v>42486000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>41764000.0</v>
       </c>
-      <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-    </row>
-    <row r="45" spans="1:42">
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>4528313000.0</v>
+      </c>
+      <c r="C45">
         <v>4429702000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4253312000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4185032000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4227902000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4164984000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4015347000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3795570000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3589021000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3422012000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3260033000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1546187000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1430979000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1501367000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1430166000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>1218959000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1231291000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1212089000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1235561000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>691915000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>720726000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>748537000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>760116000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>753928000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>768179000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>761206000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>627053000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>583942000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>561014000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>549297000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>494776000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>461020000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>444200000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>399513000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>277355000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>252248000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>189787000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:42">
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>2525585000.0</v>
+      </c>
+      <c r="C46">
         <v>2461637000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2324229000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2305699000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2296561000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2247433000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2191971000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2077180000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1978672000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1920327000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1846912000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1696055000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1565284000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1501367000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1430166000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1401005000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1345936000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1327387000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1221661000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1231291000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1212089000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1235561000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>691915000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>720726000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>748537000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>760116000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>753928000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>768179000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>761206000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>627053000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>583942000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>561014000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>549297000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>494776000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>461020000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>444200000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>399513000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>277355000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>252248000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>189787000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:42">
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1846912000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1546187000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1430979000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1362364000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1430166000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1401005000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1218959000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1327387000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1221661000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1231291000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1105938000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1120950000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>582865000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>720726000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>748537000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>760116000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>753928000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>768179000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>761206000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>627053000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>583942000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>561014000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>549297000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>494776000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>461020000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>444200000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>399513000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>277355000.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>189787000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>1120082000.0</v>
+      </c>
+      <c r="C48">
         <v>1112747000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1113968000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1084192000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1026519000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1019517000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>980914000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>918836000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>822256000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>752328000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>671924000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>531974000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>388064000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>234525000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>90779000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-56174000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-161330000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-155954000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-100365000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-61475000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-10915000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>23288000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>60317000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>94817000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>140581000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>143105000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>159448000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>152322000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>133877000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>119274000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>103820000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>73270000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>23675000.0</v>
       </c>
-      <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-    </row>
-    <row r="49" spans="1:42">
+      <c r="AQ48"/>
+    </row>
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>531974000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>388064000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>234525000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>90779000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-56174000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-161330000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-155954000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-100365000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-61475000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-10915000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>23288000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>60317000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>94817000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>140581000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>143105000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>159448000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>152322000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>133877000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>119274000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>103820000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>73270000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>23675000.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
+        <v>7143000.0</v>
+      </c>
+      <c r="C50">
         <v>5097000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>1020000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1016000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1013000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1010000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1007000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>379000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>375000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>370000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>364000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>358000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>353000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>414000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>409000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>401000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>397000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>392000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>385000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>817000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>375000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>370000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>11000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>49000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>153969000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>105914000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>12727000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>17267000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:42">
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>1623152000.0</v>
+      </c>
+      <c r="C51">
         <v>873367000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>625984000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>516884000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>563524000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>533606000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>471072000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>468301000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>447431000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>405309000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>446519000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>428963000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>337006000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>348918000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>380409000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>380063000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>332575000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>243635000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>265262000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>252082000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>203380000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>211584000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>208231000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>206359000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>204717000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>207230000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>215299000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>221342000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>219375000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>106524000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>107084000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>107205000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>107275000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>196357000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>221190000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>153969000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>105914000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>103924000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>107206000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>110232000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:42">
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>117650000.0</v>
+      </c>
+      <c r="C52">
         <v>121695000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>117530000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>109105000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>103281000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>95218000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>93052000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>85052000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>74028000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>67395000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>55649000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>38541000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>37166000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>39707000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>38897000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>39469000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>40844000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>40779000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>49183000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>51586000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>42557000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>44425000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>41979000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>36713000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>42385000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>39928000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>37380000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>35098000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>27504000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>385000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>817000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>375000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>370000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>49000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14542000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>13718000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>12846000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>12219000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>22792000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:42">
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-    </row>
-    <row r="54" spans="1:42">
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>4443482000.0</v>
+      </c>
+      <c r="C55">
         <v>3558305000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3503385000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3441048000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3355822000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3296394000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3272884000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3241355000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3097619000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3033557000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3089123000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2924502000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2760622000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2575932000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2525158000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2335133000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2190880000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2040660000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1966092000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1975127000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1916775000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1889942000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1058747000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1051120000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1298552000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1283429000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1295230000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1303375000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1268856000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1116501000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1101033000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1091557000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1038926000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>852103000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>821086000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>739230000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>584065000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>451845000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>368915000.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>296971000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>1680474000.0</v>
+      </c>
+      <c r="C56">
         <v>877970000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>894408000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>921377000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>858510000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>848523000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>922520000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1002312000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>978008000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>954254000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1067624000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1073915000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1070192000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>956673000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>996061000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>840924000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>761561000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>630377000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>671565000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>668691000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>583223000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>567133000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>337644000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>299690000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>517973000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>488974000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>496339000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>486025000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>479112000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>461221000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>502061000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>518792000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>478516000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>352029000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>353976000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>292649000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>184344000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>174091000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>116497000.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>107184000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>759833000.0</v>
+      </c>
+      <c r="C57">
         <v>720353000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>677203000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>793378000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>716559000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>666523000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>748571000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>743897000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>662365000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>639424000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>793809000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>744230000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>754777000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>649497000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>704857000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>622072000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>623200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>569247000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>509052000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>491144000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>393549000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>356146000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>166015000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>100952000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>283268000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>266495000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>253980000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>270696000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>274409000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>219736000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>204837000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>205697000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>250153000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>220505000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>222286000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>223200000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>214981000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>131795000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>80395000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>75480000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:42">
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>2495110000.0</v>
+      </c>
+      <c r="C58">
         <v>1479416000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1433720000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1406065000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1381710000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1317525000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1303886000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1304460000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1213135000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1192149000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1300561000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1250561000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1170503000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1078626000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1117720000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1005117000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>957214000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>810221000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>774238000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>745693000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>639040000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>579899000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>382452000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>331163000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>517099000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>561923000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>491765000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>510929000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>513374000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>375687000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>357437000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>352061000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>388006000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>416851000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>443427000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>362627000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>307177000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>222873000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>175382000.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>162920000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>401322000.0</v>
       </c>
       <c r="AG59">
         <v>401322000.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>401322000.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>1948372000.0</v>
+      </c>
+      <c r="C60">
         <v>2078889000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2069665000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2034983000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1974112000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1978869000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1968998000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1936895000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1884484000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1841408000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1788562000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1673941000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1590119000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1495017000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1404740000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1327569000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1231261000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1213242000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1179701000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1216812000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1204552000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1150637000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>507602000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>531831000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>555371000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>554827000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>529076000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>471547000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>449967000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>433069000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>416745000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>423940000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>372822000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>435252000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>377659000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>376603000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>276888000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>228972000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>193533000.0</v>
       </c>
-      <c r="AN60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO60"/>
       <c r="AP60">
         <v>134051000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:42">
+      <c r="AQ60">
+        <v>134051000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8782,981 +8917,981 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
         <v>3548198000.0</v>
       </c>
       <c r="C2">
         <v>3705556000.0</v>
       </c>
       <c r="D2">
         <v>3770884000.0</v>
       </c>
       <c r="E2">
         <v>3472064000.0</v>
       </c>
       <c r="F2">
         <v>2512683000.0</v>
       </c>
       <c r="G2">
         <v>1038065000.0</v>
       </c>
       <c r="H2">
         <v>1786559000.0</v>
       </c>
       <c r="I2">
         <v>1753863000.0</v>
       </c>
       <c r="J2">
         <v>1228481000.0</v>
       </c>
       <c r="K2">
         <v>396091000.0</v>
       </c>
       <c r="L2">
         <v>429776000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
         <v>500332000.0</v>
       </c>
       <c r="C3">
         <v>505050000.0</v>
       </c>
       <c r="D3">
         <v>421514000.0</v>
       </c>
       <c r="E3">
         <v>323028000.0</v>
       </c>
       <c r="F3">
         <v>262757000.0</v>
       </c>
       <c r="G3">
         <v>180084000.0</v>
       </c>
       <c r="H3">
         <v>165379000.0</v>
       </c>
       <c r="I3">
         <v>125110000.0</v>
       </c>
       <c r="J3">
         <v>81473000.0</v>
       </c>
       <c r="K3">
         <v>41362000.0</v>
       </c>
       <c r="L3">
         <v>36436000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
         <v>235497000.0</v>
       </c>
       <c r="C5">
         <v>435963000.0</v>
       </c>
       <c r="D5">
         <v>764383000.0</v>
       </c>
       <c r="E5">
         <v>422224000.0</v>
       </c>
       <c r="F5">
         <v>-162185000.0</v>
       </c>
       <c r="G5">
         <v>-176763000.0</v>
       </c>
       <c r="H5">
         <v>106401000.0</v>
       </c>
       <c r="I5">
         <v>306945000.0</v>
       </c>
       <c r="J5">
         <v>181190000.0</v>
       </c>
       <c r="K5">
         <v>-54434000.0</v>
       </c>
       <c r="L5">
         <v>-3560000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
         <v>735829000.0</v>
       </c>
       <c r="C6">
         <v>941013000.0</v>
       </c>
       <c r="D6">
         <v>1185897000.0</v>
       </c>
       <c r="E6">
         <v>745252000.0</v>
       </c>
       <c r="F6">
         <v>100572000.0</v>
       </c>
       <c r="G6">
         <v>3321000.0</v>
       </c>
       <c r="H6">
         <v>271780000.0</v>
       </c>
       <c r="I6">
         <v>432055000.0</v>
       </c>
       <c r="J6">
         <v>262663000.0</v>
       </c>
       <c r="K6">
         <v>-13072000.0</v>
       </c>
       <c r="L6">
         <v>32876000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
         <v>457918000.0</v>
       </c>
       <c r="C9">
         <v>609605000.0</v>
       </c>
       <c r="D9">
         <v>977044000.0</v>
       </c>
       <c r="E9">
         <v>677164000.0</v>
       </c>
       <c r="F9">
         <v>-41901000.0</v>
       </c>
       <c r="G9">
         <v>-72278000.0</v>
       </c>
       <c r="H9">
         <v>203787000.0</v>
       </c>
       <c r="I9">
         <v>401273000.0</v>
       </c>
       <c r="J9">
         <v>261374000.0</v>
       </c>
       <c r="K9">
         <v>-21318000.0</v>
       </c>
       <c r="L9">
         <v>25628000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>195191000.0</v>
       </c>
       <c r="C10">
         <v>403271000.0</v>
       </c>
       <c r="D10">
         <v>734890000.0</v>
       </c>
       <c r="E10">
         <v>399509000.0</v>
       </c>
       <c r="F10">
         <v>-177788000.0</v>
       </c>
       <c r="G10">
         <v>-191531000.0</v>
       </c>
       <c r="H10">
         <v>88916000.0</v>
       </c>
       <c r="I10">
         <v>289418000.0</v>
       </c>
       <c r="J10">
         <v>168501000.0</v>
       </c>
       <c r="K10">
         <v>-60560000.0</v>
       </c>
       <c r="L10">
         <v>-9061000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
         <v>47319000.0</v>
       </c>
       <c r="C11">
         <v>87261000.0</v>
       </c>
       <c r="D11">
         <v>178482000.0</v>
       </c>
       <c r="E11">
         <v>-793000.0</v>
       </c>
       <c r="F11">
         <v>9216000.0</v>
       </c>
       <c r="G11">
         <v>-30857000.0</v>
       </c>
       <c r="H11">
         <v>14052000.0</v>
       </c>
       <c r="I11">
         <v>40385000.0</v>
       </c>
       <c r="J11">
         <v>-68837000.0</v>
       </c>
       <c r="K11">
         <v>6126000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
         <v>40306000.0</v>
       </c>
       <c r="C12">
         <v>32692000.0</v>
       </c>
       <c r="D12">
         <v>29493000.0</v>
       </c>
       <c r="E12">
         <v>22715000.0</v>
       </c>
       <c r="F12">
         <v>15603000.0</v>
       </c>
       <c r="G12">
         <v>14768000.0</v>
       </c>
       <c r="H12">
         <v>17485000.0</v>
       </c>
       <c r="I12">
         <v>17145000.0</v>
       </c>
       <c r="J12">
         <v>12636000.0</v>
       </c>
       <c r="K12">
         <v>6126000.0</v>
       </c>
       <c r="L12">
         <v>5501000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
         <v>0.0</v>
       </c>
       <c r="C13">
         <v>478000.0</v>
       </c>
       <c r="D13">
         <v>1254000.0</v>
       </c>
       <c r="E13">
         <v>373000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>560000.0</v>
       </c>
       <c r="H13">
         <v>983000.0</v>
       </c>
       <c r="I13">
         <v>17145000.0</v>
       </c>
       <c r="J13">
         <v>12636000.0</v>
       </c>
       <c r="K13">
         <v>6126000.0</v>
       </c>
       <c r="L13">
         <v>5501000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-402000.0</v>
       </c>
       <c r="E14">
         <v>700000.0</v>
       </c>
       <c r="F14">
         <v>7760000.0</v>
       </c>
       <c r="G14">
         <v>-45091000.0</v>
       </c>
       <c r="H14">
         <v>226665000.0</v>
       </c>
       <c r="I14">
         <v>307745000.0</v>
       </c>
       <c r="J14">
         <v>307745000.0</v>
       </c>
       <c r="K14">
         <v>307745000.0</v>
       </c>
       <c r="L14">
         <v>307745000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>147872000.0</v>
       </c>
       <c r="C15">
         <v>316010000.0</v>
       </c>
       <c r="D15">
         <v>556317000.0</v>
       </c>
       <c r="E15">
         <v>399602000.0</v>
       </c>
       <c r="F15">
         <v>-179244000.0</v>
       </c>
       <c r="G15">
         <v>-115583000.0</v>
       </c>
       <c r="H15">
         <v>39003000.0</v>
       </c>
       <c r="I15">
         <v>126349000.0</v>
       </c>
       <c r="J15">
         <v>168501000.0</v>
       </c>
       <c r="K15">
         <v>-60560000.0</v>
       </c>
       <c r="L15">
         <v>-9061000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>399602000.0</v>
       </c>
       <c r="F16">
         <v>-179244000.0</v>
       </c>
       <c r="G16">
         <v>-115583000.0</v>
       </c>
       <c r="H16">
         <v>39003000.0</v>
       </c>
       <c r="I16">
         <v>126349000.0</v>
       </c>
       <c r="J16">
         <v>168501000.0</v>
       </c>
       <c r="K16">
         <v>-60560000.0</v>
       </c>
       <c r="L16">
         <v>-9061000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
         <v>147872000.0</v>
       </c>
       <c r="C17">
         <v>316010000.0</v>
       </c>
       <c r="D17">
         <v>617205000.0</v>
       </c>
       <c r="E17">
         <v>400302000.0</v>
       </c>
       <c r="F17">
         <v>-187004000.0</v>
       </c>
       <c r="G17">
         <v>-131664000.0</v>
       </c>
       <c r="H17">
         <v>74864000.0</v>
       </c>
       <c r="I17">
         <v>249033000.0</v>
       </c>
       <c r="J17">
         <v>168501000.0</v>
       </c>
       <c r="K17">
         <v>-60560000.0</v>
       </c>
       <c r="L17">
         <v>-9061000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
         <v>-40306000.0</v>
       </c>
       <c r="C18">
         <v>-32214000.0</v>
       </c>
       <c r="D18">
         <v>-27898000.0</v>
       </c>
       <c r="E18">
         <v>-22715000.0</v>
       </c>
       <c r="F18">
         <v>-15603000.0</v>
       </c>
       <c r="G18">
         <v>-14505000.0</v>
       </c>
       <c r="H18">
         <v>-14681000.0</v>
       </c>
       <c r="I18">
         <v>-17145000.0</v>
       </c>
       <c r="J18">
         <v>-12636000.0</v>
       </c>
       <c r="K18">
         <v>-6126000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-96381000.0</v>
       </c>
       <c r="F19">
         <v>3436000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
         <v>81285000.0</v>
       </c>
       <c r="C21">
         <v>384131000.0</v>
       </c>
       <c r="D21">
         <v>757720000.0</v>
       </c>
       <c r="E21">
         <v>514131000.0</v>
       </c>
       <c r="F21">
         <v>-162556000.0</v>
       </c>
       <c r="G21">
         <v>-144176000.0</v>
       </c>
       <c r="H21">
         <v>110698000.0</v>
       </c>
       <c r="I21">
         <v>312321000.0</v>
       </c>
       <c r="J21">
         <v>181285000.0</v>
       </c>
       <c r="K21">
         <v>-57107000.0</v>
       </c>
       <c r="L21">
         <v>-3137000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
         <v>3924831000.0</v>
       </c>
       <c r="C23">
         <v>3931030000.0</v>
       </c>
       <c r="D23">
         <v>3990208000.0</v>
       </c>
       <c r="E23">
         <v>3635097000.0</v>
       </c>
       <c r="F23">
         <v>2633338000.0</v>
       </c>
       <c r="G23">
         <v>1109963000.0</v>
       </c>
       <c r="H23">
         <v>1879648000.0</v>
       </c>
       <c r="I23">
         <v>1842815000.0</v>
       </c>
       <c r="J23">
         <v>1308570000.0</v>
       </c>
       <c r="K23">
         <v>431880000.0</v>
       </c>
       <c r="L23">
         <v>458541000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>500332000.0</v>
       </c>
       <c r="C25">
         <v>505050000.0</v>
       </c>
       <c r="D25">
         <v>391306000.0</v>
       </c>
       <c r="E25">
         <v>323028000.0</v>
       </c>
       <c r="F25">
         <v>262757000.0</v>
       </c>
       <c r="G25">
         <v>180084000.0</v>
       </c>
       <c r="H25">
         <v>165379000.0</v>
       </c>
       <c r="I25">
         <v>125110000.0</v>
       </c>
       <c r="J25">
         <v>81473000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
         <v>247436000.0</v>
       </c>
       <c r="C28">
         <v>225474000.0</v>
       </c>
       <c r="D28">
         <v>221406000.0</v>
       </c>
       <c r="E28">
         <v>180040000.0</v>
       </c>
       <c r="F28">
         <v>123406000.0</v>
       </c>
       <c r="G28">
         <v>84098000.0</v>
       </c>
       <c r="H28">
         <v>97589000.0</v>
       </c>
       <c r="I28">
         <v>99052000.0</v>
       </c>
       <c r="J28">
         <v>80089000.0</v>
       </c>
       <c r="K28">
         <v>35789000.0</v>
       </c>
       <c r="L28">
         <v>28765000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>47319000.0</v>
       </c>
       <c r="C29">
         <v>87261000.0</v>
       </c>
       <c r="D29">
         <v>147228000.0</v>
       </c>
       <c r="E29">
         <v>-793000.0</v>
       </c>
       <c r="F29">
         <v>9216000.0</v>
       </c>
       <c r="G29">
         <v>-30857000.0</v>
       </c>
       <c r="H29">
         <v>14052000.0</v>
       </c>
       <c r="I29">
         <v>40385000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
         <v>376633000.0</v>
       </c>
       <c r="C30">
         <v>225474000.0</v>
       </c>
       <c r="D30">
         <v>219324000.0</v>
       </c>
       <c r="E30">
         <v>163033000.0</v>
       </c>
       <c r="F30">
         <v>120655000.0</v>
       </c>
       <c r="G30">
         <v>71898000.0</v>
       </c>
       <c r="H30">
         <v>93089000.0</v>
       </c>
       <c r="I30">
         <v>88952000.0</v>
       </c>
       <c r="J30">
         <v>80089000.0</v>
       </c>
       <c r="K30">
         <v>35789000.0</v>
       </c>
       <c r="L30">
         <v>28765000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
         <v>113906000.0</v>
       </c>
       <c r="C31">
         <v>19140000.0</v>
       </c>
       <c r="D31">
         <v>-22830000.0</v>
       </c>
       <c r="E31">
         <v>-114622000.0</v>
       </c>
       <c r="F31">
         <v>-15232000.0</v>
       </c>
       <c r="G31">
         <v>-47355000.0</v>
       </c>
       <c r="H31">
         <v>-21782000.0</v>
       </c>
       <c r="I31">
         <v>-22903000.0</v>
       </c>
       <c r="J31">
         <v>-12784000.0</v>
       </c>
       <c r="K31">
         <v>-3453000.0</v>
       </c>
       <c r="L31">
         <v>-5924000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>4006116000.0</v>
       </c>
       <c r="C32">
         <v>4315161000.0</v>
       </c>
       <c r="D32">
         <v>4747928000.0</v>
       </c>
       <c r="E32">
         <v>4149228000.0</v>
       </c>
       <c r="F32">
         <v>2470782000.0</v>
       </c>
       <c r="G32">
         <v>965787000.0</v>
       </c>
       <c r="H32">
         <v>1990346000.0</v>
       </c>
       <c r="I32">
         <v>2155136000.0</v>
       </c>
@@ -9769,3476 +9904,3548 @@
       <c r="L32">
         <v>455404000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>957876000.0</v>
+      </c>
+      <c r="C2">
         <v>824625000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>892742000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>941473000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>889358000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>873918000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>966669000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>959103000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>905866000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>895672000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>959244000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>933151000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>982817000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>979059000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>957301000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>791097000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>744607000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>706987000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>659535000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>585170000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>560991000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>282336000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>183733000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>134449000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>437547000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>388730000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>463331000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>466812000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>467686000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>411773000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>451172000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>486075000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>404843000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>364957000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>352598000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>285147000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>225779000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>147761000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>105162000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>69467000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>73701000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>97528000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>114059000.0</v>
+      </c>
+      <c r="C3">
         <v>120243000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>122981000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>129366000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>127742000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>132164000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>126395000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>123305000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>123186000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>118421000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>108997000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>99695000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>94401000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>88213000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>82848000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>77379000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>74588000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>71635000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>65852000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>63225000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>62045000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>45826000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>44496000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>44931000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>44831000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>44300000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>42324000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>40368000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>38387000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>34183000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>32305000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>30606000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>28016000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>25642000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24164000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17521000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>14146000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>11161000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10864000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9753000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9584000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9624000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>39594000.0</v>
+      </c>
+      <c r="C5">
         <v>26788000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>65934000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>105315000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>37460000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>66467000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>104551000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>149034000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>115911000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>126304000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>205758000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>206828000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>225493000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>155506000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>156608000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>110436000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-326000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-52648000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-34619000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-32699000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-42219000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-54366000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-55363000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-73473000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6736000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17344000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>27204000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>52207000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>44316000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>41546000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>82245000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>114211000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>68560000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>63028000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>66989000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>41546000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9574000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2825000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-16117000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-15301000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-20191000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8947000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>153653000.0</v>
+      </c>
+      <c r="C6">
         <v>147031000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>188915000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>234681000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>165202000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>198631000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>230946000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>272339000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>239097000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>244725000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>314755000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>306523000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>319894000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>243719000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>239456000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>187815000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>74262000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18987000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>31233000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>30526000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19826000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8540000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10867000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-28542000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>51567000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26956000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>69528000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>92575000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>82703000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>75729000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>114550000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>144817000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>96576000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>88670000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>91153000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>59067000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>23720000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8336000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5253000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5548000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-10607000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>677000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>63308000.0</v>
+      </c>
+      <c r="C9">
         <v>214112000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>54655000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>101048000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>88103000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>69656000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>171909000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>200781000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>167259000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>179286000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>256661000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>261837000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>279260000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>246533000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>230946000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>151522000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>48163000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-23252000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5808000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3882000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-8959000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-24750000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-36238000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-46087000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>34797000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9242000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>51748000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>75335000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>67462000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>61342000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>107605000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>142009000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>90317000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>83926000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>89255000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>61578000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>26615000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7910000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-3403000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-10319000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-15506000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3890000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>31863000.0</v>
+      </c>
+      <c r="C10">
         <v>17089000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>55032000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>95153000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27917000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>57968000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>95962000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>140971000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>108370000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>119207000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>198451000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>200003000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>217229000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>148750000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>149835000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>105574000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4650000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-56723000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-38626000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-36466000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-45973000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-58014000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-58997000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-77198000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2678000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-21503000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22844000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>47606000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39969000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>38083000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>78597000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>110671000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>62066000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>57681000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>63663000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39035000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8122000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4419000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-17505000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-16788000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-21848000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-10287000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>9305000.0</v>
+      </c>
+      <c r="C11">
         <v>3399000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11977000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>24137000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7806000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6075000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>22158000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32550000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>26478000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>26824000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>49843000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>47332000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>54483000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4430000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2572000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>235000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>830000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-186000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>753000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16006000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7357000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-9783000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9972000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-11363000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>261000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3095000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4004000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7083000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6060000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4147000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12229000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15930000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8079000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-20295000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>63663000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>39035000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>7731000.0</v>
+      </c>
+      <c r="C12">
         <v>9699000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10902000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10162000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9543000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8499000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8589000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8063000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7541000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7097000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7307000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6825000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8264000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6756000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6773000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4862000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4324000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4075000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4007000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3767000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3754000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3646000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3634000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3725000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4058000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3176000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3726000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3597000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4182000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3463000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3648000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3540000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6494000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5347000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3326000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2511000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1452000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1594000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1388000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1487000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1657000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1340000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>0.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
         <v>478000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>733000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>531000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>350000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>373000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>0.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>0.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>0.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>39000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>69000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>450000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3176000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3726000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3597000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4182000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>91000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>311000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>310000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>183000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-104000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>948000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>489000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12622000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-4411000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-11201000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-14523000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>188126000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>226082000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>226665000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>274389000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>320899000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>305515000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>307745000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32275000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>45146000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21607000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>585843000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-556196000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>278098000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>0.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>307745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>307745000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>22558000.0</v>
+      </c>
+      <c r="C15">
         <v>13690000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>43055000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>71016000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>20111000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51893000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>73804000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>108421000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>81892000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>92383000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>148608000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>152671000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>162655000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>152869000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>146953000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>105156000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-5376000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-55589000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-38890000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-50560000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-34205000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-37030000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-34502000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-45771000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1720000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-12148000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10998000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>22032000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>18121000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18985000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>34093000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>49595000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>23675000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>57681000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>63663000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>39035000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8122000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4419000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-17505000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-16788000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-21848000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-10287000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>148608000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>152671000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>162655000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>152869000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>146953000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>105156000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5376000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-55589000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-38890000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-50560000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-34205000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-37030000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-34502000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-45771000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1720000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-12148000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10998000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22032000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29952000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18985000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>34093000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>49595000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>23675000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>57681000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>63663000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39035000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8122000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-60560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-9061000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>22558000.0</v>
+      </c>
+      <c r="C17">
         <v>13690000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>43055000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>71016000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>20111000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>51893000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>73804000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>108421000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>81892000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>92383000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>148608000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>152671000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>162746000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>153180000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>147263000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>105339000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-5480000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-56537000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-39379000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-52472000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-38616000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>16233000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-68969000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-65835000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2417000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-18408000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>18840000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>40523000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>33909000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>33936000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>66368000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>94741000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>53987000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>136637000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-29076000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>14669000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>8122000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-60560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-9061000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:42">
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-7731000.0</v>
+      </c>
+      <c r="C18">
         <v>-9699000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10902000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10162000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9543000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8499000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8589000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8063000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7063000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6364000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6776000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6475000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7891000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6756000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6773000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4862000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4324000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4075000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4007000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3767000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3754000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3646000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3595000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3656000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3608000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3176000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3726000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3597000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4182000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-6475000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-58203000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-33148000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5030000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>2958000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>940000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-462000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>3765000.0</v>
+      </c>
+      <c r="C21">
         <v>19882000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3629000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42704000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22328000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13482000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>113295000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>143081000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>114273000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>123990000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>201621000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>203803000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>228306000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>214453000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>180473000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>109360000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9845000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-55864000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-38089000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-33284999.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-35318000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-44864000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-51454000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-73208000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6184000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-15168000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>27746000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>51746000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>46474000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35939000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>85146000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>114696000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>68640000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>63188000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>67010000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>41556000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9531000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5471000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-16158999.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-15301000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-20191000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-8947000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>1017419000.0</v>
+      </c>
+      <c r="C23">
         <v>1018855000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>951026000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>999817000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>955133000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>930092000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1025282999.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1016803000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>958852000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>950968000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1014284000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>991185000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1033771000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1011139000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1007774000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>833259000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>782925000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>739599000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>691816000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>614573000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>587350000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>302450000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>198949000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>161570000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>466160000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>413139000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>487333000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>490401000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>488674000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>437176000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>473631000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>513388000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>426520000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>385695000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>374843000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>305169000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>242863000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>161142000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>117918000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>74449000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>78386000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>110365000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>114059000.0</v>
+      </c>
+      <c r="C25">
         <v>120243000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>122981000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>129366000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>127742000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>132164000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>126395000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>123305000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>123186000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>118421000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>108997000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>99695000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>94401000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>88213000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>82848000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>77379000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>74588000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>71635000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>65852000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>63225000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>62045000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>45826000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44496000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>44931000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>44831000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>44300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>42324000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>40368000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>38387000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>34183000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32305000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>30606000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>28016000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>25642000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>24164000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17521000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>14146000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>11161000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10864000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9753000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9584000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9624000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>59543000.0</v>
+      </c>
+      <c r="C28">
         <v>65033000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>58284000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>58344000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65775000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>56174000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>58614000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52986000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>55296000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>55040000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>58034000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53036000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49087000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>50473000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>42162000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38318000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35363000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32281000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29403000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>26359000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20114000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28613000.0</v>
       </c>
       <c r="Y28">
         <v>28613000.0</v>
       </c>
       <c r="Z28">
+        <v>28613000.0</v>
+      </c>
+      <c r="AA28">
         <v>26210000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>25302000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23989000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22088000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25403000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24659000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>27313000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>21677000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>20738000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22245000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20022000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17084000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13408000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12729000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4967000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4685000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12837000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>9305000.0</v>
+      </c>
+      <c r="C29">
         <v>3399000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11977000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24137000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7806000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6075000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22158000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32550000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26478000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>26824000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>49843000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>47332000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>54483000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4430000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2572000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>235000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>830000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-186000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>753000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16006000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7357000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9783000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9972000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-11363000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>261000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3095000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4004000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7083000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6060000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>59543000.0</v>
+      </c>
+      <c r="C30">
         <v>194230000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58284000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>58344000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>65775000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56174000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>58614000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>52986000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55296000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55040000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>58034000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50954000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32080000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50473000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>42162000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38318000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32612000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32281000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29403000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>26359000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20114000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15216000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>27121000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>28613000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24410000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24002000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23589000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20988000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>25403000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22459000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>27313000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21677000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20738000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22245000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>20022000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17084000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13408000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12729000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4982000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4685000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>12837000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>28098000.0</v>
+      </c>
+      <c r="C31">
         <v>-2793000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>58661000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>52449000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5589000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>44486000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17333000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2110000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5903000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4783000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3170000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-11077000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-65703000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-30638000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3786000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14495000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-859000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-537000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3181000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10655000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-13150000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7543000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3990000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3506000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6335000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4902000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4140000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6505000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2145000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6549000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4025000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6574000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5507000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3347000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2521000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1409000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1052000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1346000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1487000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1657000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1340000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>1021184000.0</v>
+      </c>
+      <c r="C32">
         <v>1038737000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>947397000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1042521000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>977461000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>943574000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1138578000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1159884000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1073125000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1074958000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1215905000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1194988000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1262077000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1225592000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1188247000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>942619000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>792770000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>683735000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>653727000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>581288000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>552032000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>257586000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>147495000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>88362000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>472344000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>397972000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>515079000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>542147000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>535148000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>473115000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>558777000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>628084000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>495160000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>448883000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>441853000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>346725000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>252394000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>155671000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>101759000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>59148000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>58195000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>101418000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -13281,1013 +13488,1013 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>19984000.0</v>
       </c>
       <c r="C2">
         <v>36784000.0</v>
       </c>
       <c r="D2">
         <v>43676000.0</v>
       </c>
       <c r="E2">
         <v>19998000.0</v>
       </c>
       <c r="F2">
         <v>68978000.0</v>
       </c>
       <c r="G2">
         <v>112690000.0</v>
       </c>
       <c r="H2">
         <v>103312000.0</v>
       </c>
       <c r="I2">
         <v>16321000.0</v>
       </c>
       <c r="J2">
         <v>11484000.0</v>
       </c>
       <c r="K2">
         <v>-137059000.0</v>
       </c>
       <c r="L2">
         <v>10888000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>595493000</v>
       </c>
       <c r="C3">
         <v>651034000</v>
       </c>
       <c r="D3">
         <v>603298000</v>
       </c>
       <c r="E3">
         <v>459320000</v>
       </c>
       <c r="F3">
         <v>198794000</v>
       </c>
       <c r="G3">
         <v>103637000</v>
       </c>
       <c r="H3">
         <v>195173000</v>
       </c>
       <c r="I3">
         <v>258835000</v>
       </c>
       <c r="J3">
         <v>311794000</v>
       </c>
       <c r="K3">
         <v>102428000</v>
       </c>
       <c r="L3">
         <v>38492000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>23938000.0</v>
       </c>
       <c r="F4">
         <v>-48971000.0</v>
       </c>
       <c r="G4">
         <v>-43712000.0</v>
       </c>
       <c r="H4">
         <v>9378000.0</v>
       </c>
       <c r="I4">
         <v>86991000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>342214000.0</v>
       </c>
       <c r="F5">
         <v>244603000.0</v>
       </c>
       <c r="G5">
         <v>197180000.0</v>
       </c>
       <c r="H5">
         <v>155516000.0</v>
       </c>
       <c r="I5">
         <v>92639000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>7570000.0</v>
       </c>
       <c r="C6">
         <v>-16800000.0</v>
       </c>
       <c r="D6">
         <v>-6892000.0</v>
       </c>
       <c r="E6">
         <v>23678000.0</v>
       </c>
       <c r="F6">
         <v>-48980000.0</v>
       </c>
       <c r="G6">
         <v>-43712000.0</v>
       </c>
       <c r="H6">
         <v>9378000.0</v>
       </c>
       <c r="I6">
         <v>86991000.0</v>
       </c>
       <c r="J6">
         <v>4837000.0</v>
       </c>
       <c r="K6">
         <v>148543000.0</v>
       </c>
       <c r="L6">
         <v>21485000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>143000.0</v>
       </c>
       <c r="C7">
         <v>-10733000.0</v>
       </c>
       <c r="D7">
         <v>-114977000.0</v>
       </c>
       <c r="E7">
         <v>-277938000.0</v>
       </c>
       <c r="F7">
         <v>46909000.0</v>
       </c>
       <c r="G7">
         <v>63321000.0</v>
       </c>
       <c r="H7">
         <v>-21556000.0</v>
       </c>
       <c r="I7">
         <v>-51901000.0</v>
       </c>
       <c r="J7">
         <v>-57583000.0</v>
       </c>
       <c r="K7">
         <v>-19467000.0</v>
       </c>
       <c r="L7">
         <v>-34125000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-192127000.0</v>
       </c>
       <c r="F8">
         <v>-90142000.0</v>
       </c>
       <c r="G8">
         <v>62686000.0</v>
       </c>
       <c r="H8">
         <v>-6002000.0</v>
       </c>
       <c r="I8">
         <v>11978000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>-65604000.0</v>
       </c>
       <c r="C9">
         <v>59462000.0</v>
       </c>
       <c r="D9">
         <v>-243000.0</v>
       </c>
       <c r="E9">
         <v>-192127000.0</v>
       </c>
       <c r="F9">
         <v>-90142000.0</v>
       </c>
       <c r="G9">
         <v>62686000.0</v>
       </c>
       <c r="H9">
         <v>-6002000.0</v>
       </c>
       <c r="I9">
         <v>11978000.0</v>
       </c>
       <c r="J9">
         <v>-130229000.0</v>
       </c>
       <c r="K9">
         <v>-42965000.0</v>
       </c>
       <c r="L9">
         <v>9293000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
         <v>12022000.0</v>
       </c>
       <c r="C10">
         <v>66000.0</v>
       </c>
       <c r="D10">
         <v>-114000.0</v>
       </c>
       <c r="E10">
         <v>-84989000.0</v>
       </c>
       <c r="F10">
         <v>-24612000.0</v>
       </c>
       <c r="G10">
         <v>2137000.0</v>
       </c>
       <c r="H10">
         <v>-30476000.0</v>
       </c>
       <c r="I10">
         <v>-4610000.0</v>
       </c>
       <c r="J10">
         <v>-27639000.0</v>
       </c>
       <c r="K10">
         <v>-11687000.0</v>
       </c>
       <c r="L10">
         <v>3729000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>57203000.0</v>
       </c>
       <c r="F11">
         <v>164036000.0</v>
       </c>
       <c r="G11">
         <v>-15282000.0</v>
       </c>
       <c r="H11">
         <v>22386000.0</v>
       </c>
       <c r="I11">
         <v>-26798000.0</v>
       </c>
       <c r="J11">
         <v>112896000.0</v>
       </c>
       <c r="K11">
         <v>38573000.0</v>
       </c>
       <c r="L11">
         <v>-47038000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7761000.0</v>
       </c>
       <c r="F12">
         <v>26549000.0</v>
       </c>
       <c r="G12">
         <v>-2854000.0</v>
       </c>
       <c r="H12">
         <v>42607000.0</v>
       </c>
       <c r="I12">
         <v>24985000.0</v>
       </c>
       <c r="J12">
         <v>407000.0</v>
       </c>
       <c r="K12">
         <v>-2673000.0</v>
       </c>
       <c r="L12">
         <v>12355000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-58874000.0</v>
       </c>
       <c r="F13">
         <v>-6812000.0</v>
       </c>
       <c r="G13">
         <v>13780000.0</v>
       </c>
       <c r="H13">
         <v>-6464000.0</v>
       </c>
       <c r="I13">
         <v>-32771000.0</v>
       </c>
       <c r="J13">
         <v>-12611000.0</v>
       </c>
       <c r="K13">
         <v>-3388000.0</v>
       </c>
       <c r="L13">
         <v>-109000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>500332000.0</v>
       </c>
       <c r="C14">
         <v>505050000.0</v>
       </c>
       <c r="D14">
         <v>421514000.0</v>
       </c>
       <c r="E14">
         <v>323028000.0</v>
       </c>
       <c r="F14">
         <v>264281000.0</v>
       </c>
       <c r="G14">
         <v>180084000.0</v>
       </c>
       <c r="H14">
         <v>165379000.0</v>
       </c>
       <c r="I14">
         <v>125110000.0</v>
       </c>
       <c r="J14">
         <v>81473000.0</v>
       </c>
       <c r="K14">
         <v>41362000.0</v>
       </c>
       <c r="L14">
         <v>36436000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15">
         <v>54478000.0</v>
       </c>
       <c r="C15">
         <v>48310000.0</v>
       </c>
       <c r="D15">
         <v>37684000.0</v>
       </c>
       <c r="E15">
         <v>9164000.0</v>
       </c>
       <c r="F15">
         <v>168000.0</v>
       </c>
       <c r="G15">
         <v>4431000.0</v>
       </c>
       <c r="H15">
         <v>14776000.0</v>
       </c>
       <c r="I15">
         <v>6907000.0</v>
       </c>
       <c r="J15">
         <v>372059000.0</v>
       </c>
       <c r="K15">
         <v>6907000.0</v>
       </c>
       <c r="L15">
         <v>11578000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>27554000.0</v>
       </c>
       <c r="C16">
         <v>19984000.0</v>
       </c>
       <c r="D16">
         <v>36784000.0</v>
       </c>
       <c r="E16">
         <v>43676000.0</v>
       </c>
       <c r="F16">
         <v>19998000.0</v>
       </c>
       <c r="G16">
         <v>68978000.0</v>
       </c>
       <c r="H16">
         <v>112690000.0</v>
       </c>
       <c r="I16">
         <v>103312000.0</v>
       </c>
       <c r="J16">
         <v>16321000.0</v>
       </c>
       <c r="K16">
         <v>11484000.0</v>
       </c>
       <c r="L16">
         <v>32373000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>14105000.0</v>
       </c>
       <c r="C18">
         <v>178340000.0</v>
       </c>
       <c r="D18">
         <v>411285000.0</v>
       </c>
       <c r="E18">
         <v>71044000.0</v>
       </c>
       <c r="F18">
         <v>-63327000.0</v>
       </c>
       <c r="G18">
         <v>-18212000.0</v>
       </c>
       <c r="H18">
         <v>65927000.0</v>
       </c>
       <c r="I18">
         <v>92423000.0</v>
       </c>
       <c r="J18">
         <v>-116685000.0</v>
       </c>
       <c r="K18">
         <v>-143136000.0</v>
       </c>
       <c r="L18">
         <v>-32373000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19">
         <v>150972000.0</v>
       </c>
       <c r="C19">
         <v>-643113000.0</v>
       </c>
       <c r="D19">
         <v>-645216000.0</v>
       </c>
       <c r="E19">
         <v>-15000000.0</v>
       </c>
       <c r="F19">
         <v>-13106000.0</v>
       </c>
       <c r="G19">
         <v>-100269000.0</v>
       </c>
       <c r="H19">
         <v>-194347000.0</v>
       </c>
       <c r="I19">
         <v>-255492000.0</v>
       </c>
       <c r="J19">
         <v>-310043000.0</v>
       </c>
       <c r="K19">
         <v>-96351000.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>230174000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
         <v>-24706000.0</v>
       </c>
       <c r="C21">
         <v>198000.0</v>
       </c>
       <c r="D21">
         <v>-97108000.0</v>
       </c>
       <c r="E21">
         <v>94542000.0</v>
       </c>
       <c r="F21">
         <v>13130000.0</v>
       </c>
       <c r="G21">
         <v>-13476000.0</v>
       </c>
       <c r="H21">
         <v>-13893000.0</v>
       </c>
       <c r="I21">
         <v>-93162000.0</v>
       </c>
       <c r="J21">
         <v>155943000.0</v>
       </c>
       <c r="K21">
         <v>-6525000.0</v>
       </c>
       <c r="L21">
         <v>21535000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>147872000.0</v>
       </c>
       <c r="C22">
         <v>316010000.0</v>
       </c>
       <c r="D22">
         <v>556317000.0</v>
       </c>
       <c r="E22">
         <v>400302000.0</v>
       </c>
       <c r="F22">
         <v>-187004000.0</v>
       </c>
       <c r="G22">
         <v>-160674000.0</v>
       </c>
       <c r="H22">
         <v>74864000.0</v>
       </c>
       <c r="I22">
         <v>126349000.0</v>
       </c>
       <c r="J22">
         <v>168501000.0</v>
       </c>
       <c r="K22">
         <v>-60560000.0</v>
       </c>
       <c r="L22">
         <v>-9061000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>-63479000.0</v>
       </c>
       <c r="C23">
         <v>-25343000.0</v>
       </c>
       <c r="D23">
         <v>-11423000.0</v>
       </c>
       <c r="E23">
         <v>703404000.0</v>
       </c>
       <c r="F23">
         <v>267337000.0</v>
       </c>
       <c r="G23">
         <v>-11024000.0</v>
       </c>
       <c r="H23">
         <v>-10308000.0</v>
       </c>
       <c r="I23">
         <v>-32195000.0</v>
       </c>
       <c r="J23">
         <v>46773000.0</v>
       </c>
       <c r="K23">
         <v>-413000.0</v>
       </c>
       <c r="L23">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>24692000.0</v>
       </c>
       <c r="C24">
         <v>23977000.0</v>
       </c>
       <c r="D24">
         <v>26909000.0</v>
       </c>
       <c r="E24">
         <v>16249000.0</v>
       </c>
       <c r="F24">
         <v>12300000.0</v>
       </c>
       <c r="G24">
         <v>3368000.0</v>
       </c>
       <c r="H24">
         <v>826000.0</v>
       </c>
       <c r="I24">
         <v>3343000.0</v>
       </c>
       <c r="J24">
         <v>1751000.0</v>
       </c>
       <c r="K24">
         <v>6077000.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>-135308000.0</v>
       </c>
       <c r="C25">
         <v>-14797000.0</v>
       </c>
       <c r="D25">
         <v>31417000.0</v>
       </c>
       <c r="E25">
         <v>-1855000.0</v>
       </c>
       <c r="F25">
         <v>5295000.0</v>
       </c>
       <c r="G25">
         <v>10558000.0</v>
       </c>
       <c r="H25">
         <v>5535000.0</v>
       </c>
       <c r="I25">
         <v>131212000.0</v>
       </c>
       <c r="J25">
         <v>2718000.0</v>
       </c>
       <c r="K25">
         <v>-2043000.0</v>
       </c>
       <c r="L25">
         <v>12869000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>-24882000.0</v>
       </c>
       <c r="C26">
         <v>-129250000.0</v>
       </c>
       <c r="D26">
         <v>-203100000.0</v>
       </c>
       <c r="E26">
         <v>-125313000.0</v>
       </c>
       <c r="F26">
         <v>-1330000.0</v>
       </c>
       <c r="G26">
         <v>-3173000.0</v>
       </c>
       <c r="H26">
         <v>-18398000.0</v>
       </c>
       <c r="I26">
         <v>-108800000.0</v>
       </c>
       <c r="J26">
         <v>-62739000.0</v>
       </c>
       <c r="K26">
         <v>155481000.0</v>
       </c>
       <c r="L26">
         <v>155481000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>41922000.0</v>
       </c>
       <c r="C27">
         <v>32412000.0</v>
       </c>
       <c r="D27">
         <v>33026000.0</v>
       </c>
       <c r="E27">
         <v>23108000.0</v>
       </c>
       <c r="F27">
         <v>19946000.0</v>
       </c>
       <c r="G27">
         <v>17139000.0</v>
       </c>
       <c r="H27">
         <v>13592000.0</v>
       </c>
       <c r="I27">
         <v>5450000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>-167545000.0</v>
       </c>
       <c r="C28">
         <v>-202705000.0</v>
       </c>
       <c r="D28">
         <v>-349315000.0</v>
       </c>
       <c r="E28">
         <v>-55770000.0</v>
       </c>
       <c r="F28">
         <v>2056000.0</v>
       </c>
       <c r="G28">
         <v>-28868000.0</v>
       </c>
       <c r="H28">
         <v>-57375000.0</v>
       </c>
       <c r="I28">
         <v>-8775000.0</v>
       </c>
       <c r="J28">
         <v>119771000.0</v>
       </c>
       <c r="K28">
         <v>148543000.0</v>
       </c>
       <c r="L28">
         <v>21485000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>609598000.0</v>
       </c>
       <c r="C29">
         <v>829374000.0</v>
       </c>
       <c r="D29">
         <v>1014583000.0</v>
       </c>
       <c r="E29">
         <v>530364000.0</v>
       </c>
       <c r="F29">
         <v>135467000.0</v>
       </c>
       <c r="G29">
         <v>85425000.0</v>
       </c>
       <c r="H29">
         <v>261100000.0</v>
       </c>
       <c r="I29">
         <v>351258000.0</v>
       </c>
       <c r="J29">
         <v>195109000.0</v>
       </c>
       <c r="K29">
         <v>-40708000.0</v>
       </c>
       <c r="L29">
         <v>6119000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>-435037000.0</v>
       </c>
       <c r="C30">
         <v>-643113000.0</v>
       </c>
       <c r="D30">
         <v>-672328000.0</v>
       </c>
       <c r="E30">
         <v>-450656000.0</v>
       </c>
       <c r="F30">
         <v>-186494000.0</v>
       </c>
       <c r="G30">
         <v>-100269000.0</v>
       </c>
       <c r="H30">
         <v>-194347000.0</v>
       </c>
       <c r="I30">
         <v>-255492000.0</v>
       </c>
@@ -14300,3454 +14507,3528 @@
       <c r="L30">
         <v>-38492000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>27554000.0</v>
+      </c>
+      <c r="C2">
         <v>13454000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19563000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19984000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23012000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30043000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23788000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36784000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26603000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31667000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20876000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43676000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24045000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41476000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32925000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19998000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34705000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30710000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>69534000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68978000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>84819000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>124504000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>56531000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>112690000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>139995000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32503000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>58688000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>103312000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>87077000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>83331000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>98070000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16321000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21145000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>609000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12826000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11484000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1844000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20004000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8789000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>-4704000.0</v>
       </c>
-      <c r="AP2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>156998000</v>
+      </c>
+      <c r="C3">
         <v>205387000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>118665000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>137511000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>133930000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>203492000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>166591000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>135965000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>144986000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>138086000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>172931000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>159143000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>133138000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>132360000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>102223000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>133748000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>90989000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>75786000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>55147000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>42500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25361000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20865000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12312000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>25065000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>45395000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>36938000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>27827000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>64075000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>66333000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>71756000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>46218000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>85876000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>54985000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>59443000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>47200000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>80266000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>124885000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>64186000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16042000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>74526000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1540000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1055000</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>10695000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-22810000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>19561000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-17186000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>8910000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>12653000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-14943000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>4476000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-38979000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>475000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-15841000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-39685000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>67973000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-56159000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-27305000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>107492000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-26185000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-44624000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>16235000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>3746000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-14739000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>81749000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>87167000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>80096000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>109116000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>79989000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>78279000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>74830000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>64403000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>52222000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>47577000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>80401000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>44697000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>40038000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>60206000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>52239000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>21079000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>39510000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>41084000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>53843000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>33411000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>24635000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>27445000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7148000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>671592000.0</v>
+      </c>
+      <c r="C6">
         <v>14100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6109000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4537000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4116000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3028000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7031000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6255000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12996000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10181000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5064000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10791000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19631000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-17431000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8551000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12927000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14707000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3995000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-38824000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>556000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-15841000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-39685000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>67973000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-56159000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-27305000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>107492000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-26185000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-44624000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>16235000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3746000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-14739000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>81749000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4824000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20536000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12217000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1342000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9640000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-18160000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11215000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13493000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7083000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-112734000.0</v>
+      </c>
+      <c r="C7">
         <v>36398000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-96018000.0</v>
+      </c>
+      <c r="E7">
         <v>21932000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>39802000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1088000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26635000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13912000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-52368000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-47640000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15079000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-16693000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-62661000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-39484000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-104749000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-64438000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-71576000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>44027000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16892000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-22542000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7967000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15251000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-17019000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>119459000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-55265000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-29939000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>78383000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-46938000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-28531000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>56961000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5752000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-60923000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-53691000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-4113000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-19701000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-95724000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>61955000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-26692000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4801000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3231000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>8795000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>788000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>25050000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-147972000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>94639000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-129599000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-50778000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-106389000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>31140000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>20157000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-120362000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-21077000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-41141000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-75885000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>264950000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-85238000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>3495000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>104524000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-40745000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-73276000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>78982000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>18117000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-50323000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-34798000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>-124914000.0</v>
+      </c>
+      <c r="C9">
         <v>-30623000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>30180000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-60978000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4183000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51942000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>79770000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-24126000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-48124000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>126584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3905000.0</v>
       </c>
       <c r="L9">
         <v>-3905000.0</v>
       </c>
       <c r="M9">
+        <v>-3905000.0</v>
+      </c>
+      <c r="N9">
         <v>-147972000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-10556000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-129598999.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-50778000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-106389000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31140000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>20157000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-120362000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-21077000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-41141000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-75885000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>264950000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-85238000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3495000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>104524000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-40745000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-73276000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>78982000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>18058000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-50323000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-34739000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8956000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-31413000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-111082000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3310000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-46307000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-25540000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10152000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>16423000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2084000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>2799000.0</v>
+      </c>
+      <c r="C10">
         <v>-4860000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15849000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1715000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-682000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6210000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8848000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2032000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4604000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-575000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10945000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6384000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17790000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-28517000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-27263000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-24179000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5030000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-17734000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3708000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-89000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10497000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8651000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4178000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6353000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>257000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2865000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-826000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-12461000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-14324000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-909000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6538000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5691000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4548000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-13684000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3064000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6932000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3959000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-414000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5372000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6745000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>844000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5163000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>45973000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-22985000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>82438000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-83307000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>84869000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10841000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>44800000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>28055000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3135000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>110680000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>22166000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>67533000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>59828000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-165432000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>22789000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-9354000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-21603000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8660000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>44683000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-20340000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-11233000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1748000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6523000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>112896000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>115542000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>26203000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>70675000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>38573000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-47038000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2769000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6106000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7665000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-7357000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1722000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1911000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11485000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5665000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-195000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17194000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5418000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>648000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-6321000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-4400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7219000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21529000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6366000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10609000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4103000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1962000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9426000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13517000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>80000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>107338000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>269000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-43000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-2673000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>12355000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-16044000.0</v>
       </c>
       <c r="M13">
+        <v>-16044000.0</v>
+      </c>
+      <c r="N13">
         <v>-15166000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-27844000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-29470000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1540000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3100000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1811000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-9758000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12618000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17375000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2490000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-5140000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>13960000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7450000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-20943000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3672000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2326000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>20477000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1072000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-7611000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-3161000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-20927000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-12611000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3888000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3913000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-8071000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3388000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-109000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>114059000.0</v>
+      </c>
+      <c r="C14">
         <v>120243000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>122981000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>129366000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>127742000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>132163999.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>126395000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>123305000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>123186000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>118421000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>108997000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>833456000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>888416000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>171061000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>82848000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>78433000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>75622000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>72624000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>67277000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>63642000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>63037000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>46813000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>45178000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>46412000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>45349000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>44430000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>42324000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>40368000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>38387000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>34183000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32305000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30606000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>28016000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>25642000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24164000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17521000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>14146000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11161000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10864000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9753000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9584000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9624000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15">
+        <v>14618000.0</v>
+      </c>
+      <c r="C15">
         <v>14578000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12956000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13753000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13191000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13002000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11441000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12225000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11642000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11673000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8441000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8793000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8777000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9016000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>70128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="Q15">
         <v>148000.0</v>
       </c>
       <c r="R15">
-        <v>168000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="S15">
         <v>168000.0</v>
       </c>
       <c r="T15">
         <v>168000.0</v>
       </c>
       <c r="U15">
+        <v>168000.0</v>
+      </c>
+      <c r="V15">
         <v>202000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>169000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4262000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>172000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4090000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4150000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3741000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3470000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3415000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3457000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5861000.0</v>
       </c>
       <c r="AG15">
         <v>5861000.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>5861000.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>699146000.0</v>
+      </c>
+      <c r="C16">
         <v>27554000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13454000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19563000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19984000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>23012000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30043000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23788000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>36784000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>26603000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>31667000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20876000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>43676000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24045000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>41476000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32925000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19998000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34705000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30710000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>69534000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>68978000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>84819000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>124504000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>56531000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>112690000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>139995000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32503000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>58688000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>103312000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>87077000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>83331000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>98070000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16321000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21145000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>609000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12826000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>11484000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1844000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>20004000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8789000.0</v>
       </c>
-      <c r="AP16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-148598000.0</v>
+      </c>
+      <c r="C18">
         <v>-9952000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-67209000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33078000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>58188000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>77904000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>112226000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14410000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>156656000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>102522000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>81306000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>70801000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>105394000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>54758000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12671000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-76437000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20461000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10571000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-34462000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2167000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5446000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-38937000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>71335000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-45164000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-20913000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>119535000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-15856000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16839000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>55875000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>68208000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7377000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-24283000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>20559000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>22346000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-118994000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-40596000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-86710000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-27381000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-78207000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4704000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7083000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>-3917000.0</v>
+      </c>
+      <c r="C19">
         <v>70133000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-113034000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-83118000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-106175000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-188148000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-162835000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-150137000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-141993000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-143893000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-172139000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-226642000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-129654000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-116781000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-90857000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-13106000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-53424000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-42108000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-23787000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18998000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-11274000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-24919000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-45078000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-36653000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-27630000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-63880000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-66184000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>1046439000.0</v>
+      </c>
+      <c r="C21">
         <v>-33152000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>73111000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-66520000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1855000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>51644000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-38005000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-70413000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>78000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-11282000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-35467000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-892000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>41563000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>89338000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1557000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13482000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2175000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-438000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12163000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-438000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2033000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2908000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2076000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4585000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3512000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3720000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-908000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-437000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-720000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-91097000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>155943000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>71059000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>108000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1881000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6525000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>21535000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>22558000.0</v>
+      </c>
+      <c r="C22">
         <v>13690000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>43055000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>71016000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20111000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51893000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>73804000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>108421000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>81892000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>92383000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148608000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>152671000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>162746000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>153180000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>146953000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>105156000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5376000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-55589000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-38890000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-50560000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-34205000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-37030000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-34502000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-45771000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1720000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-12148000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10998000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>22032000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>18121000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18986000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>34093000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>49595000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>23675000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>57681000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>63663000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>39035000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8122000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4419000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-17505000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-16788000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-21848000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-10287000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-231192000.0</v>
+      </c>
+      <c r="C23">
         <v>-1227000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4660000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11037000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-46555000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-387000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-19000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19767000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5170000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-314000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>348000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-9320000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>240211000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>170416000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-489000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-461000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>614000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3416999.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3418000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2560000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>-98000.0</v>
+      </c>
+      <c r="W23">
         <v>-6270000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>549000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4314000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-451000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3914000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3542000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2401000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-6539000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6773000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-9691000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-7399000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-794000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10920000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>58776000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17086000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1055000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>156</v>
+      </c>
+      <c r="B24">
+        <v>23572000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>5631000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3465000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13052000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>36277000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-12300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16056000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2993000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14476000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>11552000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-67499000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3484000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8164000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7176000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6703000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-795000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-13106000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1723000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>392000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1574000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1867000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1038000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>146000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>317000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>285000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>197000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>195000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>149000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>205000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>120000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2767000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>251000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>697000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>790000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>263000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>59845000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-15944000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>-32814000.0</v>
+      </c>
+      <c r="C25">
         <v>-37973000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-60669000.0</v>
+      </c>
+      <c r="E25">
         <v>-59826000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-13617000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-41696999.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17661000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2553000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6686000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11266000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2018000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1731000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-846223000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-83155000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>31933000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1606000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15882000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4692000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-703000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1729000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>374000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-5456000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-10226000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-12469000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8464000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-532000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13358000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>25862000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>21517000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12541000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>35195000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>50774000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>32702000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>792000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1420000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>39475000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>66000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2574000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>103000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>123000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>305000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8013000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>24882000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-924000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-23958000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-30156000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-39351000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-29576000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-30167000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-39079000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-29279000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-60094000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-74648000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-55219000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-70094000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-9676000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-24000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>168000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3418000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3384000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-202000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-585000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>403000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-403000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1532000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1549000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3357000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1039000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-18398000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-28981000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-53922000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-9409000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-25897000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>39794000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-62739000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>230174000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>39794000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>155481000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>155481000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>8026000.0</v>
+      </c>
+      <c r="C27">
         <v>8440000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7301000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8101000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18080000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10094000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8121000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6870000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7327000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9288000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8595000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7965000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7178000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5982000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6112000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4201000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6813000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4855000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4245000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5899000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4947000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4245000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4487000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4283000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4124000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3599000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3542000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3571000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2880000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2328000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1926000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1200000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>800629000.0</v>
+      </c>
+      <c r="C28">
         <v>-48957000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>55495000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-92234000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-81849000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8099000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-88816000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-91755000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30233000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-140975000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-108133000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3112000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-97095000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-101412000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-73116000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>88958000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3093000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13324000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4909000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3266000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12262000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1786000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3508000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-11312000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6677000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12240000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-10524000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-27934000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-39845000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-64582000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-10129000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>105781000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-26080000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>106776000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>41675000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>36505000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9123000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>89422000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13493000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-7083000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>8400000.0</v>
+      </c>
+      <c r="C29">
         <v>195435000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51456000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>170589000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>192118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>177292000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>244495000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>248191000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>159396000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>294742000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>275453000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>240449000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>203939000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>237754000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>156981000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>121077000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14552000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>55325000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>44576000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8038000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>27528000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>15356000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-26625000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>96400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>231000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16024999.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>147362000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>48219000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>49494000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>127913000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>114144000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>78499000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>30702000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>80002000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>69546000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-38728000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>84289000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-22524000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-11339000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-3681000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-3164000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>8138000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-137343000.0</v>
+      </c>
+      <c r="C30">
         <v>-132710000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-113034000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-83118000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-106175000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-188148000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-162835000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-150137000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-141993000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-143893000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-172139000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-226642000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-129654000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-116781000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-101051000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-141967000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-90857000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-67175000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-53424000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-42108000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23787000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-18998000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11274000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24919000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-45078000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-36653000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-27630000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-63880000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-66184000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-71551000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-46098000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-83109000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-54734000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-58746000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-46410000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-80265000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-124622000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4341000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-15944000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-74526000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1540000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1055000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>