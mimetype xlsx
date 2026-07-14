--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1677,51 +1680,51 @@
       <c r="G12">
         <v>2927400000.0</v>
       </c>
       <c r="H12">
         <v>8413200000.0</v>
       </c>
       <c r="I12">
         <v>1853200000.0</v>
       </c>
       <c r="J12">
         <v>2149400000.0</v>
       </c>
       <c r="K12">
         <v>1076600000.0</v>
       </c>
       <c r="L12">
         <v>707600000.0</v>
       </c>
       <c r="M12">
         <v>1602100000.0</v>
       </c>
       <c r="N12">
         <v>2950300000.0</v>
       </c>
       <c r="O12">
-        <v>2230200000.0</v>
+        <v>2038900000.0</v>
       </c>
       <c r="P12">
         <v>1651200000.0</v>
       </c>
       <c r="Q12">
         <v>3847500000.0</v>
       </c>
       <c r="R12">
         <v>72289000000.0</v>
       </c>
       <c r="S12">
         <v>65800000.0</v>
       </c>
       <c r="T12">
         <v>2035500000.0</v>
       </c>
       <c r="U12">
         <v>1880500000.0</v>
       </c>
       <c r="V12">
         <v>1202200000.0</v>
       </c>
       <c r="W12">
         <v>2531486000.0</v>
       </c>
@@ -1754,51 +1757,51 @@
       <c r="G13">
         <v>5800000.0</v>
       </c>
       <c r="H13">
         <v>6300000.0</v>
       </c>
       <c r="I13">
         <v>7400000.0</v>
       </c>
       <c r="J13">
         <v>8100000.0</v>
       </c>
       <c r="K13">
         <v>10600000.0</v>
       </c>
       <c r="L13">
         <v>8900000.0</v>
       </c>
       <c r="M13">
         <v>8900000.0</v>
       </c>
       <c r="N13">
         <v>7900000.0</v>
       </c>
       <c r="O13">
-        <v>2210000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="P13">
         <v>2800000.0</v>
       </c>
       <c r="Q13">
         <v>2400000.0</v>
       </c>
       <c r="R13">
         <v>117242000000.0</v>
       </c>
       <c r="S13">
         <v>1089600000.0</v>
       </c>
       <c r="T13">
         <v>3500000.0</v>
       </c>
       <c r="U13">
         <v>4100000.0</v>
       </c>
       <c r="V13">
         <v>4794000.0</v>
       </c>
       <c r="W13">
         <v>1758000.0</v>
       </c>
@@ -2982,51 +2985,51 @@
       <c r="G33">
         <v>53290299999.0</v>
       </c>
       <c r="H33">
         <v>38473000000.0</v>
       </c>
       <c r="I33">
         <v>49012200000.0</v>
       </c>
       <c r="J33">
         <v>53265200000.0</v>
       </c>
       <c r="K33">
         <v>48953900000.0</v>
       </c>
       <c r="L33">
         <v>61682900000.0</v>
       </c>
       <c r="M33">
         <v>68921400000.0</v>
       </c>
       <c r="N33">
         <v>62231700000.0</v>
       </c>
       <c r="O33">
-        <v>31313700000.0</v>
+        <v>34581900000.0</v>
       </c>
       <c r="P33">
         <v>32634100000.0</v>
       </c>
       <c r="Q33">
         <v>27896100000.0</v>
       </c>
       <c r="R33">
         <v>400056000000.0</v>
       </c>
       <c r="S33">
         <v>2846600000.0</v>
       </c>
       <c r="T33">
         <v>28694000000.0</v>
       </c>
       <c r="U33">
         <v>22006800000.0</v>
       </c>
       <c r="V33">
         <v>21116144000.0</v>
       </c>
       <c r="W33">
         <v>10509780000.0</v>
       </c>
@@ -3120,128 +3123,128 @@
       <c r="G35">
         <v>41283200000.0</v>
       </c>
       <c r="H35">
         <v>27196000000.0</v>
       </c>
       <c r="I35">
         <v>38699200000.0</v>
       </c>
       <c r="J35">
         <v>41238000000.0</v>
       </c>
       <c r="K35">
         <v>37122000000.0</v>
       </c>
       <c r="L35">
         <v>45938400000.0</v>
       </c>
       <c r="M35">
         <v>49535600000.0</v>
       </c>
       <c r="N35">
         <v>48489800000.0</v>
       </c>
       <c r="O35">
-        <v>29250400000.0</v>
+        <v>31602300000.0</v>
       </c>
       <c r="P35">
         <v>29308000000.0</v>
       </c>
       <c r="Q35">
         <v>25581200000.0</v>
       </c>
       <c r="R35">
         <v>208705000000.0</v>
       </c>
       <c r="S35">
         <v>2371900000.0</v>
       </c>
       <c r="T35">
         <v>20479000000.0</v>
       </c>
       <c r="U35">
         <v>12666000000.0</v>
       </c>
       <c r="V35">
         <v>11334264000.0</v>
       </c>
       <c r="W35">
         <v>5850096000.0</v>
       </c>
       <c r="X35">
         <v>4552837000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>6547400000.0</v>
+        <v>1390900000.0</v>
       </c>
       <c r="C36">
         <v>321900000.0</v>
       </c>
       <c r="D36">
         <v>13742500000.0</v>
       </c>
       <c r="E36">
         <v>440300000.0</v>
       </c>
       <c r="F36">
         <v>396800000.0</v>
       </c>
       <c r="G36">
         <v>24808099999.0</v>
       </c>
       <c r="H36">
         <v>4622400000.0</v>
       </c>
       <c r="I36">
         <v>14528600000.0</v>
       </c>
       <c r="J36">
         <v>17078800000.0</v>
       </c>
       <c r="K36">
         <v>3002600000.0</v>
       </c>
       <c r="L36">
         <v>2440000000.0</v>
       </c>
       <c r="M36">
         <v>4954800000.0</v>
       </c>
       <c r="N36">
         <v>4803300000.0</v>
       </c>
       <c r="O36">
-        <v>-31313700000.0</v>
+        <v>3735300000.0</v>
       </c>
       <c r="P36">
         <v>2688700000.0</v>
       </c>
       <c r="Q36">
         <v>1880000000.0</v>
       </c>
       <c r="R36">
         <v>1823000000.0</v>
       </c>
       <c r="S36">
         <v>1500000.0</v>
       </c>
       <c r="T36">
         <v>2770100000.0</v>
       </c>
       <c r="U36">
         <v>2349000000.0</v>
       </c>
       <c r="V36">
         <v>2284973000.0</v>
       </c>
       <c r="W36">
         <v>2848816000.0</v>
       </c>
@@ -3483,51 +3486,51 @@
       <c r="G40">
         <v>1986000000.0</v>
       </c>
       <c r="H40">
         <v>3421400000.0</v>
       </c>
       <c r="I40">
         <v>5490100000.0</v>
       </c>
       <c r="J40">
         <v>4689800000.0</v>
       </c>
       <c r="K40">
         <v>3759500000.0</v>
       </c>
       <c r="L40">
         <v>3886600000.0</v>
       </c>
       <c r="M40">
         <v>5573000000.0</v>
       </c>
       <c r="N40">
         <v>4859500000.0</v>
       </c>
       <c r="O40">
-        <v>3072300000.0</v>
+        <v>2633100000.0</v>
       </c>
       <c r="P40">
         <v>2492400000.0</v>
       </c>
       <c r="Q40">
         <v>2222200000.0</v>
       </c>
       <c r="R40">
         <v>14206700000.0</v>
       </c>
       <c r="S40">
         <v>-1207200000.0</v>
       </c>
       <c r="T40">
         <v>1735600000.0</v>
       </c>
       <c r="U40">
         <v>1067300000.0</v>
       </c>
       <c r="V40">
         <v>849764000.0</v>
       </c>
       <c r="W40">
         <v>1020716000.0</v>
       </c>
@@ -4801,54 +4804,54 @@
       <c r="C60">
         <v>12365900000.0</v>
       </c>
       <c r="D60">
         <v>19062600000.0</v>
       </c>
       <c r="E60">
         <v>22436400000.0</v>
       </c>
       <c r="F60">
         <v>25934900000.0</v>
       </c>
       <c r="G60">
         <v>13662600000.0</v>
       </c>
       <c r="H60">
         <v>13606200000.0</v>
       </c>
       <c r="I60">
         <v>4681400000.0</v>
       </c>
       <c r="J60">
         <v>6805000000.0</v>
       </c>
       <c r="K60">
-        <v>9508700000.0</v>
+        <v>8998600000.0</v>
       </c>
       <c r="L60">
-        <v>10446000000.0</v>
+        <v>9904600000.0</v>
       </c>
       <c r="M60">
         <v>14714500000.0</v>
       </c>
       <c r="N60">
         <v>12025800000.0</v>
       </c>
       <c r="O60">
         <v>2210000000.0</v>
       </c>
       <c r="P60">
         <v>2805400000.0</v>
       </c>
       <c r="Q60">
         <v>3044600000.0</v>
       </c>
       <c r="R60">
         <v>253882000000.0</v>
       </c>
       <c r="S60">
         <v>170200000.0</v>
       </c>
       <c r="T60">
         <v>5836100000.0</v>
       </c>
@@ -4955,622 +4958,628 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
-        <v>478700000.0</v>
+        <v>441700000.0</v>
       </c>
       <c r="C2">
+        <v>441700000.0</v>
+      </c>
+      <c r="D2">
         <v>404200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>454500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>361100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>371200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>560600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>514900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>537300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>407500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>585800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>616200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>478500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>610100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>502600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>513400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>567300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>613400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>529900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>599200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>616300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>579100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>450100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>410000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>723300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>963900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>818200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>771900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>761000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>874300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>811100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>831000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1061200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>926000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1009500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1056200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>981000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>954500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>851000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1143300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>905100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>995900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1034200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>990300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1072400000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1039000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1018000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1207500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1104500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1072900000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1032000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1203000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>578900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>774000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>558700000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>574300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>592500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>645700000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>527900000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>536400000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>603200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>566200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>507800000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>499600000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>92100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>734900000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>95035876.41</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>725600000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>682300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>735000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>671500000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>684100000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>711300000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>804900000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>600000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>585700000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>596900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>652400000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>598600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>555200000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>641600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>715600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>478596000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>453101000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>454767000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>363549000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>258912000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>249975000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>244369000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>20629000.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>22224000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5622,52 +5631,53 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5719,511 +5729,518 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
-        <v>3915600000.0</v>
+        <v>3282000000.0</v>
       </c>
       <c r="C5">
+        <v>3282000000.0</v>
+      </c>
+      <c r="D5">
         <v>3999000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4143900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>964900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-657000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2819399999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>944900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1143300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2170300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>215200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1700600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1210500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>513400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3316500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-49300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2673900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3892200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3998400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4972600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2696300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3693100000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2055199999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>676800000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1112700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-49900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>490100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>496600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>631800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>973099999.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1186400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2248200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1656000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1279000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>738000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-132000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-372000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-317000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-103000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>909000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>896000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1371000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1885000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>954000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1646600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2279000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3067800000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2651000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2528800000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2199100000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1127300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1615400000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1600500000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1598600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1588800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1565700000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1509500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1537000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1582200000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1327700000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1440300000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>1188100000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>953900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1299000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1337600000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1108700000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>882400000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-7602400000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>780200000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1226000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1541700000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>858500000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>715200000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>220000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>235300000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>169800000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-11600000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>63100000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-188700000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-278481000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-199278000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-232739000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-89430000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>14010000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-132975000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-51207000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4140246000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4100800000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>17982000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>18582800000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
-      <c r="BA6"/>
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>727800000.0</v>
+      </c>
+      <c r="C7">
         <v>739700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>733400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>740300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>694700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>677500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2000900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1892700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1882700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1652100000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1554300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1618900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1640500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1645900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1550300000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1644400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1121200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1226100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1140300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1175800000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
@@ -6252,113 +6269,116 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>3300000.0</v>
       </c>
       <c r="C8">
         <v>3300000.0</v>
       </c>
       <c r="D8">
         <v>3300000.0</v>
       </c>
       <c r="E8">
-        <v>3400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="F8">
         <v>3400000.0</v>
       </c>
       <c r="G8">
+        <v>3400000.0</v>
+      </c>
+      <c r="H8">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="I8">
         <v>3700000.0</v>
       </c>
       <c r="J8">
+        <v>3700000.0</v>
+      </c>
+      <c r="K8">
         <v>3800000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>4100000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>4400000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4500000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4600000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4700000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4900000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>5100000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>5300000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>5500000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>5600000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6387,504 +6407,509 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1754600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2111200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2300800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2371200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2851100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3406100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3893000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4395800000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4698300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5016700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5271700000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5312200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5505700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5927900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6136900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6094100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8747300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9020300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9214500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9623700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10095500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>10860500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11358600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>14966900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>15382000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>16553100000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>17982000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>18582800000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14669600000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>15644900000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>16103000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16540700000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17070800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12140800000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12011100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12389800000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>12813400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12897900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13294200000.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
-        <v>2081400000.0</v>
+        <v>1828300000.0</v>
       </c>
       <c r="C10">
+        <v>1828300000.0</v>
+      </c>
+      <c r="D10">
         <v>1674200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1816500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1982600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1816300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2356400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2011300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1139600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1410100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1741600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1565200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1446200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1726200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1594100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2391100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>843400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>910600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>766200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>874300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>928700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1327200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3777200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4360600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5440500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8142400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7382000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1269000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>939400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1480500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>949200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>862400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>554900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1672400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1579100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1090700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2109600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1076600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>506100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>785700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>684900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>707600000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>872600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>586600000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>630400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1158500000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>954900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1110200000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3092100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2701900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2206500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2125000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2906800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2038900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3317300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1908800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1662400000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1651200000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1376600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3396500000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2787100000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3847500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3208200000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3507400000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>199900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3269600000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>191096793.09</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1752900000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1069500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1374000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1581400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1210900000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1368700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2035500000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1517800000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2514600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1570000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1880500000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1324600000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1654900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1923300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1202200000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2414504000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1884001000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3076092000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2531486000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1738730000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1396960000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>959561000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1002623000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>5592000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6936,1391 +6961,1405 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>2157600000.0</v>
+        <v>1874600000.0</v>
       </c>
       <c r="C12">
+        <v>1874600000.0</v>
+      </c>
+      <c r="D12">
         <v>1674200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3144600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1982600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2151900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3262700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3215800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2792400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3400600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3298600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3691200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3634100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4347800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3743100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3918100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2801600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3180200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3277600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3740300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2500400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2927400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6326500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7011400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7080700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8413200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7788700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1686600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1311700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1853200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1302700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1234000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>917600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2149400000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1579100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1090700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2109600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1076600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>506100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>785700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>684900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>707600000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>872600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>586600000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>854900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1602100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1406600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1607500000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3590600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2950300000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2390400000.0</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
-        <v>3031500000.0</v>
+        <v>2125000000.0</v>
       </c>
       <c r="BB12">
-        <v>2230200000.0</v>
+        <v>2906800000.0</v>
       </c>
       <c r="BC12">
-        <v>3421100000.0</v>
+        <v>2038900000.0</v>
       </c>
       <c r="BD12">
+        <v>3317300000.0</v>
+      </c>
+      <c r="BE12">
         <v>1908800000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1662400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1651200000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1376600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3396500000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2787100000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3847500000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3290600000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3507400000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>199900000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3269600000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>191096793.09</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1858000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1183200000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1374000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1581400000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1210900000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1368700000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2035500000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1517800000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2859600000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1570000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1880500000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1324600000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1654900000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1923300000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1202200000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2414504000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1884001000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3076092000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2531486000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1850266000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1604154000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>959561000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1002623000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>3300000.0</v>
       </c>
       <c r="C13">
         <v>3300000.0</v>
       </c>
       <c r="D13">
         <v>3300000.0</v>
       </c>
       <c r="E13">
-        <v>3400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="F13">
         <v>3400000.0</v>
       </c>
       <c r="G13">
+        <v>3400000.0</v>
+      </c>
+      <c r="H13">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="I13">
         <v>3700000.0</v>
       </c>
       <c r="J13">
+        <v>3700000.0</v>
+      </c>
+      <c r="K13">
         <v>3800000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4099999.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4400000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4500000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4600000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5100000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="U13">
         <v>5600000.0</v>
       </c>
       <c r="V13">
-        <v>5800000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="W13">
         <v>5800000.0</v>
       </c>
       <c r="X13">
+        <v>5800000.0</v>
+      </c>
+      <c r="Y13">
         <v>5900000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="AA13">
         <v>6300000.0</v>
       </c>
       <c r="AB13">
+        <v>6300000.0</v>
+      </c>
+      <c r="AC13">
         <v>7200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7300000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7400000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>7500000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7800000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>8000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>8100000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9900000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>10100000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10400000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>10600000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>10800000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>9900000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>8800000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>8900000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>9000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>8700000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>8800000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>8900000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>10939000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="AX13">
         <v>7900000.0</v>
       </c>
       <c r="AY13">
+        <v>7900000.0</v>
+      </c>
+      <c r="AZ13">
         <v>3900000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>4000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>2600000.0</v>
       </c>
-      <c r="BB13">
-[...1 lines deleted...]
-      </c>
       <c r="BC13">
+        <v>2600000.0</v>
+      </c>
+      <c r="BD13">
         <v>2700000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="BF13">
         <v>2800000.0</v>
       </c>
       <c r="BG13">
         <v>2800000.0</v>
       </c>
       <c r="BH13">
+        <v>2800000.0</v>
+      </c>
+      <c r="BI13">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="BJ13">
         <v>2400000.0</v>
       </c>
       <c r="BK13">
         <v>2400000.0</v>
       </c>
       <c r="BL13">
+        <v>2400000.0</v>
+      </c>
+      <c r="BM13">
         <v>2500000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1042700000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>2600000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1524967052.28</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>2700000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>2800000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="BT13">
         <v>3100000.0</v>
       </c>
       <c r="BU13">
+        <v>3100000.0</v>
+      </c>
+      <c r="BV13">
         <v>3400000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>3500000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="BY13">
         <v>3900000.0</v>
       </c>
       <c r="BZ13">
-        <v>4100000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="CA13">
         <v>4100000.0</v>
       </c>
       <c r="CB13">
+        <v>4100000.0</v>
+      </c>
+      <c r="CC13">
         <v>4500000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>4800000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>4794000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>4786000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>2390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758000.0</v>
       </c>
       <c r="CH13">
         <v>1758000.0</v>
       </c>
       <c r="CI13">
+        <v>1758000.0</v>
+      </c>
+      <c r="CJ13">
         <v>1755000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1460000.0</v>
       </c>
-      <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>363157000.0</v>
+        <v>351125515.0</v>
       </c>
       <c r="C14">
-        <v>363157000.0</v>
+        <v>351125515.0</v>
       </c>
       <c r="D14">
         <v>363157000.0</v>
       </c>
       <c r="E14">
         <v>363157000.0</v>
       </c>
       <c r="F14">
         <v>363157000.0</v>
       </c>
       <c r="G14">
         <v>363157000.0</v>
       </c>
       <c r="H14">
+        <v>363157000.0</v>
+      </c>
+      <c r="I14">
         <v>377454014.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>385109631.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>382606031.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>420973362.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>441780412.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>454394944.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>489752395.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>482515940.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>509442605.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>532685072.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>565044476.0</v>
       </c>
       <c r="S14">
         <v>565044476.0</v>
       </c>
       <c r="T14">
+        <v>565044476.0</v>
+      </c>
+      <c r="U14">
         <v>569100700.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>584622075.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590985197.0</v>
       </c>
       <c r="W14">
         <v>590985197.0</v>
       </c>
       <c r="X14">
+        <v>590985197.0</v>
+      </c>
+      <c r="Y14">
         <v>612681648.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>631778562.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>630472769.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>717320622.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>735442543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>742090960.0</v>
       </c>
       <c r="AD14">
         <v>742090960.0</v>
       </c>
       <c r="AE14">
+        <v>742090960.0</v>
+      </c>
+      <c r="AF14">
         <v>793544759.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>791920021.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>807879932.0</v>
       </c>
       <c r="AH14">
         <v>807879932.0</v>
       </c>
       <c r="AI14">
+        <v>807879932.0</v>
+      </c>
+      <c r="AJ14">
         <v>830301600.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>853612217.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>890464735.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>871870517.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>909669180.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>900686305.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>945373418.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>948734342.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>976036959.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>986912633.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>995058999.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>949522733.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>877660618.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>877705425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>886023180.0</v>
       </c>
       <c r="AX14">
         <v>886023180.0</v>
       </c>
       <c r="AY14">
+        <v>886023180.0</v>
+      </c>
+      <c r="AZ14">
         <v>895488004.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>658029105.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>577912835.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298735994.0</v>
       </c>
       <c r="BC14">
         <v>298735994.0</v>
       </c>
       <c r="BD14">
+        <v>298735994.0</v>
+      </c>
+      <c r="BE14">
         <v>302562861.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>307032576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317552183.0</v>
       </c>
       <c r="BG14">
         <v>317552183.0</v>
       </c>
       <c r="BH14">
+        <v>317552183.0</v>
+      </c>
+      <c r="BI14">
         <v>285691326.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>325038460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401533060.0</v>
       </c>
       <c r="BK14">
         <v>401533060.0</v>
       </c>
       <c r="BL14">
+        <v>401533060.0</v>
+      </c>
+      <c r="BM14">
         <v>289065633.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>125902109.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>299887418.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>125650593.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310709202.0</v>
       </c>
       <c r="BQ14">
         <v>310709202.0</v>
       </c>
       <c r="BR14">
-        <v>344630184.0</v>
+        <v>310709202.0</v>
       </c>
       <c r="BS14">
         <v>344630184.0</v>
       </c>
       <c r="BT14">
+        <v>344630184.0</v>
+      </c>
+      <c r="BU14">
         <v>422762002.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>386666367.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>413096978.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>454406676.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>429066292.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>439826918.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>485943888.0</v>
       </c>
       <c r="CA14">
         <v>485943888.0</v>
       </c>
       <c r="CB14">
+        <v>485943888.0</v>
+      </c>
+      <c r="CC14">
         <v>544388196.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>580121242.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>537105317.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>512394767.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>413624729.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>371173770.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>380197485.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>384128175.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>363746783.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>343365390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339342807.0</v>
       </c>
       <c r="CM14">
         <v>339342807.0</v>
       </c>
       <c r="CN14">
+        <v>339342807.0</v>
+      </c>
+      <c r="CO14">
         <v>337398564.0</v>
       </c>
-      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>4400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4700000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5300000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="U15">
         <v>5600000.0</v>
       </c>
       <c r="V15">
+        <v>5600000.0</v>
+      </c>
+      <c r="W15">
         <v>6300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5800000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5900000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="AA15">
         <v>6300000.0</v>
       </c>
       <c r="AB15">
+        <v>6300000.0</v>
+      </c>
+      <c r="AC15">
         <v>7200000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8100000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>9100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9300000.0</v>
       </c>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
         <v>8700000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8800000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8900000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>7900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7800000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="AY15">
         <v>3900000.0</v>
       </c>
       <c r="AZ15">
+        <v>3900000.0</v>
+      </c>
+      <c r="BA15">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="BB15">
         <v>2600000.0</v>
       </c>
       <c r="BC15">
+        <v>2600000.0</v>
+      </c>
+      <c r="BD15">
         <v>2700000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="BF15">
         <v>2800000.0</v>
       </c>
       <c r="BG15">
         <v>2800000.0</v>
       </c>
       <c r="BH15">
+        <v>2800000.0</v>
+      </c>
+      <c r="BI15">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="BJ15">
         <v>2400000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15">
+      <c r="BK15">
+        <v>2400000.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="BN15">
         <v>2600000.0</v>
       </c>
       <c r="BO15">
         <v>2600000.0</v>
       </c>
       <c r="BP15">
+        <v>2600000.0</v>
+      </c>
+      <c r="BQ15">
         <v>2700000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2800000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="BT15">
         <v>3100000.0</v>
       </c>
       <c r="BU15">
+        <v>3100000.0</v>
+      </c>
+      <c r="BV15">
         <v>3400000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3500000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="BY15">
         <v>3900000.0</v>
       </c>
       <c r="BZ15">
-        <v>4100000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="CA15">
         <v>4100000.0</v>
       </c>
       <c r="CB15">
+        <v>4100000.0</v>
+      </c>
+      <c r="CC15">
         <v>4500000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4800000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4794000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4786000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758000.0</v>
       </c>
       <c r="CH15">
         <v>1758000.0</v>
       </c>
       <c r="CI15">
+        <v>1758000.0</v>
+      </c>
+      <c r="CJ15">
         <v>1755000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1460000.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
-        <v>291900000.0</v>
+        <v>255900000.0</v>
       </c>
       <c r="C16">
+        <v>255900000.0</v>
+      </c>
+      <c r="D16">
         <v>285400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>253600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>276100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>285300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>267400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>292500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>293800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>249200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>271900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>323300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>344300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>264399999.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>271400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>316800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>359100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>274700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>317500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>361600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>383300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>426900000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>299500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>336200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>764500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>834900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>711600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>793300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>800200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>847100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>764800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>846200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1230000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1101100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1005300000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1140600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1164200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1059000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>962300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1331100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1482500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1347700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1224000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1398800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1479900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1452200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1194100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1443700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1559000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1406200000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1171700000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1272200000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>903500000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>849700000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>645300000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>787000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>995300000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>847600000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>628400000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>823300000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>912600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>869800000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>631900000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>740600000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>105600000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>886400000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>148337970.42</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>779600000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>807100000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>918400000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>657600000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>870600000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>973800000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>933800000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>679200000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>746800000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>780000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>640100000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>434900000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>506000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>862600000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>814517000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>754517000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>650355000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>613695000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>615994000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>465502000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>411557000.0</v>
       </c>
-      <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>-33055000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8372,177 +8411,179 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
+      <c r="AM18"/>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
-      <c r="BA18"/>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8594,1781 +8635,1799 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
-        <v>3502800000.0</v>
+        <v>3444500000.0</v>
       </c>
       <c r="C20">
+        <v>3444500000.0</v>
+      </c>
+      <c r="D20">
         <v>3615100000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3601000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3310900000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3152600000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>10325600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>9770000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>9905900000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>3308300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>9766900000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>9570100000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>9432500000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9316100000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>8626800000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>8997500000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9367000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9523400000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>9410500000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>10066100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>9906400000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>9965700000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>6594600000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>6379200000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>13424500000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>14052100000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>13283200000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>13731800000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>13749900000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>13715800000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>13959700000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>13999200000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>19000500000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>14354100000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>19062100000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>18603600000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>17351100000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>17063700000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>18030600000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>26070900000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>27232400000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>26244800000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>26911400000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>27342500000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>26930100000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>29001600000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>22395900000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>23950500000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>23782700000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>23748800000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>23565600000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>22382300000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>13449900000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>13877600000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>13426200000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>13106500000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>13808500000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>13289300000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>12246500000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>12778500000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>12303600000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>11734700000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>11802700000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>10647100000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>1240100000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>13353800000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1815492751.5</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>12932400000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>12310900000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>13144700000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>12707000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>13657400000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>13949900000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>12626800000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>12379800000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>11408700000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>11352400000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>9942600000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>9755000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>9083300000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>8994900000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>9020100000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>6729051000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>6513083000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>4520803000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>2667279000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>2592138000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>2501865000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>2443432000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>525576000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
-      <c r="CO20">
+      <c r="CO20"/>
+      <c r="CP20">
         <v>525576000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
-        <v>1349400000.0</v>
+        <v>1303800000.0</v>
       </c>
       <c r="C21">
+        <v>1303800000.0</v>
+      </c>
+      <c r="D21">
         <v>1402000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1423200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1330100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1290400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1773800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1797700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1832200000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>673600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2019200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2203400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2264200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2342400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2260000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2017500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2203700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2342500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2410000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2546300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2617800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2879900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>378900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>381400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>489700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>572100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>656400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>819300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>893600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1031200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1193200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1330500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1887800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1608500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2087300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2192900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2269500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2423200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2785300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6627500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7256100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6975100000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7459900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7874900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7917500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9746800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4815400000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5382200000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5560500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6265600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6148600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6074800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2397800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2581300000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2504100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2536700000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2792900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2812500000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2139700000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2073900000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2116400000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2095500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2228500000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2130100000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>298900000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2130000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>447503294.77</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2130400000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2146200000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2405000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2213900000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2542900000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2652400000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2688600000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2559300000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2295700000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2332000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1578300000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1596400000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1651500000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1781600000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>10839879000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>7609678000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>7182705000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>5120001000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3280552000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2817004000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3076335000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2606882000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2678030000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>689046000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-584700000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>525500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-515600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>556800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>509200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>474500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>382700000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-388900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>906500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>925000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>907700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-106000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-101500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-148800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>430700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>576000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>651300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>331100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>614500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1072700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1074600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>922100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>949000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1007500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>679800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>755300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>512500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1213200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>524400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>528300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>581800000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>609000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>755400000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>537900000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>815100000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>724500000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>760100000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>926600000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1060800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1071100000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1032900000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>476900000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>294200000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-180900000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-124700000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-191300000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>104100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>148500000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>508400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>706900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1712500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1738500000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1944100000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>300100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>253600000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>254000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>11600000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>504200000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8053887.83</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>232000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>248000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>474400000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>289700000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>322900000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>400000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>347600000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>27800000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>31500000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>492000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>496100000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>291600000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>23367000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>20237000.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
-        <v>22595900000.0</v>
+        <v>21877700000.0</v>
       </c>
       <c r="C23">
+        <v>21877700000.0</v>
+      </c>
+      <c r="D23">
         <v>25394700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27167100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25970600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>25439700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>41766400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>40838300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>40559700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>42087900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>42696400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43936500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>43805800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>42895000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>42618400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>44159600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>45547500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>46917000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>46844800000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>48554600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>57447400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>59092700000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>51163400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47340200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>47256000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>49046300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>48178600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>53987000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>53437600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>53153600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53720200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>55710900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>58311600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>57596800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>56767100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>56367200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>53546400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>54517900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>61867100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>68261900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>66608200000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>64610300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>66307800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>66757900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>67680800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72841900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>62240000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>65529400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>67260300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>67714300000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>65996000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>63705600000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>40972300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>38307700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>36617400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>34435700000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>36793600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>36409200000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32990500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>36260500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>34877900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>33328800000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>32377600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>30166300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3267000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>39899900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7789989251.72</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>33381600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>31281400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>33986100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>31870300000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>33891100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>34757900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>32618600000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>31064700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>29658200000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>28482800000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>25569300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>23764100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>24137100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>24005300000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>23378529000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>20026408000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>19152374000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>17275273000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>13702363000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>12630592000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>11634468000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>11417745000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>11628848000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>7726800000.0</v>
+      </c>
+      <c r="C24">
         <v>7830900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7817000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7805000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8245600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8202500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14891800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14740800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14782600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14959100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14558300000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14405700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14289200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12963500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>12503200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12483600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13781300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13974800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14097300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14274600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13245400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13867300000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10166000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10375900000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>23455700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>24305300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>24096200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>26235600000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>25809800000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>26689100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>26727800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>29095400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>38933300000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>38049500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>37643000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>36937200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>35421700000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>34886500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>35947900000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>43670100000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>43539900000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>42186500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>42772200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>44440100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>42790500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>44608100000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>39463800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>40709300000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>41000800000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>43680900000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>43147600000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>41059200000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>29600100000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>27161000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>26169100000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>23659200000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>24966300000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>24573800000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>22225500000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>23574100000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>23135900000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>21830900000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>21463000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>19869000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>21642900000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>25364900000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>21239700000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>20209100000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>18788600000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>19989900000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>18823200000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>19475000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>19103300000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>17970200000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>15933900000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>14988700000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>12809200000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>10845200000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>10396500000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>10445000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>10133100000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>9845025000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>7055638000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>6276415000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>6471308000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>4981960000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4258810000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>4081008000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3636964000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>41700000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>13500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>14405700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14289200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12963500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12503200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12483600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13781300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13974800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14097300000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14274600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13245400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13867300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10166000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10375900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23455700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24305300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>24096200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>26235600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>26360300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>26190000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>26232000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>28425900000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>38276000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>38049500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>43727000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>42944600000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>41400000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>40783600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>41792100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>49500700000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>45831800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>44519400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>45098000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>44440100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>42790500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>44608100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>39463800000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>40709300000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>41000800000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>43680900000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>43147600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>41059200000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>7459400000.0</v>
+      </c>
+      <c r="C26">
         <v>7686100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11045400000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11226500000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>12000000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11688000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13617000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>13260000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13462300000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>13396100000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>15116400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16236800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>16384700000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>14856100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16432200000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17715200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>19160300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>19703000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>19549200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>20220900000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5425000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5354500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5005300000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4731400000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4567600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4782000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4728000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4945000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5014400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5121800000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5522300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6317800000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6862200000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6671400000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6806800000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6679700000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>6613900000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6483700000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2243800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2165300000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2583900000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2839600000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2504000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2192200000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2032900000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1808200000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4529700000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3593100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3438400000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3491200000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3307100000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2522400000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10420,403 +10479,409 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>8081700000.0</v>
+        <v>7420700000.0</v>
       </c>
       <c r="C28">
+        <v>7420700000.0</v>
+      </c>
+      <c r="D28">
         <v>7554700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8719300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8255800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7962200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16187400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15968500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17243900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8820000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15153900000.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>15390300000.0</v>
+        <v>15163500000.0</v>
       </c>
       <c r="N28">
+        <v>15242000000.0</v>
+      </c>
+      <c r="O28">
         <v>13828100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13308700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12632900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14989700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15279300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15457900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15558200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14715700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15055900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8572200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8235500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>22482800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>22166700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>22206900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31001800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30961900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29693400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>30202900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>32596700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>44359000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>32740000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>40078500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>39397100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>36134500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>36434200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37438500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>44878900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>46094600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>44016000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>43857500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>43139800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>45366000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>47471800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>42729400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>44884700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>44602100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>44921000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>44402500000.0</v>
       </c>
-      <c r="AZ28">
-[...1 lines deleted...]
-      </c>
       <c r="BA28">
-        <v>29958600000.0</v>
+        <v>39779200000.0</v>
       </c>
       <c r="BB28">
+        <v>27759100000.0</v>
+      </c>
+      <c r="BC28">
         <v>25485600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>23144200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>22001400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>23518900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>23106700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20987400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>20338300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>21073700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>22365400000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>18849900000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16845000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2123800000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>22583000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3203836579.29</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>18972500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>18186700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>21485600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17680800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>18574900000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>18155600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>16317900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14760900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>13241800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12740800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>10349600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9950200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9135800000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8504100000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8912772000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4963989000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4608402000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3565696000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2487301000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2610132000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2882347000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2984999000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2962575000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>17934800000.0</v>
+      </c>
+      <c r="C29">
         <v>18330600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21239200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22789500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22022100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21466900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34550200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33859700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33949500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>34828500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>36112900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36966000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37270100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>36199600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>36596600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>38024400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>39864400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>40760000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>40991800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42138800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28100400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>28660300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25094400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25177600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>40642600000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10840,584 +10905,591 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>638400000.0</v>
+        <v>646800000.0</v>
       </c>
       <c r="C30">
+        <v>646800000.0</v>
+      </c>
+      <c r="D30">
         <v>518300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>570300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>571700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>449800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>931400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>933800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>896200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>447100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>896300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>942300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>913900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>902600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>793100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>858700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>953000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>969800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>943100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>927200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>894800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1105800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>545700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>548700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1301000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1424100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1258700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1317900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1279300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1366500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1324200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1370400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1623600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1437800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1399300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1333400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1272800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3721500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1220400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5285100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1401800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1376200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1187600000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1242200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1307800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1499500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1345300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1511900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1529200000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1588700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1492200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1533800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>893400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1031000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>784600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>757700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>797500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>910500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>718100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>806200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>761500000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>922300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>694800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>678100000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>75700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1016700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>96939522.62</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>820400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>792700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1054600000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>765800000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>867700000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>918200000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1099400000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>838400000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>823900000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>794400000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>836800000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>545500000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>479500000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>549900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>646780000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>355106000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>332589000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>339044000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>367150000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>232223000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>239675000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>425184000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>444906000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>9135200000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>10082700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10525700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>13120300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>12489900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>13761000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>13697100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>14069000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>14087500000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>14269700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>11178200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>309900000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>6501100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6554800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-180400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1018000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>504100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9598300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-9389800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-9034400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-8552800000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-8881000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12967900000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-13677800000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-17194600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-16459000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-14434500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-13262700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-16437700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-27375300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-25342600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-23460500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-23126500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-23172300000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-21893000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-23476900000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-16272300000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17892500000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-17693300000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-17518400000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-17816100000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-16413100000.0</v>
       </c>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>303800000.0</v>
+      </c>
+      <c r="C32">
         <v>237300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-128800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>85200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-171700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>166400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>845800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1357200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1065500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1308800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1697200000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1855100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1954900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2376400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2085500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2018200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1690900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1855700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1902800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1308800000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-31300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>382100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3516100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4290100000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1602900000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11441,2596 +11513,2621 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>19199500000.0</v>
+        <v>18764100000.0</v>
       </c>
       <c r="C33">
+        <v>18764100000.0</v>
+      </c>
+      <c r="D33">
         <v>22616500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22738200000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22854100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22139400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>36569400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>35450700000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>35690300000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>36446300000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>37268400000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>37993300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>38145900000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>36597600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>37147900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>38555100000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>39903400000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>40976500000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>40883300000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>43053700000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>53330900000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>53290299999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>43407900000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>38700399999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>37493100000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>38473000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>38385900000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>49915600000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>49760400000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>49012200000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>50145100000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>52139400000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>54853800000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>53265200000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>52887300000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>52364000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>49277900000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>48953900000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>59298800000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>61327600000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>63483600000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>61682900000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>63235400000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>63994700000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>64719300000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>68921400000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>58613600000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>61572400000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>61360600000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>62231700000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>61264500000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>58691200000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>36442900000.0</v>
       </c>
-      <c r="BB33">
-[...1 lines deleted...]
-      </c>
       <c r="BC33">
-        <v>30416700000.0</v>
+        <v>34581900000.0</v>
       </c>
       <c r="BD33">
+        <v>31870400000.0</v>
+      </c>
+      <c r="BE33">
         <v>31251700000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>33388400000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>32634100000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>28765400000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>29978700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>29013900000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>27896100000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>27854600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>25291100000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2926300000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>34621700000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4181139259.04</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>30062400000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>28742300000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>30752400000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>28565000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>30877100000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>31610000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>28694000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>27830800000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>25442500000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>25204300000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>22006800000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>21193400000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>21526100000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>21137400000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>21116144000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>16424838000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>16546290000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>13541264000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>10509780000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>10356157000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>9647722000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>8061683000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>8440767000.0</v>
       </c>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>801800000.0</v>
+      </c>
+      <c r="C34">
         <v>920400000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>821500000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>925100000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>874600000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>881500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1870900000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1857600000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1699100000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2136500000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1471400000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1883100000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1801600000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1645900000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1690800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1639700000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1684700000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1226100000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1955800000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2243900000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>26566100000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>27460000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>23993000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>20064100000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2728100000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2890700000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2973000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>13747500000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>13052500000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>12509200000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>12639800000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>12548200000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4012100000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3188500000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3828500000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3645200000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>3351700000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>3445700000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>17579500000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>5154300000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>4272600000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>4015600000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>4522100000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>5046700000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>4671100000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>4927500000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>4019500000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>4772900000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>4629200000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>4808900000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>4392300000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>3947700000.0</v>
       </c>
-      <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>9491000000.0</v>
+        <v>9333200000.0</v>
       </c>
       <c r="C35">
+        <v>9333200000.0</v>
+      </c>
+      <c r="D35">
         <v>9525700000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9618400000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9841100000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9761500000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18763600000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18491100000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18364400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>18747700000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18118000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17907700000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>17731300000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>16400599999.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>15744300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>15767700000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>16587200000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>17234200000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>17193400000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>17812500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>39811500000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>41283200000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>34159000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>30439999999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>26183800000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>27196000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>27069200000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>39983100000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>39412800000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>38699200000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>38871800000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>40974100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>42288100000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>41238000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>40276200000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>40063000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>37579600000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>37122000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>47272100000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>47728600000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>47522300000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>45938400000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>47036100000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>46905800000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>47461600000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>49535600000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>43483300000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>45482200000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>45630000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>48489800000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>47539900000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>45006900000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>33483900000.0</v>
       </c>
-      <c r="BB35">
-[...1 lines deleted...]
-      </c>
       <c r="BC35">
-        <v>26706100000.0</v>
+        <v>31602300000.0</v>
       </c>
       <c r="BD35">
+        <v>30102600000.0</v>
+      </c>
+      <c r="BE35">
         <v>27388700000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>29645900000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>29308000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>25787700000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>27585700000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>26702800000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>25581200000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>25171800000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>23021900000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2381200000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>28866900000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3526431395.52</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>23291300000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>21744300000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>23249300000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>21441700000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>22327300000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>22229000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>20479000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>18189700000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>16734900000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>14584200000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>12666000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>12072700000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>12086700000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>11695900000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>11334264000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>8511873000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>7836497000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>7778891000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>5850096000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>5040799000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>5023492000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>4611983000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>4552837000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>6547400000.0</v>
+        <v>338500000.0</v>
       </c>
       <c r="C36">
+        <v>338500000.0</v>
+      </c>
+      <c r="D36">
         <v>1388700000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1395900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>653000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1682400000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>785100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1193200000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1131000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13742500000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>602000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>610600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>709500000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>440300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>712700000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1686300000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>645200000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>396800000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2529000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2635200000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>26051900000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>24808099999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23591500000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>19339899999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>775000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4622400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4669500000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15325500000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>15025100000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>14528600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>14939000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>16009700000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7390600000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>17078800000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5530400000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6267000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5667700000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5829000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>18546600000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>5581900000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4519800000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4782900000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4961700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4720400000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4002300000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4954800000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>4221600000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>4959300000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>4303800000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4803300000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>6926500000.0</v>
       </c>
-      <c r="AZ36">
-[...1 lines deleted...]
-      </c>
       <c r="BA36">
-        <v>5223300000.0</v>
+        <v>4932700000.0</v>
       </c>
       <c r="BB36">
-        <v>-31313700000.0</v>
+        <v>5769600000.0</v>
       </c>
       <c r="BC36">
-        <v>-30416700000.0</v>
+        <v>3735300000.0</v>
       </c>
       <c r="BD36">
+        <v>2038600000.0</v>
+      </c>
+      <c r="BE36">
         <v>1922700000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2452800000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2688700000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2246300000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2036400000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1849200000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1880000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1717600000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1725300000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>13100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>6118600000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>5125201.35</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2269000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2199100000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2187500000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2940900000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3281300000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>3368700000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2770100000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2704200000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2153700000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1884500000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>2349000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1975600000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>3219100000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2348500000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2284973000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1820953000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>2301379000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1921943000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>2848816000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>3566380000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>3355690000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1607124000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1643774000.0</v>
       </c>
-      <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>84500000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>147100000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>137000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>112400000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>29600000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-260700000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-336900000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-315300000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-332100000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-307900000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-364200000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-330700000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-383500000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-331900000.0</v>
       </c>
-      <c r="Z37"/>
-      <c r="AA37">
+      <c r="AA37"/>
+      <c r="AB37">
         <v>-425700000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>-462800000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-510500000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-533100000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-591500000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-366300000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-397900000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>-412000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>972100000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>1014700000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1129300000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>970700000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>966800000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>953200000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>-479500000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>-478100000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>-506900000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>-513000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>-578300000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>-598500000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>-631800000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>-652600000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>-692300000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>-484300000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>-501400000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>-496600000.0</v>
       </c>
-      <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1176200000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3361200000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1128900000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1080900000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3499900000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>860600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2426100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1505900000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1715200000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>27829600000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>26190200000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>24726500000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>20637500000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4042600000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4622400000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4669500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15325500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>15772700000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-1031200000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>14939000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>16009700000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>6622300000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>33729800000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>33388900000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>32952800000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>31806900000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>31704600000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>46535300000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>40444700000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>41592200000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>40842400000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>41837000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>43980900000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>42897400000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>45080800000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>36494000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>37751800000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>37546800000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>38256800000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>37534000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>35912200000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>23424400000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>21144300000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1453700000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>18550800000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>20094900000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>19765700000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>17626900000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>17968400000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>17357400000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>16783800000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>16751000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>15320500000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>16568100000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>22611000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3245400000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>18342900000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>17560500000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>18717000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>17861800000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>19481600000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>19971000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>18085500000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>17643300000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>15858100000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>15568900000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>13869900000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>13327000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>13953900000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>13125000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>13124852000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>9561696000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>9584832000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>7080897000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>6206681000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>6383384000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>6460098000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>5873318000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>3422906000.0</v>
       </c>
-      <c r="CM38"/>
       <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>2690589000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>600400000.0</v>
+        <v>592200000.0</v>
       </c>
       <c r="C39">
+        <v>592200000.0</v>
+      </c>
+      <c r="D39">
         <v>585700000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>714000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>562200000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>698600000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1002900000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1238000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1180800000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1793900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1233100000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1309700000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1111900000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1047000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>934300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>827700000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1889500000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1790500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1740800000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>833400000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>721300000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1769200000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>883300000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1079700000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1381200000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>736000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>745300000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1066900000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1086200000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>921700000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>948200000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>967100000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>916600000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>744400000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>388900000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>365900000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>361700000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>237600000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>260000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>254500000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>282500000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>305700000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>197100000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>209900000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>798800000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>818900000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>874500000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>837600000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>779900000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>943600000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>848900000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1355600000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>729200000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>655900000.0</v>
       </c>
-      <c r="BC39">
-[...1 lines deleted...]
-      </c>
       <c r="BD39">
+        <v>645100000.0</v>
+      </c>
+      <c r="BE39">
         <v>369000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>436900000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>506500000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>417900000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>340600000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>371300000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>362800000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>284000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>435700000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>53500000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>487700000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>67359789.13</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>408800000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>315200000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>330700000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>668400000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>612500000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>461000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>442100000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>849900000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>500700000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>422100000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>349100000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>409000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>476600000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>394700000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>413405000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>831960000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>389494000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>318873000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>293947000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>168579000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>122680000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1971317000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1740552000.0</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>1781000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>1317500000.0</v>
+        <v>1317800000.0</v>
       </c>
       <c r="C40">
+        <v>1317800000.0</v>
+      </c>
+      <c r="D40">
         <v>1346700000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1530700000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1459700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1306400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1934800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2034400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1966300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2999700000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1863300000.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
-        <v>1975400000.0</v>
+        <v>2444500000.0</v>
       </c>
       <c r="N40">
+        <v>2123700000.0</v>
+      </c>
+      <c r="O40">
         <v>1866000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1559900000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1710300000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1944300000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1971100000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2010300000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2109500000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1645500000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1985100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1589199999.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1662500000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2621500000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3421400000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3048300000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>5317800000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5256700000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5490100000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5431100000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5374800000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4139600000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4689800000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3571000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3421300000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2991400000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3759500000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3598000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>4089300000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4095200000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3886600000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3692300000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3601200000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5115400000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5573000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4767900000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>5037700000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4946700000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4859500000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4524200000.0</v>
       </c>
-      <c r="AZ40">
-[...1 lines deleted...]
-      </c>
       <c r="BA40">
-        <v>3254700000.0</v>
+        <v>3831100000.0</v>
       </c>
       <c r="BB40">
-        <v>3072300000.0</v>
+        <v>3371500000.0</v>
       </c>
       <c r="BC40">
-        <v>2749500000.0</v>
+        <v>2633100000.0</v>
       </c>
       <c r="BD40">
+        <v>2370500000.0</v>
+      </c>
+      <c r="BE40">
         <v>2566800000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2630000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2492400000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2422400000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2840600000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2410800000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2222200000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2314300000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2372700000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>277500000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2426900000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>440620881.53</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2203000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1878000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2075700000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1865200000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1849800000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1783700000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1735600000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2307700000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1437700000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1247200000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1067300000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>847300000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>1013700000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1492600000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>849764000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1078863000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>971886000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>957665000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1020716000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>940243000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>665177000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1430222000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1738486000.0</v>
       </c>
-      <c r="CM40"/>
       <c r="CN40"/>
-      <c r="CO40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>27358000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1471900000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1883100000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1342200000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1278000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1639700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1341600000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2033300000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1446800000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1696000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>26566100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>24828500000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>22699800000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>19075700000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1265800000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1265000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1361600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>11955800000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11669000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11467000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11510500000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>11294100000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2045000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2545300000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2633200000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2432500000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2157900000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1565600000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>16347100000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>4058500000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3982400000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2182300000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>4263900000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>5046700000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>4671100000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2558100000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>4019500000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4772900000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4629200000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3254700000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>4392300000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>3947700000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>3883800000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2961100000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>3933500000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>3729500000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4679600000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>3318500000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3562200000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>4011600000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3566900000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2620600000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2414900000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2025500000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1993700000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2611500000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2458300000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2295400000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2085900000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2356700000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2618500000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2852300000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>3125700000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1765100000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1488200000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1337700000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1299300000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1283700000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1122700000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1034800000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>958600000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>943190000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>875811000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>881451000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>849721000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>409998000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>328795000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>325716000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>307219000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>7948000.0</v>
       </c>
-      <c r="CM41"/>
       <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>7089000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>712300000.0</v>
+        <v>776600000.0</v>
       </c>
       <c r="C42">
+        <v>776600000.0</v>
+      </c>
+      <c r="D42">
         <v>719700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>734400000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>775200000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>776900000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>926100000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1054800000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1206100000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1322500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1646100000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1754500000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2111099999.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2300700000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2371100000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2851000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3406000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3892900000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4395700000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4698200000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>5016600000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>5271600000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5312100000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5505600000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5927800000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>6136800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6094000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>8747200000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>9020200000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>9214400000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>9623600000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>10095400000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>10860400000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>11358500000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>11267200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>11285500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>12359000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>13324900000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>13683600000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>18038600000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>14517500000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>14701200000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>15427200000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>10937500000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>16536900000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>17066600000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12136300000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>12005900000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>12382400000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>12801700000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>12886500000.0</v>
       </c>
-      <c r="AZ42">
-[...1 lines deleted...]
-      </c>
       <c r="BA42">
+        <v>13294200000.0</v>
+      </c>
+      <c r="BB42">
         <v>2329200000.0</v>
       </c>
-      <c r="BB42">
-[...1 lines deleted...]
-      </c>
       <c r="BC42">
-        <v>2014700000.0</v>
+        <v>2955600000.0</v>
       </c>
       <c r="BD42">
+        <v>3268500000.0</v>
+      </c>
+      <c r="BE42">
         <v>3495000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>3659900000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>3964600000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>4067300000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>4497900000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>3283700000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>3500700000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2811100000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>3745000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>4176600000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>4105500000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3810700000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3984500000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>4066500000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>12867400000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>4394300000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>4734600000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>5577100000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>5434700000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>6967800000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>7578300000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>7882600000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>8093500000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>8061800000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>9094100000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>9711600000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>9822600000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>9969967000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>9899215000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>6982635000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>6885687000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>6956349000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>6227902000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>5375540000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1630949000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14082,4053 +14179,4093 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-      <c r="AM44">
-[...1 lines deleted...]
-      </c>
+      <c r="AM44"/>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
-      <c r="BA44"/>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>12183900000.0</v>
+      </c>
+      <c r="C45">
         <v>11200500000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>11217300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10910500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9748400000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9063800000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>19663200000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>18308900000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>19128100000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>16108700000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>17113700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>15337500000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>14929600000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>14539600000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>13527300000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>7585200000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>7552100000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>8054100000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>6286600000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>6172600000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13110100000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>13843400000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>13047800000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>13622900000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>13811400000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>13878900000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>14047600000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>14053000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>20196300000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>19535400000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>19498400000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>18717900000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>17471000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>17249300000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>17786400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>20882900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>21891400000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>20840500000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>21398400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>21864700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>21821900000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>23840600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>22119600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>23820600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>23813800000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>23974900000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>23730500000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>22779000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>13018500000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>13437600000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>12924300000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>12700900000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>13293500000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>12868400000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>11138500000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>12010300000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>11656500000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>11112300000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>11103600000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>9970600000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>10990500000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>12010700000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>12228600000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>11719500000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>11181800000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>12035400000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>10703200000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>11395500000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>11639000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>10608500000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>10187500000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>9584400000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>9635400000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>8136900000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>7866400000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>7572200000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>8012400000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>7991292000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>6863142000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>6961458000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>6460367000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>4303099000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>3972773000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>3187624000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>3847677000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>4118963000.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
-        <v>5270300000.0</v>
+        <v>6092900000.0</v>
       </c>
       <c r="C46">
+        <v>6092900000.0</v>
+      </c>
+      <c r="D46">
         <v>5165300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5091600000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5317900000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4326000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>9823100000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9299800000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9273900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5066500000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8660700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8346400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8406600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8228900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7601100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6940100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7891600000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8309299999.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6984600000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7585200000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8890500000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9066900000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6618600000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6510400000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13615400000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>14356100000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>13550400000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>14139700000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14329800000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13878900000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>14047600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>14053000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20196300000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>14149000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>19498400000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>18717900000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>17471000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>17249300000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>17786400000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>20882900000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>21891400000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>20840500000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>21398400000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>21864700000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>21821900000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>23840600000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>22119600000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>23820600000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>23813800000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>23974900000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>23730500000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>22779000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13018500000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>13437600000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12924300000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12700900000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>13293500000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>12868400000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>11138500000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>12010300000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>11656500000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>11112300000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>11103600000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>9970600000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1300300000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>12010700000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1899106750.62</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>11719500000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>11181800000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>12035400000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>10703200000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>11395500000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>11639000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>10608500000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>10187500000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>9584400000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>9635400000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>8136900000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>7866400000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>7572200000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>8012400000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>7991292000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>6863142000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>6961458000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>6460367000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>4303099000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>3972773000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>3187624000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>3847677000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>4118963000.0</v>
       </c>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>8660700000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>6621800000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>8228900000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7601100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6325000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7891600000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6981500000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8300000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8946900000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7552100000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24282700000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>29557900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25203100000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13110100000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>14356100000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>13047800000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>13622900000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>13811400000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>13878900000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>14047600000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>14053000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>20196300000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>19535400000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>23550700000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>22769300000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>21403800000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>21110200000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>21606200000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>24705000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>22787300000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>21684000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>22256400000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>22761100000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>21821900000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>23840600000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>22119600000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>23820600000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>23813800000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>23974900000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>23730500000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>22779000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>13018500000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>13437600000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>12924300000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>12700900000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>13293500000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>12868400000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>11138500000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>12010300000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>11656500000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>11112300000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>11103600000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>9970600000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>10990500000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>12010700000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>12228600000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>11719500000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>11181800000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>12035400000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>10703200000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>11395500000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>11639000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>10608500000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>10187500000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>9584400000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>9635400000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>8136900000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>7866400000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>7572200000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>8012400000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>7991292000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>6863142000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>6961458000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>6460367000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>4303099000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>3972773000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>3187624000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>3245131000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>97577000.0</v>
       </c>
-      <c r="CM47"/>
       <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>89211000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
-        <v>5104500000.0</v>
+        <v>5442300000.0</v>
       </c>
       <c r="C48">
+        <v>5442300000.0</v>
+      </c>
+      <c r="D48">
         <v>8021700000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>8112400000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>10905300000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>12242600000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>14910000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>16344100000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>16076000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>15566000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>19055900000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>18396700000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>18896300000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>19617700000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>24317400000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>21969400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>19182800000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>18144500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>17508400000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>17205700000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6077500000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>4692100000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5722600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6745700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>7269900000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>6350400000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>7736900000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-5111000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-5164000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-5172200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-5197300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-6171400000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-7084000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-6217600000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-5225600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-4434000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-3759700000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-3454800000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-5677300000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-5427800000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-5529200000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-5160100000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-4876500000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-5009800000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-4545100000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-4007600000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-3484200000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-3641300000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-3391400000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-3312600000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-3191400000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-2361300000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-2349700000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-2348700000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-2017400000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-1995000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-2696600000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-2671500000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-2236500000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-1903400000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-1556400000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-1898800000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>-2235900000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-1571100000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-2287000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-2554986088.74</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-2266700000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-2173600000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-733900000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-1122300000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-813400000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-1241600000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-1319100000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-1121900000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-1162300000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-1032000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-1020300000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-989200000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-1434200000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-1458400000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-1732527000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-1898829000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-1746021000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-1622673000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-1662707000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-1641575000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-1715940000.0</v>
       </c>
-      <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48">
         <v>-1630949000.0</v>
       </c>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
+      <c r="CP48"/>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>18396700000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>18896300000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>19617700000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>24317400000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>21969400000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>19182800000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>18144500000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>17508400000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>17205700000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6077500000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>4692100000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>5722600000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>6745700000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>7269900000.0</v>
       </c>
-      <c r="Z49"/>
-      <c r="AA49">
+      <c r="AA49"/>
+      <c r="AB49">
         <v>7736900000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-5111000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-5164000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-5172200000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-5197300000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-6171400000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-7084000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-6217600000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-5225600000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-4434000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-3759700000.0</v>
       </c>
-      <c r="AL49"/>
-      <c r="AM49">
+      <c r="AM49"/>
+      <c r="AN49">
         <v>-5677300000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-5427800000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-5529200000.0</v>
       </c>
-      <c r="AP49">
-[...1 lines deleted...]
-      </c>
       <c r="AQ49">
+        <v>0.0</v>
+      </c>
+      <c r="AR49">
         <v>-4876500000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-5009800000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-4545100000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-4007600000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-3484200000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-3641300000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-3391400000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-3312600000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-3191400000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-2361300000.0</v>
       </c>
-      <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>703800000.0</v>
+      </c>
+      <c r="C50">
         <v>764000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>678500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1990500000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1127700000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>898500000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>999300000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>771400000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>737800000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>806800000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>633300000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>704100000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>758500000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>799700000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>716700000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>764800000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>815300000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>850300000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>986500000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>982100000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1059000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1130400000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1832700000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1867700000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3942800000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>3877200000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>3380500000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3680500000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3679400000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3863500000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3761100000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3690900000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4530300000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>4263900000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4517100000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>48109500000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2967500000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2863400000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>45851700000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>53800000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>51090000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>2842800000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>2578300000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>47622900000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>10163100000.0</v>
+        <v>9249000000.0</v>
       </c>
       <c r="C51">
+        <v>9249000000.0</v>
+      </c>
+      <c r="D51">
         <v>9228900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10535800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10238400000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9778500000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18543800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>17979800000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>18383500000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10230100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>16895500000.0</v>
       </c>
-      <c r="L51">
-[...1 lines deleted...]
-      </c>
       <c r="M51">
-        <v>16836500000.0</v>
+        <v>16728700000.0</v>
       </c>
       <c r="N51">
+        <v>16688200000.0</v>
+      </c>
+      <c r="O51">
         <v>15554300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14902800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15024000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>15833100000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>16189900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>16224100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>16432500000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>15644400000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>16383100000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>12349400000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12596100000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>27923300000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>30309100000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>29588900000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>32270800000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>31901300000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>31173900000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>31152100000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>33459100000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>44913900000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>34412400000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>47741600000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>46495200000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>44222400000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>43407900000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>43788800000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>51495200000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>49071400000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>47056500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>47055900000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>46053100000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>45996400000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>48630300000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>43684300000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>45994900000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>47694200000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>47622900000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>46609000000.0</v>
       </c>
-      <c r="AZ51">
-[...1 lines deleted...]
-      </c>
       <c r="BA51">
-        <v>32865400000.0</v>
+        <v>41904200000.0</v>
       </c>
       <c r="BB51">
+        <v>30665900000.0</v>
+      </c>
+      <c r="BC51">
         <v>27524500000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>26461500000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>23910200000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>25181300000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>24757900000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>22364000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>23734800000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>23860800000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>26212900000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>22058100000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>20352400000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2323700000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>25852600000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3394933372.38</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>20725400000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>19256200000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>22859600000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>19262200000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>19785800000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>19524300000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>18353400000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>16278700000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>15756400000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>14310800000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>12230100000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>11274800000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>10790700000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>10427400000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>10114972000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>7378493000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>6492403000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>6641788000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>5018787000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>4348862000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>4279307000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3944560000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>3965198000.0</v>
       </c>
-      <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>852800000.0</v>
+        <v>794400000.0</v>
       </c>
       <c r="C52">
+        <v>794400000.0</v>
+      </c>
+      <c r="D52">
         <v>678500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1990500000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1272000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>898500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1607200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1303600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1136400000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>661700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>782900000.0</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
-        <v>906800000.0</v>
+        <v>704100000.0</v>
       </c>
       <c r="N52">
+        <v>758500000.0</v>
+      </c>
+      <c r="O52">
         <v>944900000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>849300000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>896000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>930600000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>989000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>986500000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>982100000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1233300000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1266400000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1900600000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1941000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4050700000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4266400000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3881300000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4243500000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4157500000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>3941700000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3790800000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3779100000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4670800000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3877700000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4014600000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3550600000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2822400000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2624300000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1996700000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1994500000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3239600000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2537100000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1957900000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1613000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1655100000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2578300000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>2663600000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>3014400000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>4621500000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1750600000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1503200000.0</v>
       </c>
-      <c r="AZ52">
-[...1 lines deleted...]
-      </c>
       <c r="BA52">
-        <v>1507200000.0</v>
+        <v>845000000.0</v>
       </c>
       <c r="BB52">
+        <v>1065800000.0</v>
+      </c>
+      <c r="BC52">
         <v>363500000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>292400000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>251000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>215000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>184100000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>138500000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>160700000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>724900000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>631700000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>595100000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>483400000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>34200000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>487700000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>45101771.86</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>516300000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>467600000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>513000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>439000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>310800000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>421000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>383200000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>344800000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>767700000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1501600000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1384900000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>878300000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>345700000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>294300000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>269911000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>322855000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>215988000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>170480000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>36827000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>90052000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>198299000.0</v>
       </c>
-      <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>12426000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>76200000.0</v>
+        <v>46300000.0</v>
       </c>
       <c r="C53">
-        <v>0.0</v>
+        <v>46300000.0</v>
       </c>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>1328100000.0</v>
       </c>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
         <v>335600000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>906300000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1204500000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1652800000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1990500000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1557000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2126000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2187900000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2621600000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2149000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1527000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1958200000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2269600000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2511400000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2866000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1571700000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1600200000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2549300000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2650800000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1640200000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>270800000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>406700000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>417600000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>372300000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>372700000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>353500000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>371600000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>362700000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>477000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>328000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>326300000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>260200000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>337500000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>365000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>330200000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>313300000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>275400000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>195500000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>187800000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>224500000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>443600000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>451700000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>497300000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>498500000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>248400000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>183900000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>180900000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>124700000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>191300000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>103800000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>11800000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>17000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>86100000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1446200000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1549000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1659000000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>82400000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>177900000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>119300000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>77300000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>105100000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>113700000.0</v>
       </c>
-      <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>28500000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>27800000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>345000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>492000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>496100000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>111536000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>207194000.0</v>
       </c>
-      <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-      <c r="AM54">
-[...1 lines deleted...]
-      </c>
+      <c r="AM54"/>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
-      <c r="BA54"/>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
-        <v>22595900000.0</v>
+        <v>21877700000.0</v>
       </c>
       <c r="C55">
+        <v>21877700000.0</v>
+      </c>
+      <c r="D55">
         <v>25394700000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>27167100000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>25970600000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>25439700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>41766400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>40838300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>40559700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>42087900000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>42696400000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>43936500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>43805800000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>42895000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>42618400000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>44159600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>45547500000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>46917000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>46844800000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>48554600000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>57447400000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>59092700000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>51163400000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>47340200000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>47256000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>49046300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>48178600000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>53987000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>53437600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>53153600000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>53720200000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>55710900000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>58311600000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>57596800000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>56767100000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>56367200000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>53546400000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>54517900000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>61867100000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>68261900000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>66608200000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>64610300000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>66307800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>66757900000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>67680800000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>72841900000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>62240000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>65529400000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>67260300000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>67714300000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>65996000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>63705600000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>40972300000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>38307700000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>36617400000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>34435700000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>36793600000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>36409200000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>32990500000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>36260500000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>34877900000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>33328800000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>32377600000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>30166300000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>32670000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>39899900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33381600000.0</v>
       </c>
       <c r="BP55">
         <v>33381600000.0</v>
       </c>
       <c r="BQ55">
+        <v>33381600000.0</v>
+      </c>
+      <c r="BR55">
         <v>31281400000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>33986100000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>31870300000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>33891100000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>34757900000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>32618600000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>31064700000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>29658200000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>28482800000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>25569300000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>23764100000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>24137100000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>24005300000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>23378529000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>20026408000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>19152374000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>17275273000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>13702363000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>12630592000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>11634468000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>11417745000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>11628848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800896000.0</v>
       </c>
       <c r="CN55">
         <v>2800896000.0</v>
       </c>
       <c r="CO55">
         <v>2800896000.0</v>
       </c>
+      <c r="CP55">
+        <v>2800896000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>3396400000.0</v>
+        <v>3113600000.0</v>
       </c>
       <c r="C56">
+        <v>3113600000.0</v>
+      </c>
+      <c r="D56">
         <v>2778200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4428900000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3116500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3300300000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5197000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5387600000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4869400000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5641600000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5428000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5943200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5659900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6297400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5470500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5604500000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5644100000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5940500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5961500000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5500900000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4116500000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5802400000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>7755500000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8639800000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>9762900000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>10573300000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>9792700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4071400000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3677200000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4141400000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3575100000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3571500000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3457800000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4331600000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3879800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4003200000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4268500000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5564000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2568300000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>6934300000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3124600000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2927400000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3072400000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2763200000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2961500000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3920500000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3626400000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3957000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5899700000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5482600000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4731500000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5014400000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4529400000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3725800000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4747000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3184000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3405200000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3775100000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4225100000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>6281800000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>5864000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>5432700000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>4523000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4875200000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>340700000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>5278200000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>363449992.68</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3319200000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2539100000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3233700000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3305300000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3014000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>3147900000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>3924600000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3233900000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>4215700000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3278500000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3562500000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2570700000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2611000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2867900000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2262385000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>3601570000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>2606084000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>3734009000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>3192583000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2274435000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1986746000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>3356062000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>3188081000.0</v>
       </c>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
-        <v>3159100000.0</v>
+        <v>2809800000.0</v>
       </c>
       <c r="C57">
+        <v>2809800000.0</v>
+      </c>
+      <c r="D57">
         <v>2907000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4343700000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3288200000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3133900000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4351200000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4030400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3803900000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4332800000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3730800000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4088100000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3705000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3921000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3385000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3586300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3953200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4084800000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4058700000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4192100000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4147800000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4511100000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4239399999.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4349700000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>8160000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>8651700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7747800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10333200000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>10175200000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>10306100000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>10033000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>9984900000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10388800000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9965800000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>9600400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>9168700000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7959000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>8397300000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>7408000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>8558200000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>9722400000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>8767300000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>7908400000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>7603300000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7842900000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>9190300000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>8449500000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>9259600000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>10672700000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>7683000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7059400000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>7151300000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>5919700000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4620300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3866900000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4179100000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4432800000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4169800000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3717200000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4361000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4651500000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4289900000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>4049100000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>4096300000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>509400000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>4535900000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>729096500.22</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4224500000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>3835000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4242100000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3633300000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>3715300000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>3889800000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3857500000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>3931700000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3537900000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>4125700000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3744700000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>2759100000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2420600000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2428500000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2431311000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1880314000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1640975000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1582912000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1421092000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1289207000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1113451000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1430222000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1759115000.0</v>
       </c>
-      <c r="CM57"/>
       <c r="CN57"/>
-      <c r="CO57">
+      <c r="CO57"/>
+      <c r="CP57">
         <v>71368000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
-        <v>12650100000.0</v>
+        <v>12143000000.0</v>
       </c>
       <c r="C58">
+        <v>12143000000.0</v>
+      </c>
+      <c r="D58">
         <v>12432700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13962100000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>13129300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12895400000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>23114800000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>22521500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22168300000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>23080500000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21848800000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>21995800000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21436300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>20321600000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>19129300000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>19354000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>20540400000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>21319000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>21252100000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>22004600000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>43959300000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>45794300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>38398400000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>34789700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>34343800000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>35847700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>34817000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>50316300000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>49588000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>49005300000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>48904800000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>50959000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>52676900000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>51203800000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>49876600000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>49231700000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>45538600000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>45519300000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>54680100000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>56286800000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>57244700000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>54705700000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>54944500000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>54509100000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>55304500000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>58725900000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>51932800000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>54741800000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>56302700000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>56172800000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>54599300000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>52158200000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>39403600000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>36222600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>33969500000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>31567800000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>34078700000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>33477800000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>29504900000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>31946700000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>31354300000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>29871100000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>29220900000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>27118200000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2890600000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>33402800000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>4255527895.74</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>27515800000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>25579300000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>27491400000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>25075000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>26042600000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>26118800000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>24336500000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>22121400000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>20272800000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>18709900000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>16410700000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>14831800000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>14507300000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>14124400000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>13765575000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>10392187000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>9477472000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>9361803000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>7271188000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>6330006000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>6136943000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>6042205000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>6311952000.0</v>
       </c>
-      <c r="CM58"/>
       <c r="CN58"/>
-      <c r="CO58">
+      <c r="CO58"/>
+      <c r="CP58">
         <v>91957000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-      <c r="AM59">
+      <c r="AM59"/>
+      <c r="AN59">
         <v>12965300000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>14014900000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
-      <c r="BA59"/>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
-        <v>9735700000.0</v>
+        <v>9504200000.0</v>
       </c>
       <c r="C60">
+        <v>9504200000.0</v>
+      </c>
+      <c r="D60">
         <v>12743700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12994000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12648800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12365900000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>18659100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>18347500000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>18429100000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>19062600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>20921300000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>21856200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>22222400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>22436400000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>23376700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>24776000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>25267800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>25934900000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>25908000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>26882100000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>13796000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>13662600000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>13095700000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>12934000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>13244100000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>13606200000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>13787300000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4133500000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4360100000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4681400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5406900000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5118200000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>6032600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>6805000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>7330500000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>7599600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>8477700000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>9508700000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7700100000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>12517700000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>9906100000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>10446000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>11930700000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>12822500000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>12954600000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>14714500000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>10939000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>11440200000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>11649900000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>12025800000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>11898100000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>12044000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1597500000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2210000000.0</v>
       </c>
-      <c r="BC60">
-[...1 lines deleted...]
-      </c>
       <c r="BD60">
+        <v>2852400000.0</v>
+      </c>
+      <c r="BE60">
         <v>3091400000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2531800000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2805400000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>3370600000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>4179600000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3057400000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3044600000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2811100000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2699700000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>376400000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3120100000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>289061355.98</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2829200000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2778100000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3393000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>4055300000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>5150300000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>5880600000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>5836100000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>6564800000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>6639900000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>7089800000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>7247100000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>7065100000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>7727500000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>8069300000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>7816446000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>7876646000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>7922845000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>5272290000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>5226806000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>5183554000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>4462215000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>4140246000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>4100800000.0</v>
       </c>
-      <c r="CM60"/>
       <c r="CN60"/>
-      <c r="CO60">
+      <c r="CO60"/>
+      <c r="CP60">
         <v>2708893000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-100000.0</v>
       </c>
       <c r="R61">
         <v>-100000.0</v>
       </c>
       <c r="S61">
         <v>-100000.0</v>
       </c>
       <c r="T61">
         <v>-100000.0</v>
       </c>
       <c r="U61">
         <v>-100000.0</v>
       </c>
       <c r="V61">
         <v>-100000.0</v>
       </c>
       <c r="W61">
         <v>-100000.0</v>
       </c>
       <c r="X61">
         <v>-100000.0</v>
       </c>
       <c r="Y61">
@@ -18143,155 +18280,158 @@
       <c r="AB61">
         <v>-100000.0</v>
       </c>
       <c r="AC61">
         <v>-100000.0</v>
       </c>
       <c r="AD61">
         <v>-100000.0</v>
       </c>
       <c r="AE61">
         <v>-100000.0</v>
       </c>
       <c r="AF61">
         <v>-100000.0</v>
       </c>
       <c r="AG61">
         <v>-100000.0</v>
       </c>
       <c r="AH61">
         <v>-100000.0</v>
       </c>
       <c r="AI61">
         <v>-100000.0</v>
       </c>
       <c r="AJ61">
-        <v>-200000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="AK61">
         <v>-200000.0</v>
       </c>
-      <c r="AL61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL61">
+        <v>-200000.0</v>
+      </c>
+      <c r="AM61"/>
       <c r="AN61">
         <v>-300000.0</v>
       </c>
       <c r="AO61">
+        <v>-300000.0</v>
+      </c>
+      <c r="AP61">
         <v>-600000.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
         <v>-900000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-800000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-3800000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-4200000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-4500000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-5200000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-7400000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-7700000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-11400000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-20200000.0</v>
       </c>
-      <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
-      <c r="CA61">
-[...1 lines deleted...]
-      </c>
+      <c r="CA61"/>
       <c r="CB61">
         <v>-37200000.0</v>
       </c>
       <c r="CC61">
+        <v>-37200000.0</v>
+      </c>
+      <c r="CD61">
         <v>-290900000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-169576000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-42000.0</v>
       </c>
-      <c r="CF61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG61"/>
       <c r="CH61">
         <v>-127890000.0</v>
       </c>
-      <c r="CI61"/>
+      <c r="CI61">
+        <v>-127890000.0</v>
+      </c>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18343,50 +18483,51 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18461,739 +18602,739 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
-        <v>3588200000.0</v>
+        <v>1670500000.0</v>
       </c>
       <c r="C2">
         <v>1450700000.0</v>
       </c>
       <c r="D2">
         <v>1285500000.0</v>
       </c>
       <c r="E2">
         <v>1066300000.0</v>
       </c>
       <c r="F2">
         <v>3017600000.0</v>
       </c>
       <c r="G2">
         <v>3320600000.0</v>
       </c>
       <c r="H2">
         <v>3130800000.0</v>
       </c>
       <c r="I2">
         <v>3246100000.0</v>
       </c>
       <c r="J2">
         <v>2973600000.0</v>
       </c>
       <c r="K2">
         <v>3499400000.0</v>
       </c>
       <c r="L2">
         <v>3766300000.0</v>
       </c>
       <c r="M2">
-        <v>4043100000.0</v>
+        <v>3718800000.0</v>
       </c>
       <c r="N2">
-        <v>5437900000.0</v>
+        <v>4825000000.0</v>
       </c>
       <c r="O2">
         <v>3349700000.0</v>
       </c>
       <c r="P2">
         <v>3379400000.0</v>
       </c>
       <c r="Q2">
         <v>3347000000.0</v>
       </c>
       <c r="R2">
-        <v>103050000000.0</v>
+        <v>2875700000.0</v>
       </c>
       <c r="S2">
-        <v>589300000.0</v>
+        <v>4061200000.0</v>
       </c>
       <c r="T2">
-        <v>3740500000.0</v>
+        <v>3717200000.0</v>
       </c>
       <c r="U2">
-        <v>2781900000.0</v>
+        <v>2771800000.0</v>
       </c>
       <c r="V2">
-        <v>2185515000.0</v>
+        <v>1929200000.0</v>
       </c>
       <c r="W2">
-        <v>1068292000.0</v>
+        <v>876200000.0</v>
       </c>
       <c r="X2">
         <v>1634293000.0</v>
       </c>
       <c r="Y2">
         <v>43931000.0</v>
       </c>
       <c r="Z2">
         <v>58100000.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>1038900000.0</v>
       </c>
       <c r="C3">
         <v>1002000000.0</v>
       </c>
       <c r="D3">
         <v>1216400000.0</v>
       </c>
       <c r="E3">
         <v>1093600000.0</v>
       </c>
       <c r="F3">
         <v>2353700000.0</v>
       </c>
       <c r="G3">
         <v>2227200000.0</v>
       </c>
       <c r="H3">
         <v>3546300000.0</v>
       </c>
       <c r="I3">
         <v>3858200000.0</v>
       </c>
       <c r="J3">
         <v>3790600000.0</v>
       </c>
       <c r="K3">
         <v>4117700000.0</v>
       </c>
       <c r="L3">
         <v>5609400000.0</v>
       </c>
       <c r="M3">
-        <v>5500100000.0</v>
+        <v>5283400000.0</v>
       </c>
       <c r="N3">
-        <v>4276400000.0</v>
+        <v>3934000000.0</v>
       </c>
       <c r="O3">
         <v>2661500000.0</v>
       </c>
       <c r="P3">
-        <v>2457000000.0</v>
+        <v>2424300000.0</v>
       </c>
       <c r="Q3">
-        <v>2368600000.0</v>
+        <v>2251500000.0</v>
       </c>
       <c r="R3">
-        <v>2526000000.0</v>
+        <v>2082300000.0</v>
       </c>
       <c r="S3">
-        <v>2857700000.0</v>
+        <v>2889400000.0</v>
       </c>
       <c r="T3">
-        <v>2567400000.0</v>
+        <v>2493100000.0</v>
       </c>
       <c r="U3">
-        <v>1966900000.0</v>
+        <v>1884700000.0</v>
       </c>
       <c r="V3">
-        <v>1558663000.0</v>
+        <v>1377800000.0</v>
       </c>
       <c r="W3">
-        <v>982623000.0</v>
+        <v>824000000.0</v>
       </c>
       <c r="X3">
         <v>1055023000.0</v>
       </c>
       <c r="Y3">
         <v>139400000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>881000000.0</v>
       </c>
       <c r="F4">
         <v>82600000.0</v>
       </c>
       <c r="G4">
         <v>82600000.0</v>
       </c>
       <c r="H4">
         <v>13047200000.0</v>
       </c>
       <c r="I4">
         <v>2261500000.0</v>
       </c>
       <c r="J4">
         <v>-855100000.0</v>
       </c>
       <c r="K4">
         <v>117000000.0</v>
       </c>
       <c r="L4">
         <v>51700000.0</v>
       </c>
       <c r="M4">
         <v>333500000.0</v>
       </c>
       <c r="N4">
         <v>-23700000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
-        <v>32600000.0</v>
+        <v>-6675000000.0</v>
       </c>
       <c r="C5">
-        <v>-14100000.0</v>
+        <v>2413000000.0</v>
       </c>
       <c r="D5">
-        <v>-264500000.0</v>
+        <v>-2941000000.0</v>
       </c>
       <c r="E5">
-        <v>172200000.0</v>
+        <v>1479300000.0</v>
       </c>
       <c r="F5">
-        <v>1301300000.0</v>
+        <v>14882900000.0</v>
       </c>
       <c r="G5">
-        <v>2128300000.0</v>
+        <v>-614200000.0</v>
       </c>
       <c r="H5">
-        <v>815300000.0</v>
+        <v>142300000.0</v>
       </c>
       <c r="I5">
-        <v>1017500000.0</v>
+        <v>1640500000.0</v>
       </c>
       <c r="J5">
-        <v>840800000.0</v>
+        <v>-695000000.0</v>
       </c>
       <c r="K5">
-        <v>1709300000.0</v>
+        <v>2109400000.0</v>
       </c>
       <c r="L5">
-        <v>2272000000.0</v>
+        <v>1507200000.0</v>
       </c>
       <c r="M5">
-        <v>2795100000.0</v>
+        <v>1325100000.0</v>
       </c>
       <c r="N5">
-        <v>2159400000.0</v>
+        <v>1767000000.0</v>
       </c>
       <c r="O5">
-        <v>2059300000.0</v>
+        <v>1164700000.0</v>
       </c>
       <c r="P5">
-        <v>879400000.0</v>
+        <v>893300000.0</v>
       </c>
       <c r="Q5">
-        <v>15900000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="R5">
-        <v>7505000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="S5">
-        <v>980400000.0</v>
+        <v>962100000.0</v>
       </c>
       <c r="T5">
-        <v>957500000.0</v>
+        <v>1031800000.0</v>
       </c>
       <c r="U5">
-        <v>421000000.0</v>
+        <v>503200000.0</v>
       </c>
       <c r="V5">
-        <v>65437000.0</v>
+        <v>246300000.0</v>
       </c>
       <c r="W5">
-        <v>-408123000.0</v>
+        <v>-249500000.0</v>
       </c>
       <c r="X5">
         <v>-1338116000.0</v>
       </c>
       <c r="Y5">
         <v>-39100000.0</v>
       </c>
       <c r="Z5">
         <v>-122623000.0</v>
       </c>
       <c r="AA5">
         <v>3828000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
-        <v>1071500000.0</v>
+        <v>-5636100000.0</v>
       </c>
       <c r="C6">
-        <v>987900000.0</v>
+        <v>3415000000.0</v>
       </c>
       <c r="D6">
-        <v>951900000.0</v>
+        <v>-1724600000.0</v>
       </c>
       <c r="E6">
-        <v>1265800000.0</v>
+        <v>2572900000.0</v>
       </c>
       <c r="F6">
-        <v>3655000000.0</v>
+        <v>17236600000.0</v>
       </c>
       <c r="G6">
-        <v>4355500000.0</v>
+        <v>1613000000.0</v>
       </c>
       <c r="H6">
-        <v>4361600000.0</v>
+        <v>3688600000.0</v>
       </c>
       <c r="I6">
-        <v>4875700000.0</v>
+        <v>5498700000.0</v>
       </c>
       <c r="J6">
-        <v>4631400000.0</v>
+        <v>3095600000.0</v>
       </c>
       <c r="K6">
-        <v>5827000000.0</v>
+        <v>6227100000.0</v>
       </c>
       <c r="L6">
-        <v>7881400000.0</v>
+        <v>7116600000.0</v>
       </c>
       <c r="M6">
-        <v>8295200000.0</v>
+        <v>6608500000.0</v>
       </c>
       <c r="N6">
-        <v>6435800000.0</v>
+        <v>5701000000.0</v>
       </c>
       <c r="O6">
-        <v>4720800000.0</v>
+        <v>3826200000.0</v>
       </c>
       <c r="P6">
-        <v>3336400000.0</v>
+        <v>3317600000.0</v>
       </c>
       <c r="Q6">
         <v>2384500000.0</v>
       </c>
       <c r="R6">
-        <v>10031000000.0</v>
+        <v>2090800000.0</v>
       </c>
       <c r="S6">
-        <v>3838100000.0</v>
+        <v>3851500000.0</v>
       </c>
       <c r="T6">
         <v>3524900000.0</v>
       </c>
       <c r="U6">
         <v>2387900000.0</v>
       </c>
       <c r="V6">
         <v>1624100000.0</v>
       </c>
       <c r="W6">
         <v>574500000.0</v>
       </c>
       <c r="X6">
         <v>-283093000.0</v>
       </c>
       <c r="Y6">
         <v>100300000.0</v>
       </c>
       <c r="Z6">
         <v>-122623000.0</v>
       </c>
       <c r="AA6">
         <v>3828000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>13047200000.0</v>
       </c>
       <c r="I8">
         <v>1124300000.0</v>
       </c>
       <c r="J8">
         <v>-370600000.0</v>
       </c>
       <c r="K8">
         <v>117000000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
-        <v>1290300000.0</v>
+        <v>3208000000.0</v>
       </c>
       <c r="C9">
         <v>2891200000.0</v>
       </c>
       <c r="D9">
         <v>2830300000.0</v>
       </c>
       <c r="E9">
         <v>2951200000.0</v>
       </c>
       <c r="F9">
         <v>7293700000.0</v>
       </c>
       <c r="G9">
         <v>8224800000.0</v>
       </c>
       <c r="H9">
         <v>7985000000.0</v>
       </c>
       <c r="I9">
         <v>8711800000.0</v>
       </c>
       <c r="J9">
-        <v>8302799999.0</v>
+        <v>8302800000.0</v>
       </c>
       <c r="K9">
         <v>10231700000.0</v>
       </c>
       <c r="L9">
         <v>13296400000.0</v>
       </c>
       <c r="M9">
-        <v>14205200000.0</v>
+        <v>13324900000.0</v>
       </c>
       <c r="N9">
-        <v>9036300000.0</v>
+        <v>8361700000.0</v>
       </c>
       <c r="O9">
         <v>6581100000.0</v>
       </c>
       <c r="P9">
         <v>6131400000.0</v>
       </c>
       <c r="Q9">
         <v>5669900000.0</v>
       </c>
       <c r="R9">
-        <v>27650000000.0</v>
+        <v>4621700000.0</v>
       </c>
       <c r="S9">
-        <v>429500000.0</v>
+        <v>6436500000.0</v>
       </c>
       <c r="T9">
-        <v>5262800000.0</v>
+        <v>5286100000.0</v>
       </c>
       <c r="U9">
-        <v>3705600000.0</v>
+        <v>3712100000.0</v>
       </c>
       <c r="V9">
-        <v>2965817000.0</v>
+        <v>2588100000.0</v>
       </c>
       <c r="W9">
-        <v>1575992000.0</v>
+        <v>1236600000.0</v>
       </c>
       <c r="X9">
         <v>721377000.0</v>
       </c>
       <c r="Y9">
         <v>100300000.0</v>
       </c>
       <c r="Z9">
         <v>81435000.0</v>
       </c>
       <c r="AA9">
         <v>125246000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>-7172500000.0</v>
       </c>
       <c r="C10">
         <v>1838300000.0</v>
       </c>
       <c r="D10">
         <v>-3446000000.0</v>
       </c>
       <c r="E10">
         <v>1178400000.0</v>
       </c>
       <c r="F10">
         <v>14000800000.0</v>
       </c>
       <c r="G10">
         <v>-1801000000.0</v>
       </c>
       <c r="H10">
         <v>-1241900000.0</v>
       </c>
       <c r="I10">
         <v>161800000.0</v>
       </c>
       <c r="J10">
         <v>-2111100000.0</v>
       </c>
       <c r="K10">
         <v>243300000.0</v>
       </c>
       <c r="L10">
         <v>-776900000.0</v>
       </c>
       <c r="M10">
-        <v>-1055900000.0</v>
+        <v>-1080000000.0</v>
       </c>
       <c r="N10">
-        <v>-526500000.0</v>
+        <v>-459900000.0</v>
       </c>
       <c r="O10">
         <v>-508900000.0</v>
       </c>
       <c r="P10">
-        <v>-575800000.0</v>
+        <v>-560400000.0</v>
       </c>
       <c r="Q10">
-        <v>-1100900000.0</v>
+        <v>-1150600000.0</v>
       </c>
       <c r="R10">
-        <v>12018000000.0</v>
+        <v>-849000000.0</v>
       </c>
       <c r="S10">
-        <v>47100000.0</v>
+        <v>-185200000.0</v>
       </c>
       <c r="T10">
         <v>49700000.0</v>
       </c>
       <c r="U10">
         <v>-170200000.0</v>
       </c>
       <c r="V10">
-        <v>50793000.0</v>
+        <v>86100000.0</v>
       </c>
       <c r="W10">
-        <v>-228884000.0</v>
+        <v>-136400000.0</v>
       </c>
       <c r="X10">
         <v>-240411000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
         <v>-75800000.0</v>
       </c>
       <c r="C11">
         <v>-30800000.0</v>
       </c>
       <c r="D11">
         <v>213100000.0</v>
       </c>
       <c r="E11">
         <v>406700000.0</v>
       </c>
       <c r="F11">
         <v>473300000.0</v>
       </c>
       <c r="G11">
         <v>-275900000.0</v>
       </c>
       <c r="H11">
         <v>234000000.0</v>
       </c>
       <c r="I11">
         <v>1573300000.0</v>
       </c>
       <c r="J11">
         <v>238900000.0</v>
       </c>
       <c r="K11">
         <v>-1407000000.0</v>
       </c>
       <c r="L11">
         <v>324300000.0</v>
       </c>
       <c r="M11">
-        <v>-75000000.0</v>
+        <v>-89400000.0</v>
       </c>
       <c r="N11">
-        <v>355500000.0</v>
+        <v>369100000.0</v>
       </c>
       <c r="O11">
         <v>75000000.0</v>
       </c>
       <c r="P11">
-        <v>231700000.0</v>
+        <v>241100000.0</v>
       </c>
       <c r="Q11">
-        <v>-224900000.0</v>
+        <v>-196900000.0</v>
       </c>
       <c r="R11">
-        <v>3566000000.0</v>
+        <v>-787000000.0</v>
       </c>
       <c r="S11">
-        <v>62300000.0</v>
+        <v>433300000.0</v>
       </c>
       <c r="T11">
         <v>233100000.0</v>
       </c>
       <c r="U11">
         <v>-7900000.0</v>
       </c>
       <c r="V11">
-        <v>29849000.0</v>
+        <v>28700000.0</v>
       </c>
       <c r="W11">
-        <v>-17449000.0</v>
+        <v>-13900000.0</v>
       </c>
       <c r="X11">
         <v>101731000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>820355000.0</v>
       </c>
       <c r="AA11">
         <v>129694000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>497500000.0</v>
       </c>
       <c r="C12">
         <v>574700000.0</v>
       </c>
       <c r="D12">
         <v>907900000.0</v>
       </c>
       <c r="E12">
         <v>589300000.0</v>
       </c>
       <c r="F12">
         <v>882100000.0</v>
       </c>
       <c r="G12">
         <v>1186800000.0</v>
       </c>
       <c r="H12">
         <v>1384200000.0</v>
       </c>
       <c r="I12">
         <v>1478700000.0</v>
       </c>
@@ -19232,51 +19373,51 @@
       </c>
       <c r="U12">
         <v>673400000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
         <v>98100000.0</v>
       </c>
       <c r="C13">
         <v>199300000.0</v>
       </c>
       <c r="D13">
         <v>212700000.0</v>
       </c>
       <c r="E13">
         <v>76600000.0</v>
       </c>
       <c r="F13">
         <v>13900000.0</v>
       </c>
       <c r="G13">
         <v>3627100000.0</v>
       </c>
       <c r="H13">
         <v>1799200000.0</v>
       </c>
       <c r="I13">
         <v>655700000.0</v>
       </c>
@@ -19285,51 +19426,51 @@
       </c>
       <c r="K13">
         <v>1737800000.0</v>
       </c>
       <c r="L13">
         <v>2432000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>-41400000.0</v>
       </c>
       <c r="C14">
         <v>-57900000.0</v>
       </c>
       <c r="D14">
         <v>-177900000.0</v>
       </c>
       <c r="E14">
         <v>513100000.0</v>
       </c>
       <c r="F14">
         <v>183300000.0</v>
       </c>
       <c r="G14">
         <v>161300000.0</v>
       </c>
       <c r="H14">
         <v>-407600000.0</v>
       </c>
       <c r="I14">
         <v>124700000.0</v>
       </c>
@@ -19362,134 +19503,134 @@
       </c>
       <c r="S14">
         <v>187100000.0</v>
       </c>
       <c r="T14">
         <v>239200000.0</v>
       </c>
       <c r="U14">
         <v>171700000.0</v>
       </c>
       <c r="V14">
         <v>104535000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14">
         <v>24000.0</v>
       </c>
       <c r="Y14">
         <v>27000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>-7138100000.0</v>
       </c>
       <c r="C15">
         <v>1588000000.0</v>
       </c>
       <c r="D15">
         <v>-4051700000.0</v>
       </c>
       <c r="E15">
         <v>1473200000.0</v>
       </c>
       <c r="F15">
         <v>13426800000.0</v>
       </c>
       <c r="G15">
         <v>-1628000000.0</v>
       </c>
       <c r="H15">
         <v>11521400000.0</v>
       </c>
       <c r="I15">
         <v>725300000.0</v>
       </c>
       <c r="J15">
         <v>-2778100000.0</v>
       </c>
       <c r="K15">
         <v>1705300000.0</v>
       </c>
       <c r="L15">
         <v>-1152500000.0</v>
       </c>
       <c r="M15">
-        <v>-695000000.0</v>
+        <v>-707000000.0</v>
       </c>
       <c r="N15">
-        <v>-963900000.0</v>
+        <v>-924800000.0</v>
       </c>
       <c r="O15">
-        <v>-648400000.0</v>
+        <v>322800000.0</v>
       </c>
       <c r="P15">
         <v>-772700000.0</v>
       </c>
       <c r="Q15">
         <v>388200000.0</v>
       </c>
       <c r="R15">
-        <v>8452000000.0</v>
+        <v>-412100000.0</v>
       </c>
       <c r="S15">
-        <v>-15200000.0</v>
+        <v>-788900000.0</v>
       </c>
       <c r="T15">
         <v>-422600000.0</v>
       </c>
       <c r="U15">
         <v>706200000.0</v>
       </c>
       <c r="V15">
-        <v>-80097000.0</v>
+        <v>-80100000.0</v>
       </c>
       <c r="W15">
-        <v>-31758000.0</v>
+        <v>-21500000.0</v>
       </c>
       <c r="X15">
         <v>-928471000.0</v>
       </c>
       <c r="Y15">
         <v>-329900000.0</v>
       </c>
       <c r="Z15">
         <v>-820355000.0</v>
       </c>
       <c r="AA15">
         <v>-129694000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1473200000.0</v>
       </c>
       <c r="F16">
         <v>13426800000.0</v>
       </c>
       <c r="G16">
         <v>-1628000000.0</v>
       </c>
       <c r="H16">
         <v>11521400000.0</v>
       </c>
       <c r="I16">
         <v>725300000.0</v>
       </c>
       <c r="J16">
         <v>-2778100000.0</v>
       </c>
       <c r="K16">
         <v>1705300000.0</v>
       </c>
@@ -19498,51 +19639,51 @@
       </c>
       <c r="M16">
         <v>-695000000.0</v>
       </c>
       <c r="N16">
         <v>-963900000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16">
         <v>20889000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
         <v>-7096700000.0</v>
       </c>
       <c r="C17">
         <v>1869100000.0</v>
       </c>
       <c r="D17">
         <v>-3873800000.0</v>
       </c>
       <c r="E17">
         <v>1105300000.0</v>
       </c>
       <c r="F17">
         <v>13527500000.0</v>
       </c>
       <c r="G17">
         <v>-1466700000.0</v>
       </c>
       <c r="H17">
         <v>-1409000000.0</v>
       </c>
       <c r="I17">
         <v>-1411500000.0</v>
       </c>
@@ -19555,638 +19696,644 @@
       <c r="L17">
         <v>-1049500000.0</v>
       </c>
       <c r="M17">
         <v>-980900000.0</v>
       </c>
       <c r="N17">
         <v>-882000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>-399400000.0</v>
       </c>
       <c r="C18">
         <v>-375400000.0</v>
       </c>
       <c r="D18">
         <v>-695200000.0</v>
       </c>
       <c r="E18">
         <v>-512700000.0</v>
       </c>
       <c r="F18">
         <v>-868200000.0</v>
       </c>
       <c r="G18">
         <v>-1188500000.0</v>
       </c>
       <c r="H18">
         <v>-1385900000.0</v>
       </c>
       <c r="I18">
         <v>-1478700000.0</v>
       </c>
       <c r="J18">
         <v>-1889600000.0</v>
       </c>
       <c r="K18">
         <v>-2324400000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1866700000.0</v>
       </c>
       <c r="F19">
         <v>13562600000.0</v>
       </c>
       <c r="G19">
         <v>-2652800000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>801400000.0</v>
       </c>
       <c r="J19">
         <v>-1613900000.0</v>
       </c>
       <c r="K19">
         <v>386500000.0</v>
       </c>
       <c r="L19">
         <v>-592400000.0</v>
       </c>
       <c r="M19">
         <v>-739400000.0</v>
       </c>
       <c r="N19">
         <v>-251700000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>85100000.0</v>
       </c>
       <c r="F20">
         <v>-19000000.0</v>
       </c>
       <c r="G20">
         <v>98600000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>248200000.0</v>
       </c>
       <c r="J20">
         <v>107200000.0</v>
       </c>
       <c r="K20">
         <v>348500000.0</v>
       </c>
       <c r="L20">
         <v>174100000.0</v>
       </c>
       <c r="M20">
         <v>536800000.0</v>
       </c>
       <c r="N20">
         <v>297500000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
-        <v>32600000.0</v>
+        <v>66700000.0</v>
       </c>
       <c r="C21">
-        <v>-60100000.0</v>
+        <v>-10500000.0</v>
       </c>
       <c r="D21">
-        <v>-313800000.0</v>
+        <v>-270800000.0</v>
       </c>
       <c r="E21">
-        <v>109900000.0</v>
+        <v>172200000.0</v>
       </c>
       <c r="F21">
         <v>1320300000.0</v>
       </c>
       <c r="G21">
         <v>2030900000.0</v>
       </c>
       <c r="H21">
         <v>659900000.0</v>
       </c>
       <c r="I21">
         <v>839100000.0</v>
       </c>
       <c r="J21">
         <v>792400000.0</v>
       </c>
       <c r="K21">
         <v>1570100000.0</v>
       </c>
       <c r="L21">
         <v>2101100000.0</v>
       </c>
       <c r="M21">
-        <v>2228200000.0</v>
+        <v>1999800000.0</v>
       </c>
       <c r="N21">
-        <v>2012100000.0</v>
+        <v>1989200000.0</v>
       </c>
       <c r="O21">
-        <v>2059300000.0</v>
+        <v>1983100000.0</v>
       </c>
       <c r="P21">
-        <v>1818400000.0</v>
+        <v>1822900000.0</v>
       </c>
       <c r="Q21">
-        <v>1495200000.0</v>
+        <v>1393600000.0</v>
       </c>
       <c r="R21">
-        <v>12465000000.0</v>
+        <v>982400000.0</v>
       </c>
       <c r="S21">
-        <v>238700000.0</v>
+        <v>1345600000.0</v>
       </c>
       <c r="T21">
         <v>666800000.0</v>
       </c>
       <c r="U21">
         <v>352300000.0</v>
       </c>
       <c r="V21">
-        <v>251184000.0</v>
+        <v>250100000.0</v>
       </c>
       <c r="W21">
-        <v>-313873000.0</v>
+        <v>-275800000.0</v>
       </c>
       <c r="X21">
         <v>-1338116000.0</v>
       </c>
       <c r="Y21">
         <v>-39100000.0</v>
       </c>
       <c r="Z21">
         <v>-122623000.0</v>
       </c>
       <c r="AA21">
         <v>3828000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
-        <v>4845900000.0</v>
+        <v>4811800000.0</v>
       </c>
       <c r="C23">
-        <v>4402000000.0</v>
+        <v>4352400000.0</v>
       </c>
       <c r="D23">
-        <v>4429600000.0</v>
+        <v>4386600000.0</v>
       </c>
       <c r="E23">
-        <v>3907600000.0</v>
+        <v>3845300000.0</v>
       </c>
       <c r="F23">
         <v>8991000000.0</v>
       </c>
       <c r="G23">
         <v>9514500000.0</v>
       </c>
       <c r="H23">
         <v>10455900000.0</v>
       </c>
       <c r="I23">
         <v>11118800000.0</v>
       </c>
       <c r="J23">
         <v>10484000000.0</v>
       </c>
       <c r="K23">
         <v>12161000000.0</v>
       </c>
       <c r="L23">
         <v>14961600000.0</v>
       </c>
       <c r="M23">
-        <v>16020100000.0</v>
+        <v>15043900000.0</v>
       </c>
       <c r="N23">
-        <v>12462100000.0</v>
+        <v>11197500000.0</v>
       </c>
       <c r="O23">
-        <v>8808200000.0</v>
+        <v>7947700000.0</v>
       </c>
       <c r="P23">
-        <v>7616800000.0</v>
+        <v>7295400000.0</v>
       </c>
       <c r="Q23">
-        <v>7399700000.0</v>
+        <v>6970600000.0</v>
       </c>
       <c r="R23">
-        <v>118235000000.0</v>
+        <v>6515000000.0</v>
       </c>
       <c r="S23">
-        <v>780100000.0</v>
+        <v>9152100000.0</v>
       </c>
       <c r="T23">
         <v>8336500000.0</v>
       </c>
       <c r="U23">
-        <v>6121500000.0</v>
+        <v>6131600000.0</v>
       </c>
       <c r="V23">
-        <v>4902901000.0</v>
+        <v>4267200000.0</v>
       </c>
       <c r="W23">
-        <v>2929139000.0</v>
+        <v>2388600000.0</v>
       </c>
       <c r="X23">
         <v>3693786000.0</v>
       </c>
       <c r="Y23">
         <v>139400000.0</v>
       </c>
       <c r="Z23">
         <v>262158000.0</v>
       </c>
       <c r="AA23">
         <v>121418000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>1038900000.0</v>
       </c>
       <c r="C25">
         <v>1002000000.0</v>
       </c>
       <c r="D25">
         <v>2315200000.0</v>
       </c>
       <c r="E25">
         <v>2171400000.0</v>
       </c>
       <c r="F25">
         <v>2353700000.0</v>
       </c>
       <c r="G25">
         <v>2331300000.0</v>
       </c>
       <c r="H25">
         <v>3652200000.0</v>
       </c>
       <c r="I25">
         <v>3858200000.0</v>
       </c>
       <c r="J25">
         <v>4857000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>341900000.0</v>
+      </c>
       <c r="C27">
         <v>301500000.0</v>
       </c>
       <c r="D27">
         <v>343600000.0</v>
       </c>
       <c r="E27">
         <v>328400000.0</v>
       </c>
       <c r="F27">
         <v>416100000.0</v>
       </c>
       <c r="G27">
         <v>424300000.0</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>405500000.0</v>
+      </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27"/>
+      <c r="O27">
+        <v>75800000.0</v>
+      </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>1956000000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27">
         <v>88700000.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
-        <v>1236200000.0</v>
+        <v>894300000.0</v>
       </c>
       <c r="C28">
         <v>854900000.0</v>
       </c>
       <c r="D28">
         <v>1429100000.0</v>
       </c>
       <c r="E28">
         <v>1295000000.0</v>
       </c>
       <c r="F28">
         <v>1751700000.0</v>
       </c>
       <c r="G28">
         <v>1801600000.0</v>
       </c>
       <c r="H28">
-        <v>2107800000.0</v>
+        <v>1706200000.0</v>
       </c>
       <c r="I28">
         <v>2049100000.0</v>
       </c>
       <c r="J28">
         <v>2476000000.0</v>
       </c>
       <c r="K28">
         <v>3027700000.0</v>
       </c>
       <c r="L28">
         <v>2973500000.0</v>
       </c>
       <c r="M28">
         <v>3172800000.0</v>
       </c>
       <c r="N28">
         <v>2616500000.0</v>
       </c>
       <c r="O28">
         <v>1936100000.0</v>
       </c>
       <c r="P28">
         <v>1780400000.0</v>
       </c>
       <c r="Q28">
-        <v>1684100000.0</v>
+        <v>1583000000.0</v>
       </c>
       <c r="R28">
         <v>8392000000.0</v>
       </c>
       <c r="S28">
         <v>2069100000.0</v>
       </c>
       <c r="T28">
         <v>1888400000.0</v>
       </c>
       <c r="U28">
         <v>1439400000.0</v>
       </c>
       <c r="V28">
         <v>1254203000.0</v>
       </c>
       <c r="W28">
         <v>830606000.0</v>
       </c>
       <c r="X28">
         <v>44425000.0</v>
       </c>
       <c r="Y28">
         <v>36454000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>-75800000.0</v>
       </c>
       <c r="C29">
         <v>-30800000.0</v>
       </c>
       <c r="D29">
         <v>149600000.0</v>
       </c>
       <c r="E29">
         <v>318900000.0</v>
       </c>
       <c r="F29">
         <v>473300000.0</v>
       </c>
       <c r="G29">
         <v>-256900000.0</v>
       </c>
       <c r="H29">
         <v>253000000.0</v>
       </c>
       <c r="I29">
         <v>1573300000.0</v>
       </c>
@@ -20195,1303 +20342,1310 @@
       </c>
       <c r="K29">
         <v>-1347000000.0</v>
       </c>
       <c r="L29">
         <v>324300000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
-        <v>1257700000.0</v>
+        <v>3141300000.0</v>
       </c>
       <c r="C30">
-        <v>2951300000.0</v>
+        <v>2901700000.0</v>
       </c>
       <c r="D30">
-        <v>3144100000.0</v>
+        <v>3101100000.0</v>
       </c>
       <c r="E30">
-        <v>2841300000.0</v>
+        <v>2779000000.0</v>
       </c>
       <c r="F30">
         <v>5973400000.0</v>
       </c>
       <c r="G30">
         <v>6193900000.0</v>
       </c>
       <c r="H30">
         <v>7325100000.0</v>
       </c>
       <c r="I30">
         <v>7872700000.0</v>
       </c>
       <c r="J30">
         <v>7510400000.0</v>
       </c>
       <c r="K30">
         <v>8661600000.0</v>
       </c>
       <c r="L30">
         <v>11195300000.0</v>
       </c>
       <c r="M30">
-        <v>11977000000.0</v>
+        <v>11325100000.0</v>
       </c>
       <c r="N30">
-        <v>7024200000.0</v>
+        <v>6372500000.0</v>
       </c>
       <c r="O30">
-        <v>5458500000.0</v>
+        <v>4598000000.0</v>
       </c>
       <c r="P30">
-        <v>4237400000.0</v>
+        <v>3916000000.0</v>
       </c>
       <c r="Q30">
-        <v>4052700000.0</v>
+        <v>3623600000.0</v>
       </c>
       <c r="R30">
-        <v>15185000000.0</v>
+        <v>3639300000.0</v>
       </c>
       <c r="S30">
-        <v>190800000.0</v>
+        <v>5090900000.0</v>
       </c>
       <c r="T30">
-        <v>4596000000.0</v>
+        <v>4619300000.0</v>
       </c>
       <c r="U30">
-        <v>3339600000.0</v>
+        <v>3359800000.0</v>
       </c>
       <c r="V30">
-        <v>2717386000.0</v>
+        <v>2338000000.0</v>
       </c>
       <c r="W30">
-        <v>1860847000.0</v>
+        <v>1512400000.0</v>
       </c>
       <c r="X30">
         <v>2059493000.0</v>
       </c>
       <c r="Y30">
-        <v>-139400000.0</v>
+        <v>139400000.0</v>
       </c>
       <c r="Z30">
         <v>262158000.0</v>
       </c>
       <c r="AA30">
         <v>121418000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
-        <v>-7205100000.0</v>
+        <v>-7239200000.0</v>
       </c>
       <c r="C31">
-        <v>1898400000.0</v>
+        <v>1848800000.0</v>
       </c>
       <c r="D31">
-        <v>-3132200000.0</v>
+        <v>-3175200000.0</v>
       </c>
       <c r="E31">
-        <v>1068500000.0</v>
+        <v>1006200000.0</v>
       </c>
       <c r="F31">
         <v>12680500000.0</v>
       </c>
       <c r="G31">
         <v>-3831900000.0</v>
       </c>
       <c r="H31">
         <v>-1901800000.0</v>
       </c>
       <c r="I31">
         <v>-677300000.0</v>
       </c>
       <c r="J31">
         <v>-2903500000.0</v>
       </c>
       <c r="K31">
         <v>-1326800000.0</v>
       </c>
       <c r="L31">
         <v>-2878000000.0</v>
       </c>
       <c r="M31">
-        <v>-3284100000.0</v>
+        <v>-3079800000.0</v>
       </c>
       <c r="N31">
-        <v>-2538600000.0</v>
+        <v>-2449100000.0</v>
       </c>
       <c r="O31">
-        <v>-2568200000.0</v>
+        <v>-2492000000.0</v>
       </c>
       <c r="P31">
         <v>-2383300000.0</v>
       </c>
       <c r="Q31">
         <v>-2544200000.0</v>
       </c>
       <c r="R31">
-        <v>-1231200000.0</v>
+        <v>-1831400000.0</v>
       </c>
       <c r="S31">
-        <v>-423900000.0</v>
+        <v>-1530800000.0</v>
       </c>
       <c r="T31">
         <v>-617100000.0</v>
       </c>
       <c r="U31">
         <v>-522500000.0</v>
       </c>
       <c r="V31">
-        <v>-199307000.0</v>
+        <v>-164000000.0</v>
       </c>
       <c r="W31">
         <v>139400000.0</v>
       </c>
       <c r="X31">
         <v>1097705000.0</v>
       </c>
       <c r="Y31">
         <v>39100000.0</v>
       </c>
       <c r="Z31">
         <v>122623000.0</v>
       </c>
       <c r="AA31">
         <v>-3828000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
         <v>4878500000.0</v>
       </c>
       <c r="C32">
         <v>4341900000.0</v>
       </c>
       <c r="D32">
         <v>4115800000.0</v>
       </c>
       <c r="E32">
         <v>4017500000.0</v>
       </c>
       <c r="F32">
         <v>10311300000.0</v>
       </c>
       <c r="G32">
         <v>11545400000.0</v>
       </c>
       <c r="H32">
         <v>11115800000.0</v>
       </c>
       <c r="I32">
         <v>11957900000.0</v>
       </c>
       <c r="J32">
         <v>11276400000.0</v>
       </c>
       <c r="K32">
         <v>13731100000.0</v>
       </c>
       <c r="L32">
         <v>17062700000.0</v>
       </c>
       <c r="M32">
-        <v>18248300000.0</v>
+        <v>17043700000.0</v>
       </c>
       <c r="N32">
-        <v>14474200000.0</v>
+        <v>13186700000.0</v>
       </c>
       <c r="O32">
         <v>9930800000.0</v>
       </c>
       <c r="P32">
-        <v>9510800000.0</v>
+        <v>9118300000.0</v>
       </c>
       <c r="Q32">
-        <v>9016900000.0</v>
+        <v>8364200000.0</v>
       </c>
       <c r="R32">
-        <v>130700000000.0</v>
+        <v>7497400000.0</v>
       </c>
       <c r="S32">
-        <v>1018800000.0</v>
+        <v>10497700000.0</v>
       </c>
       <c r="T32">
         <v>9003300000.0</v>
       </c>
       <c r="U32">
-        <v>6487500000.0</v>
+        <v>6483900000.0</v>
       </c>
       <c r="V32">
-        <v>5151332000.0</v>
+        <v>4517300000.0</v>
       </c>
       <c r="W32">
-        <v>2644284000.0</v>
+        <v>2112800000.0</v>
       </c>
       <c r="X32">
         <v>2355670000.0</v>
       </c>
       <c r="Y32">
         <v>100300000.0</v>
       </c>
       <c r="Z32">
         <v>139535000.0</v>
       </c>
       <c r="AA32">
         <v>125246000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP32"/>
+  <dimension ref="A1:CQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>188</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
-        <v>1834400000.0</v>
+        <v>911400000.0</v>
       </c>
       <c r="C2">
-        <v>885100000.0</v>
+        <v>426600000.0</v>
       </c>
       <c r="D2">
+        <v>392900000.0</v>
+      </c>
+      <c r="E2">
         <v>465300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>403400000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>591600000.0</v>
+        <v>-402600000.0</v>
       </c>
       <c r="H2">
+        <v>320400000.0</v>
+      </c>
+      <c r="I2">
         <v>336400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>394500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>708300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>586300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>583800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>570700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>584000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>484300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>480600000.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
+        <v>536800000.0</v>
+      </c>
+      <c r="S2">
         <v>571900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>522400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>843900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1079400000.0</v>
       </c>
-      <c r="V2">
-[...1 lines deleted...]
-      </c>
       <c r="W2">
+        <v>1046600000.0</v>
+      </c>
+      <c r="X2">
         <v>791000000.0</v>
       </c>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
       <c r="Y2">
+        <v>715000000.0</v>
+      </c>
+      <c r="Z2">
         <v>855100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>850200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>801800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>786300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>800400000.0</v>
       </c>
-      <c r="AD2">
-[...1 lines deleted...]
-      </c>
       <c r="AE2">
+        <v>769900000.0</v>
+      </c>
+      <c r="AF2">
         <v>787700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>803500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>847100000.0</v>
       </c>
-      <c r="AH2">
-[...1 lines deleted...]
-      </c>
       <c r="AI2">
+        <v>933400000.0</v>
+      </c>
+      <c r="AJ2">
         <v>785400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>704600000.0</v>
       </c>
-      <c r="AK2">
-[...1 lines deleted...]
-      </c>
       <c r="AL2">
-        <v>82600000.0</v>
+        <v>812000000.0</v>
       </c>
       <c r="AM2">
-        <v>1178700000.0</v>
+        <v>1533800000.0</v>
       </c>
       <c r="AN2">
-        <v>1181800000.0</v>
+        <v>965500000.0</v>
       </c>
       <c r="AO2">
-        <v>1056300000.0</v>
+        <v>1032600000.0</v>
       </c>
       <c r="AP2">
-        <v>978500000.0</v>
+        <v>972400000.0</v>
       </c>
       <c r="AQ2">
-        <v>1700200000.0</v>
+        <v>1588200000.0</v>
       </c>
       <c r="AR2">
-        <v>1686100000.0</v>
+        <v>1566800000.0</v>
       </c>
       <c r="AS2">
-        <v>1695800000.0</v>
+        <v>1542200000.0</v>
       </c>
       <c r="AT2">
-        <v>1848200000.0</v>
+        <v>1559700000.0</v>
       </c>
       <c r="AU2">
-        <v>1659700000.0</v>
+        <v>1732700000.0</v>
       </c>
       <c r="AV2">
-        <v>1719200000.0</v>
+        <v>1525500000.0</v>
       </c>
       <c r="AW2">
+        <v>1583800000.0</v>
+      </c>
+      <c r="AX2">
         <v>1698800000.0</v>
       </c>
-      <c r="AX2">
-[...1 lines deleted...]
-      </c>
       <c r="AY2">
+        <v>1516700000.0</v>
+      </c>
+      <c r="AZ2">
         <v>1646600000.0</v>
       </c>
-      <c r="AZ2">
-[...1 lines deleted...]
-      </c>
       <c r="BA2">
+        <v>1098100000.0</v>
+      </c>
+      <c r="BB2">
         <v>966800000.0</v>
       </c>
-      <c r="BB2">
-[...1 lines deleted...]
-      </c>
       <c r="BC2">
+        <v>973500000.0</v>
+      </c>
+      <c r="BD2">
         <v>859000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>887300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>897700000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>592200000.0</v>
       </c>
-      <c r="BG2">
-[...1 lines deleted...]
-      </c>
       <c r="BH2">
-        <v>949400000.0</v>
+        <v>843000000.0</v>
       </c>
       <c r="BI2">
-        <v>902200000.0</v>
+        <v>856000000.0</v>
       </c>
       <c r="BJ2">
+        <v>812000000.0</v>
+      </c>
+      <c r="BK2">
         <v>918000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>802100000.0</v>
       </c>
-      <c r="BL2">
-[...1 lines deleted...]
-      </c>
       <c r="BM2">
-        <v>180300000.0</v>
+        <v>800400000.0</v>
       </c>
       <c r="BN2">
+        <v>826500000.0</v>
+      </c>
+      <c r="BO2">
         <v>1170500000.0</v>
       </c>
-      <c r="BO2">
-[...1 lines deleted...]
-      </c>
       <c r="BP2">
-        <v>995900000.0</v>
+        <v>726300000.0</v>
       </c>
       <c r="BQ2">
-        <v>982200000.0</v>
+        <v>687200000.0</v>
       </c>
       <c r="BR2">
+        <v>658400000.0</v>
+      </c>
+      <c r="BS2">
         <v>1007300000.0</v>
       </c>
-      <c r="BS2">
-[...1 lines deleted...]
-      </c>
       <c r="BT2">
-        <v>1063100000.0</v>
+        <v>1004100000.0</v>
       </c>
       <c r="BU2">
-        <v>1028700000.0</v>
+        <v>1058100000.0</v>
       </c>
       <c r="BV2">
+        <v>1022800000.0</v>
+      </c>
+      <c r="BW2">
         <v>1046300000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>912400000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>906100000.0</v>
       </c>
-      <c r="BY2">
-[...1 lines deleted...]
-      </c>
       <c r="BZ2">
+        <v>877400000.0</v>
+      </c>
+      <c r="CA2">
         <v>776500000.0</v>
       </c>
-      <c r="CA2">
-[...1 lines deleted...]
-      </c>
       <c r="CB2">
-        <v>680800000.0</v>
+        <v>685700000.0</v>
       </c>
       <c r="CC2">
-        <v>695000000.0</v>
+        <v>690100000.0</v>
       </c>
       <c r="CD2">
+        <v>634500000.0</v>
+      </c>
+      <c r="CE2">
         <v>594667000.0</v>
       </c>
-      <c r="CE2">
-[...1 lines deleted...]
-      </c>
       <c r="CF2">
-        <v>535308000.0</v>
+        <v>482000000.0</v>
       </c>
       <c r="CG2">
-        <v>502275000.0</v>
+        <v>464400000.0</v>
       </c>
       <c r="CH2">
+        <v>492700000.0</v>
+      </c>
+      <c r="CI2">
         <v>339869000.0</v>
       </c>
-      <c r="CI2">
-[...1 lines deleted...]
-      </c>
       <c r="CJ2">
-        <v>224765000.0</v>
+        <v>286814000.0</v>
       </c>
       <c r="CK2">
-        <v>440919000.0</v>
+        <v>229561000.0</v>
       </c>
       <c r="CL2">
+        <v>222760000.0</v>
+      </c>
+      <c r="CM2">
         <v>13581000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13140000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12217000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11368000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>43931000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
-        <v>280000000.0</v>
+        <v>264800000.0</v>
       </c>
       <c r="C3">
+        <v>264800000.0</v>
+      </c>
+      <c r="D3">
         <v>275900000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>250800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>232200000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>1007300000.0</v>
+        <v>10800000.0</v>
       </c>
       <c r="H3">
+        <v>245000000.0</v>
+      </c>
+      <c r="I3">
         <v>282700000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>222700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>633400000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>584000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>570900000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>526900000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>583000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>506000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>517700000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>564700000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>608900000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>582300000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>555300000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>607200000.0</v>
       </c>
-      <c r="V3">
-[...1 lines deleted...]
-      </c>
       <c r="W3">
+        <v>543600000.0</v>
+      </c>
+      <c r="X3">
         <v>380900000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>545700000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>783500000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>897900000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>892900000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>921800000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>939600000.0</v>
       </c>
-      <c r="AD3">
-[...1 lines deleted...]
-      </c>
       <c r="AE3">
+        <v>905400000.0</v>
+      </c>
+      <c r="AF3">
         <v>929400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>964000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1040700000.0</v>
       </c>
-      <c r="AH3">
-[...1 lines deleted...]
-      </c>
       <c r="AI3">
+        <v>1333700000.0</v>
+      </c>
+      <c r="AJ3">
         <v>953700000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>661400000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1128300000.0</v>
       </c>
-      <c r="AL3">
-[...1 lines deleted...]
-      </c>
       <c r="AM3">
-        <v>1416900000.0</v>
+        <v>1187500000.0</v>
       </c>
       <c r="AN3">
-        <v>1553000000.0</v>
+        <v>1216200000.0</v>
       </c>
       <c r="AO3">
-        <v>1435500000.0</v>
+        <v>1426900000.0</v>
       </c>
       <c r="AP3">
-        <v>1438200000.0</v>
+        <v>1383200000.0</v>
       </c>
       <c r="AQ3">
-        <v>1458400000.0</v>
+        <v>1382600000.0</v>
       </c>
       <c r="AR3">
-        <v>1477799999.0</v>
+        <v>1404100000.0</v>
       </c>
       <c r="AS3">
-        <v>1451400000.0</v>
+        <v>1423500000.0</v>
       </c>
       <c r="AT3">
+        <v>1399200000.0</v>
+      </c>
+      <c r="AU3">
         <v>1416100000.0</v>
       </c>
-      <c r="AU3">
-[...1 lines deleted...]
-      </c>
       <c r="AV3">
-        <v>1393400000.0</v>
+        <v>1259400000.0</v>
       </c>
       <c r="AW3">
+        <v>1289500000.0</v>
+      </c>
+      <c r="AX3">
         <v>1377100000.0</v>
       </c>
-      <c r="AX3">
-[...1 lines deleted...]
-      </c>
       <c r="AY3">
+        <v>1328500000.0</v>
+      </c>
+      <c r="AZ3">
         <v>1381300000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>855800000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>684600000.0</v>
       </c>
-      <c r="BB3">
-[...1 lines deleted...]
-      </c>
       <c r="BC3">
+        <v>681400000.0</v>
+      </c>
+      <c r="BD3">
         <v>670300000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>668700000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>670700000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>530700000.0</v>
       </c>
-      <c r="BG3">
-[...1 lines deleted...]
-      </c>
       <c r="BH3">
-        <v>649700000.0</v>
+        <v>629300000.0</v>
       </c>
       <c r="BI3">
-        <v>618500000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="BJ3">
+        <v>589000000.0</v>
+      </c>
+      <c r="BK3">
         <v>608400000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>580700000.0</v>
       </c>
-      <c r="BL3">
-[...1 lines deleted...]
-      </c>
       <c r="BM3">
-        <v>77200000.0</v>
+        <v>590500000.0</v>
       </c>
       <c r="BN3">
+        <v>589000000.0</v>
+      </c>
+      <c r="BO3">
         <v>822900000.0</v>
       </c>
-      <c r="BO3">
-[...1 lines deleted...]
-      </c>
       <c r="BP3">
-        <v>722600000.0</v>
+        <v>538400000.0</v>
       </c>
       <c r="BQ3">
-        <v>711600000.0</v>
+        <v>496000000.0</v>
       </c>
       <c r="BR3">
+        <v>494300000.0</v>
+      </c>
+      <c r="BS3">
         <v>662400000.0</v>
       </c>
-      <c r="BS3">
-[...1 lines deleted...]
-      </c>
       <c r="BT3">
-        <v>755600000.0</v>
+        <v>721200000.0</v>
       </c>
       <c r="BU3">
+        <v>747800000.0</v>
+      </c>
+      <c r="BV3">
         <v>714600000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>683900000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>630600000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>628700000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>624200000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>568900000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>479900000.0</v>
       </c>
-      <c r="CB3">
-[...1 lines deleted...]
-      </c>
       <c r="CC3">
-        <v>484000000.0</v>
+        <v>471000000.0</v>
       </c>
       <c r="CD3">
+        <v>447100000.0</v>
+      </c>
+      <c r="CE3">
         <v>441174000.0</v>
       </c>
-      <c r="CE3">
-[...1 lines deleted...]
-      </c>
       <c r="CF3">
-        <v>359005000.0</v>
+        <v>355700000.0</v>
       </c>
       <c r="CG3">
+        <v>243417000.0</v>
+      </c>
+      <c r="CH3">
         <v>343583000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>272362000.0</v>
       </c>
-      <c r="CI3">
-[...1 lines deleted...]
-      </c>
       <c r="CJ3">
+        <v>268649000.0</v>
+      </c>
+      <c r="CK3">
         <v>221497000.0</v>
       </c>
-      <c r="CK3">
-[...1 lines deleted...]
-      </c>
       <c r="CL3">
+        <v>221512000.0</v>
+      </c>
+      <c r="CM3">
         <v>1043884000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3808000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3735000.0</v>
       </c>
-      <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4">
         <v>-2500000.0</v>
       </c>
       <c r="P4">
+        <v>-2500000.0</v>
+      </c>
+      <c r="Q4">
         <v>848900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>34600000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>79500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="T4">
         <v>3100000.0</v>
       </c>
       <c r="U4">
         <v>3100000.0</v>
       </c>
       <c r="V4">
         <v>3100000.0</v>
       </c>
-      <c r="W4"/>
+      <c r="W4">
+        <v>3100000.0</v>
+      </c>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>4600000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>12297900000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>422100000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>322600000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>557100000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>1422600000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>281800000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>186400000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-855100000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-8408200000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>4286400000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-855100000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-227200000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>51700000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>333500000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
         <v>-7200000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>340700000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-23700000.0</v>
       </c>
-      <c r="AY4">
-[...1 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -21577,650 +21731,657 @@
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
-        <v>3948800000.0</v>
+        <v>23800000.0</v>
       </c>
       <c r="C5">
+        <v>647300000.0</v>
+      </c>
+      <c r="D5">
         <v>-7000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2643400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1265800000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>-1158800000.0</v>
+        <v>2177000000.0</v>
       </c>
       <c r="H5">
-        <v>-28500000.0</v>
+        <v>-1290600000.0</v>
       </c>
       <c r="I5">
-        <v>20400000.0</v>
+        <v>496700000.0</v>
       </c>
       <c r="J5">
+        <v>822800000.0</v>
+      </c>
+      <c r="K5">
         <v>-3240200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
+        <v>1062400000.0</v>
+      </c>
+      <c r="M5">
+        <v>-138400000.0</v>
+      </c>
+      <c r="N5">
+        <v>-500100000.0</v>
+      </c>
+      <c r="O5">
+        <v>-4402500000.0</v>
+      </c>
+      <c r="P5">
+        <v>2646200000.0</v>
+      </c>
+      <c r="Q5">
+        <v>2478700000.0</v>
+      </c>
+      <c r="R5">
+        <v>1291100000.0</v>
+      </c>
+      <c r="S5">
+        <v>801400000.0</v>
+      </c>
+      <c r="T5">
+        <v>458700000.0</v>
+      </c>
+      <c r="U5">
+        <v>11700200000.0</v>
+      </c>
+      <c r="V5">
+        <v>1922600000.0</v>
+      </c>
+      <c r="W5">
+        <v>-711100000.0</v>
+      </c>
+      <c r="X5">
+        <v>-820700000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-380100000.0</v>
+      </c>
+      <c r="Z5">
+        <v>1411100000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-765600000.0</v>
+      </c>
+      <c r="AB5">
+        <v>856500000.0</v>
+      </c>
+      <c r="AC5">
+        <v>50800000.0</v>
+      </c>
+      <c r="AD5">
+        <v>88200000.0</v>
+      </c>
+      <c r="AE5">
+        <v>714400000.0</v>
+      </c>
+      <c r="AF5">
+        <v>244900000.0</v>
+      </c>
+      <c r="AG5">
+        <v>956600000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-281900000.0</v>
+      </c>
+      <c r="AI5">
         <v>-32700000.0</v>
       </c>
-      <c r="L5">
-[...70 lines deleted...]
-      </c>
       <c r="AJ5">
-        <v>222900000.0</v>
+        <v>-140100000.0</v>
       </c>
       <c r="AK5">
-        <v>231800000.0</v>
+        <v>-83200000.0</v>
       </c>
       <c r="AL5">
-        <v>-521800000.0</v>
+        <v>299100000.0</v>
       </c>
       <c r="AM5">
-        <v>939000000.0</v>
+        <v>1457900000.0</v>
       </c>
       <c r="AN5">
-        <v>673600000.0</v>
+        <v>469400000.0</v>
       </c>
       <c r="AO5">
-        <v>618500000.0</v>
+        <v>850100000.0</v>
       </c>
       <c r="AP5">
-        <v>735200000.0</v>
+        <v>194500000.0</v>
       </c>
       <c r="AQ5">
-        <v>608500000.0</v>
+        <v>626000000.0</v>
       </c>
       <c r="AR5">
-        <v>639400000.0</v>
+        <v>668700000.0</v>
       </c>
       <c r="AS5">
-        <v>562100000.0</v>
+        <v>284800000.0</v>
       </c>
       <c r="AT5">
-        <v>598700000.0</v>
+        <v>-72300000.0</v>
       </c>
       <c r="AU5">
-        <v>724000000.0</v>
+        <v>26500000.0</v>
       </c>
       <c r="AV5">
-        <v>706100000.0</v>
+        <v>842500000.0</v>
       </c>
       <c r="AW5">
-        <v>695300000.0</v>
+        <v>399000000.0</v>
       </c>
       <c r="AX5">
-        <v>613300000.0</v>
+        <v>116500000.0</v>
       </c>
       <c r="AY5">
-        <v>509100000.0</v>
+        <v>463500000.0</v>
       </c>
       <c r="AZ5">
-        <v>494000000.0</v>
+        <v>42400000.0</v>
       </c>
       <c r="BA5">
-        <v>549100000.0</v>
+        <v>748600000.0</v>
       </c>
       <c r="BB5">
-        <v>541400000.0</v>
+        <v>511900000.0</v>
       </c>
       <c r="BC5">
-        <v>527200000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="BD5">
-        <v>492500000.0</v>
+        <v>463900000.0</v>
       </c>
       <c r="BE5">
-        <v>516200000.0</v>
+        <v>199200000.0</v>
       </c>
       <c r="BF5">
-        <v>355000000.0</v>
+        <v>422000000.0</v>
       </c>
       <c r="BG5">
-        <v>570800000.0</v>
+        <v>-78700000.0</v>
       </c>
       <c r="BH5">
-        <v>547100000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="BI5">
-        <v>489700000.0</v>
+        <v>26700000.0</v>
       </c>
       <c r="BJ5">
-        <v>439000000.0</v>
+        <v>710400000.0</v>
       </c>
       <c r="BK5">
+        <v>198700000.0</v>
+      </c>
+      <c r="BL5">
         <v>630300000.0</v>
       </c>
-      <c r="BL5">
-[...1 lines deleted...]
-      </c>
       <c r="BM5">
-        <v>238400000.0</v>
+        <v>-312600000.0</v>
       </c>
       <c r="BN5">
-        <v>490300000.0</v>
+        <v>-273400000.0</v>
       </c>
       <c r="BO5">
-        <v>-142700000.0</v>
+        <v>179200000.0</v>
       </c>
       <c r="BP5">
-        <v>-110200000.0</v>
+        <v>107900000.0</v>
       </c>
       <c r="BQ5">
-        <v>426900000.0</v>
+        <v>116400000.0</v>
       </c>
       <c r="BR5">
+        <v>-161500000.0</v>
+      </c>
+      <c r="BS5">
         <v>-119400000.0</v>
       </c>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
       <c r="BT5">
-        <v>-273100000.0</v>
+        <v>35800000.0</v>
       </c>
       <c r="BU5">
-        <v>496000000.0</v>
+        <v>1017700000.0</v>
       </c>
       <c r="BV5">
+        <v>253900000.0</v>
+      </c>
+      <c r="BW5">
         <v>188000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>86800000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>210200000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>187100000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>55300000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>115000000.0</v>
       </c>
-      <c r="CB5">
-[...1 lines deleted...]
-      </c>
       <c r="CC5">
-        <v>59700000.0</v>
+        <v>93600000.0</v>
       </c>
       <c r="CD5">
+        <v>96600000.0</v>
+      </c>
+      <c r="CE5">
         <v>68692000.0</v>
       </c>
-      <c r="CE5">
-[...1 lines deleted...]
-      </c>
       <c r="CF5">
-        <v>-32905000.0</v>
+        <v>31800000.0</v>
       </c>
       <c r="CG5">
+        <v>82683000.0</v>
+      </c>
+      <c r="CH5">
         <v>92900000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-177347000.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
+        <v>-15678000.0</v>
+      </c>
+      <c r="CK5">
         <v>-30335000.0</v>
       </c>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
       <c r="CL5">
+        <v>-83730000.0</v>
+      </c>
+      <c r="CM5">
         <v>-1341093000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1545000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-787000.0</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
+      <c r="CQ5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
-        <v>4228800000.0</v>
+        <v>288600000.0</v>
       </c>
       <c r="C6">
+        <v>912100000.0</v>
+      </c>
+      <c r="D6">
         <v>268900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2392600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1033600000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>-151500000.0</v>
+        <v>2187800000.0</v>
       </c>
       <c r="H6">
-        <v>254200000.0</v>
+        <v>-1045600000.0</v>
       </c>
       <c r="I6">
-        <v>243100000.0</v>
+        <v>779400000.0</v>
       </c>
       <c r="J6">
+        <v>1045500000.0</v>
+      </c>
+      <c r="K6">
         <v>-2606800000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>531200000.0</v>
+        <v>1646400000.0</v>
       </c>
       <c r="M6">
-        <v>583400000.0</v>
+        <v>432500000.0</v>
       </c>
       <c r="N6">
-        <v>538100000.0</v>
+        <v>26800000.0</v>
       </c>
       <c r="O6">
-        <v>629600000.0</v>
+        <v>-3819500000.0</v>
       </c>
       <c r="P6">
-        <v>607300000.0</v>
+        <v>3152200000.0</v>
       </c>
       <c r="Q6">
-        <v>642600000.0</v>
+        <v>2996400000.0</v>
       </c>
       <c r="R6">
-        <v>554300000.0</v>
+        <v>1855800000.0</v>
       </c>
       <c r="S6">
-        <v>720900000.0</v>
+        <v>1410300000.0</v>
       </c>
       <c r="T6">
-        <v>1137200000.0</v>
+        <v>1041000000.0</v>
       </c>
       <c r="U6">
-        <v>1266700000.0</v>
+        <v>12255500000.0</v>
       </c>
       <c r="V6">
-        <v>1153800000.0</v>
+        <v>2529800000.0</v>
       </c>
       <c r="W6">
-        <v>1052900000.0</v>
+        <v>-167500000.0</v>
       </c>
       <c r="X6">
-        <v>1061200000.0</v>
+        <v>-439800000.0</v>
       </c>
       <c r="Y6">
-        <v>1101700000.0</v>
+        <v>165600000.0</v>
       </c>
       <c r="Z6">
-        <v>1245100000.0</v>
+        <v>2194600000.0</v>
       </c>
       <c r="AA6">
-        <v>1141800000.0</v>
+        <v>132300000.0</v>
       </c>
       <c r="AB6">
-        <v>1099400000.0</v>
+        <v>1749400000.0</v>
       </c>
       <c r="AC6">
-        <v>1108500000.0</v>
+        <v>972600000.0</v>
       </c>
       <c r="AD6">
-        <v>1271400000.0</v>
+        <v>1027800000.0</v>
       </c>
       <c r="AE6">
-        <v>1227400000.0</v>
+        <v>1619800000.0</v>
       </c>
       <c r="AF6">
-        <v>1247900000.0</v>
+        <v>1174300000.0</v>
       </c>
       <c r="AG6">
-        <v>1224600000.0</v>
+        <v>1920600000.0</v>
       </c>
       <c r="AH6">
-        <v>1201300000.0</v>
+        <v>758800000.0</v>
       </c>
       <c r="AI6">
-        <v>1235400000.0</v>
+        <v>1301000000.0</v>
       </c>
       <c r="AJ6">
-        <v>884300000.0</v>
+        <v>813600000.0</v>
       </c>
       <c r="AK6">
-        <v>1360100000.0</v>
+        <v>578200000.0</v>
       </c>
       <c r="AL6">
-        <v>-809500000.0</v>
+        <v>1427400000.0</v>
       </c>
       <c r="AM6">
-        <v>2355900000.0</v>
+        <v>2645400000.0</v>
       </c>
       <c r="AN6">
-        <v>2226600000.0</v>
+        <v>1685600000.0</v>
       </c>
       <c r="AO6">
-        <v>2054000000.0</v>
+        <v>2277000000.0</v>
       </c>
       <c r="AP6">
-        <v>2173400000.0</v>
+        <v>1577700000.0</v>
       </c>
       <c r="AQ6">
-        <v>2066900000.0</v>
+        <v>2008600000.0</v>
       </c>
       <c r="AR6">
-        <v>2117199999.0</v>
+        <v>2072800000.0</v>
       </c>
       <c r="AS6">
-        <v>2013500000.0</v>
+        <v>1708300000.0</v>
       </c>
       <c r="AT6">
-        <v>2014800000.0</v>
+        <v>1326900000.0</v>
       </c>
       <c r="AU6">
-        <v>2037500000.0</v>
+        <v>1442600000.0</v>
       </c>
       <c r="AV6">
-        <v>2099500000.0</v>
+        <v>2101900000.0</v>
       </c>
       <c r="AW6">
-        <v>2072400000.0</v>
+        <v>1688500000.0</v>
       </c>
       <c r="AX6">
-        <v>1968000000.0</v>
+        <v>1493600000.0</v>
       </c>
       <c r="AY6">
-        <v>1890400000.0</v>
+        <v>1792000000.0</v>
       </c>
       <c r="AZ6">
-        <v>1349800000.0</v>
+        <v>1423700000.0</v>
       </c>
       <c r="BA6">
-        <v>1233700000.0</v>
+        <v>1604400000.0</v>
       </c>
       <c r="BB6">
-        <v>1193200000.0</v>
+        <v>1196500000.0</v>
       </c>
       <c r="BC6">
-        <v>1197500000.0</v>
+        <v>790400000.0</v>
       </c>
       <c r="BD6">
-        <v>1161200000.0</v>
+        <v>1134200000.0</v>
       </c>
       <c r="BE6">
-        <v>1186900000.0</v>
+        <v>867900000.0</v>
       </c>
       <c r="BF6">
-        <v>885700000.0</v>
+        <v>1092700000.0</v>
       </c>
       <c r="BG6">
-        <v>1228900000.0</v>
+        <v>452000000.0</v>
       </c>
       <c r="BH6">
-        <v>1196800000.0</v>
+        <v>632400000.0</v>
       </c>
       <c r="BI6">
-        <v>1108200000.0</v>
+        <v>646700000.0</v>
       </c>
       <c r="BJ6">
-        <v>1047400000.0</v>
+        <v>1299400000.0</v>
       </c>
       <c r="BK6">
+        <v>807100000.0</v>
+      </c>
+      <c r="BL6">
         <v>1211000000.0</v>
       </c>
-      <c r="BL6">
-[...1 lines deleted...]
-      </c>
       <c r="BM6">
+        <v>277900000.0</v>
+      </c>
+      <c r="BN6">
         <v>315600000.0</v>
       </c>
-      <c r="BN6">
-[...1 lines deleted...]
-      </c>
       <c r="BO6">
+        <v>1002100000.0</v>
+      </c>
+      <c r="BP6">
         <v>646300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>612400000.0</v>
       </c>
-      <c r="BQ6">
-[...1 lines deleted...]
-      </c>
       <c r="BR6">
+        <v>332800000.0</v>
+      </c>
+      <c r="BS6">
         <v>543000000.0</v>
       </c>
-      <c r="BS6">
-[...1 lines deleted...]
-      </c>
       <c r="BT6">
-        <v>482500000.0</v>
+        <v>757000000.0</v>
       </c>
       <c r="BU6">
-        <v>1210600000.0</v>
+        <v>1765500000.0</v>
       </c>
       <c r="BV6">
+        <v>968500000.0</v>
+      </c>
+      <c r="BW6">
         <v>871900000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>717400000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>838900000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>811300000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>624200000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>594900000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>564600000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>543700000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>509866000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>387500000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>326100000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>436483000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>95015000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>252971000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>191162000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>137782000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-297209000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>5353000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2948000.0</v>
       </c>
-      <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22369,97 +22530,98 @@
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>4600000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>12297900000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>422100000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>322600000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>370500000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22605,1262 +22767,1277 @@
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
-        <v>-603300000.0</v>
+        <v>363200000.0</v>
       </c>
       <c r="C9">
-        <v>322000000.0</v>
+        <v>848000000.0</v>
       </c>
       <c r="D9">
+        <v>814200000.0</v>
+      </c>
+      <c r="E9">
         <v>803800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>767800000.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
-        <v>1343600000.0</v>
+        <v>-1009500000.0</v>
       </c>
       <c r="H9">
+        <v>749100000.0</v>
+      </c>
+      <c r="I9">
         <v>721500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>696800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1212200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1268200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1264200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1297700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1257900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1262000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1273600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1316500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1348900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1379000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2145300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2420500000.0</v>
       </c>
-      <c r="V9">
-[...1 lines deleted...]
-      </c>
       <c r="W9">
+        <v>2380300000.0</v>
+      </c>
+      <c r="X9">
         <v>2054400000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>2007900000.0</v>
+      </c>
+      <c r="Z9">
         <v>2020700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2132000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2039100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2064100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2067600000.0</v>
       </c>
-      <c r="AD9">
-[...1 lines deleted...]
-      </c>
       <c r="AE9">
+        <v>2090300000.0</v>
+      </c>
+      <c r="AF9">
         <v>2142000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2212100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2216400000.0</v>
       </c>
-      <c r="AH9">
-[...1 lines deleted...]
-      </c>
       <c r="AI9">
+        <v>3054300000.0</v>
+      </c>
+      <c r="AJ9">
         <v>2143600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2070300000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
-        <v>-1220800000.0</v>
+        <v>2707000000.0</v>
       </c>
       <c r="AM9">
-        <v>4028500000.0</v>
+        <v>2682800000.0</v>
       </c>
       <c r="AN9">
-        <v>3892300000.0</v>
+        <v>3347600000.0</v>
       </c>
       <c r="AO9">
-        <v>3531700000.0</v>
+        <v>3438600000.0</v>
       </c>
       <c r="AP9">
-        <v>5577700000.0</v>
+        <v>3311700000.0</v>
       </c>
       <c r="AQ9">
-        <v>2897200000.0</v>
+        <v>2701700000.0</v>
       </c>
       <c r="AR9">
-        <v>2880400000.0</v>
+        <v>2721800000.0</v>
       </c>
       <c r="AS9">
-        <v>2821100000.0</v>
+        <v>2712900000.0</v>
       </c>
       <c r="AT9">
-        <v>2767000000.0</v>
+        <v>2669400000.0</v>
       </c>
       <c r="AU9">
-        <v>2837500000.0</v>
+        <v>2882500000.0</v>
       </c>
       <c r="AV9">
-        <v>2883000000.0</v>
+        <v>2671700000.0</v>
       </c>
       <c r="AW9">
+        <v>2712000000.0</v>
+      </c>
+      <c r="AX9">
         <v>2834900000.0</v>
       </c>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
       <c r="AY9">
+        <v>2656700000.0</v>
+      </c>
+      <c r="AZ9">
         <v>2629900000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
+        <v>1959700000.0</v>
+      </c>
+      <c r="BB9">
         <v>1705100000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
+        <v>1756700000.0</v>
+      </c>
+      <c r="BD9">
         <v>1660100000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1637200000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1639300000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1259800000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
-        <v>1669200000.0</v>
+        <v>1575800000.0</v>
       </c>
       <c r="BI9">
-        <v>1530100000.0</v>
+        <v>1573600000.0</v>
       </c>
       <c r="BJ9">
+        <v>1445900000.0</v>
+      </c>
+      <c r="BK9">
         <v>1507600000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1444700000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
-        <v>136600000.0</v>
+        <v>1368400000.0</v>
       </c>
       <c r="BN9">
+        <v>1349200000.0</v>
+      </c>
+      <c r="BO9">
         <v>1869600000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
-        <v>1657100000.0</v>
+        <v>1204100000.0</v>
       </c>
       <c r="BQ9">
-        <v>1595600000.0</v>
+        <v>1124000000.0</v>
       </c>
       <c r="BR9">
+        <v>1039100000.0</v>
+      </c>
+      <c r="BS9">
         <v>1563200000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
-        <v>1666800000.0</v>
+        <v>1629200000.0</v>
       </c>
       <c r="BU9">
-        <v>1582300000.0</v>
+        <v>1655600000.0</v>
       </c>
       <c r="BV9">
+        <v>1588200000.0</v>
+      </c>
+      <c r="BW9">
         <v>1415100000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1342900000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1274500000.0</v>
       </c>
-      <c r="BY9">
-[...1 lines deleted...]
-      </c>
       <c r="BZ9">
+        <v>1228600000.0</v>
+      </c>
+      <c r="CA9">
         <v>1013600000.0</v>
       </c>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
       <c r="CB9">
-        <v>905300000.0</v>
+        <v>936900000.0</v>
       </c>
       <c r="CC9">
-        <v>930900000.0</v>
+        <v>900700000.0</v>
       </c>
       <c r="CD9">
+        <v>854400000.0</v>
+      </c>
+      <c r="CE9">
         <v>749348000.0</v>
       </c>
-      <c r="CE9">
-[...1 lines deleted...]
-      </c>
       <c r="CF9">
-        <v>740964000.0</v>
+        <v>623100000.0</v>
       </c>
       <c r="CG9">
-        <v>732975000.0</v>
+        <v>619600000.0</v>
       </c>
       <c r="CH9">
+        <v>686300000.0</v>
+      </c>
+      <c r="CI9">
         <v>438646000.0</v>
       </c>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
       <c r="CJ9">
-        <v>355894000.0</v>
+        <v>421993000.0</v>
       </c>
       <c r="CK9">
-        <v>228064000.0</v>
+        <v>350848000.0</v>
       </c>
       <c r="CL9">
+        <v>353440000.0</v>
+      </c>
+      <c r="CM9">
         <v>2275254000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>27951000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>27076000.0</v>
       </c>
-      <c r="CO9">
-[...1 lines deleted...]
-      </c>
       <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
         <v>59924000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
-        <v>-2876000000.0</v>
+        <v>533600000.0</v>
       </c>
       <c r="C10">
+        <v>533600000.0</v>
+      </c>
+      <c r="D10">
         <v>-130300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2772900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1393300000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
-        <v>-1410000000.0</v>
+        <v>2358500000.0</v>
       </c>
       <c r="H10">
+        <v>-1434900000.0</v>
+      </c>
+      <c r="I10">
         <v>352300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>677300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3492100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>821000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-352100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-701000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4575000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2496500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2345800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1156900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>667400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>317800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11427700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1587900000.0</v>
       </c>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
       <c r="W10">
+        <v>-1024800000.0</v>
+      </c>
+      <c r="X10">
         <v>-1151100000.0</v>
       </c>
-      <c r="X10">
-[...1 lines deleted...]
-      </c>
       <c r="Y10">
+        <v>-661800000.0</v>
+      </c>
+      <c r="Z10">
         <v>1097800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1080500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>516400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-312800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-279100000.0</v>
       </c>
-      <c r="AD10">
-[...1 lines deleted...]
-      </c>
       <c r="AE10">
+        <v>356300000.0</v>
+      </c>
+      <c r="AF10">
         <v>-118100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>576200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-657200000.0</v>
       </c>
-      <c r="AH10">
-[...1 lines deleted...]
-      </c>
       <c r="AI10">
+        <v>-521100000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-500100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-692600000.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
-        <v>595400000.0</v>
+        <v>-154100000.0</v>
       </c>
       <c r="AM10">
-        <v>-95600000.0</v>
+        <v>848800000.0</v>
       </c>
       <c r="AN10">
-        <v>165100000.0</v>
+        <v>-99900000.0</v>
       </c>
       <c r="AO10">
-        <v>-421600000.0</v>
+        <v>269300000.0</v>
       </c>
       <c r="AP10">
-        <v>56800000.0</v>
+        <v>-370700000.0</v>
       </c>
       <c r="AQ10">
-        <v>138100000.0</v>
+        <v>59100000.0</v>
       </c>
       <c r="AR10">
-        <v>-279900000.0</v>
+        <v>89700000.0</v>
       </c>
       <c r="AS10">
-        <v>-599600000.0</v>
+        <v>-275800000.0</v>
       </c>
       <c r="AT10">
+        <v>-649900000.0</v>
+      </c>
+      <c r="AU10">
         <v>-605600000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
-        <v>-234600000.0</v>
+        <v>261400000.0</v>
       </c>
       <c r="AW10">
+        <v>-257300000.0</v>
+      </c>
+      <c r="AX10">
         <v>-537000000.0</v>
       </c>
-      <c r="AX10">
-[...1 lines deleted...]
-      </c>
       <c r="AY10">
+        <v>-180700000.0</v>
+      </c>
+      <c r="AZ10">
         <v>-587600000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>206200000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>40400000.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
+        <v>-339600000.0</v>
+      </c>
+      <c r="BD10">
         <v>55300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-202900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-395700000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
-        <v>-326900000.0</v>
+        <v>-361200000.0</v>
       </c>
       <c r="BI10">
-        <v>489700000.0</v>
+        <v>-348700000.0</v>
       </c>
       <c r="BJ10">
+        <v>363200000.0</v>
+      </c>
+      <c r="BK10">
         <v>-156400000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>300700000.0</v>
       </c>
-      <c r="BL10">
-[...1 lines deleted...]
-      </c>
       <c r="BM10">
+        <v>-628600000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-616600000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-111200000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-102200000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-86700000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-349600000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-620100000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-257600000.0</v>
+      </c>
+      <c r="BU10">
+        <v>727000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-25700000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-104000000.0</v>
+      </c>
+      <c r="BX10">
+        <v>270300000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-42800000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-73800000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-32700000.0</v>
+      </c>
+      <c r="CB10">
+        <v>-166800000.0</v>
+      </c>
+      <c r="CC10">
+        <v>-122900000.0</v>
+      </c>
+      <c r="CD10">
+        <v>141400000.0</v>
+      </c>
+      <c r="CE10">
+        <v>193772000.0</v>
+      </c>
+      <c r="CF10">
+        <v>-94000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>-123100000.0</v>
+      </c>
+      <c r="CH10">
+        <v>86200000.0</v>
+      </c>
+      <c r="CI10">
+        <v>-158484000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>102448000.0</v>
+      </c>
+      <c r="CK10">
+        <v>34663000.0</v>
+      </c>
+      <c r="CL10">
+        <v>-143152000.0</v>
+      </c>
+      <c r="CM10">
+        <v>-292734000.0</v>
+      </c>
+      <c r="CN10">
+        <v>10377000.0</v>
+      </c>
+      <c r="CO10">
+        <v>26658000.0</v>
+      </c>
+      <c r="CP10">
+        <v>15288000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:95">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11">
+        <v>175400000.0</v>
+      </c>
+      <c r="C11">
+        <v>175400000.0</v>
+      </c>
+      <c r="D11">
+        <v>-46900000.0</v>
+      </c>
+      <c r="E11">
+        <v>900000.0</v>
+      </c>
+      <c r="F11">
+        <v>-70000000.0</v>
+      </c>
+      <c r="G11">
+        <v>-119300000.0</v>
+      </c>
+      <c r="H11">
+        <v>-11200000.0</v>
+      </c>
+      <c r="I11">
+        <v>28200000.0</v>
+      </c>
+      <c r="J11">
+        <v>42800000.0</v>
+      </c>
+      <c r="K11">
+        <v>-20400000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1700000.0</v>
+      </c>
+      <c r="M11">
+        <v>159200000.0</v>
+      </c>
+      <c r="N11">
+        <v>12500000.0</v>
+      </c>
+      <c r="O11">
+        <v>109300000.0</v>
+      </c>
+      <c r="P11">
+        <v>64800000.0</v>
+      </c>
+      <c r="Q11">
+        <v>63600000.0</v>
+      </c>
+      <c r="R11">
+        <v>81200000.0</v>
+      </c>
+      <c r="S11">
+        <v>29100000.0</v>
+      </c>
+      <c r="T11">
+        <v>2200000.0</v>
+      </c>
+      <c r="U11">
+        <v>276800000.0</v>
+      </c>
+      <c r="V11">
+        <v>165200000.0</v>
+      </c>
+      <c r="W11">
+        <v>-17800000.0</v>
+      </c>
+      <c r="X11">
+        <v>-165500000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-158000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>80100000.0</v>
+      </c>
+      <c r="AA11">
+        <v>269200000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-70800000.0</v>
+      </c>
+      <c r="AC11">
+        <v>26800000.0</v>
+      </c>
+      <c r="AD11">
+        <v>27800000.0</v>
+      </c>
+      <c r="AE11">
+        <v>674800000.0</v>
+      </c>
+      <c r="AF11">
+        <v>281300000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-92800000.0</v>
+      </c>
+      <c r="AH11">
+        <v>710000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>22500000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>61800000.0</v>
+      </c>
+      <c r="AK11">
+        <v>68700000.0</v>
+      </c>
+      <c r="AL11">
+        <v>102200000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-1392500000.0</v>
+      </c>
+      <c r="AN11">
+        <v>36900000.0</v>
+      </c>
+      <c r="AO11">
+        <v>45500000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-36900000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>307500000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-20800000.0</v>
+      </c>
+      <c r="AS11">
+        <v>131400000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-93800000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-103000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>143500000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-117000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-89700000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>223200000.0</v>
+      </c>
+      <c r="BA11">
+        <v>193300000.0</v>
+      </c>
+      <c r="BB11">
+        <v>20300000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-17000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>61100000.0</v>
+      </c>
+      <c r="BE11">
+        <v>11800000.0</v>
+      </c>
+      <c r="BF11">
+        <v>33100000.0</v>
+      </c>
+      <c r="BG11">
+        <v>161100000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-4400000.0</v>
+      </c>
+      <c r="BI11">
+        <v>-1500000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>28500000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-252600000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-16900000.0</v>
+      </c>
+      <c r="BM11">
+        <v>28200000.0</v>
+      </c>
+      <c r="BN11">
+        <v>16400000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-403700000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-7800000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-29400000.0</v>
+      </c>
+      <c r="BR11">
+        <v>18800000.0</v>
+      </c>
+      <c r="BS11">
+        <v>119000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>24600000.0</v>
+      </c>
+      <c r="BU11">
+        <v>189200000.0</v>
+      </c>
+      <c r="BV11">
+        <v>100900000.0</v>
+      </c>
+      <c r="BW11">
+        <v>109300000.0</v>
+      </c>
+      <c r="BX11">
+        <v>178400000.0</v>
+      </c>
+      <c r="BY11">
+        <v>-60900000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>6300000.0</v>
+      </c>
+      <c r="CA11">
+        <v>-84300000.0</v>
+      </c>
+      <c r="CB11">
+        <v>-22500000.0</v>
+      </c>
+      <c r="CC11">
+        <v>28600000.0</v>
+      </c>
+      <c r="CD11">
+        <v>70300000.0</v>
+      </c>
+      <c r="CE11">
+        <v>-392000.0</v>
+      </c>
+      <c r="CF11">
+        <v>3300000.0</v>
+      </c>
+      <c r="CG11">
+        <v>-55400000.0</v>
+      </c>
+      <c r="CH11">
+        <v>63600000.0</v>
+      </c>
+      <c r="CI11">
+        <v>-108476000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>56634000.0</v>
+      </c>
+      <c r="CK11">
+        <v>24650000.0</v>
+      </c>
+      <c r="CL11">
+        <v>9743000.0</v>
+      </c>
+      <c r="CM11">
+        <v>75732000.0</v>
+      </c>
+      <c r="CN11">
+        <v>1362000.0</v>
+      </c>
+      <c r="CO11">
+        <v>16157000.0</v>
+      </c>
+      <c r="CP11">
+        <v>8480000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:95">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12">
+        <v>113700000.0</v>
+      </c>
+      <c r="C12">
+        <v>113700000.0</v>
+      </c>
+      <c r="D12">
+        <v>123300000.0</v>
+      </c>
+      <c r="E12">
+        <v>129500000.0</v>
+      </c>
+      <c r="F12">
+        <v>127500000.0</v>
+      </c>
+      <c r="G12">
+        <v>181500000.0</v>
+      </c>
+      <c r="H12">
+        <v>251200000.0</v>
+      </c>
+      <c r="I12">
+        <v>251500000.0</v>
+      </c>
+      <c r="J12">
+        <v>253500000.0</v>
+      </c>
+      <c r="K12">
+        <v>251900000.0</v>
+      </c>
+      <c r="L12">
+        <v>241400000.0</v>
+      </c>
+      <c r="M12">
+        <v>213700000.0</v>
+      </c>
+      <c r="N12">
+        <v>200900000.0</v>
+      </c>
+      <c r="O12">
+        <v>172500000.0</v>
+      </c>
+      <c r="P12">
+        <v>149700000.0</v>
+      </c>
+      <c r="Q12">
+        <v>132900000.0</v>
+      </c>
+      <c r="R12">
+        <v>134200000.0</v>
+      </c>
+      <c r="S12">
+        <v>134000000.0</v>
+      </c>
+      <c r="T12">
+        <v>140900000.0</v>
+      </c>
+      <c r="U12">
+        <v>272500000.0</v>
+      </c>
+      <c r="V12">
+        <v>335100000.0</v>
+      </c>
+      <c r="W12">
+        <v>313700000.0</v>
+      </c>
+      <c r="X12">
+        <v>279800000.0</v>
+      </c>
+      <c r="Y12">
+        <v>281700000.0</v>
+      </c>
+      <c r="Z12">
+        <v>313300000.0</v>
+      </c>
+      <c r="AA12">
+        <v>314900000.0</v>
+      </c>
+      <c r="AB12">
+        <v>340100000.0</v>
+      </c>
+      <c r="AC12">
+        <v>363600000.0</v>
+      </c>
+      <c r="AD12">
+        <v>367300000.0</v>
+      </c>
+      <c r="AE12">
+        <v>358100000.0</v>
+      </c>
+      <c r="AF12">
+        <v>363600000.0</v>
+      </c>
+      <c r="AG12">
+        <v>381100000.0</v>
+      </c>
+      <c r="AH12">
+        <v>375300000.0</v>
+      </c>
+      <c r="AI12">
+        <v>488400000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>360000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>348800000.0</v>
+      </c>
+      <c r="AL12">
+        <v>453200000.0</v>
+      </c>
+      <c r="AM12">
+        <v>609100000.0</v>
+      </c>
+      <c r="AN12">
+        <v>569300000.0</v>
+      </c>
+      <c r="AO12">
+        <v>580800000.0</v>
+      </c>
+      <c r="AP12">
+        <v>565200000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>566900000.0</v>
+      </c>
+      <c r="AR12">
+        <v>579000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>560600000.0</v>
+      </c>
+      <c r="AT12">
+        <v>615900000.0</v>
+      </c>
+      <c r="AU12">
+        <v>632100000.0</v>
+      </c>
+      <c r="AV12">
+        <v>617300000.0</v>
+      </c>
+      <c r="AW12">
+        <v>641800000.0</v>
+      </c>
+      <c r="AX12">
+        <v>653500000.0</v>
+      </c>
+      <c r="AY12">
+        <v>644200000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>630200000.0</v>
+      </c>
+      <c r="BA12">
+        <v>542400000.0</v>
+      </c>
+      <c r="BB12">
+        <v>470100000.0</v>
+      </c>
+      <c r="BC12">
+        <v>448600000.0</v>
+      </c>
+      <c r="BD12">
+        <v>408600000.0</v>
+      </c>
+      <c r="BE12">
+        <v>402100000.0</v>
+      </c>
+      <c r="BF12">
+        <v>418100000.0</v>
+      </c>
+      <c r="BG12">
+        <v>317000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>381100000.0</v>
+      </c>
+      <c r="BI12">
+        <v>392900000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>364200000.0</v>
+      </c>
+      <c r="BK12">
+        <v>355100000.0</v>
+      </c>
+      <c r="BL12">
+        <v>329600000.0</v>
+      </c>
+      <c r="BM12">
+        <v>317000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>66100000.0</v>
+      </c>
+      <c r="BO12">
+        <v>290400000.0</v>
+      </c>
+      <c r="BP12">
+        <v>51691316.0</v>
+      </c>
+      <c r="BQ12">
+        <v>212800000.0</v>
+      </c>
+      <c r="BR12">
+        <v>210200000.0</v>
+      </c>
+      <c r="BS12">
+        <v>283600000.0</v>
+      </c>
+      <c r="BT12">
+        <v>293400000.0</v>
+      </c>
+      <c r="BU12">
+        <v>290700000.0</v>
+      </c>
+      <c r="BV12">
+        <v>279600000.0</v>
+      </c>
+      <c r="BW12">
+        <v>275700000.0</v>
+      </c>
+      <c r="BX12">
+        <v>247100000.0</v>
+      </c>
+      <c r="BY12">
+        <v>226300000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>233000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>191400000.0</v>
+      </c>
+      <c r="CB12">
+        <v>181800000.0</v>
+      </c>
+      <c r="CC12">
+        <v>156100000.0</v>
+      </c>
+      <c r="CD12">
+        <v>144100000.0</v>
+      </c>
+      <c r="CE12">
+        <v>120300000.0</v>
+      </c>
+      <c r="CF12">
+        <v>122300000.0</v>
+      </c>
+      <c r="CG12">
+        <v>77800000.0</v>
+      </c>
+      <c r="CH12">
+        <v>75700000.0</v>
+      </c>
+      <c r="CI12">
+        <v>78711000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>53624000.0</v>
+      </c>
+      <c r="CK12">
+        <v>81501000.0</v>
+      </c>
+      <c r="CL12">
+        <v>72485000.0</v>
+      </c>
+      <c r="CM12">
+        <v>804000.0</v>
+      </c>
+      <c r="CN12">
+        <v>10000.0</v>
+      </c>
+      <c r="CO12">
+        <v>576000.0</v>
+      </c>
+      <c r="CP12">
+        <v>788000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>3943000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:95">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>20000000.0</v>
+      </c>
+      <c r="D13">
+        <v>20500000.0</v>
+      </c>
+      <c r="E13">
+        <v>39200000.0</v>
+      </c>
+      <c r="F13">
         <v>18400000.0</v>
       </c>
-      <c r="BN10">
-[...671 lines deleted...]
-      <c r="F13">
+      <c r="G13">
         <v>29500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>57200000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>75800000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>72000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>36500000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>70600000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33600000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>16300000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>975400000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1669100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1801900000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1032500000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>819300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1282700000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>319800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>445700000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>390600000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23881,1045 +24058,1053 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>-20400000.0</v>
+      </c>
+      <c r="C14">
         <v>-1000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-7300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-19100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-14000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-10600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-23200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-7100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-17000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-18200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-163500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-11700000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-83700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>344500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>72000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>41600000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-332100000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>54900000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>23500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>49500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>67900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-407600000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37200000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>51800000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>37900000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-30000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>53000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>44400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7700000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-3600000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>54800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15800000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20800000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18600000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8700000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3900000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8500000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>20300000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22900000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8700000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16600000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2800000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>16500000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5100000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-9000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>41000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>59100000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>37200000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9600000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>18600000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>128200000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>27800000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>39000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>200000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13500000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>30600000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>114000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>29000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>187700000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>51500000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>147800000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>56000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>82800000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>28600000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>32800000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>27500000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>35300000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>25700000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>41600000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>14400000.0</v>
       </c>
-      <c r="CH14">
-[...1 lines deleted...]
-      </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
         <v>52000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-2000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>6000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>27000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
-        <v>-2917200000.0</v>
+        <v>337800000.0</v>
       </c>
       <c r="C15">
+        <v>337800000.0</v>
+      </c>
+      <c r="D15">
         <v>-90700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2792900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1337300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2244000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1434100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>268100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>510000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3489900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>659200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-499600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-721400000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4699700000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2348000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2786600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1038300000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>636100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>277100000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11128200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1385400000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1030500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1023100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-524200000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>949800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1386500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12847900000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>53000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>25100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>974100000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>912600000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1186500000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
+        <v>-1388200000.0</v>
+      </c>
+      <c r="AJ15">
         <v>-791600000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-674300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-320200000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
       <c r="AM15">
-        <v>-249500000.0</v>
+        <v>2235200000.0</v>
       </c>
       <c r="AN15">
-        <v>101400000.0</v>
+        <v>-167700000.0</v>
       </c>
       <c r="AO15">
-        <v>-369100000.0</v>
+        <v>223900000.0</v>
       </c>
       <c r="AP15">
-        <v>-283600000.0</v>
+        <v>-330600000.0</v>
       </c>
       <c r="AQ15">
-        <v>133300000.0</v>
+        <v>-270400000.0</v>
       </c>
       <c r="AR15">
-        <v>-464700000.0</v>
+        <v>102900000.0</v>
       </c>
       <c r="AS15">
-        <v>-537500000.0</v>
+        <v>-458800000.0</v>
       </c>
       <c r="AT15">
+        <v>-570100000.0</v>
+      </c>
+      <c r="AU15">
         <v>-523400000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
-        <v>-249900000.0</v>
+        <v>99800000.0</v>
       </c>
       <c r="AW15">
+        <v>-261000000.0</v>
+      </c>
+      <c r="AX15">
         <v>-78800000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-121200000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-830100000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
-        <v>-2800000.0</v>
+        <v>-11600000.0</v>
       </c>
       <c r="BB15">
-        <v>-342900000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BC15">
+        <v>-331300000.0</v>
+      </c>
+      <c r="BD15">
         <v>-22400000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>701600000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-25100000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-435000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-333100000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-347000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>342400000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>57500000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>278500000.0</v>
       </c>
-      <c r="BL15">
-[...1 lines deleted...]
-      </c>
       <c r="BM15">
-        <v>13300000.0</v>
+        <v>-684400000.0</v>
       </c>
       <c r="BN15">
+        <v>736600000.0</v>
+      </c>
+      <c r="BO15">
         <v>100000000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
+        <v>-120300000.0</v>
+      </c>
+      <c r="BQ15">
         <v>-93100000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-298700000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-752600000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-308900000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>428200000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-155600000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-197200000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>40400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-129700000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-136100000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>271600000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>445000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>24200000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>268200000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>169725000.0</v>
       </c>
-      <c r="CE15">
-[...1 lines deleted...]
-      </c>
       <c r="CF15">
-        <v>-123348000.0</v>
+        <v>-123000000.0</v>
       </c>
       <c r="CG15">
-        <v>26334000.0</v>
+        <v>-114000000.0</v>
       </c>
       <c r="CH15">
+        <v>16500000.0</v>
+      </c>
+      <c r="CI15">
         <v>-21132000.0</v>
       </c>
-      <c r="CI15">
-[...1 lines deleted...]
-      </c>
       <c r="CJ15">
-        <v>-1040000.0</v>
+        <v>78549000.0</v>
       </c>
       <c r="CK15">
-        <v>-105379000.0</v>
+        <v>29026000.0</v>
       </c>
       <c r="CL15">
+        <v>-83951000.0</v>
+      </c>
+      <c r="CM15">
         <v>-954823000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>9051000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>10499000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>6802000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>659200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-499600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-721400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-4699700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2348000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2786600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1038300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>636100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>277100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11128200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1385400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1030500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1023100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-524200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>949800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1386500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12847900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>53000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>974100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>912600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1186500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-992000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-791600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-674300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-320200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2222500000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-249500000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>101400000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-369100000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-1255400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>133300000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-464700000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-537500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-523400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>157100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-249900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-78800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-963900000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-830100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-11600000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-293700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>293700000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>37100000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>280400000.0</v>
       </c>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>329900000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-423800000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>423800000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>-40400000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>40400000.0</v>
       </c>
-      <c r="BX16">
-[...1 lines deleted...]
-      </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>-54400000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>54400000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>150200000.0</v>
       </c>
-      <c r="CE16">
-[...1 lines deleted...]
-      </c>
       <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
         <v>-22500000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>22500000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>41216000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-29026000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>29026000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>11838000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9051000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10499000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6802000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>358200000.0</v>
+      </c>
+      <c r="C17">
         <v>-2916200000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-83400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2773800000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1323300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2477800000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1410900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>275200000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>527000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3471700000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>822700000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-511300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-713500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-4684300000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2431700000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2282200000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1075700000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>597100000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>315600000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11174500000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1440300000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1007000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-973600000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-503800000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1017700000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1349700000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>587200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-339600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-306900000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-504900000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-396700000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>668700000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1178600000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-166900000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-779000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-652400000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-267200000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2236000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-205100000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>109100000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-372700000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1101200000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>140600000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-409900000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-521700000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-502600000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>175700000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-234000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-420000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-882000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-821600000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>8700000.0</v>
       </c>
-      <c r="BA17">
-[...1 lines deleted...]
-      </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
@@ -24999,140 +25184,145 @@
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-113700000.0</v>
+      </c>
+      <c r="C18">
         <v>-97200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-102800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-90300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-109100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>211000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-194000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-175700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-253500000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-179900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-204900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-143100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-167300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-95900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-149700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-132900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-134200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-120100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-140900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-273000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-335100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-313700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-279800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-281700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-313300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-314900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-340100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-363600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-367300000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25153,363 +25343,363 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-89200000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-537500000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4357100000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2537300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2454200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1232300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>719500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>357700000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>11164800000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1320600000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1359300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1517100000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-906900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1130500000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>647700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-97900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-17300000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>486500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>39600000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>693100000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-417800000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-403700000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-464900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-603200000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-142100000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>774900000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-333900000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>334400000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-388900000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>210300000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-304000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-541200000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-246800000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>234900000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-262300000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-465200000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-484500000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>301800000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>3900000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>16400000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>11000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6400000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>58300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9400000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-87500000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>17200000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>6900000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>44400000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>51200000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-15800000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>32200000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>31000000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>36000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>33200000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>70900000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>47000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>107400000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>30200000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>63600000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-369200000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>416600000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>31600000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>28200000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>101600000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>32200000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>190300000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>24400000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>150000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>63000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>25700000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>17000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>375300000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>20300000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>27600000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>113600000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>135900000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>46300000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
@@ -25589,370 +25779,374 @@
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
-        <v>-49700000.0</v>
+        <v>23800000.0</v>
       </c>
       <c r="C21">
-        <v>-8000000.0</v>
+        <v>64600000.0</v>
       </c>
       <c r="D21">
-        <v>29600000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="E21">
-        <v>60700000.0</v>
+        <v>35100000.0</v>
       </c>
       <c r="F21">
-        <v>-116100000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="G21">
-        <v>101300000.0</v>
+        <v>-205200000.0</v>
       </c>
       <c r="H21">
+        <v>33400000.0</v>
+      </c>
+      <c r="I21">
         <v>-33000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-12300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-205300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-27400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-49200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>37400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-45400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>108900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>58800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>80900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>101000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>537200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>601200000.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
+        <v>648200000.0</v>
+      </c>
+      <c r="X21">
         <v>643800000.0</v>
       </c>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
       <c r="Y21">
+        <v>526800000.0</v>
+      </c>
+      <c r="Z21">
         <v>280600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>282500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>208800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>148700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>105500000.0</v>
       </c>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
       <c r="AE21">
+        <v>246200000.0</v>
+      </c>
+      <c r="AF21">
         <v>205200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>264100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>117600000.0</v>
       </c>
-      <c r="AH21">
-[...1 lines deleted...]
-      </c>
       <c r="AI21">
+        <v>495800000.0</v>
+      </c>
+      <c r="AJ21">
         <v>221600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>208900000.0</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
-        <v>-407000000.0</v>
+        <v>427100000.0</v>
       </c>
       <c r="AM21">
-        <v>902700000.0</v>
+        <v>683000000.0</v>
       </c>
       <c r="AN21">
-        <v>487800000.0</v>
+        <v>763900000.0</v>
       </c>
       <c r="AO21">
-        <v>586600000.0</v>
+        <v>508700000.0</v>
       </c>
       <c r="AP21">
-        <v>621300000.0</v>
+        <v>526600000.0</v>
       </c>
       <c r="AQ21">
-        <v>545500000.0</v>
+        <v>558000000.0</v>
       </c>
       <c r="AR21">
-        <v>624900000.0</v>
+        <v>478600000.0</v>
       </c>
       <c r="AS21">
-        <v>557500000.0</v>
+        <v>559000000.0</v>
       </c>
       <c r="AT21">
+        <v>505500000.0</v>
+      </c>
+      <c r="AU21">
         <v>273300000.0</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
-        <v>669500000.0</v>
+        <v>645400000.0</v>
       </c>
       <c r="AW21">
+        <v>606900000.0</v>
+      </c>
+      <c r="AX21">
         <v>581700000.0</v>
       </c>
-      <c r="AX21">
-[...1 lines deleted...]
-      </c>
       <c r="AY21">
+        <v>519600000.0</v>
+      </c>
+      <c r="AZ21">
         <v>521200000.0</v>
       </c>
-      <c r="AZ21">
-[...1 lines deleted...]
-      </c>
       <c r="BA21">
-        <v>549100000.0</v>
+        <v>445100000.0</v>
       </c>
       <c r="BB21">
-        <v>541400000.0</v>
+        <v>528200000.0</v>
       </c>
       <c r="BC21">
-        <v>527200000.0</v>
+        <v>500700000.0</v>
       </c>
       <c r="BD21">
+        <v>509100000.0</v>
+      </c>
+      <c r="BE21">
         <v>479000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>494300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>188100000.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
       <c r="BH21">
-        <v>530800000.0</v>
+        <v>483200000.0</v>
       </c>
       <c r="BI21">
-        <v>577600000.0</v>
+        <v>494200000.0</v>
       </c>
       <c r="BJ21">
+        <v>432900000.0</v>
+      </c>
+      <c r="BK21">
         <v>417800000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>446700000.0</v>
       </c>
-      <c r="BL21">
-[...1 lines deleted...]
-      </c>
       <c r="BM21">
-        <v>84300000.0</v>
+        <v>327100000.0</v>
       </c>
       <c r="BN21">
+        <v>303600000.0</v>
+      </c>
+      <c r="BO21">
         <v>469400000.0</v>
       </c>
-      <c r="BO21">
-[...1 lines deleted...]
-      </c>
       <c r="BP21">
-        <v>301900000.0</v>
+        <v>309200000.0</v>
       </c>
       <c r="BQ21">
-        <v>404600000.0</v>
+        <v>148700000.0</v>
       </c>
       <c r="BR21">
+        <v>236600000.0</v>
+      </c>
+      <c r="BS21">
         <v>228300000.0</v>
       </c>
-      <c r="BS21">
-[...1 lines deleted...]
-      </c>
       <c r="BT21">
-        <v>364500000.0</v>
+        <v>408400000.0</v>
       </c>
       <c r="BU21">
+        <v>359700000.0</v>
+      </c>
+      <c r="BV21">
         <v>357800000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>188000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>86800000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>210200000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>181800000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>53300000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>115000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>93500000.0</v>
       </c>
-      <c r="CC21">
-[...1 lines deleted...]
-      </c>
       <c r="CD21">
+        <v>90500000.0</v>
+      </c>
+      <c r="CE21">
         <v>75150000.0</v>
       </c>
-      <c r="CE21">
-[...1 lines deleted...]
-      </c>
       <c r="CF21">
-        <v>41845000.0</v>
+        <v>29100000.0</v>
       </c>
       <c r="CG21">
-        <v>97766000.0</v>
+        <v>39700000.0</v>
       </c>
       <c r="CH21">
+        <v>88300000.0</v>
+      </c>
+      <c r="CI21">
         <v>-195616000.0</v>
       </c>
-      <c r="CI21">
-[...1 lines deleted...]
-      </c>
       <c r="CJ21">
-        <v>-34192000.0</v>
+        <v>-43485000.0</v>
       </c>
       <c r="CK21">
-        <v>-98880000.0</v>
+        <v>-35297000.0</v>
       </c>
       <c r="CL21">
+        <v>-83730000.0</v>
+      </c>
+      <c r="CM21">
         <v>-1341093000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1545000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-787000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2219000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>10383000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26101,338 +26295,344 @@
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
-        <v>1280800000.0</v>
+        <v>1250800000.0</v>
       </c>
       <c r="C23">
-        <v>1215100000.0</v>
+        <v>1210000000.0</v>
       </c>
       <c r="D23">
-        <v>1239500000.0</v>
+        <v>1193100000.0</v>
       </c>
       <c r="E23">
-        <v>1110500000.0</v>
+        <v>1234000000.0</v>
       </c>
       <c r="F23">
-        <v>373600000.0</v>
+        <v>1112200000.0</v>
       </c>
       <c r="G23">
-        <v>1833900000.0</v>
+        <v>1206900000.0</v>
       </c>
       <c r="H23">
+        <v>1036100000.0</v>
+      </c>
+      <c r="I23">
         <v>1090900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1103600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2125800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1881900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1897200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1831000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1887300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1637400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1729700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1794500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1839900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1800400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2452000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2898700000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>2778700000.0</v>
+      </c>
+      <c r="X23">
         <v>2201600000.0</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>2196100000.0</v>
+      </c>
+      <c r="Z23">
         <v>2595200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2699700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2632100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2701700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2762500000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>2614000000.0</v>
+      </c>
+      <c r="AF23">
         <v>2724500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2751500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2945900000.0</v>
       </c>
-      <c r="AH23">
-[...1 lines deleted...]
-      </c>
       <c r="AI23">
+        <v>3491900000.0</v>
+      </c>
+      <c r="AJ23">
         <v>2707400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2566000000.0</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
       <c r="AL23">
-        <v>731200000.0</v>
+        <v>3091900000.0</v>
       </c>
       <c r="AM23">
-        <v>4304500000.0</v>
+        <v>3533600000.0</v>
       </c>
       <c r="AN23">
-        <v>4586300000.0</v>
+        <v>3549200000.0</v>
       </c>
       <c r="AO23">
-        <v>4001400000.0</v>
+        <v>3962500000.0</v>
       </c>
       <c r="AP23">
-        <v>3977900000.0</v>
+        <v>3757500000.0</v>
       </c>
       <c r="AQ23">
-        <v>4051900000.0</v>
+        <v>3731900000.0</v>
       </c>
       <c r="AR23">
-        <v>3941600000.0</v>
+        <v>3810000000.0</v>
       </c>
       <c r="AS23">
-        <v>3959400000.0</v>
+        <v>3696100000.0</v>
       </c>
       <c r="AT23">
+        <v>3723600000.0</v>
+      </c>
+      <c r="AU23">
         <v>4341900000.0</v>
       </c>
-      <c r="AU23">
-[...1 lines deleted...]
-      </c>
       <c r="AV23">
-        <v>3932700000.0</v>
+        <v>3551800000.0</v>
       </c>
       <c r="AW23">
+        <v>3688900000.0</v>
+      </c>
+      <c r="AX23">
         <v>3952000000.0</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
+        <v>3653800000.0</v>
+      </c>
+      <c r="AZ23">
         <v>3755300000.0</v>
       </c>
-      <c r="AZ23">
-[...1 lines deleted...]
-      </c>
       <c r="BA23">
-        <v>2173699999.0</v>
+        <v>2612700000.0</v>
       </c>
       <c r="BB23">
-        <v>2274000000.0</v>
+        <v>2143700000.0</v>
       </c>
       <c r="BC23">
-        <v>355000000.0</v>
+        <v>2229500000.0</v>
       </c>
       <c r="BD23">
-        <v>2033900000.0</v>
+        <v>2010000000.0</v>
       </c>
       <c r="BE23">
-        <v>2039800000.0</v>
+        <v>2045500000.0</v>
       </c>
       <c r="BF23">
-        <v>1501000000.0</v>
+        <v>2042700000.0</v>
       </c>
       <c r="BG23">
-        <v>2067900000.0</v>
+        <v>1663900000.0</v>
       </c>
       <c r="BH23">
-        <v>2087800000.0</v>
+        <v>1935600000.0</v>
       </c>
       <c r="BI23">
-        <v>1964700000.0</v>
+        <v>1935400000.0</v>
       </c>
       <c r="BJ23">
-        <v>1995300000.0</v>
+        <v>1825000000.0</v>
       </c>
       <c r="BK23">
-        <v>1773600000.0</v>
+        <v>2007800000.0</v>
       </c>
       <c r="BL23">
-        <v>1811300000.0</v>
+        <v>1800100000.0</v>
       </c>
       <c r="BM23">
-        <v>232600000.0</v>
+        <v>1841700000.0</v>
       </c>
       <c r="BN23">
-        <v>2558300000.0</v>
+        <v>1872100000.0</v>
       </c>
       <c r="BO23">
-        <v>333430956.0</v>
+        <v>2570700000.0</v>
       </c>
       <c r="BP23">
-        <v>2227700000.0</v>
+        <v>1621200000.0</v>
       </c>
       <c r="BQ23">
-        <v>2172400000.0</v>
+        <v>1662500000.0</v>
       </c>
       <c r="BR23">
-        <v>2183700000.0</v>
+        <v>1460900000.0</v>
       </c>
       <c r="BS23">
-        <v>2236900000.0</v>
+        <v>2342200000.0</v>
       </c>
       <c r="BT23">
-        <v>2365400000.0</v>
+        <v>2224900000.0</v>
       </c>
       <c r="BU23">
-        <v>2254700000.0</v>
+        <v>2354000000.0</v>
       </c>
       <c r="BV23">
+        <v>2253200000.0</v>
+      </c>
+      <c r="BW23">
         <v>2273400000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2168500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1970400000.0</v>
       </c>
-      <c r="BY23">
-[...1 lines deleted...]
-      </c>
       <c r="BZ23">
-        <v>1734800000.0</v>
+        <v>1924200000.0</v>
       </c>
       <c r="CA23">
-        <v>1501900000.0</v>
+        <v>1736800000.0</v>
       </c>
       <c r="CB23">
-        <v>1492500000.0</v>
+        <v>1507600000.0</v>
       </c>
       <c r="CC23">
-        <v>1532300000.0</v>
+        <v>1497300000.0</v>
       </c>
       <c r="CD23">
-        <v>1275323000.0</v>
+        <v>1398400000.0</v>
       </c>
       <c r="CE23">
-        <v>1258442000.0</v>
+        <v>1268865000.0</v>
       </c>
       <c r="CF23">
-        <v>1236682000.0</v>
+        <v>1076000000.0</v>
       </c>
       <c r="CG23">
-        <v>1132621000.0</v>
+        <v>1044300000.0</v>
       </c>
       <c r="CH23">
-        <v>955862000.0</v>
+        <v>1090700000.0</v>
       </c>
       <c r="CI23">
-        <v>724044000.0</v>
+        <v>974131000.0</v>
       </c>
       <c r="CJ23">
-        <v>609827000.0</v>
+        <v>752292000.0</v>
       </c>
       <c r="CK23">
-        <v>767863000.0</v>
+        <v>615706000.0</v>
       </c>
       <c r="CL23">
+        <v>659930000.0</v>
+      </c>
+      <c r="CM23">
         <v>3616347000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>26406000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>27863000.0</v>
       </c>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
       <c r="CP23">
         <v>0.0</v>
       </c>
+      <c r="CQ23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26483,366 +26683,368 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>264800000.0</v>
+      </c>
+      <c r="C25">
         <v>280000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>275900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>250800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>232200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-510700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>500600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>531400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>480700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>633400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>584000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>570900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>526900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>583000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>506000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>517700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>564700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>608900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>530100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>580500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>634200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>543600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>458500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>545700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>783500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>897900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>892900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>921800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>939600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>905400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>935300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>721100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1296400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1333700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1216500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1178500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1128300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1187500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1216200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1426900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1383200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1382600000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1404100000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1371300000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1451400000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1416100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1313500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1393400000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1377100000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1328500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1390500000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>864300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>693100000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>681400000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>670300000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>668700000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>670700000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>530700000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>658100000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>649700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>618500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>608400000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>580100000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>565100000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>615000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>822900000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>789000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>722600000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>711600000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>662400000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>725100000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>755600000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>714600000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>683900000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>630600000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>628700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>624200000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>568900000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>479900000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>434100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>484000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>441174000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>414901000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>359005000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>343583000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>272362000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>256811000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>221497000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>259298000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1043884000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>3808000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3735000.0</v>
       </c>
-      <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -26991,556 +27193,573 @@
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>341900000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>301500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5400000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>343600000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
+      <c r="N27"/>
       <c r="O27">
+        <v>328400000.0</v>
+      </c>
+      <c r="P27">
         <v>20500000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19500000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>416100000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>424300000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>25500000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>1000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>900000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>719500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1000000.0</v>
       </c>
-      <c r="AF27"/>
-[...1 lines deleted...]
-      <c r="AH27"/>
+      <c r="AG27">
+        <v>2800000.0</v>
+      </c>
+      <c r="AH27">
+        <v>156500000.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>104100000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27"/>
+      <c r="AT27">
+        <v>52300000.0</v>
+      </c>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>3500000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>24000000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
-        <v>597100000.0</v>
+        <v>301800000.0</v>
       </c>
       <c r="C28">
+        <v>301800000.0</v>
+      </c>
+      <c r="D28">
         <v>311500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>308800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>288300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>443000000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>275500000.0</v>
+      </c>
+      <c r="I28">
         <v>290300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>267300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>141500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>425300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>444700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>417600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>110300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>366100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>407900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>410700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>74700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>400600000.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
-        <v>677900000.0</v>
+        <v>616200000.0</v>
       </c>
       <c r="V28">
+        <v>660200000.0</v>
+      </c>
+      <c r="W28">
         <v>231500000.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
+        <v>541600000.0</v>
+      </c>
+      <c r="Y28">
         <v>503700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>506200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>502800000.0</v>
       </c>
       <c r="AA28">
         <v>502800000.0</v>
       </c>
       <c r="AB28">
+        <v>502800000.0</v>
+      </c>
+      <c r="AC28">
         <v>543600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>533100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1223500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>474500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>531600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>691900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>638400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>592900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>637000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>607700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>733100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>748900000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>778800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>766900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>805100000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>792200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>724900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>805100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>817800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>800000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>792500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>762500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>717600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>766000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>635000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>471400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>524200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>462600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>481400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>471400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>462200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>445400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>460100000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>417900000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>468900000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>390800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>416200000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>408200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>400500000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>354700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>345000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>318500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>499700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>511400000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>552600000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>526400000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>536600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>474100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>453500000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>447500000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>396200000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>358700000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>352500000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>332000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>234400000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>285300000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>293500000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>246300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>432320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143063000.0</v>
       </c>
       <c r="CJ28">
         <v>143063000.0</v>
       </c>
       <c r="CK28">
+        <v>143063000.0</v>
+      </c>
+      <c r="CL28">
         <v>206902000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>14850000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>9458000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>11911000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8206000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>36454000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>175400000.0</v>
+      </c>
+      <c r="C29">
         <v>40200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-46900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-70000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-119300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>60700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-20400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>159200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>109300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>64800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>63600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>81200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>29100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>282800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>170500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-17800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-161200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-158000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>80100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>269200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-70800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>26800000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>27800000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27561,900 +27780,910 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
-        <v>-553600000.0</v>
+        <v>339400000.0</v>
       </c>
       <c r="C30">
-        <v>330000000.0</v>
+        <v>783400000.0</v>
       </c>
       <c r="D30">
-        <v>774200000.0</v>
+        <v>800200000.0</v>
       </c>
       <c r="E30">
-        <v>707100000.0</v>
+        <v>768700000.0</v>
       </c>
       <c r="F30">
-        <v>245400000.0</v>
+        <v>708800000.0</v>
       </c>
       <c r="G30">
-        <v>1242300000.0</v>
+        <v>-804300000.0</v>
       </c>
       <c r="H30">
+        <v>715700000.0</v>
+      </c>
+      <c r="I30">
         <v>754500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>709100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1417500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1295600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1313400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1260300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1303300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1153100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1249100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1257700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1268000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1278000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1608100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1819300000.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
+        <v>1732100000.0</v>
+      </c>
+      <c r="X30">
         <v>1410600000.0</v>
       </c>
-      <c r="X30">
-[...1 lines deleted...]
-      </c>
       <c r="Y30">
+        <v>1481100000.0</v>
+      </c>
+      <c r="Z30">
         <v>1740100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1849500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1830300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1915400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1962100000.0</v>
       </c>
-      <c r="AD30">
-[...1 lines deleted...]
-      </c>
       <c r="AE30">
+        <v>1844100000.0</v>
+      </c>
+      <c r="AF30">
         <v>1936800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1948000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2098800000.0</v>
       </c>
-      <c r="AH30">
-[...1 lines deleted...]
-      </c>
       <c r="AI30">
+        <v>2558500000.0</v>
+      </c>
+      <c r="AJ30">
         <v>1922000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1861400000.0</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
       <c r="AL30">
-        <v>-813800000.0</v>
+        <v>2279900000.0</v>
       </c>
       <c r="AM30">
-        <v>3125800000.0</v>
+        <v>1999800000.0</v>
       </c>
       <c r="AN30">
-        <v>3404500000.0</v>
+        <v>2583700000.0</v>
       </c>
       <c r="AO30">
-        <v>2945100000.0</v>
+        <v>2929900000.0</v>
       </c>
       <c r="AP30">
-        <v>2999400000.0</v>
+        <v>2785100000.0</v>
       </c>
       <c r="AQ30">
-        <v>2351700000.0</v>
+        <v>2143700000.0</v>
       </c>
       <c r="AR30">
-        <v>2255500000.0</v>
+        <v>2243200000.0</v>
       </c>
       <c r="AS30">
-        <v>2263600000.0</v>
+        <v>2153900000.0</v>
       </c>
       <c r="AT30">
-        <v>2493700000.0</v>
+        <v>2163900000.0</v>
       </c>
       <c r="AU30">
-        <v>2133800000.0</v>
+        <v>2609200000.0</v>
       </c>
       <c r="AV30">
-        <v>2213500000.0</v>
+        <v>2026300000.0</v>
       </c>
       <c r="AW30">
+        <v>2105100000.0</v>
+      </c>
+      <c r="AX30">
         <v>2253200000.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
+        <v>2137100000.0</v>
+      </c>
+      <c r="AZ30">
         <v>2108700000.0</v>
       </c>
-      <c r="AZ30">
-[...1 lines deleted...]
-      </c>
       <c r="BA30">
-        <v>1206899999.0</v>
+        <v>1514600000.0</v>
       </c>
       <c r="BB30">
-        <v>1568200000.0</v>
+        <v>1176900000.0</v>
       </c>
       <c r="BC30">
-        <v>1214000000.0</v>
+        <v>1256000000.0</v>
       </c>
       <c r="BD30">
-        <v>1146600000.0</v>
+        <v>1151000000.0</v>
       </c>
       <c r="BE30">
-        <v>1142100000.0</v>
+        <v>1158200000.0</v>
       </c>
       <c r="BF30">
-        <v>908800000.0</v>
+        <v>1145000000.0</v>
       </c>
       <c r="BG30">
-        <v>1132300000.0</v>
+        <v>1071700000.0</v>
       </c>
       <c r="BH30">
-        <v>1138400000.0</v>
+        <v>1092600000.0</v>
       </c>
       <c r="BI30">
-        <v>1062500000.0</v>
+        <v>1079400000.0</v>
       </c>
       <c r="BJ30">
-        <v>1077300000.0</v>
+        <v>1013000000.0</v>
       </c>
       <c r="BK30">
-        <v>971500000.0</v>
+        <v>1089800000.0</v>
       </c>
       <c r="BL30">
-        <v>1010600000.0</v>
+        <v>998000000.0</v>
       </c>
       <c r="BM30">
-        <v>52300000.0</v>
+        <v>1041300000.0</v>
       </c>
       <c r="BN30">
-        <v>1387800000.0</v>
+        <v>1045600000.0</v>
       </c>
       <c r="BO30">
-        <v>70727778.0</v>
+        <v>1400200000.0</v>
       </c>
       <c r="BP30">
-        <v>1231800000.0</v>
+        <v>894900000.0</v>
       </c>
       <c r="BQ30">
-        <v>1190200000.0</v>
+        <v>975300000.0</v>
       </c>
       <c r="BR30">
-        <v>1176400000.0</v>
+        <v>802500000.0</v>
       </c>
       <c r="BS30">
-        <v>1223600000.0</v>
+        <v>1334900000.0</v>
       </c>
       <c r="BT30">
-        <v>1302300000.0</v>
+        <v>1220800000.0</v>
       </c>
       <c r="BU30">
-        <v>1226000000.0</v>
+        <v>1295900000.0</v>
       </c>
       <c r="BV30">
+        <v>1230400000.0</v>
+      </c>
+      <c r="BW30">
         <v>1227100000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1256100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1064300000.0</v>
       </c>
-      <c r="BY30">
-[...1 lines deleted...]
-      </c>
       <c r="BZ30">
-        <v>958300000.0</v>
+        <v>1046800000.0</v>
       </c>
       <c r="CA30">
-        <v>805500000.0</v>
+        <v>960300000.0</v>
       </c>
       <c r="CB30">
-        <v>811700000.0</v>
+        <v>821900000.0</v>
       </c>
       <c r="CC30">
-        <v>837300000.0</v>
+        <v>807200000.0</v>
       </c>
       <c r="CD30">
-        <v>680656000.0</v>
+        <v>763900000.0</v>
       </c>
       <c r="CE30">
-        <v>705177000.0</v>
+        <v>674198000.0</v>
       </c>
       <c r="CF30">
-        <v>701374000.0</v>
+        <v>594000000.0</v>
       </c>
       <c r="CG30">
-        <v>630346000.0</v>
+        <v>579900000.0</v>
       </c>
       <c r="CH30">
-        <v>615993000.0</v>
+        <v>598000000.0</v>
       </c>
       <c r="CI30">
-        <v>443146000.0</v>
+        <v>634262000.0</v>
       </c>
       <c r="CJ30">
-        <v>385062000.0</v>
+        <v>465478000.0</v>
       </c>
       <c r="CK30">
-        <v>326944000.0</v>
+        <v>386145000.0</v>
       </c>
       <c r="CL30">
-        <v>1982054000.0</v>
+        <v>437170000.0</v>
       </c>
       <c r="CM30">
+        <v>3616347000.0</v>
+      </c>
+      <c r="CN30">
         <v>26406000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>27863000.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
+      <c r="CQ30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
-        <v>-2826300000.0</v>
+        <v>509800000.0</v>
       </c>
       <c r="C31">
-        <v>-122300000.0</v>
+        <v>469000000.0</v>
       </c>
       <c r="D31">
-        <v>-2802500000.0</v>
+        <v>-144300000.0</v>
       </c>
       <c r="E31">
-        <v>-1454000000.0</v>
+        <v>-2808000000.0</v>
       </c>
       <c r="F31">
-        <v>2334800000.0</v>
+        <v>-1452300000.0</v>
       </c>
       <c r="G31">
-        <v>-1511300000.0</v>
+        <v>2563700000.0</v>
       </c>
       <c r="H31">
+        <v>-1468300000.0</v>
+      </c>
+      <c r="I31">
         <v>385300000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>689600000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3286800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>848400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-302900000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-738400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4529600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2387600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2321300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1098100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>586500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>216800000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>10890500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>986700000.0</v>
       </c>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
       <c r="W31">
+        <v>-1673000000.0</v>
+      </c>
+      <c r="X31">
         <v>-1794900000.0</v>
       </c>
-      <c r="X31">
-[...1 lines deleted...]
-      </c>
       <c r="Y31">
+        <v>-1188600000.0</v>
+      </c>
+      <c r="Z31">
         <v>817200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1363000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>307600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-461500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-384600000.0</v>
       </c>
-      <c r="AD31">
-[...1 lines deleted...]
-      </c>
       <c r="AE31">
+        <v>110100000.0</v>
+      </c>
+      <c r="AF31">
         <v>-323300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>312100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-774800000.0</v>
       </c>
-      <c r="AH31">
-[...1 lines deleted...]
-      </c>
       <c r="AI31">
+        <v>-1016900000.0</v>
+      </c>
+      <c r="AJ31">
         <v>-721700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-901500000.0</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
-        <v>1002400000.0</v>
+        <v>-581200000.0</v>
       </c>
       <c r="AM31">
-        <v>-998300000.0</v>
+        <v>165800000.0</v>
       </c>
       <c r="AN31">
-        <v>-322700000.0</v>
+        <v>-863800000.0</v>
       </c>
       <c r="AO31">
-        <v>-1008200000.0</v>
+        <v>-239400000.0</v>
       </c>
       <c r="AP31">
-        <v>-564500000.0</v>
+        <v>-897300000.0</v>
       </c>
       <c r="AQ31">
-        <v>-407400000.0</v>
+        <v>-498900000.0</v>
       </c>
       <c r="AR31">
-        <v>-904800000.0</v>
+        <v>-388900000.0</v>
       </c>
       <c r="AS31">
-        <v>-1157100000.0</v>
+        <v>-834800000.0</v>
       </c>
       <c r="AT31">
+        <v>-1155400000.0</v>
+      </c>
+      <c r="AU31">
         <v>-878900000.0</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
-        <v>-904100000.0</v>
+        <v>-384000000.0</v>
       </c>
       <c r="AW31">
+        <v>-864200000.0</v>
+      </c>
+      <c r="AX31">
         <v>-1118700000.0</v>
       </c>
-      <c r="AX31">
-[...1 lines deleted...]
-      </c>
       <c r="AY31">
+        <v>-700300000.0</v>
+      </c>
+      <c r="AZ31">
         <v>-1108800000.0</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
-        <v>-508700000.0</v>
+        <v>-238900000.0</v>
       </c>
       <c r="BB31">
-        <v>-906600000.0</v>
+        <v>-487800000.0</v>
       </c>
       <c r="BC31">
-        <v>-471900000.0</v>
+        <v>-840300000.0</v>
       </c>
       <c r="BD31">
+        <v>-453800000.0</v>
+      </c>
+      <c r="BE31">
         <v>-681900000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-490400000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-583800000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-844400000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-842900000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-69700000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-574200000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-146000000.0</v>
       </c>
-      <c r="BL31">
-[...1 lines deleted...]
-      </c>
       <c r="BM31">
-        <v>-700900000.0</v>
+        <v>-955700000.0</v>
       </c>
       <c r="BN31">
+        <v>-920200000.0</v>
+      </c>
+      <c r="BO31">
         <v>-580600000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-411400000.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
-        <v>-358800000.0</v>
+        <v>-235400000.0</v>
       </c>
       <c r="BR31">
+        <v>-586200000.0</v>
+      </c>
+      <c r="BS31">
         <v>-848400000.0</v>
       </c>
-      <c r="BS31">
-[...1 lines deleted...]
-      </c>
       <c r="BT31">
+        <v>-666000000.0</v>
+      </c>
+      <c r="BU31">
         <v>367300000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-383500000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-292000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>183500000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-253000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-255600000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-86000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-281800000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-216400000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>50900000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>118622000.0</v>
       </c>
-      <c r="CE31">
-[...1 lines deleted...]
-      </c>
       <c r="CF31">
-        <v>-169389000.0</v>
+        <v>-123100000.0</v>
       </c>
       <c r="CG31">
+        <v>-162800000.0</v>
+      </c>
+      <c r="CH31">
         <v>-2100000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>37132000.0</v>
       </c>
-      <c r="CI31">
-[...1 lines deleted...]
-      </c>
       <c r="CJ31">
-        <v>68855000.0</v>
+        <v>145933000.0</v>
       </c>
       <c r="CK31">
+        <v>69960000.0</v>
+      </c>
+      <c r="CL31">
         <v>-59422000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>1048359000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>8832000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>27445000.0</v>
       </c>
-      <c r="CO31">
-[...1 lines deleted...]
-      </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
+      <c r="CQ31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
-        <v>1231100000.0</v>
+        <v>1274600000.0</v>
       </c>
       <c r="C32">
+        <v>1274600000.0</v>
+      </c>
+      <c r="D32">
         <v>1207100000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1269100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1171200000.0</v>
       </c>
-      <c r="F32">
-[...1 lines deleted...]
-      </c>
       <c r="G32">
-        <v>1935200000.0</v>
+        <v>-1412100000.0</v>
       </c>
       <c r="H32">
+        <v>1069500000.0</v>
+      </c>
+      <c r="I32">
         <v>1057900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1091300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1920500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1854500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1848000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1868400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1841900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1746300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1754200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1853300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1920800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1901400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2989200000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3499900000.0</v>
       </c>
-      <c r="V32">
-[...1 lines deleted...]
-      </c>
       <c r="W32">
+        <v>3426900000.0</v>
+      </c>
+      <c r="X32">
         <v>2845400000.0</v>
       </c>
-      <c r="X32">
-[...1 lines deleted...]
-      </c>
       <c r="Y32">
+        <v>2722900000.0</v>
+      </c>
+      <c r="Z32">
         <v>2875800000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2982200000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2840900000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2850400000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2868000000.0</v>
       </c>
-      <c r="AD32">
-[...1 lines deleted...]
-      </c>
       <c r="AE32">
+        <v>2860200000.0</v>
+      </c>
+      <c r="AF32">
         <v>2929700000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3015600000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3063500000.0</v>
       </c>
-      <c r="AH32">
-[...1 lines deleted...]
-      </c>
       <c r="AI32">
+        <v>3987700000.0</v>
+      </c>
+      <c r="AJ32">
         <v>2929000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2774900000.0</v>
       </c>
-      <c r="AK32">
-[...1 lines deleted...]
-      </c>
       <c r="AL32">
-        <v>-1138200000.0</v>
+        <v>3519000000.0</v>
       </c>
       <c r="AM32">
-        <v>5207200000.0</v>
+        <v>4216600000.0</v>
       </c>
       <c r="AN32">
-        <v>5074100000.0</v>
+        <v>4313100000.0</v>
       </c>
       <c r="AO32">
-        <v>4588000000.0</v>
+        <v>4471200000.0</v>
       </c>
       <c r="AP32">
-        <v>4599200000.0</v>
+        <v>4284100000.0</v>
       </c>
       <c r="AQ32">
-        <v>4597400000.0</v>
+        <v>4289900000.0</v>
       </c>
       <c r="AR32">
-        <v>4566500000.0</v>
+        <v>4288600000.0</v>
       </c>
       <c r="AS32">
-        <v>4516900000.0</v>
+        <v>4255100000.0</v>
       </c>
       <c r="AT32">
+        <v>4229100000.0</v>
+      </c>
+      <c r="AU32">
         <v>4615200000.0</v>
       </c>
-      <c r="AU32">
-[...1 lines deleted...]
-      </c>
       <c r="AV32">
-        <v>4602200000.0</v>
+        <v>4197200000.0</v>
       </c>
       <c r="AW32">
+        <v>4295800000.0</v>
+      </c>
+      <c r="AX32">
         <v>4533700000.0</v>
       </c>
-      <c r="AX32">
-[...1 lines deleted...]
-      </c>
       <c r="AY32">
+        <v>4173400000.0</v>
+      </c>
+      <c r="AZ32">
         <v>4276500000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3057800000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2671900000.0</v>
       </c>
-      <c r="BB32">
-[...1 lines deleted...]
-      </c>
       <c r="BC32">
+        <v>2730200000.0</v>
+      </c>
+      <c r="BD32">
         <v>2519100000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2524500000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2537000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1852000000.0</v>
       </c>
-      <c r="BG32">
-[...1 lines deleted...]
-      </c>
       <c r="BH32">
-        <v>2618600000.0</v>
+        <v>2418800000.0</v>
       </c>
       <c r="BI32">
-        <v>2432300000.0</v>
+        <v>2429600000.0</v>
       </c>
       <c r="BJ32">
+        <v>2257900000.0</v>
+      </c>
+      <c r="BK32">
         <v>2425600000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2246800000.0</v>
       </c>
-      <c r="BL32">
-[...1 lines deleted...]
-      </c>
       <c r="BM32">
-        <v>316900000.0</v>
+        <v>2168800000.0</v>
       </c>
       <c r="BN32">
+        <v>2175700000.0</v>
+      </c>
+      <c r="BO32">
         <v>3040100000.0</v>
       </c>
-      <c r="BO32">
-[...1 lines deleted...]
-      </c>
       <c r="BP32">
-        <v>2653000000.0</v>
+        <v>1930400000.0</v>
       </c>
       <c r="BQ32">
-        <v>2577800000.0</v>
+        <v>1811200000.0</v>
       </c>
       <c r="BR32">
+        <v>1697500000.0</v>
+      </c>
+      <c r="BS32">
         <v>2570500000.0</v>
       </c>
-      <c r="BS32">
-[...1 lines deleted...]
-      </c>
       <c r="BT32">
-        <v>2729900000.0</v>
+        <v>2633300000.0</v>
       </c>
       <c r="BU32">
+        <v>2713700000.0</v>
+      </c>
+      <c r="BV32">
         <v>2611000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2461400000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2255300000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2180600000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2106000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1790100000.0</v>
       </c>
-      <c r="CA32">
-[...1 lines deleted...]
-      </c>
       <c r="CB32">
-        <v>1586100000.0</v>
+        <v>1622600000.0</v>
       </c>
       <c r="CC32">
-        <v>1625900000.0</v>
+        <v>1590800000.0</v>
       </c>
       <c r="CD32">
+        <v>1488900000.0</v>
+      </c>
+      <c r="CE32">
         <v>1344015000.0</v>
       </c>
-      <c r="CE32">
-[...1 lines deleted...]
-      </c>
       <c r="CF32">
-        <v>1276272000.0</v>
+        <v>1105100000.0</v>
       </c>
       <c r="CG32">
-        <v>1235250000.0</v>
+        <v>1084000000.0</v>
       </c>
       <c r="CH32">
+        <v>1179000000.0</v>
+      </c>
+      <c r="CI32">
         <v>778515000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>708807000.0</v>
       </c>
-      <c r="CJ32">
-[...1 lines deleted...]
-      </c>
       <c r="CK32">
-        <v>668983000.0</v>
+        <v>580409000.0</v>
       </c>
       <c r="CL32">
+        <v>576200000.0</v>
+      </c>
+      <c r="CM32">
         <v>2275254000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>27951000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>27076000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>25389000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>103855000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -28549,51 +28778,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>1816300000.0</v>
       </c>
       <c r="C2">
         <v>1422900000.0</v>
       </c>
       <c r="D2">
         <v>1732400000.0</v>
       </c>
       <c r="E2">
         <v>917300000.0</v>
       </c>
       <c r="F2">
         <v>4717300000.0</v>
       </c>
       <c r="G2">
         <v>8180900000.0</v>
       </c>
       <c r="H2">
         <v>1498300000.0</v>
       </c>
       <c r="I2">
         <v>1682800000.0</v>
       </c>
@@ -28622,51 +28851,51 @@
         <v>3269600000.0</v>
       </c>
       <c r="R2">
         <v>1374000000.0</v>
       </c>
       <c r="S2">
         <v>2035500000.0</v>
       </c>
       <c r="T2">
         <v>1880500000.0</v>
       </c>
       <c r="U2">
         <v>1202200000.0</v>
       </c>
       <c r="V2">
         <v>2529115000.0</v>
       </c>
       <c r="W2">
         <v>12753000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>1343100000</v>
       </c>
       <c r="C3">
         <v>908500000</v>
       </c>
       <c r="D3">
         <v>921900000</v>
       </c>
       <c r="E3">
         <v>891300000</v>
       </c>
       <c r="F3">
         <v>1408000000</v>
       </c>
       <c r="G3">
         <v>1292800000</v>
       </c>
       <c r="H3">
         <v>1168200000</v>
       </c>
       <c r="I3">
         <v>1453000000</v>
       </c>
@@ -28699,145 +28928,145 @@
       </c>
       <c r="S3">
         <v>2375000000</v>
       </c>
       <c r="T3">
         <v>2034500000</v>
       </c>
       <c r="U3">
         <v>1507900000</v>
       </c>
       <c r="V3">
         <v>1898528000</v>
       </c>
       <c r="W3">
         <v>508347000</v>
       </c>
       <c r="X3">
         <v>22869000</v>
       </c>
       <c r="Y3">
         <v>24910000</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>842800000.0</v>
       </c>
       <c r="F4">
         <v>-3793400000.0</v>
       </c>
       <c r="G4">
         <v>-3604600000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-184500000.0</v>
       </c>
       <c r="J4">
         <v>677500000.0</v>
       </c>
       <c r="K4">
         <v>647100000.0</v>
       </c>
       <c r="L4">
         <v>-176400000.0</v>
       </c>
       <c r="M4">
         <v>-1543400000.0</v>
       </c>
       <c r="N4">
         <v>667600000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1407400000.0</v>
       </c>
       <c r="F5">
         <v>1918700000.0</v>
       </c>
       <c r="G5">
         <v>-573900000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-391600000.0</v>
       </c>
       <c r="J5">
         <v>-1402300000.0</v>
       </c>
       <c r="K5">
         <v>2702200000.0</v>
       </c>
       <c r="L5">
         <v>-604400000.0</v>
       </c>
       <c r="M5">
         <v>-324100000.0</v>
       </c>
       <c r="N5">
         <v>-684400000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>265100000.0</v>
       </c>
       <c r="C6">
         <v>399400000.0</v>
       </c>
       <c r="D6">
         <v>-309500000.0</v>
       </c>
       <c r="E6">
         <v>815100000.0</v>
       </c>
       <c r="F6">
         <v>-3800000000.0</v>
       </c>
       <c r="G6">
         <v>-3463600000.0</v>
       </c>
       <c r="H6">
         <v>6682600000.0</v>
       </c>
       <c r="I6">
         <v>-184500000.0</v>
       </c>
@@ -28866,51 +29095,51 @@
         <v>577900000.0</v>
       </c>
       <c r="R6">
         <v>1895600000.0</v>
       </c>
       <c r="S6">
         <v>-661500000.0</v>
       </c>
       <c r="T6">
         <v>155000000.0</v>
       </c>
       <c r="U6">
         <v>678300000.0</v>
       </c>
       <c r="V6">
         <v>-1326915000.0</v>
       </c>
       <c r="W6">
         <v>2518733000.0</v>
       </c>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>15500000.0</v>
       </c>
       <c r="C7">
         <v>410500000.0</v>
       </c>
       <c r="D7">
         <v>593400000.0</v>
       </c>
       <c r="E7">
         <v>199500000.0</v>
       </c>
       <c r="F7">
         <v>707100000.0</v>
       </c>
       <c r="G7">
         <v>947300000.0</v>
       </c>
       <c r="H7">
         <v>877000000.0</v>
       </c>
       <c r="I7">
         <v>635400000.0</v>
       </c>
@@ -28939,84 +29168,84 @@
         <v>-1446200000.0</v>
       </c>
       <c r="R7">
         <v>-462900000.0</v>
       </c>
       <c r="S7">
         <v>-185200000.0</v>
       </c>
       <c r="T7">
         <v>-129000000.0</v>
       </c>
       <c r="U7">
         <v>47500000.0</v>
       </c>
       <c r="V7">
         <v>138295000.0</v>
       </c>
       <c r="W7">
         <v>118423000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>796300000.0</v>
       </c>
       <c r="F8">
         <v>707100000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>410500000.0</v>
       </c>
       <c r="D9">
         <v>593400000.0</v>
       </c>
       <c r="E9">
         <v>199500000.0</v>
       </c>
       <c r="F9">
         <v>707100000.0</v>
       </c>
       <c r="G9">
         <v>947300000.0</v>
       </c>
       <c r="H9">
         <v>877000000.0</v>
       </c>
       <c r="I9">
         <v>635400000.0</v>
       </c>
       <c r="J9">
         <v>466100000.0</v>
@@ -29027,86 +29256,86 @@
       <c r="L9">
         <v>452300000.0</v>
       </c>
       <c r="M9">
         <v>860500000.0</v>
       </c>
       <c r="N9">
         <v>866700000.0</v>
       </c>
       <c r="O9">
         <v>785000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-755900000.0</v>
       </c>
       <c r="F11">
         <v>-872300000.0</v>
       </c>
       <c r="G11">
         <v>-841500000.0</v>
       </c>
       <c r="H11">
         <v>-787200000.0</v>
       </c>
       <c r="I11">
         <v>459400000.0</v>
       </c>
       <c r="J11">
         <v>-679900000.0</v>
       </c>
       <c r="K11">
         <v>-918000000.0</v>
       </c>
@@ -29115,135 +29344,135 @@
       </c>
       <c r="M11">
         <v>-1017800000.0</v>
       </c>
       <c r="N11">
         <v>-1208100000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>77886000.0</v>
       </c>
       <c r="W11">
         <v>168781000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-812400000.0</v>
       </c>
       <c r="F12">
         <v>-590100000.0</v>
       </c>
       <c r="G12">
         <v>3225100000.0</v>
       </c>
       <c r="H12">
         <v>-10731600000.0</v>
       </c>
       <c r="I12">
         <v>1980700000.0</v>
       </c>
       <c r="J12">
         <v>2866000000.0</v>
       </c>
       <c r="K12">
         <v>-1717700000.0</v>
       </c>
       <c r="L12">
         <v>1105500000.0</v>
       </c>
       <c r="M12">
         <v>1360700000.0</v>
       </c>
       <c r="N12">
         <v>1469400000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>299500000.0</v>
       </c>
       <c r="K13">
         <v>39400000.0</v>
       </c>
       <c r="L13">
         <v>29200000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>1038900000.0</v>
       </c>
       <c r="C14">
         <v>1066800000.0</v>
       </c>
       <c r="D14">
         <v>1276400000.0</v>
       </c>
       <c r="E14">
         <v>1119000000.0</v>
       </c>
       <c r="F14">
         <v>2385600000.0</v>
       </c>
       <c r="G14">
         <v>2272000000.0</v>
       </c>
       <c r="H14">
         <v>3600000000.0</v>
       </c>
       <c r="I14">
         <v>3914600000.0</v>
       </c>
@@ -29272,94 +29501,94 @@
         <v>2368600000.0</v>
       </c>
       <c r="R14">
         <v>3046100000.0</v>
       </c>
       <c r="S14">
         <v>2857700000.0</v>
       </c>
       <c r="T14">
         <v>2567400000.0</v>
       </c>
       <c r="U14">
         <v>1966900000.0</v>
       </c>
       <c r="V14">
         <v>1558663000.0</v>
       </c>
       <c r="W14">
         <v>982623000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>245800000.0</v>
       </c>
       <c r="C15">
         <v>329300000.0</v>
       </c>
       <c r="D15">
         <v>427600000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>11300000.0</v>
       </c>
       <c r="M15">
         <v>9623300000.0</v>
       </c>
       <c r="N15">
         <v>9715000000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
         <v>7107200000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>2081400000.0</v>
       </c>
       <c r="C16">
         <v>1822300000.0</v>
       </c>
       <c r="D16">
         <v>1422900000.0</v>
       </c>
       <c r="E16">
         <v>1732400000.0</v>
       </c>
       <c r="F16">
         <v>917300000.0</v>
       </c>
       <c r="G16">
         <v>4717300000.0</v>
       </c>
       <c r="H16">
         <v>8180900000.0</v>
       </c>
       <c r="I16">
         <v>1498300000.0</v>
       </c>
@@ -29390,92 +29619,92 @@
       <c r="R16">
         <v>3269600000.0</v>
       </c>
       <c r="S16">
         <v>1374000000.0</v>
       </c>
       <c r="T16">
         <v>2035500000.0</v>
       </c>
       <c r="U16">
         <v>1880500000.0</v>
       </c>
       <c r="V16">
         <v>1202200000.0</v>
       </c>
       <c r="W16">
         <v>2531486000.0</v>
       </c>
       <c r="X16">
         <v>12753000.0</v>
       </c>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-45100000.0</v>
       </c>
       <c r="J17">
         <v>104400000.0</v>
       </c>
       <c r="K17">
         <v>15000000.0</v>
       </c>
       <c r="L17">
         <v>-15000000.0</v>
       </c>
       <c r="M17">
         <v>-81900000.0</v>
       </c>
       <c r="N17">
         <v>85400000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>-123000000.0</v>
       </c>
       <c r="C18">
         <v>1124400000.0</v>
       </c>
       <c r="D18">
         <v>1244000000.0</v>
       </c>
       <c r="E18">
         <v>1946500000.0</v>
       </c>
       <c r="F18">
         <v>2141000000.0</v>
       </c>
       <c r="G18">
         <v>2893000000.0</v>
       </c>
       <c r="H18">
         <v>3417200000.0</v>
       </c>
       <c r="I18">
         <v>4510100000.0</v>
       </c>
@@ -29504,51 +29733,51 @@
         <v>489100000.0</v>
       </c>
       <c r="R18">
         <v>1118000000.0</v>
       </c>
       <c r="S18">
         <v>763000000.0</v>
       </c>
       <c r="T18">
         <v>515300000.0</v>
       </c>
       <c r="U18">
         <v>370100000.0</v>
       </c>
       <c r="V18">
         <v>-322426000.0</v>
       </c>
       <c r="W18">
         <v>237893000.0</v>
       </c>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
         <v>415200000.0</v>
       </c>
       <c r="C19">
         <v>684700000.0</v>
       </c>
       <c r="D19">
         <v>-1845000000.0</v>
       </c>
       <c r="E19">
         <v>257400000.0</v>
       </c>
       <c r="F19">
         <v>-1214000000.0</v>
       </c>
       <c r="G19">
         <v>-2331300000.0</v>
       </c>
       <c r="H19">
         <v>9274600000.0</v>
       </c>
       <c r="I19">
         <v>-52600000.0</v>
       </c>
@@ -29559,80 +29788,80 @@
         <v>6400000.0</v>
       </c>
       <c r="L19">
         <v>-999600000.0</v>
       </c>
       <c r="M19">
         <v>-1016600000.0</v>
       </c>
       <c r="N19">
         <v>-1350300000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>-68300000.0</v>
       </c>
       <c r="C21">
         <v>67200000.0</v>
       </c>
       <c r="D21">
         <v>1991300000.0</v>
       </c>
       <c r="E21">
         <v>-1004700000.0</v>
       </c>
       <c r="F21">
         <v>970000000.0</v>
       </c>
       <c r="G21">
         <v>2654900000.0</v>
       </c>
       <c r="H21">
         <v>-3681900000.0</v>
       </c>
       <c r="I21">
         <v>-3774100000.0</v>
       </c>
@@ -29643,51 +29872,51 @@
         <v>1136400000.0</v>
       </c>
       <c r="L21">
         <v>1349000000.0</v>
       </c>
       <c r="M21">
         <v>-1743700000.0</v>
       </c>
       <c r="N21">
         <v>2891400000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
         <v>-7096700000.0</v>
       </c>
       <c r="C22">
         <v>1588000000.0</v>
       </c>
       <c r="D22">
         <v>-4051700000.0</v>
       </c>
       <c r="E22">
         <v>1473200000.0</v>
       </c>
       <c r="F22">
         <v>13426800000.0</v>
       </c>
       <c r="G22">
         <v>-1628000000.0</v>
       </c>
       <c r="H22">
         <v>11521400000.0</v>
       </c>
       <c r="I22">
         <v>725300000.0</v>
       </c>
@@ -29718,51 +29947,51 @@
       <c r="R22">
         <v>-15100000.0</v>
       </c>
       <c r="S22">
         <v>-788900000.0</v>
       </c>
       <c r="T22">
         <v>-422600000.0</v>
       </c>
       <c r="U22">
         <v>706200000.0</v>
       </c>
       <c r="V22">
         <v>-80097000.0</v>
       </c>
       <c r="W22">
         <v>-31758000.0</v>
       </c>
       <c r="X22">
         <v>20889000.0</v>
       </c>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>34300000.0</v>
       </c>
       <c r="C23">
         <v>-1627500000.0</v>
       </c>
       <c r="D23">
         <v>-1189000000.0</v>
       </c>
       <c r="E23">
         <v>-1331100000.0</v>
       </c>
       <c r="F23">
         <v>-148700000.0</v>
       </c>
       <c r="G23">
         <v>-390800000.0</v>
       </c>
       <c r="H23">
         <v>-289100000.0</v>
       </c>
       <c r="I23">
         <v>-405800000.0</v>
       </c>
@@ -29795,51 +30024,51 @@
       </c>
       <c r="S23">
         <v>-22300000.0</v>
       </c>
       <c r="T23">
         <v>-500000000.0</v>
       </c>
       <c r="U23">
         <v>-546100000.0</v>
       </c>
       <c r="V23">
         <v>-158070000.0</v>
       </c>
       <c r="W23">
         <v>1428011000.0</v>
       </c>
       <c r="X23">
         <v>433198000.0</v>
       </c>
       <c r="Y23">
         <v>1246520000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>44000000.0</v>
       </c>
       <c r="C24">
         <v>1792300000.0</v>
       </c>
       <c r="D24">
         <v>-923100000.0</v>
       </c>
       <c r="E24">
         <v>2172300000.0</v>
       </c>
       <c r="F24">
         <v>-4317700000.0</v>
       </c>
       <c r="G24">
         <v>-2313400000.0</v>
       </c>
       <c r="H24">
         <v>10465900000.0</v>
       </c>
       <c r="I24">
         <v>1622800000.0</v>
       </c>
@@ -29872,51 +30101,51 @@
       </c>
       <c r="S24">
         <v>53900000.0</v>
       </c>
       <c r="T24">
         <v>359900000.0</v>
       </c>
       <c r="U24">
         <v>2910800000.0</v>
       </c>
       <c r="V24">
         <v>-55103000.0</v>
       </c>
       <c r="W24">
         <v>150029000.0</v>
       </c>
       <c r="X24">
         <v>11768000.0</v>
       </c>
       <c r="Y24">
         <v>1940000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>7214700000.0</v>
       </c>
       <c r="C25">
         <v>-1200700000.0</v>
       </c>
       <c r="D25">
         <v>4143000000.0</v>
       </c>
       <c r="E25">
         <v>-117100000.0</v>
       </c>
       <c r="F25">
         <v>-13278600000.0</v>
       </c>
       <c r="G25">
         <v>2246500000.0</v>
       </c>
       <c r="H25">
         <v>-11718800000.0</v>
       </c>
       <c r="I25">
         <v>481800000.0</v>
       </c>
@@ -29945,51 +30174,51 @@
         <v>1629000000.0</v>
       </c>
       <c r="R25">
         <v>1166500000.0</v>
       </c>
       <c r="S25">
         <v>869700000.0</v>
       </c>
       <c r="T25">
         <v>712100000.0</v>
       </c>
       <c r="U25">
         <v>132700000.0</v>
       </c>
       <c r="V25">
         <v>33981000.0</v>
       </c>
       <c r="W25">
         <v>-323048000.0</v>
       </c>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-192100000.0</v>
       </c>
       <c r="C26">
         <v>-689800000.0</v>
       </c>
       <c r="D26">
         <v>-1494700000.0</v>
       </c>
       <c r="E26">
         <v>-1703400000.0</v>
       </c>
       <c r="F26">
         <v>-1580400000.0</v>
       </c>
       <c r="G26">
         <v>-1072300000.0</v>
       </c>
       <c r="H26">
         <v>-3219400000.0</v>
       </c>
       <c r="I26">
         <v>-2009900000.0</v>
       </c>
@@ -30018,51 +30247,51 @@
         <v>-884900000.0</v>
       </c>
       <c r="R26">
         <v>-416300000.0</v>
       </c>
       <c r="S26">
         <v>-2271800000.0</v>
       </c>
       <c r="T26">
         <v>-1796800000.0</v>
       </c>
       <c r="U26">
         <v>-1756900000.0</v>
       </c>
       <c r="V26">
         <v>-78893000.0</v>
       </c>
       <c r="W26">
         <v>-127890000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>169400000.0</v>
       </c>
       <c r="C27">
         <v>168300000.0</v>
       </c>
       <c r="D27">
         <v>204800000.0</v>
       </c>
       <c r="E27">
         <v>163200000.0</v>
       </c>
       <c r="F27">
         <v>308100000.0</v>
       </c>
       <c r="G27">
         <v>348000000.0</v>
       </c>
       <c r="H27">
         <v>305800000.0</v>
       </c>
       <c r="I27">
         <v>206000000.0</v>
       </c>
@@ -30087,51 +30316,51 @@
       <c r="P27">
         <v>131300000.0</v>
       </c>
       <c r="Q27">
         <v>122800000.0</v>
       </c>
       <c r="R27">
         <v>129800000.0</v>
       </c>
       <c r="S27">
         <v>153500000.0</v>
       </c>
       <c r="T27">
         <v>-308200000.0</v>
       </c>
       <c r="U27">
         <v>-874700000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-226100000.0</v>
       </c>
       <c r="C28">
         <v>-2250100000.0</v>
       </c>
       <c r="D28">
         <v>-692400000.0</v>
       </c>
       <c r="E28">
         <v>-3276000000.0</v>
       </c>
       <c r="F28">
         <v>-1545900000.0</v>
       </c>
       <c r="G28">
         <v>1083600000.0</v>
       </c>
       <c r="H28">
         <v>-7176600000.0</v>
       </c>
       <c r="I28">
         <v>-6189800000.0</v>
       </c>
@@ -30164,51 +30393,51 @@
       </c>
       <c r="S28">
         <v>-826900000.0</v>
       </c>
       <c r="T28">
         <v>341100000.0</v>
       </c>
       <c r="U28">
         <v>-1211800000.0</v>
       </c>
       <c r="V28">
         <v>2191842000.0</v>
       </c>
       <c r="W28">
         <v>2240388000.0</v>
       </c>
       <c r="X28">
         <v>451944000.0</v>
       </c>
       <c r="Y28">
         <v>1233736000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>1220100000.0</v>
       </c>
       <c r="C29">
         <v>2032900000.0</v>
       </c>
       <c r="D29">
         <v>2165900000.0</v>
       </c>
       <c r="E29">
         <v>2837800000.0</v>
       </c>
       <c r="F29">
         <v>3549000000.0</v>
       </c>
       <c r="G29">
         <v>4185800000.0</v>
       </c>
       <c r="H29">
         <v>4585400000.0</v>
       </c>
       <c r="I29">
         <v>5963100000.0</v>
       </c>
@@ -30241,51 +30470,51 @@
       </c>
       <c r="S29">
         <v>3138000000.0</v>
       </c>
       <c r="T29">
         <v>2549800000.0</v>
       </c>
       <c r="U29">
         <v>1878000000.0</v>
       </c>
       <c r="V29">
         <v>1576102000.0</v>
       </c>
       <c r="W29">
         <v>746240000.0</v>
       </c>
       <c r="X29">
         <v>60511000.0</v>
       </c>
       <c r="Y29">
         <v>9712000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-883900000.0</v>
       </c>
       <c r="C30">
         <v>684700000.0</v>
       </c>
       <c r="D30">
         <v>-1845000000.0</v>
       </c>
       <c r="E30">
         <v>1281000000.0</v>
       </c>
       <c r="F30">
         <v>-5796500000.0</v>
       </c>
       <c r="G30">
         <v>-8874000000.0</v>
       </c>
       <c r="H30">
         <v>9274600000.0</v>
       </c>
       <c r="I30">
         <v>87300000.0</v>
       </c>
@@ -30333,1815 +30562,1832 @@
       </c>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>188</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
-        <v>1674200000.0</v>
+        <v>2081400000.0</v>
       </c>
       <c r="C2">
+        <v>2081400000.0</v>
+      </c>
+      <c r="D2">
         <v>1822500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1988600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1822300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2364300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2019100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1147300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1422900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1748500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1571800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1452800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1732400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1600200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2397200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>850200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>917300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>773300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>881300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4283100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4717300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7069100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4406700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5482100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8180900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7409800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1293800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>963000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1498300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>960800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>879300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>572800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1682800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1590400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1787100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2120600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1076600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>977100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1286300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>980500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>982100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1111200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>819500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>630400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1158500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>954900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1110200000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3092100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2706500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2206500000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2125000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2906800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2038900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3108400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1908800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1899700000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1860100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1376600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3396500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2787100000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3847500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3208200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3507400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>199900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>145700000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1968800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1752900000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1069500000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1374000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1581400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1210900000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1368700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2035500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1517800000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2514600000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1570000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1880500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1324600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1654900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1923300000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1202200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2414504000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1884001000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3076092000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2531486000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1738730000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1396960000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>10488000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11000000.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
-        <v>437600000</v>
+        <v>397600000</v>
       </c>
       <c r="C3">
+        <v>397600000</v>
+      </c>
+      <c r="D3">
         <v>562600000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>319300000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>243300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>170300000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>347100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>185000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>206100000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>94300000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>327800000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>311200000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>377200000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>373900000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>295100000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>261399999</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>372800000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>293600000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>272000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>379900000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>462500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>372900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>270300000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>301800000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>347800000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>343000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>267200000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>301600000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>331300000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>314500000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>343700000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>310600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>484200000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>399300000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>262700000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>87600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>500400000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>405100000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>668900000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>639000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>637100000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>648000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>589100000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>601200000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>661200000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>638100000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>644300000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>667000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>735000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>690500000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>804000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>487600000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>499400000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>417600000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>456600000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>472800000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>521300000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>433900000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>474300000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>508400000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>510400000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>493800000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>457900000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>781000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>58400000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>628500000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>524900000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>545200000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>536700000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>695900000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>597700000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>561600000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>519800000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>583300000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>499400000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>446600000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>505200000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>457500000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>353300000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>362000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>335100000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1065569000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>282535000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>301734000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>248690000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>183085000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>129327000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>195935000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>89546000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>22869000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5893000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
         <v>24910000</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>109900000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-301600000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>18600000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-721000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1601800000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-56600000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>152800000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-95700000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-3462600000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-387900000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2472600000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>2631800000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1081200000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-2682600000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>6144800000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>328200000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-527700000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>537600000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>81600000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>306400000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1110100000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>196600000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>420500000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-947100000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>1007500000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>652100000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-309200000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>305800000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1600000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>291700000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>189100000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-528100000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>203600000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-155300000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1981900000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>390200000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>152900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-841000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4547400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2363900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2444400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1146500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>479900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13214900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11397200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-378900000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-183800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-870700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-578900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1059500000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>168200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>326400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-756000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-162700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-413700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>655100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-470300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1093300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-303300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>364800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-370500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2728600000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-330600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>445200000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-141000000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>440300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-723600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-668800000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>548100000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-138000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-252700000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-481500000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>407200000.0</v>
+        <v>-253100000.0</v>
       </c>
       <c r="C6">
+        <v>-253100000.0</v>
+      </c>
+      <c r="D6">
         <v>-142300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-166100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>166300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-542000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>345200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>871800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-275600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-325600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>176700000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>119000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-279600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>132200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-797000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1547000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-67100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>144000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-108000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3401800000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-434200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2351800000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2662400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1075400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2698800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>771100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6116000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>330800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-535300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>537500000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>81500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>306500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1110000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>92400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-196700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-333500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2120600000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-977100000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-309200000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>305800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-129100000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>291700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>189100000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-528100000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>203600000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>954900000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1110200000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>385600000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>500000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2206500000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2125000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2906800000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2038900000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3317300000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>9100000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>39600000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>483500000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2019900000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>609400000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1060400000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>639300000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-299200000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3307500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>54200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1300800000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>215900000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>683400000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-304500000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-207400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>370500000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-157800000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-666800000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>517700000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-996800000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>944600000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-310500000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>555900000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-330300000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-268400000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>721100000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1212304000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>530503000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1192091000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>544606000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>792756000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>341770000.0</v>
       </c>
-      <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
-      <c r="CM6">
+      <c r="CM6"/>
+      <c r="CN6">
         <v>-512000.0</v>
       </c>
-      <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
-        <v>139500000.0</v>
+        <v>-9200000.0</v>
       </c>
       <c r="C7">
+        <v>-9200000.0</v>
+      </c>
+      <c r="D7">
         <v>152600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-77400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-75200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-20300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-69200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-23200000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-39300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>253400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-133000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>82900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-69900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>47400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-22800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>993500000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-132400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>36400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-190400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1266800000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>96300000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>72200000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-488000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1169500000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-366100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>531299999.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-457800000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-134700000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-115600000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>367800000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>517900000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>563900000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-45200000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>112700000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-160800000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>88200000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-286100000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>40300000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-437100000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>742600000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>23600000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-204000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>4300000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1065000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-221500000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>138700000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-121700000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1356200000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-237100000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-44400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-208000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>785000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-400800000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-142600000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-156100000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>119400000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-262100000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-293500000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-46700000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-21100000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-376500000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-354300000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2300000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>61900000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-292600000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-67800000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-164400000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>111000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-145600000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>21400000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-172000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>45400000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>90700000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-238300000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-26800000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>184800000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-85300000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-71600000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>19600000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>226729000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>52153000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-73006000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-67581000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>82748000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>19413000.0</v>
       </c>
-      <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
-      <c r="CM7">
+      <c r="CM7"/>
+      <c r="CN7">
         <v>-5899000.0</v>
       </c>
-      <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>796300000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>707100000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -32173,809 +32419,814 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>1252100000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>796300000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>796300000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>707100000.0</v>
       </c>
       <c r="T9">
         <v>707100000.0</v>
       </c>
       <c r="U9">
         <v>707100000.0</v>
       </c>
       <c r="V9">
+        <v>707100000.0</v>
+      </c>
+      <c r="W9">
         <v>947300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>938000000.0</v>
       </c>
       <c r="X9">
         <v>938000000.0</v>
       </c>
       <c r="Y9">
         <v>938000000.0</v>
       </c>
       <c r="Z9">
-        <v>876900000.0</v>
+        <v>938000000.0</v>
       </c>
       <c r="AA9">
         <v>876900000.0</v>
       </c>
       <c r="AB9">
         <v>876900000.0</v>
       </c>
       <c r="AC9">
         <v>876900000.0</v>
       </c>
       <c r="AD9">
-        <v>635400000.0</v>
+        <v>876900000.0</v>
       </c>
       <c r="AE9">
         <v>635400000.0</v>
       </c>
       <c r="AF9">
         <v>635400000.0</v>
       </c>
       <c r="AG9">
         <v>635400000.0</v>
       </c>
       <c r="AH9">
+        <v>635400000.0</v>
+      </c>
+      <c r="AI9">
         <v>470600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500100000.0</v>
       </c>
       <c r="AJ9">
         <v>500100000.0</v>
       </c>
       <c r="AK9">
         <v>500100000.0</v>
       </c>
       <c r="AL9">
+        <v>500100000.0</v>
+      </c>
+      <c r="AM9">
         <v>395200000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>566500000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>860500000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>866700000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9">
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9"/>
+      <c r="BC9">
         <v>785000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
+      <c r="AM10"/>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
-      <c r="BA10"/>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-755900000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>-872300000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-841500000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>-787200000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>459400000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-679900000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>-679900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-918000000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-701900000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-1017800000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-1208100000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>77886000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>168781000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>93959000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>56677000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-892300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-50900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>608500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4796300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2337000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2211300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1060400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>61400000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-524000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-10622600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-884700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1964800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1502300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1163900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1405900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1587000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-440800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>430600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>568300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>546400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>400600000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>596800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>436900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>974700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>975800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>634100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>281400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1794300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>478200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-548700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>147100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1448700000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-450600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>542000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>572800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>575600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-43900000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>435800000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>393200000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>882200000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-39300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253400000.0</v>
       </c>
       <c r="M13">
         <v>253400000.0</v>
       </c>
       <c r="N13">
+        <v>253400000.0</v>
+      </c>
+      <c r="O13">
         <v>42500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-69900000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>50200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-22800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286400000.0</v>
       </c>
       <c r="S13">
         <v>286400000.0</v>
       </c>
       <c r="T13">
+        <v>286400000.0</v>
+      </c>
+      <c r="U13">
         <v>28900000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-184300000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>329400000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>81400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>77200000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-488000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>292600000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-362600000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>527300000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-457300000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-768800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116600000.0</v>
       </c>
       <c r="AF13">
         <v>-116600000.0</v>
       </c>
       <c r="AG13">
+        <v>-116600000.0</v>
+      </c>
+      <c r="AH13">
         <v>651100000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>299500000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-264500000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>237200000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-287900000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>39400000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-286100000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>69000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-409000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>29200000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
@@ -32983,1352 +33234,1367 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
-        <v>247000000.0</v>
+        <v>264800000.0</v>
       </c>
       <c r="C14">
+        <v>264800000.0</v>
+      </c>
+      <c r="D14">
         <v>275900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>268100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>247900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>518400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>298900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>238700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-453200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>599500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>589800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>540300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>583000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>513600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>524300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>570600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>615200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>588700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>564200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>617500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>527500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>391200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>557100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>796200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>911100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>906400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>935300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>953100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>938300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>942500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>978400000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1055400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1061700000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>968800000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>676400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1144900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-272600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1432400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1572100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1455500000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1459400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1483800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1493500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1469900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1436800000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1335300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1413200000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1399100000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1376900000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1403900000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>855800000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>684600000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>651800000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>670300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>668700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>670700000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>530700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>658100000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>649700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>618500000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>608400000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>580100000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>565100000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>615000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>822900000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>789000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>722600000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>711600000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>662400000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>725100000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>755600000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>714600000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>683900000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>630600000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>628700000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>624200000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>568900000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>479900000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>434100000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>484000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>441174000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>414901000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>359005000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>343583000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>272362000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>256811000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
-      <c r="CM14">
+      <c r="CM14"/>
+      <c r="CN14">
         <v>3808000.0</v>
       </c>
-      <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>245800000.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>329300000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>427600000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>201000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>52000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>149000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>94800000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>240000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>143000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>143000000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>82600000.0</v>
       </c>
-      <c r="AL15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>5169300000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2200000.0</v>
       </c>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>460400000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
-        <v>2081400000.0</v>
+        <v>1828300000.0</v>
       </c>
       <c r="C16">
+        <v>1828300000.0</v>
+      </c>
+      <c r="D16">
         <v>1674200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1822500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1988600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1822300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2364300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2019100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1147300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1422900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1748500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1571800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1452800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1732400000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1600200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2397200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>850200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>917300000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>773300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>881300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4283100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4717300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7069100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4406700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5482100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8180900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7409800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1293800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>963000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1498300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>960800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>879300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>572800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1682800000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1590400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1787100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2120600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1076600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>977100000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1286300000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>980500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>982100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1111200000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>819500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>630400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1158500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>954900000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1110200000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3092100000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2706500000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2206500000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2125000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2906800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2038900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3317300000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1908800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1899700000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1860100000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1376600000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3396500000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2787100000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3847500000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3208200000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3507400000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>199900000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3269600000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1968800000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1752900000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1069500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1374000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1581400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1210900000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1368700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2035500000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1517800000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2514600000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1570000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1880500000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1324600000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1654900000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1923300000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1202200000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2414504000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1884001000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3076092000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2531486000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1738730000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1396960000.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>10488000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>11000000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-11400000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-24400000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-23400000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14100000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7100000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>17300000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>57900000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>22100000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-24800000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2200000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-16600000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>54200000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>7600000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>16200000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-16400000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-49500000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-55100000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>7700000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>15000000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
-        <v>202300000.0</v>
+        <v>-290000000.0</v>
       </c>
       <c r="C18">
+        <v>-290000000.0</v>
+      </c>
+      <c r="D18">
         <v>864400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-170100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-114100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>621300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>102399999.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>361100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>39599999.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>933500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-699999.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>380599999.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-69399999.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>509300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>245399999.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>496000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>283900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>697699999.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>340600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>744000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>358700000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1120600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>830100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>840300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>102000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1150900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>366599999.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1390699999.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>434099999.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1448200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>591599999.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1675199999.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>795099999.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1275100000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1059300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1644600000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>479000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2300500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>706800000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>940099999.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>453600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>898500000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>884400000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>710700000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>712700000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>904600000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>509100000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>929300000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>575800000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>774800000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>315799999.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>300900000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>58300000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>615900000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-25300000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>176300000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>284500000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>443900000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>14700000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>126200000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>224500000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>212800000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-38700000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>252000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>63000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>444400000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>164300000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>342100000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>167200000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>218000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>99700000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>317600000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>127700000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>210400000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>192400000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>31400000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>81100000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>195100000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>3900000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>34300000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>136800000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-506162000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>149789000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-20380000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>54327000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>51300000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>79000000.0</v>
       </c>
-      <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
-      <c r="CM18">
+      <c r="CM18"/>
+      <c r="CN18">
         <v>2411000.0</v>
       </c>
-      <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
+        <v>172400000.0</v>
+      </c>
+      <c r="C19">
         <v>132300000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-360900000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-299400000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>52500000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>349800000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>24200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>522400000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-211700000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-878600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>519900000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>264400000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-961600000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-274600000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-633500000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>466100000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>391800000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>33300000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-171200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4437400000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10700000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>889800000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-245800000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-975900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1999400000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-268300000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-27300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-147900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-41300000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>21600000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-17400000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-34400000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-22400000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3900000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-24200000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-35100000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2385100000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-41100000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>92100000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-18300000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-26300000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-998600000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-610000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-38700000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-122700000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-22400000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-975600000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-18600000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-1350300000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34379,2702 +34645,2733 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-105200000.0</v>
+      </c>
+      <c r="C21">
         <v>91900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-132200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>162300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20700000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>793500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1213600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2700000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-990800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>519000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>795400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-369400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>976400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2358300000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-199800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-480000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-513400000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2130400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-569600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-468500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-197600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1886600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-477000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1212900000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-790400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>439900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>275200000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-360600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>384100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-233200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-62900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1048400000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1088700000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>525400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>322300000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>152200000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>654700000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>324700000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2219300000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-503800000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1351700000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
-        <v>-2883100000.0</v>
+        <v>337800000.0</v>
       </c>
       <c r="C22">
+        <v>337800000.0</v>
+      </c>
+      <c r="D22">
         <v>-83400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2792900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1337300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2244000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1434100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>268100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>510000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3489900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>659200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-499600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-721400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4684300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2348000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2786600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1038300000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>636100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>277100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11128200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1385400000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1030500000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1023100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-524200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>949800000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1386500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12847900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>53000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>974100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>912600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1186500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-992000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-791600000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-674300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-320200000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2222500000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-249500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>101400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-369100000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-283600000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>133300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-464700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-537500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-523400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>157100000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-249900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-78800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-121200000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-830100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-20100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-331300000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-22400000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-214700000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-29200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-420300000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-344000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-330700000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>424000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>96200000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>317400000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1302900000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13300000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>292500000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-59400000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-4500000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-243700000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-752600000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-308900000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>428200000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-155600000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-197200000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>40400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-129700000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-136100000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-31200000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>445000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>249000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>43400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>169725000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-152808000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-123348000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>26334000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-21132000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>74365000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>29026000.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>20889000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9051000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10499000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>6802000.0</v>
       </c>
-      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-8800000.0</v>
+      </c>
+      <c r="C23">
+        <v>-8800000.0</v>
+      </c>
+      <c r="D23">
+        <v>-20300000.0</v>
+      </c>
+      <c r="E23">
+        <v>71499999.0</v>
+      </c>
+      <c r="F23">
+        <v>-6200000.0</v>
+      </c>
+      <c r="G23">
+        <v>-1590100000.0</v>
+      </c>
+      <c r="H23">
+        <v>40200000.0</v>
+      </c>
+      <c r="I23">
         <v>-10700000.0</v>
       </c>
-      <c r="C23">
-[...17 lines deleted...]
-      <c r="I23">
+      <c r="J23">
         <v>-66900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-146300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-906800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-74399999.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-61500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>114900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2299999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-174200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-48599999.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>24200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-15600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-118500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-38800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-93800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-22500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-170600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-103900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-84900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-83100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-140100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-347100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-135000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>201700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-125400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-101400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-92000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-182100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-365800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>18800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-98500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-27400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-75800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>140500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-47599999.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-62000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-836900000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-612600000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>121999999.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-159200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-282900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>99000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>466399999.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2923700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>932300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1849500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1524100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-207300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>37600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-262100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-489800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-238700000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-49200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1400000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-178800000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>136700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3469400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-3654600000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-48600000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-26800000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-69000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-4000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-619200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-29500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-41600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>22500000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-436700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-113100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-2800000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-12000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-101559000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5200000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-26840000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-42960000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>49588000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>748648000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1118761000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1140623000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>433198000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>6588000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>1246520000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
-        <v>-530700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C24">
+        <v>2200000.0</v>
+      </c>
+      <c r="D24">
         <v>-668900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>295800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>713600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>376900000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>707400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-5600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-972900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>866900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>248900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-952200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-338400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2882099999.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>317800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>310200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-36900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-4544100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-46900000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>939200000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-267800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-983400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2001400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>97800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10703500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-114500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-146000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>76700000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1928600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-195600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-186900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-238700000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-396900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-523899999.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2262600000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4245900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>101900000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-16900000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>50800000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-214100000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-579600000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-39900000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-110500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-30900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-988700000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>10999999.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>962900000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-16100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-167000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1228000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-55700000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-119500000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>814800000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-12400000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1002800000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-484600000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-378200000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-2169800000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-18600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-7000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3079100000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>14300000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>165800000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-19400000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3600000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>32400000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>4700000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2600000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>14200000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-85700000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>387100000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>27200000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-12200000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>299000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1381100000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>346500000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>530100000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-200478000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-25600000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>88038000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>234670000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>162121000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>183260000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>11768000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-6672000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>1940000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>3193600000.0</v>
+        <v>-494200000.0</v>
       </c>
       <c r="C25">
+        <v>-494200000.0</v>
+      </c>
+      <c r="D25">
         <v>-65300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2702000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1260399999.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1475900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1315500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-101600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-472800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4775100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-947100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>272400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>578100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4786500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2293900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2650200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-980800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1341000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-178800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10704700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1054700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>625100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1531600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>953200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-863400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>722300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-12828400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>85700000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>195800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>859000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-908500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-318500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>849800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>980400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1168500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1566000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>286600000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-116200000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>416100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-209300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>372400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-437100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-292200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>430500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>365800000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-510300000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-190600000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>239900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>57100000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1229400000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>684900000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-96200000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>55800000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>713000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-216600000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>312000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>160400000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>480800000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>538700000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>514700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-361900000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>263200000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-143900000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2062000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-548700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>312800000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>280500000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>233500000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>339700000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-22000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>509800000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-315400000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>14700000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>404000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>208600000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>50700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>48800000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>67100000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>21100000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>40000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4500000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-215489000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>99459000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>178392000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-7826000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-99593000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-179432000.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
-      <c r="CM25">
+      <c r="CM25"/>
+      <c r="CN25">
         <v>7041000.0</v>
       </c>
-      <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-33900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-56200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-64099999.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-37900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-172100000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-171200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-170200000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-176300000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-361600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-524799999.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-379000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-229300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-103900000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-531799999.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-561400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-480600000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-563800000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-359300000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-346100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-311200000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-96600000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-283700000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-492700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-199300000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-6900000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2710000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-295300000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-207200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-338100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-395600000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-796100000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-480100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-372500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-495000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1149100000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-959600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-464000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-786800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-525900000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-191600000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-915800000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-496600000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-482200000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-425900000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-623900000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-65099999.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-519100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-376800000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-296500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-514299999.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-160900000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-185500000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-373400000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-194800000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-197600000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-230500000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-122400000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-436700000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-151000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-202500000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-80000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-250000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-453400000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-101500000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-50000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-159400000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-90400000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-116500000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-316300000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-341800000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-884000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-729700000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-525200000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-626100000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-343900000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-301600000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>300000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-1001500000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-634400000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-121300000.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>37100000.0</v>
+      </c>
+      <c r="C27">
         <v>40000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>46600000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>49400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>33400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>33000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>52900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>43400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>39000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>30400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>54800000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>75800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>43800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>48700000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>42700000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>49300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>51400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>87500000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>58000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>99800000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>63400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>104600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>104400000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>83800000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>55200000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>77500000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>74000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>87000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>67300000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>75000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>42800000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>45500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>42700000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>60400000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>21500000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>51400000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>28900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>61700000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>62800000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>74600000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>69000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>65200000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>125000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>56600000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>71400000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>74600000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>73100000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>54400000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>55100000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>82800000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>98200000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>93400000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>26300000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>21900000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>27200000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>35600000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>27700000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>21900000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>34100000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>39700000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>35600000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>31000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>25100000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>32700000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>34000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>30900000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>39500000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>33900000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>25500000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>846200000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>42000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>43000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>40300000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-270500000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-334500000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>191500000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>105300000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-27200000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-460700000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-257000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-129800000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>-20555000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>88000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
-        <v>47300000.0</v>
+        <v>-114000000.0</v>
       </c>
       <c r="C28">
+        <v>-114000000.0</v>
+      </c>
+      <c r="D28">
         <v>-82400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-124800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-66200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1599900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-176900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-189300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-284000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-349300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-638100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-518799999.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>813800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-213400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-628000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1776300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-658300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-784300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-399400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>337500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-699700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>735400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2069500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-938100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-783200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-487500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4925300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-948000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-815800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-893400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2414200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1149800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1732400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-978100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-944500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1008400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1748600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2652700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1118500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-616200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>781000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-686500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18800000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-221900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1110600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-581800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>381600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2897600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1163500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-276900000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-122900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4184800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>830900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1849500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1524100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-899700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-244700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-50200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1112600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>285100000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>130000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>495800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-455400000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-251400000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-8800000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>997800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-235600000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>334600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-402500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-73000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>463800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-367600000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-850100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>508000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-754700000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>951400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-363600000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>132400000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-708200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-707000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>71000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1063915000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>745102000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>14343000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>368482000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>139750000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>726294000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1374344000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1045802000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>451944000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4182000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>1233736000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
-        <v>639900000.0</v>
+        <v>107600000.0</v>
       </c>
       <c r="C29">
+        <v>107600000.0</v>
+      </c>
+      <c r="D29">
         <v>301800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>149200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>129199999.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>791600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>449500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>546100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>245700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>839200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>327100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>691800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>307800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>883200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>540500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>757400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>656700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>991300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>612600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1123900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>821200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1493500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1100400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1142100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>449800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1493900000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>633800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1692300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>765400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1762700000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>935300000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1985800000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1279300000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1674400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1322000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1732200000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>979400000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1895400000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1375700000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1579100000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1090700000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1546500000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1473500000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1311900000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1373900000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1542700000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1153400000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1596300000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1310800000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1465300000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1119800000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>788500000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>557700000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1033500000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>431300000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>649100000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>805800000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>877800000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>489000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>634600000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>734900000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>706600000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>419200000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1033000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>121400000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1072900000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>689200000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>887300000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>703900000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>913900000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>697400000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>879200000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>647500000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>793700000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>691800000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>478000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>586300000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>652600000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>357200000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>396300000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>471900000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>559407000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>432324000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>281354000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>303017000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>234385000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>208327000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>303528000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>134608000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>60511000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>8304000.0</v>
       </c>
-      <c r="CN29"/>
       <c r="CO29"/>
-      <c r="CP29">
+      <c r="CP29"/>
+      <c r="CQ29">
         <v>9712000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
-        <v>-276100000.0</v>
+        <v>-223000000.0</v>
       </c>
       <c r="C30">
+        <v>-223000000.0</v>
+      </c>
+      <c r="D30">
         <v>-360900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-299400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>52500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>349800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>522400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-211700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-878600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>519900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-63100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1423200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-651200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-633500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2620700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-55000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-54200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-308900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4924000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-509400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4701500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-538100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1285200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2349200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-268300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10436300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-416100000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-477300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-320300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1584900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-506200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-671100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-611900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-661000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1050099999.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1762200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3906800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-568600000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-640500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1927500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-966700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1170600000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-917100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-775000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-707800000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1635200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-688300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>227900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-711800000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-975000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-5779800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-498400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-473300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-576100000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>325600000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-566000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-304300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1246300000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-388100000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2071600000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-512700000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-464600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-338200000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-58400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-686400000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-369700000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-567200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-533800000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1135500000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-708100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-641700000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-559500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-862800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-986300000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-491000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-556800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-278100000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>37400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-17700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>154000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2825809000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-556969000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1490423000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-61506000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>340347000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-590965000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>103501000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-12565000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>