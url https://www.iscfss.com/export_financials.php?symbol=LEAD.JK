--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -253,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -923,2566 +929,2705 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>49416979000.0</v>
+      </c>
+      <c r="C2">
         <v>25923734000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17752065000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22762074000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7318131000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12955828000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32357872000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22226907160.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32483973307.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37830537495.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46153337940.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3151000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2375000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2304000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2498000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1843000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>10023859000.0</v>
+      </c>
+      <c r="C5">
         <v>10238802000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7302400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9765462000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6687326000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8603784000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8022877000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>13249933320.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13682660940.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>365549342.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-14621721930.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9">
         <v>82503420.0</v>
       </c>
       <c r="C9">
+        <v>82503420.0</v>
+      </c>
+      <c r="D9">
         <v>67861600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67972730.0</v>
       </c>
       <c r="E9">
         <v>67972730.0</v>
       </c>
       <c r="F9">
         <v>67972730.0</v>
       </c>
       <c r="G9">
         <v>67972730.0</v>
       </c>
       <c r="H9">
         <v>67972730.0</v>
       </c>
       <c r="I9">
         <v>67972730.0</v>
       </c>
       <c r="J9">
-        <v>63706290.0</v>
+        <v>67972730.0</v>
       </c>
       <c r="K9">
         <v>63706290.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>63706290.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>169411597000.0</v>
+      </c>
+      <c r="C10">
         <v>269491043000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>170815726000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>157296900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>150916402000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>143429622000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>150940091000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>121504313300.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>122334009412.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>62934237447.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>297449890290.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5978000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8190000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2799000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3126000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>228000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11">
+        <v>5960.0</v>
+      </c>
+      <c r="C11">
         <v>6190.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5009270.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5902680.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>169411597000.0</v>
+      </c>
+      <c r="C12">
         <v>269491043000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>170815726000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>157296900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>150916402000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>143429622000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>150940091000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>121504313300.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>122334009412.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>62934237447.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>297449890290.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>211098497000.0</v>
+      </c>
+      <c r="C13">
         <v>203755940000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>152447559000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>154145711000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>141124891000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>139119784000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>137461239000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>142387366320.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>134342183070.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>96351695897.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>98586611835.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7152000.0</v>
       </c>
       <c r="M13">
         <v>7152000.0</v>
       </c>
       <c r="N13">
-        <v>5530000.0</v>
+        <v>7152000.0</v>
       </c>
       <c r="O13">
         <v>5530000.0</v>
       </c>
       <c r="P13">
+        <v>5530000.0</v>
+      </c>
+      <c r="Q13">
         <v>3059000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
         <v>5783742000.0</v>
       </c>
       <c r="C14">
+        <v>5783742000.0</v>
+      </c>
+      <c r="D14">
         <v>4033742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4033750000.0</v>
       </c>
       <c r="E14">
         <v>4033750000.0</v>
       </c>
       <c r="F14">
         <v>4033750000.0</v>
       </c>
       <c r="G14">
         <v>4033750000.0</v>
       </c>
       <c r="H14">
+        <v>4033750000.0</v>
+      </c>
+      <c r="I14">
         <v>4033750428.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3265091984.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2797654404.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2791486463.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
       <c r="E16">
         <v>1.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="G16"/>
+      <c r="H16">
+        <v>1.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>1265305050.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>610317722.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2240117640.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>6344.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>103992.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>316045.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>476145.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>631271.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>47800805000.0</v>
+      </c>
+      <c r="C22">
         <v>59816697000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>29404051000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19264890000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20753151000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14691607000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15015173000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14581837680.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8509522432.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8476385045.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>19661573070.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>588000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>545000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>409000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>195000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>171000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>1843181914000.0</v>
+      </c>
+      <c r="C23">
         <v>2092006130000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1994127194000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2082319168000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1947279040000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1984480392000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2095386984000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2252861767880.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2752569000135.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2993645127952.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3683837617980.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>29921380.0</v>
+      </c>
+      <c r="C24">
         <v>47378740.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>73218870.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>79818870.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>83987820.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>88576580.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>94472970.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>82533050.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>90463530.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>96739810.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>98274430.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>94272000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>80246000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>60102000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>43181000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17634000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25">
+        <v>32851140.0</v>
+      </c>
+      <c r="C25">
         <v>48095920.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>74403390.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>82468030.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>84227220.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>89671820.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>94477730.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>82546060.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>90463530.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>96739810.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>98335730.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>615460360000.0</v>
+      </c>
+      <c r="C28">
         <v>1025789745000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1107430924000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1214982584000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1127195477000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1174118275000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1232956329000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1336486201880.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1275074898210.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1373109534148.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1486227431550.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>224750886000.0</v>
+      </c>
+      <c r="C30">
         <v>212223874000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>175228299000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>218712135000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>164838215000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>117041165000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>123080204000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97388808840.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>72226844032.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>110517571582.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>164283688665.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14961000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13447000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7227000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4945000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3671000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>35148437.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>37737371.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>40475505.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>49365389.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>94834844.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>107013158.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>126898403.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>1386376425000.0</v>
+      </c>
+      <c r="C33">
         <v>1468179816000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1571323981000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1686856300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1608983524000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1708585235000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1805539889000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2018661337060.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2548875251902.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2725018755767.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2991966524295.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
-    </row>
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>556518487000.0</v>
+      </c>
+      <c r="C35">
         <v>796876101000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1448439222000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1495846624000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1343621286000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1368533984000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1324531838000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1202151448620.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1234041717532.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1357590884737.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1414980003675.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
-    </row>
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>13075384000.0</v>
+      </c>
+      <c r="C36">
         <v>11227099000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11657713000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5033113000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2886088000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2314063000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3293873000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5596624100.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5414463630.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9222155283.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12747044640.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38">
+        <v>784130.0</v>
+      </c>
+      <c r="C38">
         <v>697550.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>757190.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>202497.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>164702.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
         <v>3389117.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1330000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>915000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2009000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>837000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1576000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:16">
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>14842201000.0</v>
+      </c>
+      <c r="C39">
         <v>82294701000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>47355137000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>188943000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1787748000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>732764000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>811626000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>725471000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>623372356.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>86698178110.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>210475941660.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1282000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2289000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1423000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>752000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>776000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
-        <v>28418107000.0</v>
+        <v>42141177000.0</v>
       </c>
       <c r="C40">
+        <v>81450186724.0</v>
+      </c>
+      <c r="D40">
         <v>28464972000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21702689000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16975026000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>14140989000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>103512020000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>46868202770.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>26151220576.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>22526923046.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>40313403039.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2648000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3588000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1818000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1079000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1537000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>10045451.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>7732732.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>420860.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>422805.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>492185.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>725076.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>727118.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>688000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>407000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>307000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>175000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:16">
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>1375744562000.0</v>
+      </c>
+      <c r="C42">
         <v>1327892577000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1044797209000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1055473682000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>969302680000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>952587457000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>941225886000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>974961397220.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>919874044283.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>858783184636.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>875807684655.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>1373301041000.0</v>
+      </c>
+      <c r="C46">
         <v>1452416116000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1559666269000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1681823187000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1606097436000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1706271171000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1780944569000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1973963896780.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2501687229120.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2678206830037.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2935450574520.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
-    </row>
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47">
+        <v>82356880.0</v>
+      </c>
+      <c r="C47">
         <v>90240210.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>101303340.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>108034250.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>112688822.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>121442788.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>128287021.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>137271481.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>184388224.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>198790635.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>212945270.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>235881000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>208928000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>134574000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>90108000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>44473000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:16">
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-638841795000.0</v>
+      </c>
+      <c r="C48">
         <v>-822279225000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-837812492000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-766239293000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-616161800000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-570100963000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-524813905000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-420724403040.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>218772857677.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>489064023447.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>789521910795.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>59496000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>41101000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>24644000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>15785000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>12058000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>18836489.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>12533253.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9788443.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>31001188.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>784871957000.0</v>
+      </c>
+      <c r="C51">
         <v>1295280788000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1278246649000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1372279484000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1278111879000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1317547897000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1383896420000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1457990515180.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1397408907622.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1436043771595.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1783677321840.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>237079230000.0</v>
+      </c>
+      <c r="C52">
         <v>521176988000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>132732041000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>88194155000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>77747845000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>57983000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>72431633000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>271087804670.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>191714190828.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>132741376075.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>428616152691.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>7633640.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>8403270.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>8462490.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4102570.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5977800.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2502540.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>381000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:16">
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>1843181914000.0</v>
+      </c>
+      <c r="C55">
         <v>2092006130000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1994127194000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2082319168000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1947279040000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1984480392000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2095386984000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2252861767880.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2752569000135.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2993645127952.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3683837617980.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>262084000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>235745000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>148443000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>99963000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>51275000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>456805489000.0</v>
+      </c>
+      <c r="C56">
         <v>623826314000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>422803212000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>395462868000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>338295516000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>275895157000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>289847095000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>234200430820.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>203693748232.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>268626372185.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>691871093685.0</v>
       </c>
-      <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
-    </row>
-    <row r="57" spans="1:16">
+      <c r="Q56"/>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>328637387000.0</v>
+      </c>
+      <c r="C57">
         <v>575518830000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>178949078000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>132658918000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>102041002000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>85079817000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>208301526000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>340182914600.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>231210714060.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>194319472060.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>519563128950.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>36770000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>43133000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>37332000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>14764000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>18465000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>885155873000.0</v>
+      </c>
+      <c r="C58">
         <v>1372394930000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1627388300000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1628505542000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1445662288000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1453613801000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1532833364000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1542334363220.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1465252431592.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1551910356797.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1934543132625.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>131730000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>123786000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>97740000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>58119000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>36159000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>958025123000.0</v>
+      </c>
+      <c r="C60">
         <v>719608094000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>366734675000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>453145562000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>500953098000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>530210063000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>561901198000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>709874293820.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1286671745970.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1441734771155.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1749294485355.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>130354000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>111959000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>50702000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>41844000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>15117000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-172910.0</v>
       </c>
       <c r="H61">
         <v>-172910.0</v>
       </c>
       <c r="I61">
         <v>-172910.0</v>
       </c>
       <c r="J61">
         <v>-172910.0</v>
       </c>
       <c r="K61">
         <v>-172910.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>-172910.0</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BF1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>34586782000.0</v>
+      </c>
+      <c r="C2">
+        <v>49416979000.0</v>
+      </c>
+      <c r="D2">
         <v>44315518000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>40623664000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>25558800000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25923734000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26460950000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>28779374000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45233396000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17752065000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18973825310.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25533831697.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28905138360.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>22762074214.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19007559372.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29777316667.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30124113832.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7318131407.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>19527073312.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>36603698500.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>28476451325.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>922123.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1614912.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2755420.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1912787.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2330839.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2157563.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1854704.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2361140.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1545682.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1947120.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2136200.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2533800.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2394200.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2294500.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4366100.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3274000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2808000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3259000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3429900.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5891000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3348100.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3684100.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5888600.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>3151000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4726900.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3073600.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2684300.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2374600.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3440700.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>2303900.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2303900.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>2498100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1842700.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3495,54 +3640,56 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3555,152 +3702,160 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>10018105000.0</v>
+      </c>
+      <c r="C5">
+        <v>10023859000.0</v>
+      </c>
+      <c r="D5">
         <v>10691114000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>7074880000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>6948405000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>10238802000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>9595777000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>6935536000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7519631000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>10536244000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>9694890590.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>9404765265.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>9406019861.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>9765461615.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>10334812885.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10110843864.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9747742575.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9673086235.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>8764531312.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>8879350500.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>8894659725.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3713,54 +3868,56 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -3773,54 +3930,56 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -3833,726 +3992,760 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>82503420.0</v>
       </c>
       <c r="D9">
         <v>82503420.0</v>
       </c>
       <c r="E9">
         <v>82503420.0</v>
       </c>
       <c r="F9">
+        <v>82503420.0</v>
+      </c>
+      <c r="G9">
+        <v>82503420.0</v>
+      </c>
+      <c r="H9">
         <v>67861600.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>67972730.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>67972730.0</v>
       </c>
-      <c r="L9"/>
-[...6 lines deleted...]
-      </c>
+      <c r="N9"/>
+      <c r="O9"/>
       <c r="P9">
         <v>67972730.0</v>
       </c>
       <c r="Q9">
         <v>67972730.0</v>
       </c>
       <c r="R9">
         <v>67972730.0</v>
       </c>
       <c r="S9">
         <v>67972730.0</v>
       </c>
       <c r="T9">
         <v>67972730.0</v>
       </c>
       <c r="U9">
         <v>67972730.0</v>
       </c>
       <c r="V9">
         <v>67972730.0</v>
       </c>
       <c r="W9">
         <v>67972730.0</v>
       </c>
       <c r="X9">
         <v>67972730.0</v>
       </c>
       <c r="Y9">
         <v>67972730.0</v>
       </c>
       <c r="Z9">
         <v>67972730.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>67972730.0</v>
+      </c>
+      <c r="AB9">
+        <v>67972730.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>203528052000.0</v>
+      </c>
+      <c r="C10">
+        <v>169411597000.0</v>
+      </c>
+      <c r="D10">
         <v>133163332000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>78937693000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>175586619000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>269491043000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>204206564000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>124682840000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>239329701000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>170826820000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>230164004785.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>251904299842.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>237414501085.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>157296899987.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>206771923147.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>187725691715.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>191377353825.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>150916401667.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>168026875062.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>152922176500.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>172055669625.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10">
         <v>10007765.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>8479427.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7959633.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8449535.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7385907.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>26</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>5960.0</v>
+      </c>
+      <c r="D11">
         <v>6000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>314180.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1006030.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>6190.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2667200.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>9200.0</v>
       </c>
-      <c r="K11"/>
-      <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>203528052000.0</v>
+      </c>
+      <c r="C12">
+        <v>169411597000.0</v>
+      </c>
+      <c r="D12">
         <v>133163332000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>78937693000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>175586619000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>269491043000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>204206564000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>124682840000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>239329701000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>170826820000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>230164004785.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>251904299842.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>237414501085.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>157296899987.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>206771923147.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>187725691715.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>191377353825.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>150916401667.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>168026875062.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>152922176500.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>172055669625.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10208510.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11346800.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>9844820.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>9811380.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10292410.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10007770.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>215143232000.0</v>
+      </c>
+      <c r="C13">
+        <v>211098497000.0</v>
+      </c>
+      <c r="D13">
         <v>210971901000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>205490303000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>209629985000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>203755940000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>149912707000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>162042368000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>156982566000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>152457460000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>153031762620.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>148452196770.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>148472000298.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>154145711070.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>150779111310.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>147511529190.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>142214085450.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>141124891410.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>141718997250.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>143575578000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>143823122100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9901764.0</v>
       </c>
       <c r="W13">
         <v>9901764.0</v>
       </c>
       <c r="X13">
         <v>9901764.0</v>
       </c>
       <c r="Y13">
         <v>9901764.0</v>
       </c>
       <c r="Z13">
-        <v>9901760.0</v>
+        <v>9901764.0</v>
       </c>
       <c r="AA13">
         <v>9901764.0</v>
       </c>
       <c r="AB13">
-        <v>9901764.0</v>
+        <v>9901760.0</v>
       </c>
       <c r="AC13">
         <v>9901764.0</v>
       </c>
       <c r="AD13">
         <v>9901764.0</v>
       </c>
       <c r="AE13">
-        <v>9901800.0</v>
+        <v>9901764.0</v>
       </c>
       <c r="AF13">
-        <v>9901800.0</v>
+        <v>9901764.0</v>
       </c>
       <c r="AG13">
         <v>9901800.0</v>
       </c>
       <c r="AH13">
         <v>9901800.0</v>
       </c>
       <c r="AI13">
-        <v>7151700.0</v>
+        <v>9901800.0</v>
       </c>
       <c r="AJ13">
-        <v>7151700.0</v>
+        <v>9901800.0</v>
       </c>
       <c r="AK13">
         <v>7151700.0</v>
       </c>
       <c r="AL13">
         <v>7151700.0</v>
       </c>
       <c r="AM13">
         <v>7151700.0</v>
       </c>
       <c r="AN13">
         <v>7151700.0</v>
       </c>
       <c r="AO13">
         <v>7151700.0</v>
       </c>
       <c r="AP13">
         <v>7151700.0</v>
       </c>
       <c r="AQ13">
         <v>7151700.0</v>
       </c>
-      <c r="AR13"/>
+      <c r="AR13">
+        <v>7151700.0</v>
+      </c>
       <c r="AS13">
         <v>7151700.0</v>
       </c>
-      <c r="AT13">
-[...1 lines deleted...]
-      </c>
+      <c r="AT13"/>
       <c r="AU13">
         <v>7151700.0</v>
       </c>
       <c r="AV13">
         <v>7151700.0</v>
       </c>
       <c r="AW13">
         <v>7151700.0</v>
       </c>
       <c r="AX13">
-        <v>5529700.0</v>
-[...1 lines deleted...]
-      <c r="AY13"/>
+        <v>7151700.0</v>
+      </c>
+      <c r="AY13">
+        <v>7151700.0</v>
+      </c>
       <c r="AZ13">
         <v>5529700.0</v>
       </c>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13">
         <v>5529700.0</v>
       </c>
-      <c r="BB13"/>
       <c r="BC13">
         <v>5529700.0</v>
       </c>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13">
+        <v>5529700.0</v>
+      </c>
+      <c r="BF13">
         <v>3058800.0</v>
       </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
         <v>5783742000.0</v>
       </c>
       <c r="C14">
+        <v>5804557000.0</v>
+      </c>
+      <c r="D14">
+        <v>5783742000.0</v>
+      </c>
+      <c r="E14">
         <v>4501822000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5637446000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5783742000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4033742000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4036865000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4049616000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4033742000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4033742428.0</v>
       </c>
       <c r="L14">
         <v>4033742428.0</v>
       </c>
       <c r="M14">
-        <v>4033750428.0</v>
+        <v>4033742428.0</v>
       </c>
       <c r="N14">
         <v>4033742428.0</v>
       </c>
       <c r="O14">
         <v>4033750428.0</v>
       </c>
       <c r="P14">
-        <v>4033750428.0</v>
+        <v>4033742428.0</v>
       </c>
       <c r="Q14">
         <v>4033750428.0</v>
       </c>
       <c r="R14">
         <v>4033750428.0</v>
       </c>
       <c r="S14">
         <v>4033750428.0</v>
       </c>
       <c r="T14">
         <v>4033750428.0</v>
       </c>
       <c r="U14">
+        <v>4033750428.0</v>
+      </c>
+      <c r="V14">
+        <v>4033750428.0</v>
+      </c>
+      <c r="W14">
         <v>281200.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>274900.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>270800.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>283000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>286900.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>285700.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>283000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>285400.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>272700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>276200.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4565,126 +4758,130 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>5765585000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3696362000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
         <v>1.0</v>
       </c>
-      <c r="N16">
-[...1 lines deleted...]
-      </c>
+      <c r="N16"/>
       <c r="O16">
         <v>1.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
+      <c r="P16">
+        <v>1.0</v>
+      </c>
+      <c r="Q16">
+        <v>1.0</v>
+      </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4697,132 +4894,136 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>31.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>318.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>604.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>6344.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>22991.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>40848.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>68435.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>103992.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>190274.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -4835,54 +5036,56 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -4895,54 +5098,56 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -4955,570 +5160,592 @@
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>49180706000.0</v>
+      </c>
+      <c r="C22">
+        <v>47800805000.0</v>
+      </c>
+      <c r="D22">
         <v>52359780000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>20862616000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>19193769000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>59816697000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>57091835000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13637135000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>24750964000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>70690937000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>27868363270.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14385228787.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>18295239285.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>19264890222.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>19194888077.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14988642905.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>24122019825.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>20753150765.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11875567875.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>25820512500.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>15169430675.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>882772.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>650213.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>976681.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1059420.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>920518.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>865580.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>883271.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>865046.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>925861.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>708748.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>723300.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>556200.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>524900.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>649500.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1354600.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>707800.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>629200.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>698400.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>790300.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1076800.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1064400.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>908700.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>885900.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>587900.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1223600.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>763300.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>587700.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>545200.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>446100.0</v>
       </c>
-      <c r="AY22"/>
-      <c r="AZ22">
+      <c r="BA22"/>
+      <c r="BB22">
         <v>409500.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>409500.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>194800.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>170900.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>1783256932000.0</v>
+      </c>
+      <c r="C23">
+        <v>1843181914000.0</v>
+      </c>
+      <c r="D23">
         <v>1773909591000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1800205821000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2171930286000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2092006130000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1961743850000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2064473896000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2108382953000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1994256716000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2006242234480.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1975712249700.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1999842795342.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2082319167955.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2015666078437.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2010340277180.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1974492443250.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1947279039727.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1994135864375.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2031014173500.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2051382962125.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>39</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>29921380.0</v>
+      </c>
+      <c r="D24">
         <v>32425200.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>41823140.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>45848730.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>47378740.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>69802060.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
-[...1 lines deleted...]
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>80923050.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>81923050.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>82923050.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>83987820.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>85576580.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>86576580.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>87576580.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>88576580.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>90817270.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>91553260.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>94615010.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>94472970.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>76165300.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>79910787.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>82978072.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>83163038.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>89957846.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>91472200.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>90015800.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>90463500.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>92794800.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>92632900.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>95408900.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>96739800.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>95006700.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>90512900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>94508300.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>98335700.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>106855100.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>116935200.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>94271500.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>100943300.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>109576000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>101863500.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>80246100.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>58755300.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>60102000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>60102000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>43180700.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>17633600.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>40</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>32851140.0</v>
+      </c>
+      <c r="D25">
         <v>32610250.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>42452160.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>46947760.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>48095920.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>70561740.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>1786240.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1848910.0</v>
       </c>
-      <c r="L25"/>
-[...1 lines deleted...]
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>81121440.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>82184420.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>83281820.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>84227220.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>85932470.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>87184880.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>88431280.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>89671820.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>90817270.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>91553260.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>94617060.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>94477730.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>76172210.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5531,54 +5758,56 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5591,152 +5820,160 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>546481957000.0</v>
+      </c>
+      <c r="C28">
+        <v>615460360000.0</v>
+      </c>
+      <c r="D28">
         <v>775601999000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>878973789000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1112914311000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>997240261000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1250852947000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1417519951000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1045273705000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1107502853000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1071808082840.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1027569308325.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1063354445356.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1214982583913.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1095786218865.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1114448202367.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1082616252112.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1127195477405.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1129503197875.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1178658063500.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1175517575050.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -5749,312 +5986,322 @@
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>161329111000.0</v>
+      </c>
+      <c r="C30">
+        <v>224750886000.0</v>
+      </c>
+      <c r="D30">
         <v>213466551000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>183386620000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>207310119000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>212223874000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>231698820000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>206824290000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>215542597000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>175228299000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>153225753780.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>130576728974.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>135503512153.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>218712135265.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>151523370599.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>165212127600.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>147795582749.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>164838215162.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>157260010687.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>140405762000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>111800968356.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8330332.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7653114.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9427278.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7826468.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8865853.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6409860.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6169594.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6870429.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6772518.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7295646.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>6780100.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5388000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5323500.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6093600.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>8212100.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6216400.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>8203200.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>8392100.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>7975400.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>11524600.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>11917600.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>11534800.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>14850300.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>14960900.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>17573500.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>15612600.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>14838600.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>13447300.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>9064700.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>7227000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>7227000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>4944500.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3670900.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>31228342.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>32097814.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>34371180.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>35148437.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>35996986.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>35297511.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>36761084.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>37737371.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>37990735.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>39314933.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>39185918.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>40475505.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>41955195.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>42834795.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>45673789.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>49365389.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>88069114.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -6067,152 +6314,160 @@
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>1357717609000.0</v>
+      </c>
+      <c r="C33">
+        <v>1386376425000.0</v>
+      </c>
+      <c r="D33">
         <v>1368585228000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1383207267000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1365732371000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1468179816000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1464310793000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1577525024000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1582354605000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1571426042000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1590775437955.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1571446758562.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1597756071219.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1686856299732.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1633797990362.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1630729571340.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1600405073475.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1608983524047.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1653339667375.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1705379582500.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1739979351950.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
-    </row>
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -6225,250 +6480,264 @@
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>534001587000.0</v>
+      </c>
+      <c r="C35">
+        <v>556518487000.0</v>
+      </c>
+      <c r="D35">
         <v>553705741000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>698975145000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>806799537000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>796876101000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1088764712000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1161019736000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1519170502000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1448533301000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>33255497165.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>34335268777.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1442983681911.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1495846624122.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1426857087647.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1395517740834.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1349094141787.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1343621286185.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1365967223875.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1393234327000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1405020244250.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
-    </row>
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>14656159000.0</v>
+      </c>
+      <c r="C36">
+        <v>13075384000.0</v>
+      </c>
+      <c r="D36">
         <v>16445122000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>20938907000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>15959134000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>11227099000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>11566809000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-5966466000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>11919988000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>11658470000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>6585329135.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4718934352.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4753211517.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>5033112857.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>4040373485.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3751354373.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3537182138.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2886088492.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2574375063.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2805967500.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2335344025.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
-    </row>
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -6481,796 +6750,822 @@
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>53</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>784130.0</v>
+      </c>
+      <c r="D38">
         <v>986810.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1008110.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>681910.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>697550.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>763990.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>426100.0</v>
       </c>
-      <c r="K38">
-[...2 lines deleted...]
-      <c r="L38"/>
       <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
         <v>265334.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>251811.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>246279.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>202497.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>179869.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>193515.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>160781.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>164702.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>162887.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>248899.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>216596.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1771678.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1760940.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2354471.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2412880.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>3024052.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>3125998.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3739900.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>3215500.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>3395000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>3276100.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>3364900.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>3170500.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>3389100.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>3104800.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>4092600.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>4156800.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>4014900.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>5204100.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>4742300.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>3395100.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>3503700.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2857300.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2816600.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2345000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>5829600.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>2009300.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1781400.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BD38"/>
+      <c r="BE38">
         <v>837300.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>1575800.0</v>
       </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>11501453000.0</v>
+      </c>
+      <c r="C39">
+        <v>14842201000.0</v>
+      </c>
+      <c r="D39">
         <v>6334700000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>133811625000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>404107409000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>82294701000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4435838000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>141804607000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>46405086000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6084617000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4208674690.0</v>
       </c>
-      <c r="K39">
-[...2 lines deleted...]
-      <c r="L39">
+      <c r="M39">
+        <v>12879784288.0</v>
+      </c>
+      <c r="N39">
         <v>14971436963.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>188942747.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>14184660424.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>14515580629.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>24721390090.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1787748085.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3633743375.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>6486140000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>16913643083.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>162894.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>109008.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>129676.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1691860.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>741346.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>348060.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>453087.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>127172.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>189362.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>600518.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>791900.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1142800.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>231300.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>6910700.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>6806400.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>7349500.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>6520700.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1082300.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>7174400.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>16649600.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>15715300.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2092300.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2127900.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>1281200.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>3222700.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3922000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>3777300.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>2289300.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>2603000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>1423500.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1560100.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>752000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>775900.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>33455678000.0</v>
+      </c>
+      <c r="C40">
+        <v>42141177000.0</v>
+      </c>
+      <c r="D40">
         <v>50871912000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>63142610000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>85828278000.0</v>
       </c>
-      <c r="E40">
-[...4 lines deleted...]
-      </c>
       <c r="G40">
+        <v>109999671724.0</v>
+      </c>
+      <c r="H40">
+        <v>61387998520.0</v>
+      </c>
+      <c r="I40">
         <v>49711978000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>35966036000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>28476594000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>307888689983.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>270719345476.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>26525757908.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>21702688373.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>26313499465.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>28178905044.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>23170410696.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>16975025974.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>25119931914.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>21058045862.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>19988709248.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>99657.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>85559.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>237189.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>127633.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>133115.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>99123.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>91912.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>51647.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>124253.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>320762.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>2410000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1874000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>2114000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1950000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>2035000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1491000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1764000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1680000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1828000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1722000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3286000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1997000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2351000.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>2648000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>3729000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>3682000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>3772000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>3588000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2292000.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40">
+      <c r="BA40"/>
+      <c r="BB40">
         <v>1818000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1818000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>1078000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1537000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>12581213.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>11490206.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>10649890.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>10045451.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>9506287.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>8900244.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>8299886.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>7732732.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>399228.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>410722.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>356642.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>420860.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>478936.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>470158.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>462146.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>422805.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>530438.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>520400.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1490900.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>492200.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1283900.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>1908700.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>2512200.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>4027800.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>2282500.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>2131000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>2002600.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>4310600.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>653800.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>681900.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>688400.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>524900.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>487900.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>475400.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>406900.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>382600.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>306800.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>306800.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BD41"/>
+      <c r="BE41">
         <v>174500.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>59500.0</v>
       </c>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>1402104405000.0</v>
+      </c>
+      <c r="C42">
+        <v>1375744562000.0</v>
+      </c>
+      <c r="D42">
         <v>1374919528000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1339195546000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1366174165000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1327892577000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1027424639000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1110555100000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1075877822000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1044865071000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1047846202645.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1019630325940.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1019922857394.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1055473682282.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1035619284476.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1010047803553.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>976941397029.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>969302680540.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>970384909438.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>983097375500.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>987826928584.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>402369.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>407789.0</v>
       </c>
       <c r="X42">
         <v>407789.0</v>
       </c>
       <c r="Y42">
+        <v>407789.0</v>
+      </c>
+      <c r="Z42">
+        <v>407789.0</v>
+      </c>
+      <c r="AA42">
         <v>367913.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>353060.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>400830.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>511103.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>711414.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>663625.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
-    </row>
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7283,54 +7578,56 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -7343,54 +7640,56 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
@@ -7403,470 +7702,488 @@
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>1343061450000.0</v>
+      </c>
+      <c r="C46">
+        <v>1373301041000.0</v>
+      </c>
+      <c r="D46">
         <v>1352140106000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1362268360000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1349773237000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1452416116000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1452743984000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1583491490000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1570434617000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1559767572000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1584190108820.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1566727824210.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1593002859702.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1681823186875.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1629757616877.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1626978216967.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1596867891337.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1606097435555.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1650765292312.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1702573615000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1737644007925.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
-    </row>
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>62</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>82356880.0</v>
+      </c>
+      <c r="D47">
         <v>81136520.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>83924860.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>81512970.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>90240210.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>95954030.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>102503400.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>104500770.0</v>
       </c>
-      <c r="L47"/>
-[...1 lines deleted...]
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
         <v>107027261.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>109211493.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>111183143.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>112688822.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>115337313.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>117418870.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>119631257.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>121442788.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>122453390.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>124580223.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>126366510.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>128287021.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>130515540.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>133097662.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>135237860.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>137271481.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>176028486.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>178946000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>181744300.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>184388200.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>189679600.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>192420100.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>195988400.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>198790600.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>207756300.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>205293800.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>210679100.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>212945300.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>229484900.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>231338000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>235880800.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>237576900.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>241679200.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>222047000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>208928100.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>135422700.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>134574200.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>134665500.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BD47"/>
+      <c r="BE47">
         <v>90108200.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>44472800.0</v>
       </c>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-671353855000.0</v>
+      </c>
+      <c r="C48">
+        <v>-638841795000.0</v>
+      </c>
+      <c r="D48">
         <v>-836882470000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-823125678000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-840104107000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-822279225000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-800034103000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-894116143000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-861943391000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-841100280000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-842446748935.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-783026880705.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-758799776361.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-766239293105.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-718006090212.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-689492992542.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-632080655662.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-616161799600.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-605661575875.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-623738394500.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-603555407700.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-40366581.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-40118637.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-38794439.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-38923454.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-37593991.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-36099450.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-35267618.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-32538897.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-29047608.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>9703906.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>11135000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>13052300.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>16334800.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>28505300.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>31851500.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>33280000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>36510900.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>38836200.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>42083700.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>56716600.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>57474000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>54347900.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>56745200.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>59495800.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>56741100.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>51495300.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>46793400.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>41100900.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>31851000.0</v>
       </c>
-      <c r="AY48"/>
-      <c r="AZ48">
+      <c r="BA48"/>
+      <c r="BB48">
         <v>24643700.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>24643700.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BD48"/>
+      <c r="BE48">
         <v>15785000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>12058000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:56">
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -7879,432 +8196,450 @@
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>22431242.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>21133098.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>18208622.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>18836489.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>12433878.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>750010009000.0</v>
+      </c>
+      <c r="C51">
+        <v>784871957000.0</v>
+      </c>
+      <c r="D51">
         <v>908765331000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>957911482000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1288500930000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1266731303000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1466464335000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1581203843000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1309540226000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1278329674000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1301972087625.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1279473608167.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1300768946441.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1372279483900.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1302558142012.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1302173894082.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1273993605937.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1278111879072.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1297530072937.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1331580240000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1347573244675.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>89687140.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>90850440.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>91747070.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>94702300.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>94523180.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>76218440.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>225301015000.0</v>
+      </c>
+      <c r="C52">
+        <v>237079230000.0</v>
+      </c>
+      <c r="D52">
         <v>365315498000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>268828005000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>511092972000.0</v>
       </c>
-      <c r="E52">
-[...2 lines deleted...]
-      <c r="F52">
+      <c r="G52">
+        <v>521176987574.0</v>
+      </c>
+      <c r="H52">
         <v>398230093000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>435847588000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>129573220000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>132732041000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1277334214667.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1253131412991.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>85053533880.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>88194155687.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>67283684532.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>78011741243.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>77779905384.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>77747844408.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>67647567336.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>67636511138.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>63278293452.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>15320.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>33170.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>193810.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>85240.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>45450.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>46230.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>21133098.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>18208622.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>18836489.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>12433878.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>2001100.0</v>
       </c>
-      <c r="L53"/>
-[...1 lines deleted...]
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>8902760.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>8902820.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>8902900.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>7633640.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>8601840.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>7902810.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>9403980.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>8403270.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>9438960.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8317,664 +8652,690 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>1783256932000.0</v>
+      </c>
+      <c r="C55">
+        <v>1843181914000.0</v>
+      </c>
+      <c r="D55">
         <v>1773909591000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1800205821000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2171930286000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2092006130000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1961743850000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2064473896000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2108382953000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1994256716000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2006242234480.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1975712249700.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1999842795342.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2082319167955.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2015666078437.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2010340277180.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1974492443250.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1947279039727.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1994135864375.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2031014173500.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2051382962125.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>141244160.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>142627330.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>145638580.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>147638690.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>150937290.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>150464750.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>152032443.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>154152590.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>156666326.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>195399215.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>197979500.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>199182600.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>202879600.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>214638100.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>214593200.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>216794400.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>222204100.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>227688500.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>236944200.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>260640700.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>267235200.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>273494000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>282540100.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>262084000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>270233500.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>271203400.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>256533100.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>235745000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>159035000.0</v>
       </c>
-      <c r="AY55"/>
-      <c r="AZ55">
+      <c r="BA55"/>
+      <c r="BB55">
         <v>148442800.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>148442800.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BD55"/>
+      <c r="BE55">
         <v>99962700.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>51275400.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>425539323000.0</v>
+      </c>
+      <c r="C56">
+        <v>456805489000.0</v>
+      </c>
+      <c r="D56">
         <v>405324364000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>416998554000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>806197915000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>623826314000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>497433057000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>486948872000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>526028348000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>422830674000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>415466796525.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>404265491137.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>402086724123.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>395462868222.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>381868088075.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>379610705840.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>374087369775.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>338295515680.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>340796197000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>325634591000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>311403610175.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>19636666.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>20011056.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>20809460.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>21055584.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>20878595.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>18188280.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>16580310.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>16501850.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>16370793.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>16244731.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
       <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
       <c r="AM56"/>
       <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
       <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
       <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
-    </row>
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>293343475000.0</v>
+      </c>
+      <c r="C57">
+        <v>328637387000.0</v>
+      </c>
+      <c r="D57">
         <v>460502928000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>372594279000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>622480050000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>575518830000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>486079041000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>518035302000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>210772652000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>178960701000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1604196729960.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1549384590165.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>140484430148.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>132658918275.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>112604743370.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>135967962955.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>131074429912.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>102041001790.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>112294572562.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>125298255500.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>111743454025.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>6055503.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>13375107.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>14313399.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>13437170.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>15004612.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>30398360.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>28761136.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>24981336.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>23656670.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>16782736.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>17123000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>16886800.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>17041500.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>14010700.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>16910500.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>14711000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>14423400.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>21320300.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>32293100.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>37390400.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>37690500.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>35110700.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>35604400.0</v>
       </c>
-      <c r="AR57"/>
-      <c r="AS57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>36770200.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>41166100.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>38786100.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>36542800.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>43133100.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>41987300.0</v>
       </c>
-      <c r="AY57"/>
-      <c r="AZ57">
+      <c r="BA57"/>
+      <c r="BB57">
         <v>37331500.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>37331500.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BD57"/>
+      <c r="BE57">
         <v>14763700.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>18465500.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>827345062000.0</v>
+      </c>
+      <c r="C58">
+        <v>885155873000.0</v>
+      </c>
+      <c r="D58">
         <v>1014208669000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1071569423000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1429279587000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1372394930000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1574843754000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1679055039000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1729943153000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1627494002000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1637452227125.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1583719858942.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1583468112059.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1628505542397.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1539461831017.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1531485703790.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1480168571700.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1445662287975.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1478261796437.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1518532582500.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1516763698275.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>103506790.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>104636600.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>106323650.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>108452770.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>110461790.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>108509560.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>109151192.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>108432713.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>107255519.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>107285555.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>109116000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>108393000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>107997000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>108089000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>111452000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>112632000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>115191000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>118610000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>124937000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>133901000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>140337000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>142620000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>153221000.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>131730000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>142634000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>148850000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>138882000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>123786000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>101125000.0</v>
       </c>
-      <c r="AY58"/>
-      <c r="AZ58">
+      <c r="BA58"/>
+      <c r="BB58">
         <v>97740000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>97740000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BD58"/>
+      <c r="BE58">
         <v>58119000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>36159000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -8987,328 +9348,338 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>955911887000.0</v>
+      </c>
+      <c r="C60">
+        <v>958025123000.0</v>
+      </c>
+      <c r="D60">
         <v>759700072000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>728635050000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>742648448000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>719608094000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>386899021000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>385416861000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>378436629000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>366758495000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>368126106920.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>391318867687.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>415702629793.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>453145561862.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>475529577805.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>478177184065.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>493656072750.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>500953098342.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>515206862125.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>511813909500.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>533954745099.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>37737370.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>37990740.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>39314930.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>39185920.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>40475510.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>41955200.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>42834795.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>45673789.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>49365389.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>88069114.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>88818200.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>90742100.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>94834800.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>106548800.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>103141100.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>104162400.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>107013200.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>109078900.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>112007200.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>126739400.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>126898400.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>130874400.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>129318600.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>130388200.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>130353800.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>127599200.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>122353300.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>117651400.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>111958900.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>57909800.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50702500.0</v>
       </c>
       <c r="BA60">
         <v>50702500.0</v>
       </c>
       <c r="BB60">
+        <v>50702500.0</v>
+      </c>
+      <c r="BC60">
+        <v>50702500.0</v>
+      </c>
+      <c r="BD60">
         <v>41843800.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>41843800.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>15116800.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...4 lines deleted...]
-      </c>
+      <c r="R61"/>
+      <c r="S61"/>
       <c r="T61">
         <v>-172910.0</v>
       </c>
       <c r="U61">
         <v>-172910.0</v>
       </c>
       <c r="V61">
         <v>-172910.0</v>
       </c>
       <c r="W61">
         <v>-172910.0</v>
       </c>
       <c r="X61">
         <v>-172910.0</v>
       </c>
       <c r="Y61">
         <v>-172910.0</v>
       </c>
       <c r="Z61">
         <v>-172910.0</v>
       </c>
-      <c r="AA61"/>
-      <c r="AB61"/>
+      <c r="AA61">
+        <v>-172910.0</v>
+      </c>
+      <c r="AB61">
+        <v>-172910.0</v>
+      </c>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>-172900.0</v>
       </c>
       <c r="AG61">
         <v>-172900.0</v>
       </c>
       <c r="AH61">
         <v>-172900.0</v>
       </c>
       <c r="AI61">
         <v>-172900.0</v>
       </c>
       <c r="AJ61">
         <v>-172900.0</v>
       </c>
       <c r="AK61">
         <v>-172900.0</v>
       </c>
       <c r="AL61">
         <v>-172900.0</v>
       </c>
       <c r="AM61">
         <v>-172900.0</v>
       </c>
       <c r="AN61">
         <v>-172900.0</v>
       </c>
       <c r="AO61">
         <v>-172900.0</v>
       </c>
       <c r="AP61">
         <v>-172900.0</v>
       </c>
-      <c r="AQ61"/>
-      <c r="AR61"/>
+      <c r="AQ61">
+        <v>-172900.0</v>
+      </c>
+      <c r="AR61">
+        <v>-172900.0</v>
+      </c>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9321,1708 +9692,1799 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>445688746000.0</v>
+      </c>
+      <c r="C2">
         <v>498882571000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>431724101000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>392708466000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>344064782000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>309982549000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>345779634000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>364171818357.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>378047074695.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>407486789714.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>453240581470.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22897000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19739000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17510000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13124000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8475000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>197587879000.0</v>
+      </c>
+      <c r="C3">
         <v>212421969000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>157147973000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>162592236000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>146021777000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>137974379000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>136367385000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>168452027373.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>167015947960.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>178186483295.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>164824289644.0</v>
       </c>
-      <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5">
+        <v>124324537000.0</v>
+      </c>
+      <c r="C5">
         <v>178801134000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1182474000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-23249174000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9012834000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3079204000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-49316866000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-548521005555.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-181733578232.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-186711565351.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>98143192189.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>321912416000.0</v>
+      </c>
+      <c r="C6">
         <v>391223103000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>158330447000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>139343062000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>155034611000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>141053583000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>87050519000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-380068978182.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14717630272.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8525082056.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>262967481833.0</v>
       </c>
-      <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>226462627000.0</v>
+      </c>
+      <c r="C9">
         <v>240858313000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>72837121000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45439265000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>66270490000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>61838020000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16405614000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18695812004.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-16563956367.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24926611925.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>178129156911.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>210640919000.0</v>
+      </c>
+      <c r="C10">
         <v>57918275000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-77707261000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-83901899000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-29309772000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-39151711000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-120864048000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-646085238703.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-270025991425.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-277167327292.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>637655094.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21373000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17530000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9422000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4125000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3585000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11">
+        <v>293948000.0</v>
+      </c>
+      <c r="C11">
         <v>1853344000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5541236000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5263482000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8641510000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4153954000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1980829792.12</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1323650476.05</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1260845908.28</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1650114991.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-22735118.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1392000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1073000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>563000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>398000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12">
+        <v>112522783000.0</v>
+      </c>
+      <c r="C12">
         <v>120882859000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>102903774000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60652724000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>38322605000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42230914000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>71547183000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>97564233142.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>88292413196.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>90455761939.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>97505537096.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13">
+        <v>2279890.0</v>
+      </c>
+      <c r="C13">
         <v>6669170.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5774590.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3697840.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2390010.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1472850.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4708260.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6503730.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6165740.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6321210.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5561280.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>46728.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>46996.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47527.0</v>
       </c>
       <c r="J14">
         <v>47527.0</v>
       </c>
       <c r="K14">
         <v>47527.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>47527.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>210349161000.0</v>
+      </c>
+      <c r="C15">
         <v>56066041000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-83247665000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-88944204000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-37956599000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-39157469000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-120859636000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-646099019907.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-269992898251.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-278817442284.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>660390212.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19980000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16457000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>12777760.0</v>
+      </c>
+      <c r="C16">
         <v>3538430.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-5407100.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-5988610.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2655259.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2692772.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-8546383.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-45382381.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-20176138.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-20963068.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>49290.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19980000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16457000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-45381413.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-20178611.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-20963076.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>49293.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>124324536000.0</v>
+      </c>
+      <c r="C21">
         <v>134868864000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11415688000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14436420000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13248148000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4325878000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-45702113000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-38632145920.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-75111186710.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-188689588580.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>89048367790.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26121000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23497000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12467000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8631000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6971000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>547826837000.0</v>
+      </c>
+      <c r="C23">
         <v>604872021000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>493145535000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>452584151000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>397087123000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>372245870000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>407887361000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>421499776280.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>436594305034.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>621102990217.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>542321370587.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>10901394000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5113909000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4360636000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1803159000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>5436890.0</v>
+      </c>
+      <c r="C28">
         <v>97663542000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>71733351000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70777079000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>58136250000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>57597490000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59798520000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3724630.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4071080.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5457550.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6108150.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6952000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6563000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4511000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4037000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2318000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>17860.0</v>
+      </c>
+      <c r="C29">
         <v>116970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>269600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>124070.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>539350.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>102138090000.0</v>
+      </c>
+      <c r="C30">
         <v>105989450000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61421434000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59875685000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53022341000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57512142000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>62107727000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57327957925.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58547230342.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>213616200502.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>89080789119.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B31">
+        <v>86316383000.0</v>
+      </c>
+      <c r="C31">
         <v>-76950588000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-89122948000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-69465478000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-42557920000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-43477589000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-75161935000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-610284320000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-194914804715.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-88477738712.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-88410712696.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B32">
+        <v>672151373000.0</v>
+      </c>
+      <c r="C32">
         <v>739740884000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>504561222000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>438147730000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>410335272000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>361268258000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>362185247000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>382867630361.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>361483118328.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>432413401639.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>631369738381.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>69013000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>59015000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>34094000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>25515000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>18123000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>113651559000.0</v>
+      </c>
+      <c r="C2">
+        <v>109509835000.0</v>
+      </c>
+      <c r="D2">
         <v>127628368000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>98185501000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>107756417000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>156025121000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>104149044000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>106875020000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>131461431000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>121823262000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>109323512277.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>97529374597.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>105196977991.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>116838893233.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>92847211878.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>100914893621.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>83023547094.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>105343713623.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>79328209059.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>84086964562.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>75272541839.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5389770.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4935490.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5276270.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5331710.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6990850.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6036330.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5749314.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5509159.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6537053.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6148786.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3428600.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3383600.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4218000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4274100.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3937200.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3106100.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3593000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4018500.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4284900.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5068600.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5771500.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4644200.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5062100.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5764100.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5277100.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6171100.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5440700.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5605900.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4632400.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6811700.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4101300.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>4193700.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5063400.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5063400.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3691400.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3691400.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>59301307000.0</v>
+      </c>
+      <c r="C3">
+        <v>56691180000.0</v>
+      </c>
+      <c r="D3">
         <v>46919448000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>40655950000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>39794688000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>68373251000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>47929248000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>42645717000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>47436598000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>50836446000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>44137427000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>43834258450.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>43482805543.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>46282858776.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>39830598924.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>38881010626.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>37824458733.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>36495656820.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>36757708821.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>36753546145.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>36007655870.0</v>
       </c>
-      <c r="U3"/>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11035,266 +11497,280 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5">
+        <v>-9175200000.0</v>
+      </c>
+      <c r="C5">
+        <v>60816565000.0</v>
+      </c>
+      <c r="D5">
         <v>35081660000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>29383702000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>27843379000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>47508895000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>67416003000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>32792449000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>30194217000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>9855984000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5085614647.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>3467481165.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6217056006.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9922217694.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6440721315.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-18498973280.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2360674500.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3009771918.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>19743880674.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-9985518926.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4685215838.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>302728.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-537450.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>301650.0</v>
       </c>
-      <c r="X5"/>
-[...1 lines deleted...]
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-262526.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1239316.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1942313.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-912248.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>261767.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>50126107000.0</v>
+      </c>
+      <c r="C6">
+        <v>117507745000.0</v>
+      </c>
+      <c r="D6">
         <v>82001108000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>70039652000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>67638067000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>115882146000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>115345251000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>75438166000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>77630815000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>60692430000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>39051812353.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>47301739615.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>49699861549.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>36360641082.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>46271320239.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>20382037346.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>35463784233.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>39505428738.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>56501589495.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>26768027219.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>31322440032.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11307,54 +11783,56 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11367,1188 +11845,1230 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>12653204000.0</v>
+      </c>
+      <c r="C9">
+        <v>79064433000.0</v>
+      </c>
+      <c r="D9">
         <v>53034208000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>43360460000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>53610392000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>48991714000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>80450949000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>64861647000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>51142293000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10870617000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>23855790230.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>15434682636.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>15445116612.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>11256034568.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>28281239955.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-3525965295.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>9819885474.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>16604548286.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>38571567460.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1618765142.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>9563365979.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1559630.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>411450.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1267710.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1397250.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1799190.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>836970.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-304681.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1005821.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>131746.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1294595.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3728000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2309000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2492000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2054000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4430000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2507000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3786000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>3531000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2798000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>5496000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>6026000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>5127000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>6762000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>8062000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>10731000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>10753000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>13049000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>12563000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>12429000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>10144000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>8749000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>7954000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>4578000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>4432000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>3911000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3911000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-20107599000.0</v>
+      </c>
+      <c r="C10">
+        <v>198579624000.0</v>
+      </c>
+      <c r="D10">
         <v>8319267000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4740734000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4600786000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>29546925000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>31619156000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2475419000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2720007000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-85294000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-33521408614.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-22885750335.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-19775639627.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-30729113388.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11509146644.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-32074659734.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-11151152224.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7763916208.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>11435720133.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-20068248059.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-13836350552.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-165730.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1325480.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>133390.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1334560.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1495910.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-831810.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2666967.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3439156.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-38670989.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1345234.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-      <c r="AR10">
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10">
         <v>1265500.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3327400.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5630500.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>6553500.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5968600.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>5551900.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4325300.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3984500.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3668100.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2585400.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2585400.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2125400.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>2125400.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>128</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>297357000.0</v>
+      </c>
+      <c r="D11">
         <v>-3168072000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4353179000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2198853000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1847767000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2075239000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1916587000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1928845000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1757782000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1229629551.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1235861023.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1270041420.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1430863065.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1491335213.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1043899373.0</v>
       </c>
-      <c r="P11">
-[...2 lines deleted...]
-      <c r="Q11">
+      <c r="R11">
+        <v>1085311416.0</v>
+      </c>
+      <c r="S11">
         <v>5272022883.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1372695236.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>983309296.0</v>
       </c>
-      <c r="T11">
-[...2 lines deleted...]
-      <c r="U11">
+      <c r="V11">
+        <v>1032238063.0</v>
+      </c>
+      <c r="W11">
         <v>78201.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>62859.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>74387.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>78555.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>98372.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>79578.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>61386.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>51463.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>76570.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>86892.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>77700.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>61000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>78500.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>66300.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>93900.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>65300.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>209200.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>86500.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>104500.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>87100.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>127800.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>103200.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>139000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>169300.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>176700.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>384700.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>266200.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>276200.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>356400.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>270900.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>287300.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>157900.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>145400.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>145400.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>136100.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>136100.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12">
+        <v>18230738000.0</v>
+      </c>
+      <c r="C12">
+        <v>21554087000.0</v>
+      </c>
+      <c r="D12">
         <v>26762393000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>32925624000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>31189517000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>22089635000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>35796847000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>35597178000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>27508578000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>21978963000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>28435793965.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>26353231503.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>25992695633.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>20806895697.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>17949867957.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13575686450.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8790477721.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10773688126.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8308160543.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10082729136.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9151134718.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>30590.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>154470.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>513410.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>835370.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>163300.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>52180.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1424300.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1432547.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1687571.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1687898.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1641600.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1580600.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1575900.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1582800.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1571800.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1527000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1697600.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2100900.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1334400.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1306200.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1433600.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1496300.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1533200.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1470900.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1358800.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1518100.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1276900.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1739000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2188500.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1701600.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1066900.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1076700.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>841700.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>719400.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>699400.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>699400.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>130</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>426140.0</v>
+      </c>
+      <c r="D13">
         <v>159640.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1309880.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1236500.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>455140.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2168400.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>1618980.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1522070.0</v>
       </c>
-      <c r="L13"/>
-[...1 lines deleted...]
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>1088700.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>852890.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>568630.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>590310.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>629730.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>621670.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>548300.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>520890.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>533310.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>569820.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>890620.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1500200.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>410940.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
         <v>46047.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>45750.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>46728.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>44996.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>46273.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>41898.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>46996.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>46478.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>46456.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>46088.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>45418.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>44546.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>-20106689000.0</v>
+      </c>
+      <c r="C15">
+        <v>198281917000.0</v>
+      </c>
+      <c r="D15">
         <v>11487862000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>388416000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2403075000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>27697247000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>31619961000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4390926000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>792335000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1841560000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-34721106584.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-24123157430.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-21074688477.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-32201011704.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-12983100816.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-33103619009.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-11150176727.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-13042824941.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>10054831246.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-21055830174.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-13822503795.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-168130.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1324200.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>129020.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1329460.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1494540.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-831830.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2728721.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3491289.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-38751508.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1431084.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>133</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>11906620.0</v>
+      </c>
+      <c r="D16">
         <v>702090.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>23930.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>145120.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1753300.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2003470.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-2281750.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1622700.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>-869472.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2273366.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-777257.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-914874.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>699475.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1463573.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-976287.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-168126.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1324198.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>129015.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1329463.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1494541.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-831830.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2728721.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3491289.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-38751508.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-1431084.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-831810.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2728353.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-3490619.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-38747559.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-1432126.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -12561,54 +13081,56 @@
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -12621,54 +13143,56 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -12681,200 +13205,208 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-9175200000.0</v>
+      </c>
+      <c r="C21">
+        <v>60816565000.0</v>
+      </c>
+      <c r="D21">
         <v>18962027000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>35428337000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>25120533000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10962704000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>56831499000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>36010102000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>31686966000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9855983000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5446452270.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-319278590.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2736864610.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2354872290.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7568965960.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-16978374090.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3404011780.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7211964780.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>19775922160.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-10490200630.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3990966630.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-571290.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-691920.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>815060.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-328810.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>139600.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-304780.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1239316.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1942313.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-912248.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>261767.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>407000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21">
         <v>1167000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1849000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1345000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1295000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2747000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>5344000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>5642000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>7885000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>7801000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>7563000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5977000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5172000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>4785000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -12887,172 +13419,180 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>135479963000.0</v>
+      </c>
+      <c r="C23">
+        <v>127757702000.0</v>
+      </c>
+      <c r="D23">
         <v>161700549000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>106117625000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>136246276000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>194054132000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>127768494000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>135726564000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>152972979000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>122837896000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>138625754776.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>113283335825.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>123378959216.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>130449800094.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>113559485872.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>114367302412.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>96247444350.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>114736297128.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>98123854355.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>96195930336.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>88826874447.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>126.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1715.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1163.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11252.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10268.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3268.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3268.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>21711.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>121061.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13065,54 +13605,56 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -13125,54 +13667,56 @@
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -13185,2173 +13729,2284 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>556287000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>578224000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2307976000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>878396000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2317506480.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1942250133.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1532522676.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1930363565.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2451189087.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>145</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>947100.0</v>
+      </c>
+      <c r="D28">
         <v>1702390.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25304584000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>21534897000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>29594050000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>21659988000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>26137785000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>19049818000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1893031000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>31619748979.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17696211360.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>19714503900.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15541270426.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>23163463080.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>923830.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>846170.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>665100.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1314880.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>849010.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>886470.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1213220.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>911070.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>927230.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>861850.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1284010.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1061700.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>934635.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>936489.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1022283.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>911767.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>917100.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>931900.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1076700.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1078200.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1090300.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1060500.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1929800.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1220000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1196400.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1386300.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1688200.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1491800.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1576500.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1637900.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1714100.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1488600.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1844400.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1636600.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2095900.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1690800.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1557400.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1218600.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1160300.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1160300.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1095200.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1095200.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>146</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>17860.0</v>
+      </c>
+      <c r="D29">
         <v>-193620.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>169970.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>23650.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>116970.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="L29"/>
-[...6 lines deleted...]
-      </c>
+      <c r="N29"/>
+      <c r="O29"/>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
-        <v>269600.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>269600.0</v>
+      </c>
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>21828404000.0</v>
+      </c>
+      <c r="C30">
+        <v>18247867000.0</v>
+      </c>
+      <c r="D30">
         <v>34072181000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7932124000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>28489859000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>38029010000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>23619450000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>28851544000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21511547000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1014634000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29302242499.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>15753961227.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18181981224.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13610906861.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>20712273993.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13452408791.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13223897259.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9392583505.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18795645296.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12108965773.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13554332604.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>7135830.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6683949.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6445651.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7581047.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7181614.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B31">
+        <v>-10932398000.0</v>
+      </c>
+      <c r="C31">
+        <v>137763059000.0</v>
+      </c>
+      <c r="D31">
         <v>-10642760000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-30687602000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-20519747000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>18584221000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-25212343000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-38485521000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="J31">
+        <v>-29001328133.0</v>
+      </c>
+      <c r="K31">
         <v>-9941277000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-28074956344.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-22676329758.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-17038775017.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-28374241098.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-19078112604.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-15096285644.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7747140443.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-14982189168.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-8340202027.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-9578047429.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-9845383922.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-489706.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1427651.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1496843.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-37758741.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1607001.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B32">
+        <v>126304763000.0</v>
+      </c>
+      <c r="C32">
+        <v>188574268000.0</v>
+      </c>
+      <c r="D32">
         <v>180662577000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>141545962000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>161366809000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>205016836000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>184599993000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>171736667000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>182603724000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>132693879000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>133179302507.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>112964057233.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>120642094603.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>128094927801.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>121128451833.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>97388928326.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>92843432568.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>121948261909.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>117899776519.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>85705729704.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>84835907818.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>6949400.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>5346940.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>6543980.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>6728960.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8790040.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>6873300.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5444633.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4503338.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>6668799.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>7443381.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>7157200.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>5693100.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>6709600.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>6327800.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>8366700.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>5613000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>7379200.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>7549400.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>7082700.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>10564600.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>11797300.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>9770800.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>11823800.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>13826000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>16008200.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>16924000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>18490500.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>18169300.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>17061200.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>16956100.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>12849900.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>12148200.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>9641400.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>9494900.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>7602400.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>7602400.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>269491043000.0</v>
+      </c>
+      <c r="C2">
         <v>170826820000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>156827055000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>150916402000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>143429622000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>150940091000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>121504313000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>122334009412.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>62934237447.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>287502591573.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>88452163223.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>37188964000</v>
+      </c>
+      <c r="C3">
         <v>65777652000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>68152626000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35886246000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26060660000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20273726000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>30394299000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13234383493</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7005488967</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9058707685</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>53282422703</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>42005000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>83554000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-100079446000.0</v>
+      </c>
+      <c r="C6">
         <v>98664222000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13988670000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6380498000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7486780000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7510469000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>29435778000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-829696112.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>59399771965.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-224568354126.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>208997727067.0</v>
       </c>
-      <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>-6931460.0</v>
+      </c>
+      <c r="C7">
         <v>-8076330.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7560800.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6902850.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6980540.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6722280.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7121700.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7576690.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7467610.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8879030.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-12394210.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2984265.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1048458.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1228512.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4781048.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39993172.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17541379.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19711150.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10035977.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>197587879000.0</v>
+      </c>
+      <c r="C14">
         <v>212421969000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>184144828000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>162592236000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>146021777000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>145823148000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>136367385000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>168452027373.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>167015947960.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>178186483295.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>164824289644.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27753256059.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1585000.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>169411597000.0</v>
+      </c>
+      <c r="C16">
         <v>269491043000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>170815726000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>157296900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>150916402000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>143429622000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>150940091000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>121504313300.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>122334009412.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>62934237447.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>297449890290.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>88452163223.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>176888096000.0</v>
+      </c>
+      <c r="C18">
         <v>220276482000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>103333949000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>82084816000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>67015067000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>107570022000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>40764145000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>23200628487.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>43235836543.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>81362446595.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>166519308607.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-6084918.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4186789.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9090424.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2544063.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1256641.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6871550.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21460556.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6517847.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B22">
+        <v>210349161000.0</v>
+      </c>
+      <c r="C22">
         <v>56066041000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-83247665000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-32201012000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-37956599000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-38046176000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-120859636000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-646099019907.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-269992898251.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-278817442284.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>660390212.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19980000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16457000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>16198065000.0</v>
+      </c>
+      <c r="C23">
         <v>-163867178000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3581827000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3704693000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2225223000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3751572000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-584148000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-16067.84</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5954898.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-490935.64</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>506042031120.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>15660180.0</v>
+      </c>
+      <c r="C24">
         <v>368061000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-515915000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-16260.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-27887.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1600632.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>574450.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5637.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1451.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>470693.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-771810.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>-193859980000.0</v>
+      </c>
+      <c r="C25">
         <v>17566123000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>68749521000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-12420162000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14989450000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20066775000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>55650695000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>850986059260.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>487250171722.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>547425079860.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>383965630742.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>7066470.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-489295671000.0</v>
+      </c>
+      <c r="C28">
         <v>-268443375000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-86411999000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-90739320000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-61962328000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-132190173000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-35977153000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-33275016067.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1939276031.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-313418490935.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52818476239.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>64704000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>214077060000.0</v>
+      </c>
+      <c r="C29">
         <v>286054133000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>169646683000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>117971062000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>93075727000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>127843748000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>71158444000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>36435011980.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50241325510.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90421154280.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>219801731310.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>38802000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24643000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>220611046000.0</v>
+      </c>
+      <c r="C30">
         <v>-63345384000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-68358990000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34396269000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-25805769000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3002177000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8476567000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11719931677.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5801207906.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1571017471.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-63622480482.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
+      <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>169411597000.0</v>
+      </c>
+      <c r="C2">
+        <v>133163332000.0</v>
+      </c>
+      <c r="D2">
         <v>171039232000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>343520839000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>132506698000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>204206564000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>194760697000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>239329701000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>170815726000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>230164005000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>251904299842.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>237414501085.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>157296899987.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>206771923147.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>187725691715.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>191377353825.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>150916401667.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>168026875062.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>150895324786.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>171024332209.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>149805488761.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>3234953000</v>
+      </c>
+      <c r="C3">
+        <v>13034625000</v>
+      </c>
+      <c r="D3">
         <v>52433170000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3097277000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3159672000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>21873747000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>20031812000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>11713314000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>12453682000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>25609934000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8061386335</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>18034394142</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>16163088524</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6823664512</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7441757822</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>10591680012</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11029143348</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3702394317</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6617183394</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5381514101</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10359568656</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>240719</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>183492</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>536050</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>433918</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>683757</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1465520</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>422034</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>381401</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>315919</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>608035</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>523500</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
-        <v>0</v>
+        <v>523500</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
-        <v>681100</v>
+        <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
-        <v>378800</v>
+        <v>681100</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
+        <v>378800</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
         <v>3977100</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3974100</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2924200</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>432500</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>42004800</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>40642500</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>39131300</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>16307700</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>83553800</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>55957900</v>
-      </c>
-[...4 lines deleted...]
-        <v>294200</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
-        <v>0</v>
+        <v>294200</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15364,54 +16019,56 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -15424,272 +16081,284 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>34116456000.0</v>
+      </c>
+      <c r="C6">
+        <v>36248264000.0</v>
+      </c>
+      <c r="D6">
         <v>-37875899000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-172481607000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>74029796000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>65284479000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9445867000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-114646861000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>68513975000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-59337184000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-21740295057.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>14489798757.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>80117601098.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-49475023160.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>19046231432.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3651662110.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>40460952158.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-17110473395.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>17131550276.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-18102155709.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>22250180864.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1138289.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1501985.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>33436.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-481032.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>284649.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1558230.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>519794.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-489902.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1063628.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>387606.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-6931460.0</v>
+      </c>
+      <c r="D7">
         <v>-5538040.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-3385720.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2291880.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-8076330.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4857540.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-5008900.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-2883100.0</v>
       </c>
-      <c r="L7"/>
-[...1 lines deleted...]
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>-5156260.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-3109570.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1310010.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-6980540.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4378960.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2785480.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1170150.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-6722280.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4541840.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2921510.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1225430.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-7121700.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-4671810.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15702,54 +16371,56 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -15762,54 +16433,56 @@
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -15822,246 +16495,252 @@
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>-2231849.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1466955.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>854417.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2894742.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-1635149.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-353722.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-964653.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1757272.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-959107.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1274133.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>435482.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>578877.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>703487.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>530225.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1472411.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2074925.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>38360717.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1228902.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -16074,342 +16753,358 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>59301307000.0</v>
+      </c>
+      <c r="C14">
+        <v>56691180000.0</v>
+      </c>
+      <c r="D14">
         <v>46919448000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>47334801000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>46608054000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>68373251000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>47929248000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-49592185000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>48043660000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>50836446000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>44137427000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>43834258450.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>43482805543.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>46282858776.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>39830598924.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>38881010626.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>37824458733.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>36495656820.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>36757708821.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>36753546145.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>36007655870.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3232876.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2310325.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2322337.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2354429.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2403565.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2425371.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2399029.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2415022.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2925133.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2962700.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>2071600.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2071600.0</v>
       </c>
-      <c r="AQ15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AS15"/>
+      <c r="AT15"/>
       <c r="AU15">
         <v>1585400.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15"/>
+      <c r="AV15">
+        <v>1585400.0</v>
+      </c>
+      <c r="AW15">
+        <v>1585400.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>203528052000.0</v>
+      </c>
+      <c r="C16">
+        <v>169411597000.0</v>
+      </c>
+      <c r="D16">
         <v>133163332000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>171039232000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>175586619000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>269491043000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>204206564000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>124682840000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>239329701000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>170826820000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>230164004785.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>251904299842.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>237414501085.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>157296899987.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>206771923147.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>187725691715.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>191377353825.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>150916401667.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>168026875062.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>152922176500.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>172055669625.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>149805488761.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -16422,150 +17117,158 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>86258566000.0</v>
+      </c>
       <c r="C18">
+        <v>64317872000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>25460866000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>97339813000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>51535043000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>37410732000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>59558208000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>73242452000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-40040820000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5628447887.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>35644101345.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>111803047055.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-24060728824.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>40968205087.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>8005558726.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>57171781364.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1410499042.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>34915633432.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3194096259.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>36704028811.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16578,54 +17281,56 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16638,634 +17343,662 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-1557693.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1869032.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1318330.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1367409.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1034876.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1242588.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1032320.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1024799.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2294408.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-725180.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3220838.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2849998.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-471660.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-630946.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-335245.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1106212.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-495231.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-356410.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B22">
+        <v>-20106689000.0</v>
+      </c>
+      <c r="C22">
+        <v>198281917000.0</v>
+      </c>
+      <c r="D22">
         <v>11487862000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>388416000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2403075000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>27697247000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>31619961000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4390926000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>792335000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-83247665000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-34721106584.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-24123157430.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-21074688477.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-32201011704.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12983100816.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-33103619009.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-11150176727.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-13042824941.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10054831246.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-21055830174.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-13822503795.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-168126.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1324198.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>129015.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1329463.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1494541.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-831832.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2728721.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-3491289.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-38751508.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1431084.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22">
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22">
         <v>1096200.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3150700.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5245800.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>6287300.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>5692500.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>5195400.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4054400.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>3697200.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>3510100.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2440100.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2440100.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1989300.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1989300.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>-19440833000.0</v>
+      </c>
+      <c r="C23">
+        <v>-17396813000.0</v>
+      </c>
+      <c r="D23">
         <v>8738814000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>69732957000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-26546267000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-35422668000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-46522590000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-64841040000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23">
+        <v>-7323055091.0</v>
+      </c>
+      <c r="K23">
         <v>-1798908000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-761272604.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1658413369.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-7031942560.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>383135885.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>531528251.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-4631776393.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-4090202325.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-4076284622.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4067797283.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-4027843124.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-3858034931.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-154.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1059.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-56842.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-6995.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-785172.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-60630.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-15410.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-579775.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-642207.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1520764.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>15660180.0</v>
+      </c>
+      <c r="D24">
         <v>-24154339000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>127388311000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3156553000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-32743000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-101643000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>900920000.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>-128703964.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>32641586.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>96062377.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-678298742.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-205913016.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-25348.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-33875.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-12720.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>13646.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-32733.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3920.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-582119.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>85725.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1303342.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>793684.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>469669.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>925680.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>30823.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>575613.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>15664.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-21301.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
-[...4 lines deleted...]
-      </c>
+      <c r="AH24"/>
+      <c r="AI24"/>
       <c r="AJ24">
         <v>2200.0</v>
       </c>
       <c r="AK24">
+        <v>2200.0</v>
+      </c>
+      <c r="AL24">
+        <v>2200.0</v>
+      </c>
+      <c r="AM24">
         <v>470700.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>785400.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>259000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>50298900000.0</v>
+      </c>
+      <c r="C25">
+        <v>-177620600000.0</v>
+      </c>
+      <c r="D25">
         <v>-5974141000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-39226578000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>26783625000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-22661708000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-22106665000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>124572602000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>35777313000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>17980333000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>81291472031.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>121635911368.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>192523629600.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>61246806169.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>101223662650.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>90581868373.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>117175560173.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>51830377036.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>68235694401.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>59996794163.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>96893757133.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17278,54 +18011,56 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -17338,478 +18073,498 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-69267268000.0</v>
+      </c>
+      <c r="C28">
+        <v>-176303504000.0</v>
+      </c>
+      <c r="D28">
         <v>-42892072000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-236170965000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-33929130000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-35536455000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-46037136000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-179546729000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-7416771000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-18133418000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-24147307227.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-21880324240.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-22250950372.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-23990836990.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-27930091045.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-19202161676.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-19616229906.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-14812822788.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-17787598250.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-14852559156.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-14509348241.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2294562.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-726239.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-3277680.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2856993.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1256832.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2133040.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-350655.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1685987.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1137438.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1877174.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>3440800.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>15974400.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>24630500.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>9432300.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>19439400.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>12642900.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>64704300.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>40848600.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>89493519000.0</v>
+      </c>
+      <c r="C29">
+        <v>77352497000.0</v>
+      </c>
+      <c r="D29">
         <v>52433170000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>8496639000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>75794755000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>73408790000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>57442544000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>70589491000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>84613308000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-14430886000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2432938448.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>53678495487.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>127966135579.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-17237064312.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>48409962909.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>18597238738.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>68200924712.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2291895275.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>41532816826.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2187417842.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>47063597467.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2105643.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2260260.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2886834.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1603843.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1612511.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4265140.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1142719.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>998658.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2534342.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2760518.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1148100.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>318700.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>9846100.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>6469400.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>4761200.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>1519900.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>12145100.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>10333000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>6940500.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>45158600.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>22388100.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>19944800.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>10678200.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>2877200.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>38802100.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>27627200.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>18380900.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>8281600.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>24642800.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>17541700.0</v>
       </c>
-      <c r="AY29"/>
-      <c r="AZ29">
+      <c r="BA29"/>
+      <c r="BB29">
         <v>3632000.0</v>
       </c>
-      <c r="BA29"/>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-4400968000.0</v>
+      </c>
+      <c r="C30">
+        <v>124056658000.0</v>
+      </c>
+      <c r="D30">
         <v>-33928081000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>130485588000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3119000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-20065610000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-20131471000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-10808949000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-12339353000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-25608292000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-8686508101.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-17997164581.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-16067026146.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-6794917620.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-7428568859.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-10580862272.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-9591920389.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3451017469.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-6613668300.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5437014395.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-10304068362.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-822838.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-97767.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>767292.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>359766.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-59561.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-539850.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-244557.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>194212.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-285856.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-576233.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>38900.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>10200.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>383500.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>819100.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>689700.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>54400.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>873300.0</v>
       </c>
       <c r="AM30"/>
       <c r="AN30">
+        <v>873300.0</v>
+      </c>
+      <c r="AO30"/>
+      <c r="AP30">
         <v>152300.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>