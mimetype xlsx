--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1025,87 +1031,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1140,574 +1121,598 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>27</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>367296338000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>207332735000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>168350754563.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>176223091478.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>178036758671.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>119830127529.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>104500025048.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>113828320428.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>121108959759.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>106658712234.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39500822194.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41711261601.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19910311416.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15065924865.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19469336206.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>19139231000.0</v>
+      </c>
+      <c r="C5">
         <v>19750103000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22865164000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-169851346816.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-77516018256.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-34755765474.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14186164893.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>74217333093.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>297691705330.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>475196397438.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>621980919678.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>705633165553.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>573415869417.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>853043780.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1930601740.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>127564421.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1438854121.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3224437569.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>150000000000.0</v>
       </c>
       <c r="C8">
         <v>150000000000.0</v>
       </c>
       <c r="D8">
         <v>150000000000.0</v>
       </c>
       <c r="E8">
-        <v>75000000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="F8">
         <v>75000000000.0</v>
       </c>
       <c r="G8">
         <v>75000000000.0</v>
       </c>
       <c r="H8">
         <v>75000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>75000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>45489768820.0</v>
       </c>
       <c r="C9">
         <v>45489768820.0</v>
       </c>
       <c r="D9">
+        <v>45489768820.0</v>
+      </c>
+      <c r="E9">
         <v>27724933410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102724933410.0</v>
       </c>
       <c r="F9">
         <v>102724933410.0</v>
       </c>
       <c r="G9">
         <v>102724933410.0</v>
       </c>
       <c r="H9">
         <v>102724933410.0</v>
       </c>
       <c r="I9">
         <v>102724933410.0</v>
       </c>
       <c r="J9">
         <v>102724933410.0</v>
       </c>
       <c r="K9">
         <v>102724933410.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>102724933410.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>13513382000.0</v>
+      </c>
+      <c r="C10">
         <v>15387498000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21023141000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>324243259988.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>319919899788.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>292678569989.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17515063757.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16493397856.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24275265494.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>112909593359.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>307336588858.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>326484096767.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>138884898221.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>163187289792.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5422478350.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3225227903.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1511597000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3845944000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>875817000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2018000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>815000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>980000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>544000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>987000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>990000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15919000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>35335294000.0</v>
+      </c>
+      <c r="C12">
         <v>16498005000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22133648000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>556630701412.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>648167633758.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>711672800368.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17515063757.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16493397856.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24275265494.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1201177509311.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1274278091904.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1331411723231.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1026249765588.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1014766620009.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5422478350.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3225227903.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>150000000000.0</v>
       </c>
       <c r="C13">
         <v>150000000000.0</v>
       </c>
       <c r="D13">
         <v>150000000000.0</v>
       </c>
       <c r="E13">
-        <v>75000000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="F13">
         <v>75000000000.0</v>
       </c>
       <c r="G13">
         <v>75000000000.0</v>
       </c>
       <c r="H13">
         <v>75000000000.0</v>
       </c>
       <c r="I13">
         <v>75000000000.0</v>
       </c>
       <c r="J13">
         <v>75000000000.0</v>
       </c>
       <c r="K13">
         <v>75000000000.0</v>
       </c>
       <c r="L13">
         <v>75000000000.0</v>
       </c>
       <c r="M13">
         <v>75000000000.0</v>
       </c>
@@ -1728,2956 +1733,3068 @@
       </c>
       <c r="S13">
         <v>75000000000.0</v>
       </c>
       <c r="T13">
         <v>75000000000.0</v>
       </c>
       <c r="U13">
         <v>75000000000.0</v>
       </c>
       <c r="V13">
         <v>75000000000.0</v>
       </c>
       <c r="W13">
         <v>75000000000.0</v>
       </c>
       <c r="X13">
         <v>75000000000.0</v>
       </c>
       <c r="Y13">
         <v>75000000000.0</v>
       </c>
       <c r="Z13">
         <v>75000000000.0</v>
       </c>
+      <c r="AA13">
+        <v>75000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>3000000000.0</v>
       </c>
       <c r="C14">
         <v>3000000000.0</v>
       </c>
       <c r="D14">
-        <v>300000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="E14">
         <v>300000000.0</v>
       </c>
       <c r="F14">
         <v>300000000.0</v>
       </c>
       <c r="G14">
         <v>300000000.0</v>
       </c>
       <c r="H14">
-        <v>3000000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="I14">
         <v>3000000000.0</v>
       </c>
       <c r="J14">
         <v>3000000000.0</v>
       </c>
       <c r="K14">
         <v>3000000000.0</v>
       </c>
       <c r="L14">
         <v>3000000000.0</v>
       </c>
       <c r="M14">
         <v>3000000000.0</v>
       </c>
       <c r="N14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="O14">
         <v>3004062730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000000.0</v>
       </c>
       <c r="P14">
         <v>1500000000.0</v>
       </c>
-      <c r="Q14"/>
+      <c r="Q14">
+        <v>1500000000.0</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>524650266000.0</v>
+      </c>
       <c r="C16">
+        <v>319037361642.0</v>
+      </c>
+      <c r="D16">
         <v>116699000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>294473356.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>469726344.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2908617374.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3331541090.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3548654620.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>5019564572.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>22070372000.0</v>
+      </c>
+      <c r="C21">
         <v>1888211000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1203705000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6259961233.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7515000586.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6061775311.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7091478136.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8539903082.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8703397378.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8844450620.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2573607000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1674020175.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>687606535.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>535902139.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>431956396.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>561720101.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>953554000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2380479000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4266048000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5097000000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>3121591205000.0</v>
+      </c>
+      <c r="C23">
         <v>3074044645000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2847287928000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2930664711078.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2923286260687.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2815578393095.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2423706043201.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2485186649117.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2363109344956.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2300958312318.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2228730234130.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2188478244910.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1712065603832.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1447602269215.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>894611734937.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>947492552347.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>7860687680.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6087959030.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4436584840.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5837994420.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4643845800.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3932515770.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2211432150.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>829036390.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>3648000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>66200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>587733000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1466000000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
         <v>853043780.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1930601740.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7988252100.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7526813150.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7661022410.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5837994420.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4643845800.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3932515770.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2211432150.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>829036390.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26">
+        <v>1371964228130.0</v>
+      </c>
+      <c r="C26">
         <v>1005093278450.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>807781823584.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>907520236258.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1076482411074.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>957946037649.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>914863215098.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>989539151026.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1146666254370.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1147671996456.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>331842940529.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-13513382000.0</v>
+      </c>
+      <c r="C28">
         <v>-14534454000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-19092539000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-324115695567.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-318481045667.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-289454132420.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17515063757.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16493397856.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-24275265494.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-112909593359.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-307336588858.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-326484096767.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-138884898221.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-163187289792.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5422478350.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3225227903.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>1028057922579.0</v>
+      </c>
+      <c r="C29">
         <v>893803986316.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>843744702806.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>730148693223.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>871834713331.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>861079475415.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>848511733189.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>879819493867.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1071538322010.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>878683875000.0</v>
+      </c>
+      <c r="C30">
         <v>614300987000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19313567000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>526537820998.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>460331529671.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>479720562763.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>344923441844.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>341592873797.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>341963356136.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>384115107755.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>333297725944.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>135204243597.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>723888731990.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>864319712745.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>855017700104.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>841420255053.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>871279590785.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1062834924632.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1177215440235.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1273150950575.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>2229393948000.0</v>
+      </c>
+      <c r="C33">
         <v>72037300000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>139837551000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>967358225328.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1139733707640.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1447474793584.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>994159533268.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1048518325114.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1207480356293.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1209292147876.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1080623316842.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1130467398176.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1106312003444.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>967012359960.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>626070227696.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>789217527709.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>2093533283000.0</v>
+      </c>
+      <c r="C35">
         <v>2180240659000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>492094725000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>168350754563.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>36978768912.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3224437569.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3188193590.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3548654620.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3981850612.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5019564572.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6136258783.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8354650553.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13652990355.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>38052618146.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>40094371.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>83900736000.0</v>
+      </c>
+      <c r="C36">
         <v>-980582448000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-190802149000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-967358225328.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-1139733707640.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-1447474793584.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-994159533268.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-1048518325114.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-1207480356293.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-1209292147876.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1080623316842.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1130467398176.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1106312003444.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-967012359960.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-626070227696.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-789217527709.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>139837551000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1406675784338.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1135384919289.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>656430799143.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1412031446176.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1420174926147.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1131353723169.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-109511344869.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-126171174616.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-273400876497.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-420496165200.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-534176710754.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>263119028891.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>155049796735.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7303561000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6721932000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10289546000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>11365000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>22221000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18940000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>18158000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>12929000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5147000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4333000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>-21821912000.0</v>
+      </c>
+      <c r="C39">
         <v>2371208353000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1788676789000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1794894375506.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1875099965452.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1300912371468.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>903063925812.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>822123741106.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>577863182156.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>492581444940.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>387112353806.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>254985194965.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>36718084403.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6171992406.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
+      <c r="AA39"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>65</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>429926895000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>410229367000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-168350754563.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-176223091478.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-178036758671.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-119830127529.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-115149303654.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-121253228785.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-123002916896.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-107883383071.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-51367397407.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-55520847348.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-30458478370.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-16995818602.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-21458177969.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
+      <c r="AA40"/>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1992545401068.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>65360549303.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>168772928599.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>13783260799.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>7391111314.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>60761613474.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>66501844013.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>49116017907.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>66350815000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>47876956000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>38572803000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>20903988000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>20796970000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>11260844000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10907118000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>9789123000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7124000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>12802000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11102000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5227000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4345000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2494000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1806000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>45489769000.0</v>
       </c>
       <c r="C42">
         <v>45489769000.0</v>
       </c>
       <c r="D42">
+        <v>45489769000.0</v>
+      </c>
+      <c r="E42">
         <v>-142126413411.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>19336750626.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>67969167931.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102724933405.0</v>
       </c>
       <c r="H42">
         <v>102724933405.0</v>
       </c>
       <c r="I42">
         <v>102724933405.0</v>
       </c>
       <c r="J42">
         <v>102724933405.0</v>
       </c>
       <c r="K42">
         <v>102724933405.0</v>
       </c>
       <c r="L42">
         <v>102724933405.0</v>
       </c>
       <c r="M42">
         <v>102724933405.0</v>
       </c>
       <c r="N42">
+        <v>102724933405.0</v>
+      </c>
+      <c r="O42">
         <v>664279062841.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>352064038387.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>411829028133.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>124174031302.0</v>
+      </c>
+      <c r="C45">
         <v>117363573971.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>115151466444.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>119914060939.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>115661914554.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>122840448627.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>107781658452.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>44124497000.0</v>
+      </c>
+      <c r="C46">
         <v>45638259000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>50959553000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>51290653897.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54197624487.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>64736683533.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>59937098085.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>42793852525.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>45589587493.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>48071244095.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>43749206617.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>49968823855.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>49598667664.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>47002675962.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>28960473335.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12769176998.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>44124497410.0</v>
+      </c>
+      <c r="C47">
         <v>45638259470.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>50959552820.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>51284667510.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>54026638100.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>64730697146.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>59931111698.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>41712464138.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>45194558106.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>47652980708.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>43072257560.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>49728722000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>49063053000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>40173369000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>28960473000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12769177000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9226727000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5998746000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6993321000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7887000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7940000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6312000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6461000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>7074000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>7177000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>7207000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>813428923000.0</v>
+      </c>
+      <c r="C48">
         <v>678564115000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>625389770000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>722275106634.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>777497962705.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>718110307484.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>656600634891.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>627877227369.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>596121683275.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>533138560012.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>476018704493.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>428637916014.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>325036758584.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>260402887924.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>231831018692.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>207616612231.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>167057856000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>146930678000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>137986625000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>122588000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000000.0</v>
       </c>
       <c r="W48">
         <v>3000000000.0</v>
       </c>
       <c r="X48">
+        <v>3000000000.0</v>
+      </c>
+      <c r="Y48">
         <v>2500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000000.0</v>
       </c>
       <c r="Z48">
         <v>2000000000.0</v>
       </c>
+      <c r="AA48">
+        <v>2000000000.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>76</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
         <v>853044000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1930602000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>176044533307.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>183280178284.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>182789163707.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>122336580859.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4643845800.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3932515770.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2211432150.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>829036390.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>17008607705.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>168056281207.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>175753365134.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>175128141297.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>116498586439.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
-        <v>1110507000.0</v>
+        <v>21821912000.0</v>
       </c>
       <c r="C53">
         <v>1110507000.0</v>
       </c>
       <c r="D53">
+        <v>1110507000.0</v>
+      </c>
+      <c r="E53">
         <v>232387441424.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>328247733970.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>418994230379.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>485989006454.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>679176341809.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>808525621696.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1088267915952.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>966941503046.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1004927626464.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>887364867367.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>851579330217.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>592744249000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>615577982000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>414124255000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>493426009000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>3121591205000.0</v>
+      </c>
+      <c r="C55">
         <v>3074044645000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2847287928000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2930664711078.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2923286260687.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2815578393095.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2423706043201.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2485186649117.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2363109344956.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2300958312318.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2228730234130.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2188478244910.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1712065603832.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1447602269215.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>894611734937.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>947492552347.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>616236645000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>724796521000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>659656925000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>468470000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>449281000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>390856000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>266810000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>227015000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>234567000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>210563000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>892197257000.0</v>
+      </c>
+      <c r="C56">
         <v>3002007345000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1830124003000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>556630701412.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>648167633758.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>711672800368.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>17515063757.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>16493397856.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24275265494.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1201177509311.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1274278091904.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1331411723231.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1026249765588.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1014766620009.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5422478350.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3225227903.0</v>
       </c>
-      <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>524650266000.0</v>
+      </c>
+      <c r="C57">
         <v>800124904000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>634122127000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>168350754563.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>176223091478.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>178036758671.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>119830127529.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>104500025048.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>113828320428.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>121108959759.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>106684209289.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>39500822194.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>41711261601.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>21596036780.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>22974094451.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>20480432672.0</v>
       </c>
-      <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
+      <c r="AA57"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>2093533283000.0</v>
+      </c>
+      <c r="C58">
         <v>2180240659000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2003543225000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2200516017855.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2051451547356.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1954498917680.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1575194310012.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1605367155250.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1291571022946.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1114898421463.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>953005676554.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>863482229938.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>623888042426.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>447920318447.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>235716677858.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>253046911983.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>132735317000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>132838012000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>120371000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>104447000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>111898000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>103077000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>76422000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>54572000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>39854000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>29557000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>1028057923000.0</v>
+      </c>
+      <c r="C60">
         <v>893803986000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>843744703000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>730148693223.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>871834713331.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>861079475415.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>848511733189.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>879819493867.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1071538322010.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1186059890855.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1275724557576.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1324996014972.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1088177561406.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>999681950768.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>658895057079.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>694445640364.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>483501327000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>591958509000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>539285926000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>364023000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>337383000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>287779000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>190388000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>172443000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>194713000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>181006000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2">
         <v>311062646000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>367296338000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>119310519000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>109256018000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>125598419000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>207332735000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>157161038491.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>108340069491.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>141033345914.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>168350754563.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>154390901271.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>92616854680.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>118063214658.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>176223091478.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>86906546835.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>82339917379.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>114014831157.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>178036758671.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>72976648313.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>98907976645.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>80430297069.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>119830127529.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>54864856571.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>850639179826.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>83443995163.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>104500025048.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>88778546211.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>73574589730.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>84375983847.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>113828320428.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>119120383241.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>71039253743.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>121108959759.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>87142290421.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>59645043686.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>116443993114.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>106658712234.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>69909278193.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>60123774969.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>55535642686.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>39500822194.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>20831814349.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>49774790839.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>41711261601.0</v>
       </c>
-      <c r="AX2"/>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4722,54 +4839,56 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4814,248 +4933,256 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-5603824000.0</v>
+      </c>
+      <c r="C5">
+        <v>19139231000.0</v>
+      </c>
+      <c r="D5">
         <v>16315555000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7096234000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>19750103000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>19750103000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>23865164000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>23865164000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>22865164000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>22865164000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>20193669309.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>20278463839.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>19193669309.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-169851346816.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-158489992869.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-156840795401.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-92657773184.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-83388182779.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>42799606675.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>136089248529.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-61828486391.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-57608653374.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-104211731196.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-109848553271.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-87887643631.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3813835106.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>14855383110.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>31826435259.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>86516577942.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>57217333092.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>148393454952.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>162208680731.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>257404702544.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>281691705330.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>460012951740.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>426424304230.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>485206471173.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>460196397437.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>526331904084.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>587929518800.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>601203418418.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>607980919678.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>688226573684.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>812420210968.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>994971183780.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>705633165553.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>717429655377.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>722465573695.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>752609958072.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>573415869417.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>703232487405.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1060718490509.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>865097391442.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5100,117 +5227,119 @@
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>264471501.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>558846676.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>558846676.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>853043780.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1211095577.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1692141602.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1921138721.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1930601740.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2380004237.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2702214710.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3034764948.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>127564421.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>648452366.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1159436373.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>979575308.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1438854121.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2347602814.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2347602814.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3224437569.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3224437569.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
@@ -5232,111 +5361,115 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>150000000000.0</v>
       </c>
       <c r="D8">
         <v>150000000000.0</v>
       </c>
       <c r="E8">
         <v>150000000000.0</v>
       </c>
       <c r="F8">
         <v>150000000000.0</v>
       </c>
       <c r="G8">
         <v>150000000000.0</v>
       </c>
       <c r="H8">
         <v>150000000000.0</v>
       </c>
       <c r="I8">
         <v>150000000000.0</v>
       </c>
       <c r="J8">
         <v>150000000000.0</v>
       </c>
       <c r="K8">
         <v>150000000000.0</v>
       </c>
       <c r="L8">
         <v>150000000000.0</v>
       </c>
       <c r="M8">
         <v>150000000000.0</v>
       </c>
       <c r="N8">
         <v>150000000000.0</v>
       </c>
       <c r="O8">
-        <v>75000000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="P8">
-        <v>75000000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="Q8">
         <v>75000000000.0</v>
       </c>
       <c r="R8">
         <v>75000000000.0</v>
       </c>
       <c r="S8">
         <v>75000000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>75000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>75000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5360,126 +5493,130 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>45489768820.0</v>
       </c>
       <c r="D9">
         <v>45489768820.0</v>
       </c>
       <c r="E9">
         <v>45489768820.0</v>
       </c>
       <c r="F9">
         <v>45489768820.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>45489768820.0</v>
+      </c>
+      <c r="H9">
+        <v>45489768820.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>45669181940.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>45669181940.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>45669181300.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>27724933410.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>27724933410.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102724933410.0</v>
       </c>
       <c r="Q9">
         <v>102724933410.0</v>
       </c>
       <c r="R9">
         <v>102724933410.0</v>
       </c>
       <c r="S9">
         <v>102724933410.0</v>
       </c>
       <c r="T9">
         <v>102724933410.0</v>
       </c>
       <c r="U9">
         <v>102724933410.0</v>
       </c>
       <c r="V9">
         <v>102724933410.0</v>
       </c>
       <c r="W9">
         <v>102724933410.0</v>
       </c>
       <c r="X9">
         <v>102724933410.0</v>
       </c>
       <c r="Y9">
         <v>102724933410.0</v>
       </c>
       <c r="Z9">
         <v>102724933410.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>102724933410.0</v>
+      </c>
+      <c r="AB9">
+        <v>102724933410.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5496,320 +5633,328 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>18099444000.0</v>
+      </c>
+      <c r="C10">
+        <v>13513382000.0</v>
+      </c>
+      <c r="D10">
         <v>19540057000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>19437790000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10673120000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>15387498000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>20161136000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>21092483000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>22373894000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>21023141000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>23489462515.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>690812867050.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>651179332971.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>324243259988.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>346150513954.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>373958380826.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>338309615807.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>319919899788.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>368287905758.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>300259481940.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>366917988633.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>292678569989.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>24899902595.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>20363536335.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>22840142145.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>17515063757.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>24297419079.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24126462751.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>22571299584.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16493397856.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>19845689891.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>21802944493.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>25633629705.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>24275265494.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>124543227932.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>115582454983.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>57963104218.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>112909593359.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>180232643431.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>157888264714.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>255283205974.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>307336588858.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>331664781725.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>317470341705.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>383485273647.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>326484096767.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>180159451154.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>189280274569.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>19392916841.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>138884898221.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>15558074390.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>17599931002.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>10108623997.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>11998289792.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>9657874693.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>7986034100.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>6483177700.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>5422478400.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>6182857100.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>6367690700.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3132598600.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3225227900.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>7023189200.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>3378684900.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>2093129900.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1511597100.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>5391214400.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1122197100.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2732253600.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>3845943800.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1817418800.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>2098200400.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3217245800.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>875817000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>2416692000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1172707800.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>2662336400.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2018000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1135000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>2356000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>904000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>815000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>1589000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1578000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>4587000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>980000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>441000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>2313000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>681000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5854,297 +5999,305 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>18099444000.0</v>
+      </c>
+      <c r="C12">
+        <v>35335294000.0</v>
+      </c>
+      <c r="D12">
         <v>41057775000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>20548297000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11783626000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16498005000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>21271643000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>67832782000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>579233113000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>22133648000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>23489462515.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>690812867050.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>651179332971.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>556630701412.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>597781807455.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>627678973367.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>657278455078.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>648167633758.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>820018149268.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>889268759620.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>758812465741.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>711672800368.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>393395710823.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>430071534414.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>22840142145.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>17515063757.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>617761587722.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>24126462751.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>22571299584.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16493397856.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>19845689891.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>21802944493.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>25633629705.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>24275265494.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1253452684754.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1192427474744.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>57963104218.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1201177509311.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1207583395089.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1249051731952.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1216123016278.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1274278091904.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1383778274941.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1438008831741.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1681084322991.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1331411723231.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1207435067922.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1219312730184.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>19392916841.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1026249765588.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15558074390.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>17599931002.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>10108623997.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>11998289792.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>9657874693.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>150000000000.0</v>
       </c>
       <c r="C13">
         <v>150000000000.0</v>
       </c>
       <c r="D13">
         <v>150000000000.0</v>
       </c>
       <c r="E13">
         <v>150000000000.0</v>
       </c>
       <c r="F13">
         <v>150000000000.0</v>
       </c>
       <c r="G13">
         <v>150000000000.0</v>
       </c>
       <c r="H13">
         <v>150000000000.0</v>
       </c>
       <c r="I13">
         <v>150000000000.0</v>
       </c>
       <c r="J13">
         <v>150000000000.0</v>
       </c>
       <c r="K13">
         <v>150000000000.0</v>
       </c>
       <c r="L13">
         <v>150000000000.0</v>
       </c>
       <c r="M13">
         <v>150000000000.0</v>
       </c>
       <c r="N13">
         <v>150000000000.0</v>
       </c>
       <c r="O13">
-        <v>75000000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="P13">
-        <v>75000000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="Q13">
         <v>75000000000.0</v>
       </c>
       <c r="R13">
         <v>75000000000.0</v>
       </c>
       <c r="S13">
         <v>75000000000.0</v>
       </c>
       <c r="T13">
         <v>75000000000.0</v>
       </c>
       <c r="U13">
         <v>75000000000.0</v>
       </c>
       <c r="V13">
         <v>75000000000.0</v>
       </c>
       <c r="W13">
         <v>75000000000.0</v>
       </c>
       <c r="X13">
         <v>75000000000.0</v>
       </c>
@@ -6318,114 +6471,120 @@
       </c>
       <c r="CC13">
         <v>75000000000.0</v>
       </c>
       <c r="CD13">
         <v>75000000000.0</v>
       </c>
       <c r="CE13">
         <v>75000000000.0</v>
       </c>
       <c r="CF13">
         <v>75000000000.0</v>
       </c>
       <c r="CG13">
         <v>75000000000.0</v>
       </c>
       <c r="CH13">
         <v>75000000000.0</v>
       </c>
       <c r="CI13">
         <v>75000000000.0</v>
       </c>
       <c r="CJ13">
         <v>75000000000.0</v>
       </c>
+      <c r="CK13">
+        <v>75000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>75000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>3000000000.0</v>
+        <v>3052264000.0</v>
       </c>
       <c r="C14">
         <v>3000000000.0</v>
       </c>
       <c r="D14">
         <v>3000000000.0</v>
       </c>
       <c r="E14">
         <v>3000000000.0</v>
       </c>
       <c r="F14">
         <v>3000000000.0</v>
       </c>
       <c r="G14">
         <v>3000000000.0</v>
       </c>
       <c r="H14">
         <v>3000000000.0</v>
       </c>
       <c r="I14">
         <v>3000000000.0</v>
       </c>
       <c r="J14">
-        <v>300000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="K14">
-        <v>300000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="L14">
         <v>300000000.0</v>
       </c>
       <c r="M14">
         <v>300000000.0</v>
       </c>
       <c r="N14">
         <v>300000000.0</v>
       </c>
       <c r="O14">
         <v>300000000.0</v>
       </c>
       <c r="P14">
         <v>300000000.0</v>
       </c>
       <c r="Q14">
         <v>300000000.0</v>
       </c>
       <c r="R14">
         <v>300000000.0</v>
       </c>
       <c r="S14">
         <v>300000000.0</v>
       </c>
       <c r="T14">
-        <v>3000000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="U14">
-        <v>3000000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="V14">
         <v>3000000000.0</v>
       </c>
       <c r="W14">
         <v>3000000000.0</v>
       </c>
       <c r="X14">
         <v>3000000000.0</v>
       </c>
       <c r="Y14">
         <v>3000000000.0</v>
       </c>
       <c r="Z14">
         <v>3000000000.0</v>
       </c>
       <c r="AA14">
         <v>3000000000.0</v>
       </c>
       <c r="AB14">
         <v>3000000000.0</v>
       </c>
       <c r="AC14">
         <v>3000000000.0</v>
       </c>
@@ -6471,99 +6630,105 @@
       <c r="AQ14">
         <v>3000000000.0</v>
       </c>
       <c r="AR14">
         <v>3000000000.0</v>
       </c>
       <c r="AS14">
         <v>3000000000.0</v>
       </c>
       <c r="AT14">
         <v>3000000000.0</v>
       </c>
       <c r="AU14">
         <v>3000000000.0</v>
       </c>
       <c r="AV14">
         <v>3000000000.0</v>
       </c>
       <c r="AW14">
         <v>3000000000.0</v>
       </c>
       <c r="AX14">
         <v>3000000000.0</v>
       </c>
       <c r="AY14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="BA14">
         <v>2991874540.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3008125460.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3000000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>3000000000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6608,104 +6773,116 @@
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>817608962000.0</v>
+      </c>
+      <c r="C16">
+        <v>524650266000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16"/>
+      <c r="F16">
+        <v>1330814905473.0</v>
+      </c>
       <c r="G16">
+        <v>319037361642.0</v>
+      </c>
+      <c r="H16">
+        <v>793910261201.0</v>
+      </c>
+      <c r="I16">
         <v>77405000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>89627000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>116699000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>128324983.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>161927526.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>294473356.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>294473356.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2032015977.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2189403763.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2201924084.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4335719433.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3903565983.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>299000018.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>256294628.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -6728,54 +6905,56 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6820,54 +6999,56 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6912,54 +7093,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7004,54 +7187,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7096,274 +7281,280 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>22070372000.0</v>
+      </c>
+      <c r="D21">
         <v>25269368000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>24802480000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>26555088000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1888211000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8241234000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>915752000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3249074000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1203705000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1352232812.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1533834880.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1715436947.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>6259961233.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6822861351.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7415963270.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6978467661.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7515000586.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4778389786.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>5269215487.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5768384522.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>6061775311.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6599053434.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6639001099.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6886203345.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7091478136.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6904174192.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7391007944.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8350928460.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8539903082.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8113364283.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>8324017908.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>8529264891.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>8703397378.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>8758297956.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>8638219956.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8786488819.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8844450620.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8555714010.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>8237245934.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>8341620553.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2573607000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2387199984.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2558854508.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2145257531.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1674020175.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1628426890.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>837220105.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>637013320.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>687606535.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>589684951.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>633091965.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>587628111.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>535902139.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>488468680.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>469311200.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>356974000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>431956400.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>313068000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>401817300.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>470079700.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>561720100.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21">
         <v>953554000.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21"/>
       <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21">
         <v>2380478700.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21"/>
       <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21">
         <v>4266048200.0</v>
       </c>
-      <c r="BV21"/>
-      <c r="BW21"/>
       <c r="BX21"/>
-      <c r="BY21">
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>5097000000.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -7408,478 +7599,490 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>3593199163000.0</v>
+      </c>
+      <c r="C23">
+        <v>3121591205000.0</v>
+      </c>
+      <c r="D23">
         <v>2962322970000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2881516719000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3623019527000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3074044645000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2769777705000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3024882940000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2308123276000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1892101740000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2855135812855.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3010723608300.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3157558859858.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2930664711078.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2903614630264.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2995943710099.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3094295869209.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2923286260687.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2994651309060.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3189271250842.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3089325816185.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2815578393095.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2401750968314.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2547274735049.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2590716580045.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2423706043201.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2324794092199.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>835839592039.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2626512553902.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2485186649117.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2192735308170.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2304686167366.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2559439167476.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2363109344956.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2320471854011.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2256086166338.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1222986316155.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2300958312318.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2127240150609.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2229462041135.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2345943990250.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2228730234130.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2276693288083.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2382997335935.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2599581108684.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2188478244910.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2004694223685.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2032908886528.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1279029983611.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1712065603832.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1201439081862.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1543048249236.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1329613127701.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>2339495940.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>7860687680.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3111765890.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3382046600.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3449520990.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6087959030.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3484706770.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3424023210.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4522374440.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4436584840.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2774832860.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3181597340.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3025701100.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5837994420.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2583155560.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>3647700.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>1496701000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>954908400.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>591255900.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>66200400.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>933383800.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>1117487000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>1024533500.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>587733400.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1283720900.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>1403529400.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>1367745400.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>1466000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>1559000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>1643000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>1727000000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
         <v>264471500.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>558846680.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>558846680.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>853043780.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1211095580.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>4719500170.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2702214710.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3034764950.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7988252100.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3760218260.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4541482970.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4429096300.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7526813150.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5832309590.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5771626030.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7746812010.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7661022410.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2774832860.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3181597340.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3025701100.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5837994420.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2583155560.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -7896,144 +8099,148 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>1371964228130.0</v>
+      </c>
+      <c r="D26">
         <v>1367105482488.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1320732160891.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1136210549044.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1005093278450.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1025752503266.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1025210626989.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>869358939386.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>807781823584.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>934980305289.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>883252936099.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>801698616226.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>907520236258.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1065592473110.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1132359975173.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1138092023068.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1076482411074.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1180606051000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1355279710825.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1022913922462.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>957946037649.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>814643641857.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>810983299656.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>785939012819.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>914863215098.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>960730080686.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>877918761731.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1028506089035.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>144364072274.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>913334719489.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -8046,54 +8253,56 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8138,324 +8347,334 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-18099444000.0</v>
+      </c>
+      <c r="C28">
+        <v>-13513382000.0</v>
+      </c>
+      <c r="D28">
         <v>-19275585000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-18878944000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-10114273000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-14534454000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-18950040000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-19400341000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-20452755000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-19092539000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-21109458278.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-688110652340.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-648144568023.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-324115695567.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-345502061588.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-372798944453.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-337330040499.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-318481045667.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-365940302944.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-297911879126.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-363693551064.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-289454132420.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-24899902595.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-20363536335.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-22840142145.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-17515063757.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-24297419079.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-24126462751.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-22571299584.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-16493397856.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-19845689891.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-21802944493.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-25633629705.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-24275265494.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-124543227932.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-115582454983.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-57963104218.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-112909593359.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-180232643431.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-157888264714.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-255283205974.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-307336588858.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-331664781725.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-317470341705.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-383485273647.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-326484096767.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-180159451154.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-189280274569.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-19392916841.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-138884898221.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-15558074390.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-17599931002.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-10108623997.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-11998289792.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-9657874693.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>54</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>1028057922579.0</v>
+      </c>
+      <c r="D29">
         <v>998439246910.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>986797526579.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>937250552050.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>893803986316.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>891458709901.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>863585725916.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>850532388501.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>843744702806.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>839417975426.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>842245641732.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>852926189254.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>730148693223.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1010555519406.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>790119974717.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>893671228488.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>871834713331.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1005948812021.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1062506227710.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>861369321028.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>861079475415.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>785370380688.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>820914508548.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>798791681159.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8474,142 +8693,148 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1050121475000.0</v>
+      </c>
+      <c r="C30">
+        <v>878683875000.0</v>
+      </c>
+      <c r="D30">
         <v>834320091000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="E30"/>
+      <c r="F30">
         <v>899744560000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>614300987000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>358532772000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>424304423000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>687492326000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>19313567000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>338559066777.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>325894998093.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>659605886584.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>459555122081.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>325515178991.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>338019981436.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>552936195593.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>426923027103.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>262663985798.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>346872099129.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>541362405735.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>469930173754.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>219181618187.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>293427752824.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>517332731284.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>344923441844.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>229000692214.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>189852401014.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>408348686526.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>341592873797.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>217029105937.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
@@ -8622,124 +8847,126 @@
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>840711806852.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>723888731990.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>826642422853.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>782704011447.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>886692760827.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>864319712745.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1001170422235.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1057237012223.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>855600936507.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>855017700104.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>778771327254.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>814275507447.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>791905477814.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>841420255053.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>824961004611.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>821250653983.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>915272770626.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>871279590785.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>931068650359.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -8752,54 +8979,56 @@
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -8844,252 +9073,260 @@
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:88">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>2524978245000.0</v>
+      </c>
+      <c r="C33">
+        <v>2229393948000.0</v>
+      </c>
+      <c r="D33">
         <v>2108462822000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2881516719000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3623019527000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2148475488000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2092699453000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1158238712000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1007604272000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>139837551000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>987525563928.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>937483571403.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>856631173187.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>967358225328.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1127549070762.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1196614090439.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1200372760536.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1139733707640.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1253525891764.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1424737950020.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1087463191602.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1447474793584.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>878676873462.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>872953482151.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>857528080355.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>994159533268.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1016668389073.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2361855407930.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1091692216876.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1048518325114.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1129673393798.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1130916222491.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1249165192157.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1207480356293.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1355194480480.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1235915704080.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2385028402752.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1209292147876.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1110279239698.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1174048994790.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1186334460484.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1080623316842.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1168616517684.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1241644916037.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1433801064569.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1130467398176.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1243830669546.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1245517088135.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2059911665796.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1106312003444.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1684303252458.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>2048847844721.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1843874344041.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>40709271414.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>36023019103.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:88">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -9134,426 +9371,440 @@
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:88">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>2517048074000.0</v>
+      </c>
+      <c r="C35">
+        <v>2093533283000.0</v>
+      </c>
+      <c r="D35">
         <v>1963883723000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1894719192000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2685768975000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2180240659000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>643624878000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>781116162000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>975256987000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>492094725000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>48756327157.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>54349268711.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>141033345914.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>168350754563.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>154390901271.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>92616854680.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>118063214658.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>176223091478.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>10767106936.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7654804408.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3224437569.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3224437569.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35">
         <v>3188193590.0</v>
       </c>
-      <c r="Z35"/>
-[...1 lines deleted...]
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35">
         <v>3445459927.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>3548654620.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>5739307829.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>3680638221.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3834133095.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3981850612.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>4340847602.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>4557888641.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>5019564572.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>5353931858.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>5713759991.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>6114696112.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>6136258783.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>6856417524.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>7292665932.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>7846483423.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>8354650553.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>9502047320.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>11960460040.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>13652990355.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:88">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>46624909000.0</v>
+      </c>
+      <c r="C36">
+        <v>83900736000.0</v>
+      </c>
+      <c r="D36">
         <v>672281214000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1491045426000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2416386740000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1095855739000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1013206986000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>58688883000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>59256156000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>30589631000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-987525563928.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-937483571403.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-856631173187.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-967358225328.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-1127549070762.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-1196614090439.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-1200372760536.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-1139733707640.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-1253525891764.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-1424737950020.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-1087463191602.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-1447474793584.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-878676873462.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-872953482151.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-857528080355.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-994159533268.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-1016668389073.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2307135060803.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-1091692216876.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-1048518325114.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-1129673393798.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-1130916222491.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-1249165192157.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-1207480356293.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-1355194480480.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-1235915704080.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2328249694309.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-1209292147876.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-1110279239698.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-1174048994790.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-1186334460484.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-1080623316842.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-1168616517684.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-1241644916037.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-1433801064569.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-1130467398176.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-1243830669546.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-1245517088135.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2010803669962.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-1106312003444.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1634666487420.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2003083298587.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1798702491225.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-40709271414.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-36023019103.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:88">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9598,402 +9849,408 @@
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:88">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>2962322970000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38"/>
       <c r="H38">
+        <v>340400000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1844120786412.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1382427169847.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1649748353700.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>1406675784338.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1178283752047.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1171650646293.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1236644653595.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1135384919289.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>921107268028.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>875264541202.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1243050158842.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>656430799143.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1129678384029.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1244249718484.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1710348357545.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1412031446176.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>690364115404.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>121965511269.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1512249037442.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1420174926147.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1043216224481.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1151967000382.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1284640345614.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1131353723169.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>-288175311223.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>-172257012486.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>41587680700.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>-109511344869.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>-190622484178.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>-193638685607.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>-56513486512.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>-126171174616.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>-275701504542.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>-296656411843.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>-515304278876.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>-273400876497.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>-446571513783.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>-431920931791.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>20067729600.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>-420496165200.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>12430075700.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>16729263700.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>24614582800.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1394894708010.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1304578921207.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>24041760300.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>28185673000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>11435092600.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>17657855100.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>14178808400.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>20517025500.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>6418025600.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>14877382800.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>12574133400.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>18430845900.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>7303561300.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>17648682000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>13252712800.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>20612709300.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>7507797500.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>17129911600.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>19352404000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>24190265300.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>8553504500.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>25515483800.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>17043381300.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>15758420100.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>11365000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>23538000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>27011000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>20911000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>22221000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>20361000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>21173000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>25464000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>18940000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>18810000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>20857000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>29066000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:88">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>64</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-21821912000.0</v>
+      </c>
+      <c r="D39">
         <v>-21517718000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>-20548297000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>-911528186000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>294770166000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>562741945000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>468419412000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>33793565000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1710816975000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1199671796061.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1979457820411.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2143510723410.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1794894375506.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1538285449389.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1667723333305.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>916101086268.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>953293912670.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1003424617424.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>998555572697.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>963809417657.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>901376788400.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>772365060703.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>877550844018.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>812694984280.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>794297199924.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>833079761489.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>794420725310.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>799124824911.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>822123741106.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>566639886054.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
@@ -10006,688 +10263,704 @@
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:88">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>-817608962000.0</v>
+      </c>
+      <c r="C40">
+        <v>-524650266000.0</v>
+      </c>
+      <c r="D40">
         <v>-3819719000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>-3140977000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-316423318000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>429926895000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>349811715000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>364480945000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>340099218000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>332369552000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-157161038491.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-108340069491.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-141033345914.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-168350754563.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-154390901271.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-92616854680.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-118063214658.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-176223091478.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-86906546835.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-82339917379.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-127953682938.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-187785094853.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-76418967202.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-101792193014.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-90155860191.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-128297878433.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-57736994185.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>7197930112.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-98184974283.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-115149303654.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-97707364550.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-77157575382.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-108948797812.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-121253228785.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-121427818526.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-73383897561.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>2603366704.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-123002916896.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-88277838809.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>18780982.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-6960478533.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-1199173782.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-947862894.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-5299735415.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-24447135826.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-11866575213.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-2044683363.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-2027291976.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>3077121329.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-13809585747.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>11257788721.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:88">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>2045509181172.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>1992545401068.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>96329083693.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>102626400167.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>222300737008.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>65360549303.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>13731379573.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>205329321859.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>155374579455.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>168772928599.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>16431742781.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>28959071590.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>6862620149.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>13154999907.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>11233677325.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>10142746279.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>8557854144.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>7391111314.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>33624663536.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>152420586400.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>160022766000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>157821362100.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>111757442500.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>109873281400.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>139381253900.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>164554774200.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>110935711000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>97057950900.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>117229655400.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>141750685800.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>109166570500.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>94688940500.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>97492155600.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>109467310900.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>57306683100.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>86471679000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>93097086500.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>87821790900.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>63078371000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>60742731000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>65613265500.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>67268265500.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>61161084700.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>53035222600.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>55045181700.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>51025456900.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>50845854000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>51960069700.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>72967991700.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>43977867200.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>49478397100.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>51665437400.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>41672698700.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>36552975500.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>41875236800.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>35232216100.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>29934120100.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>33322620800.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>36081899100.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>33407096100.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>49605630100.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>29547130600.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>26994716900.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>20208233400.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>27362714800.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>33784000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>27600000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>24596000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>24963000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>34294000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>21649000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>28766000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>27024000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>30840000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>16127000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>13636000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>16711000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:88">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>69489769000.0</v>
+      </c>
+      <c r="C42">
         <v>45489769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62393535000.0</v>
       </c>
       <c r="D42">
         <v>45489769000.0</v>
       </c>
       <c r="E42">
-        <v>45489769000.0</v>
+        <v>62393535000.0</v>
       </c>
       <c r="F42">
         <v>45489769000.0</v>
       </c>
       <c r="G42">
         <v>45489769000.0</v>
       </c>
       <c r="H42">
         <v>45489769000.0</v>
       </c>
       <c r="I42">
         <v>45489769000.0</v>
       </c>
       <c r="J42">
+        <v>45489769000.0</v>
+      </c>
+      <c r="K42">
+        <v>45489769000.0</v>
+      </c>
+      <c r="L42">
         <v>45669181939.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>45669181939.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>45669181299.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-142126413411.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>46325175738.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-54115861996.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>10067160221.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>19336750626.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>145524540080.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>238814181934.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-20932039377.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-12492373344.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>102724933405.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>102724933405.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-55050353858.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>98911098299.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102724933405.0</v>
       </c>
       <c r="AB42">
         <v>102724933405.0</v>
       </c>
       <c r="AC42">
         <v>102724933405.0</v>
       </c>
       <c r="AD42">
         <v>102724933405.0</v>
       </c>
       <c r="AE42">
         <v>102724933405.0</v>
       </c>
       <c r="AF42">
         <v>102724933405.0</v>
       </c>
       <c r="AG42">
         <v>102724933405.0</v>
       </c>
       <c r="AH42">
         <v>102724933405.0</v>
       </c>
       <c r="AI42">
         <v>102724933405.0</v>
       </c>
       <c r="AJ42">
         <v>102724933405.0</v>
       </c>
       <c r="AK42">
         <v>102724933405.0</v>
       </c>
       <c r="AL42">
         <v>102724933405.0</v>
       </c>
       <c r="AM42">
         <v>102724933405.0</v>
       </c>
       <c r="AN42">
-        <v>717928351822.0</v>
+        <v>102724933405.0</v>
       </c>
       <c r="AO42">
         <v>102724933405.0</v>
       </c>
       <c r="AP42">
-        <v>102724933405.0</v>
+        <v>717928351822.0</v>
       </c>
       <c r="AQ42">
         <v>102724933405.0</v>
       </c>
       <c r="AR42">
         <v>102724933405.0</v>
       </c>
       <c r="AS42">
-        <v>105027433532.0</v>
+        <v>102724933405.0</v>
       </c>
       <c r="AT42">
         <v>102724933405.0</v>
       </c>
       <c r="AU42">
-        <v>102724933405.0</v>
+        <v>105027433532.0</v>
       </c>
       <c r="AV42">
         <v>102724933405.0</v>
       </c>
       <c r="AW42">
-        <v>688140802822.0</v>
+        <v>102724933405.0</v>
       </c>
       <c r="AX42">
         <v>102724933405.0</v>
       </c>
       <c r="AY42">
-        <v>102724933406.0</v>
+        <v>688140802822.0</v>
       </c>
       <c r="AZ42">
         <v>102724933405.0</v>
       </c>
       <c r="BA42">
+        <v>102724933406.0</v>
+      </c>
+      <c r="BB42">
+        <v>102724933405.0</v>
+      </c>
+      <c r="BC42">
         <v>653279062843.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>634446268072.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:88">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10732,54 +11005,56 @@
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:88">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10824,96 +11099,100 @@
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:88">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>70</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>124174031302.0</v>
+      </c>
+      <c r="D45">
         <v>122053059761.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>121061312270.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>117103377850.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>117363573971.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>118635630294.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>115362636273.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>114630746941.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>115151466444.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>120450420451.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>120640777810.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>120565386722.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>119914060939.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>120807870722.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -10942,708 +11221,726 @@
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:88">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>43637389000.0</v>
+      </c>
+      <c r="C46">
+        <v>44124497000.0</v>
+      </c>
+      <c r="D46">
         <v>43806758000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>44936652000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>43867150000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>45638259000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>45498730000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>45137641000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>48308782000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>50959553000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>51193025827.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>52696800424.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>53217120014.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>51290653897.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>53589384102.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>55281217569.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>53855302633.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>54197624487.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>68141450978.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>64189023708.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>54049409321.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>64736683533.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>53852025993.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>49844033339.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>51270167613.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>59937098085.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>46223148742.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>47329339183.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>48001540512.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>42793852525.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>44395426727.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>45617747259.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>45304974451.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>45589587493.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>47445966305.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>47572291173.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>47992219624.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>48071244095.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>46305582174.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>47921172101.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>44652243391.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>43749206617.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>44819982169.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>53237934013.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>53057640369.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>49968823855.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>48817354159.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>48407491743.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>48470982514.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>49598667664.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>49047080087.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>45131454169.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>44584224705.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>40173369275.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>35534550423.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:88">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>44124497410.0</v>
+      </c>
+      <c r="D47">
         <v>43806757730.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>44936651890.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>43867150240.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>45638259470.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>45498729640.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>51187039440.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>52690814037.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>53211133630.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>51284667510.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>53583397715.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>55275231183.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>52859316248.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>54026638100.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>67976450977.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>64024023708.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>54049409321.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>64730697146.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>53474775993.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>49644033339.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>51270167613.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>59931111698.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>46213148740.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>47329339183.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>46920152126.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>41712464138.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>43314038341.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>44536358900.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>44516845100.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>45194558100.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>45670221300.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>46544702800.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>47992219600.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>47652980700.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>45912318800.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>46589908700.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>42717819300.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>43072257600.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>42730989200.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>52663236000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>51211356200.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>49728722500.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>48108412900.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>47577002400.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>48470982500.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>49063053300.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>49047080100.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>45131454200.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>44584224700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>40173369300.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>35534550400.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>32991892400.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>28238455000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>28960473300.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>28265147000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>28845038000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>26800517400.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>12769177000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>11875396200.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>10565163100.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>9693220200.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>9226727500.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>9019649400.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>7347928000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>5871656200.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>5998745800.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>6190232900.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>6639338300.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>6695164300.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>6993320600.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>7362414100.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>7732406400.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>7529038000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>7887000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>7892000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>8065000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>8009000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>7940000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>6363000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>6313000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>6349000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>6312000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>6624000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>6899000000.0</v>
       </c>
-      <c r="CJ47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:88">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>862265145000.0</v>
+      </c>
+      <c r="C48">
+        <v>813428923000.0</v>
+      </c>
+      <c r="D48">
         <v>786633923000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>774403992000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>722010680000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>678564115000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>672103777000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>644230793000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>632177456000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>625389770000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>623555124178.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>626297995954.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>638063338646.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>722275106634.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>814230343668.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>769235836713.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>808604068267.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>777497962705.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>785424271941.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>748692045776.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>745472874014.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>718110307484.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>692857178479.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>735038128414.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>690954391386.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>656600634891.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>621284862288.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>619090293263.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>642382187739.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>627877227369.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>596063626284.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>579689848405.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>612271948761.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>596121683275.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>553366917287.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>549255620775.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>557451544872.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>533138560012.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>447274622133.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>422627797948.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>484450312410.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>476018704493.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>446443039017.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>446573301306.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>450924705034.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>428637916014.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>358169142893.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>349182476449.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>345617970805.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>325036758584.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>309223872331.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>295359813847.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>278923201585.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>271402887927.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>269966213929.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:88">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11688,54 +11985,56 @@
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:88">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -11780,132 +12079,134 @@
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:88">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>76</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51">
         <v>264472000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>558847000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>558847000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>853044000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1211096000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1692142000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1921139000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1930602000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>161752213678.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>110880356675.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>143773637508.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>176044533307.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>156119103554.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>94968933887.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>4429096300.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>7526813150.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>5832309590.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5771626030.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3224437569.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3224437569.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2774832860.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>3181597340.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>3025701100.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5837994420.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2583155560.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
@@ -11922,109 +12223,113 @@
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:88">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52">
         <v>17111917727.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>17008607705.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>157032713508.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>108178141965.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>140738872558.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>168056281207.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>152358885294.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>90427450917.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52"/>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
@@ -12048,234 +12353,240 @@
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:88">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>21821912000.0</v>
+      </c>
+      <c r="D53">
         <v>21517718000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1110507000.0</v>
       </c>
       <c r="E53">
         <v>1110507000.0</v>
       </c>
       <c r="F53">
         <v>1110507000.0</v>
       </c>
       <c r="G53">
         <v>1110507000.0</v>
       </c>
       <c r="H53">
         <v>1110507000.0</v>
       </c>
       <c r="I53">
         <v>1110507000.0</v>
       </c>
       <c r="J53">
+        <v>1110507000.0</v>
+      </c>
+      <c r="K53">
+        <v>1110507000.0</v>
+      </c>
+      <c r="L53">
         <v>781116489342.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1545850833964.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1420489033987.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>232387441424.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>251631293501.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>253720592541.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>318968839271.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>328247733970.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>451730243510.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>589009277680.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>391894477108.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>418994230379.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>368495808228.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>409707998079.0</v>
       </c>
-      <c r="X53"/>
-[...1 lines deleted...]
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>593464168643.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>679176341809.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53">
         <v>808525621700.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1128909456822.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1076845019761.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>1088267915952.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1027350751658.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1091163467238.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>960839810304.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>966941503046.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>1052113493216.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>1120538490036.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>1297599049344.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>1004927626464.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>1027275616768.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>1030032455615.0</v>
       </c>
-      <c r="AV53"/>
-      <c r="AW53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>887364867367.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53">
         <v>890692270400.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53">
         <v>592744249000.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53"/>
       <c r="BH53"/>
-      <c r="BI53">
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>615577981600.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53"/>
       <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53">
         <v>414124254600.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53"/>
       <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53">
         <v>576271910000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:88">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -12320,972 +12631,1002 @@
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:88">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>3593199163000.0</v>
+      </c>
+      <c r="C55">
+        <v>3121591205000.0</v>
+      </c>
+      <c r="D55">
         <v>2962322970000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2881516719000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3623019527000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3074044645000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2769777705000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3024882940000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2308123276000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1892101740000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2855135812855.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3010723608300.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3157558859858.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2930664711078.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2903614630264.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2995943710099.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3094295869209.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2923286260687.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2994651309060.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3189271250842.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3089325816185.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2815578393095.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2401750968314.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2547274735049.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2590716580045.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2423706043201.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2324794092199.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>2385981870681.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>2626512553902.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2485186649117.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>2192735308170.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>2304686167366.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>2559439167476.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2363109344956.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2320471854011.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2256086166338.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2442991506970.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2300958312318.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2127240150609.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2229462041135.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2345943990250.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2228730234130.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2276693288083.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2382997335935.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2599581108684.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2188478244910.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2004694223685.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2032908886528.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2079304582637.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1712065603832.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1699861326848.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2066447775723.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1853982968038.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1447602269216.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1350259815003.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1133171388600.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1034887740000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>894611734900.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>899127740500.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>907561737500.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>892702690000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>883222640400.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>744410176800.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>700261668400.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>739260373400.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>616236644700.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>725263408200.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>697256455600.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>775713989800.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>724796521300.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>681043545400.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>697467375700.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>753950972600.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>659656925300.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>653299603700.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>602471377900.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>481826715500.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>468470000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>428863000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>422618000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>464534000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>449281000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>402164000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>390553000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>403011000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>390856000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>367132000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>311122000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>284843000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:88">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1068220919000.0</v>
+      </c>
+      <c r="C56">
+        <v>892197257000.0</v>
+      </c>
+      <c r="D56">
         <v>853860148000.0</v>
       </c>
-      <c r="C56"/>
-      <c r="D56"/>
       <c r="E56">
+        <v>103548736456.0</v>
+      </c>
+      <c r="F56">
+        <v>1186465502931.0</v>
+      </c>
+      <c r="G56">
         <v>925569157000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>942546359000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>960556618000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1300519004000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1752264189000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>23489462515.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>690812867050.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>651179332971.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>556630701412.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>597781807455.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>627678973367.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>657278455078.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>648167633758.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>820018149268.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>889268759620.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>758812465741.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>711672800368.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>393395710823.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>430071534414.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>22840142145.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>17515063757.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>617761587722.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>24126462751.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>22571299584.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>16493397856.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>19845689891.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>21802944493.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>25633629705.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>24275265494.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1253452684754.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1192427474744.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>57963104218.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1201177509311.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1207583395089.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1249051731952.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1216123016278.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1274278091904.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1383778274941.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1438008831741.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1681084322991.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1331411723231.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1207435067922.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1219312730184.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>19392916841.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1026249765588.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>15558074390.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>17599931002.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>10108623997.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>11998289792.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>9657874693.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:88">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57"/>
-      <c r="C57"/>
+      <c r="C57">
+        <v>524650265807.0</v>
+      </c>
       <c r="D57"/>
-      <c r="E57">
+      <c r="E57"/>
+      <c r="F57">
+        <v>1760031905454.0</v>
+      </c>
+      <c r="G57">
         <v>800124904000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>472879721000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>474093442000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>482333900000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>556262313000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>157161038491.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>108340069491.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>141033345914.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>168350754563.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>154390901271.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>92616854680.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>118063214658.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>176223091478.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>86906546835.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>82339917379.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>114014831157.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>178036758671.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>72976648313.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>98907976645.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>80430297069.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>119830127529.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>54864856571.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>7197930112.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>83443995163.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>104500025048.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>88778546211.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>73574589730.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>84375983847.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>113828320428.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>119120383241.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>71039253743.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2603366704.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>121108959759.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>87142290421.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>59645043686.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>116443993114.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>106684209289.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>69909278193.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>60123774969.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>55535642686.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>39500822194.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>20831814349.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>49774790839.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>3077121329.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>41711261601.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>11257788721.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>9245011474.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>7867601269.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1306503146.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>414681470.0</v>
       </c>
-      <c r="BC57"/>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:88">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>2517048074000.0</v>
+      </c>
+      <c r="C58">
+        <v>2093533283000.0</v>
+      </c>
+      <c r="D58">
         <v>1963883723000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1894719192000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2685768975000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2180240659000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1878318996000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2161297214000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1457590887000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1048357038000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2015717837429.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2168477966568.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2304632670604.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2200516017855.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1893059110858.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2205823735382.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2200624640721.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2051451547356.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1988702497039.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2126765023132.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2227956495157.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1954498917680.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1616380587626.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1726360226501.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1791924898886.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1575194310012.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1492928913396.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>7197930112.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1702888854816.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1605367155250.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1253553293528.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1368062704824.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1496037582766.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1291571022946.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1113367051578.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1086681307928.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2603366704.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1114898421463.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>960908690987.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1026179790982.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1068565326018.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>953005676554.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>950298741977.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>932278890256.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>962960286465.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>863482229938.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>738370492009.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>770535902979.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>3077121329.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>623888042426.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>11257788721.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>9245011474.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>7867601269.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1306503146.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>414681470.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>355941003900.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>274557778300.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>235716677900.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>231880586000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>228367403700.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>236712277200.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>188777000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>190711656500.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>188448083600.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>162819633200.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>132735317300.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>149047291000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>153740374100.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>155902207500.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>132838011900.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>144234394100.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>146201911100.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>161758314600.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>120370999600.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>120680030300.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>122986367000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>119221320300.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>104447000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>98041000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>102663000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>92796000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>111898000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>83135000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>97161000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>97230000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>103077000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>75037000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>70881000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>73095000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:88">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -13330,320 +13671,328 @@
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:88">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>1076151089000.0</v>
+      </c>
+      <c r="C60">
+        <v>1028057923000.0</v>
+      </c>
+      <c r="D60">
         <v>998439247000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>986797527000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>937250552000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>893803986000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>891458710000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>863585726000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>850532389000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>843744703000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>839417975426.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>842245641732.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>852926189254.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>730148693223.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1010555519406.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>790119974717.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>893671228488.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>871834713331.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1005948812021.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1062506227710.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>861369321028.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>861079475415.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>785370380688.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>820914508548.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>798791681159.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>848511733189.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>831865178803.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>828641661927.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>923623699086.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>879819493867.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>939182014642.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>936623462542.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1063401584710.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1071538322010.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1207104802433.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1169404858410.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1220382949451.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1186059890855.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1166331459622.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1203282250153.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1277378664232.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1275724557576.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1326394546106.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1450718445679.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1636620822219.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1324996014972.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1266323731676.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1262372983549.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1275952862282.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1088177561406.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1190181293141.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1533803237762.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1321745526432.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>999681950770.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>979412482000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>777230384700.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>760329961700.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>658895057100.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>667247154500.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>679194333800.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>655990412800.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>694445640400.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>553698520300.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>511813584800.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>576440740200.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>483501327400.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>576216117200.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>543516081500.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>619811782300.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>591958509400.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>536809151300.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>551265464600.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>592192658000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>539285925700.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>532619573500.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>479485010900.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>362605395200.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>364023000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>330822000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>319955000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>371738000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>337383000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>319029000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>293392000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>305781000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>287779000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>292095000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>240241000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>211748000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:88">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -13688,54 +14037,56 @@
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:88">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13780,109 +14131,86 @@
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13917,2386 +14245,2476 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>155</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>213485026292.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>217316849619.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>227044539694.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>190570748673.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>169797672071.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>159540165024.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>90864350482.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76114533902.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60552485965.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135641668555.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132853771744.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>93276667249.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>67530898274.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>51994532369.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29556801392.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>1213752000.0</v>
+      </c>
+      <c r="C3">
         <v>12264752521.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11640946106.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13756010392.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12263514617.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12628345449.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10345921259.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8199177806.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8010304965.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7374013182.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6630337255.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5705491452.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4936574875.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4191139244.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3755113704.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>168478413000.0</v>
+      </c>
+      <c r="C5">
         <v>74825374884.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14873855445.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>99162437471.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>76166779559.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>111914336371.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>87880196828.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>78130076279.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>96916879829.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>86368680345.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>95057452306.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>143239971257.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>102305654155.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>53112444442.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>53461703290.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>169692165000.0</v>
+      </c>
+      <c r="C6">
         <v>87090127405.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26514801551.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>112918447863.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>88430294176.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>124542681820.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>98226118087.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>86329254085.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>104927184794.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>93742693527.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>101687789561.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>148945462709.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>107242229030.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>57303583686.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>57216816994.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>69760517852.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>3891105127000.0</v>
+      </c>
+      <c r="C9">
         <v>2743120423326.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2932995082773.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2004344262181.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1597214233662.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1155709855198.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1091904531704.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1042153710805.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1031940681282.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>932075537385.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>873667792909.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>734849931426.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>568361067206.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>370253715925.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>311929728974.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>291616370819.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>168478413000.0</v>
+      </c>
+      <c r="C10">
         <v>74825374884.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14873855445.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>98598182213.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>76296063063.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>111914336371.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>87774030433.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>78093636746.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>96799303814.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>85931797552.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>94803867025.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>143039485050.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>102130756901.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>52941812798.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>53216353458.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69760517852.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24588239000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14795400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16591878000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4368000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21394000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9721000000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>3553000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13272000000.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>23746960000.0</v>
+      </c>
+      <c r="C11">
         <v>12551030211.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-10011472312.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>24759467839.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>43141985278.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>19005851331.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7771486906.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9406512964.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4924919889.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2773686745.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>17145664544.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15051659469.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>21218753510.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10319943564.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11201946997.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15701762035.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1461061000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2701346000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1192995000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2389000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>442000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>2820000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1929000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>3269360850.0</v>
+      </c>
+      <c r="C12">
         <v>71359167930.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1537634253.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>564255258.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>129283504.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1501528659.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>106166395.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36439533.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>117576015.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>436882793.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>253585281.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>200486207.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>174897254.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>170631644.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>245349832.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>58098045.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B13">
+        <v>6458937400.0</v>
+      </c>
+      <c r="C13">
         <v>10775792530.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>41352146332.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>15819766550.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>20798390317.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3109786130.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6973718110.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10970096740.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6718348210.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>14181564770.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>25747077410.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>144731453000.0</v>
+      </c>
+      <c r="C15">
         <v>62274344673.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>24885327757.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>73838714374.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>33154077785.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>92908485040.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>80002543527.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>68687123783.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>91874383925.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>83158110807.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>77658202481.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>127987825581.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>80912003391.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>42621869234.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>42014406461.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>54058755817.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>23127178000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12094053000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15398883000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1979000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>20952000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10718000000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>6447000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10452000000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>144731453090.0</v>
+      </c>
+      <c r="C16">
         <v>62274344670.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>24885327760.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>73838714374.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>98384767320.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>92908485040.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>80002543527.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>68687123783.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>91874383925.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>83158110807.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>77658202480.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>127873025000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>79133871000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>42621869000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>42014406000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54058756000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23127178000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12094053000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>15398883000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1979000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20952000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10718000000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>6447000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10452000000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>144731453092.0</v>
+      </c>
+      <c r="C17">
         <v>62274344673.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24885327757.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>73838714374.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>98384767320.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>92908485040.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>80002543527.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>68687123782.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>91874383925.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>83158110808.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>77658202481.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>165672682.0</v>
+      </c>
+      <c r="C18">
         <v>-1409480523.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1337180674.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1228042839.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1105410320.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1501528659.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1096086028.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-895390801.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1068806605.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1391806495.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>168478413000.0</v>
+      </c>
+      <c r="C21">
         <v>74825374884.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14873855445.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>98598182213.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>76296063063.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>111914336371.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>87774030433.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>78093636746.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>96799303814.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>85931797553.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>94803867025.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>143039485050.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>102139556901.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>52941812798.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53216353458.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>69760517852.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23098194000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12741489000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16592553000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>21394000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9721000000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>3553000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13272000000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>3722626714000.0</v>
+      </c>
+      <c r="C23">
         <v>2881780074734.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3135438076947.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2132790619662.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1711488919272.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1213593190898.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1163670666295.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1054924424541.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1011255911370.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>906696225797.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>914505594439.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>724664218120.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>559498177554.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>384842801401.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>310707907885.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>251412654359.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>1213751765.0</v>
+      </c>
+      <c r="C25">
         <v>12264752521.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11640946106.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13756010392.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12263514617.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12628345449.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10345921259.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8199177806.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8010304964.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>1537128000.0</v>
+      </c>
+      <c r="C27">
         <v>49136435454.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>59735220354.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>40423204360.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>51587892306.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>42507902637.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32732220022.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2353929266.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16474445494.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7856811667.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5273014389.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2454240516.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1479161946.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2515900737.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2632867579.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>8537014000.0</v>
+      </c>
+      <c r="C28">
         <v>782093982.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1765915000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3014681200.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3131887480.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2075747625.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1154267250.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>961853000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>779874000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1188805269.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1348862200.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1217285700.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1798654515.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1045346786.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10241060343.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>46222919910.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>23746960370.0</v>
+      </c>
+      <c r="C29">
         <v>12551030210.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10011472312.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24759467840.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>48878538652.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19005851330.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7771486910.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9406512960.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4924919890.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2773686750.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17145664540.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>3722626714000.0</v>
+      </c>
+      <c r="C30">
         <v>2668295048442.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2918121227328.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1905746079968.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1520918170599.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1043795518827.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1004130501271.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>964060074059.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>935141377468.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>846143739832.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>778863925884.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>591810446376.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>466221510305.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>317311903127.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>258713375516.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>221855852967.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>286877841567.0</v>
+      </c>
+      <c r="C31">
         <v>5548129574.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>14873855445.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1228042839.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>9002989880.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4294017015.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7864699038.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10202732084.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>11861852609.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>13577006238.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1860791174.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-8800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7831791559.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-236660825.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-266722355.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>3891105127000.0</v>
+      </c>
+      <c r="C32">
         <v>2956605449618.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3150311932392.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2231388801875.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1787784982335.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1325507527269.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1251444696728.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1133018061287.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1108055215184.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>992628023350.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1009309461464.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>867703703170.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>661637734455.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>437784614199.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>363924261343.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>321173172211.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>206892215000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>169068937000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>176411470000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>155903000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>138444000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>103501000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>72907000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>86065000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>53326000000.0</v>
       </c>
-      <c r="Z32"/>
+      <c r="AA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>155</v>
+      </c>
+      <c r="B2">
+        <v>971160605000.0</v>
+      </c>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2">
         <v>102351091561.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>58649699178.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>41072009705.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37479252851.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>76284064558.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>57049318235.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>42470360310.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>37473433918.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>80323737156.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>73580290328.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>48246205079.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>37808266151.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>67409778136.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>66116209569.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>38500350800.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>32230597969.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>53723590335.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>70846784525.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>34382630321.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>36884623336.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>41565072715.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-26641668786.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>207735685055.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>35587606753.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>32204046756.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>23721556772.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20572267188.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17911164976.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>28659361546.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>-17922933280.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>27363295925.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>44025419737.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>22648751520.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>48546462776.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>29260271536.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>23533602115.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>36802796161.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>37440980798.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>32359252369.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>34656731451.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>31184703937.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>46393520984.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10862512009.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>9911212450.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>30150320236.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>28167063882.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>13675742844.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
+        <v>3545960000.0</v>
+      </c>
+      <c r="E3">
+        <v>4258509000.0</v>
+      </c>
+      <c r="F3">
         <v>3494183412.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2714489203.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3193054542.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3393314891.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3014548376.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2876561406.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2966878992.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2922985304.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2874520404.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3454690010.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3464548226.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3614292319.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3222479837.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3186074451.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3109601767.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3399728225.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2568110174.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4908252722.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2605372951.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2536418527.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2578301249.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2942383693.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5030244009.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>244184510.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2129109047.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2053717822.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2054830427.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2060236923.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2030392634.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2026171998.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2027856849.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1989874680.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1966401437.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2024167781.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1583136736.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1956830662.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1809878003.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1545461815.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1662324231.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1649985940.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1602362031.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1693958895.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1342329457.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1253339393.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1415863707.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1243793731.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1324680971.0</v>
       </c>
-      <c r="AY3">
-[...4 lines deleted...]
-      </c>
       <c r="BA3">
+        <v>1165272381.0</v>
+      </c>
+      <c r="BB3">
+        <v>1054029896.0</v>
+      </c>
+      <c r="BC3">
         <v>7283882892.0</v>
       </c>
-      <c r="BB3">
-[...3 lines deleted...]
-      <c r="BD3"/>
+      <c r="BD3">
+        <v>995588014.0</v>
+      </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16341,448 +16759,460 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
+        <v>12868493000.0</v>
+      </c>
+      <c r="E5">
+        <v>68578749000.0</v>
+      </c>
+      <c r="F5">
         <v>49906842200.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>21606705468.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>30633085701.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>19382122489.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>3203461226.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5902802422.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-6600926587.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1689572442.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>27263048568.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-48948442769.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>47888685680.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>64620322600.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>35601871960.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>14772701469.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>40858284043.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>57773790965.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>33842023114.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>28444008320.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5687066669.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>53631102403.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>35526292311.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>36550651354.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>25087271283.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>9074171531.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>17168102660.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>30101063311.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>19685525273.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>7275770170.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>21067717525.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>46212457484.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2262650697.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>40221634985.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>8220136663.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>91877084590.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>23630461942.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-39563278918.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10424412732.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>35691502073.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>155630672.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>30834914752.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>28375404809.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>70454630150.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>10931020906.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>51465917945.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10273601371.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>34894694190.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>17922258782.0</v>
       </c>
-      <c r="AY5">
-[...4 lines deleted...]
-      </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>2341809034.0</v>
       </c>
-      <c r="BB5">
-[...3 lines deleted...]
-      <c r="BD5"/>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>56886583000.0</v>
+      </c>
+      <c r="C6">
+        <v>37124329000.0</v>
+      </c>
+      <c r="D6">
         <v>16414453000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>72837258000.0</v>
+      </c>
+      <c r="F6">
         <v>53401025612.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>24321194671.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>33826140243.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>22775437380.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6218009602.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3026241016.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-3634047595.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>4612557746.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>30137568972.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-45493752759.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>51353233906.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>68234614919.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>38824351797.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>17958775920.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>43967885810.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>61173519190.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>36410133288.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>33352261042.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3081693718.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>56167520930.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>38104593560.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>39493035047.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>30117515292.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>9318356041.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>19297211707.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>32154781133.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>21740355700.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>9336007093.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>23098110159.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>48238629482.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>4290507546.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>42211509665.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10186538100.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>93901252371.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>25213598678.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-37606448256.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>12234290735.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>37236963888.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1817954903.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>32484900692.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>29977766840.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>72148589045.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>12273350363.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>52719257338.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>11689465078.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>36138487921.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>19246939753.0</v>
       </c>
-      <c r="AY6">
-[...4 lines deleted...]
-      </c>
       <c r="BA6">
+        <v>1165272381.0</v>
+      </c>
+      <c r="BB6">
+        <v>1054029896.0</v>
+      </c>
+      <c r="BC6">
         <v>9625691926.0</v>
       </c>
-      <c r="BB6">
-[...3 lines deleted...]
-      <c r="BD6"/>
+      <c r="BD6">
+        <v>995588014.0</v>
+      </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16827,54 +17257,56 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16919,1030 +17351,1056 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>193804790000.0</v>
+      </c>
+      <c r="C9">
+        <v>1124583496000.0</v>
+      </c>
+      <c r="D9">
         <v>978832873000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>819236861000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>636498229933.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>792192088450.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>638978124359.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>660894175106.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>651056035411.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>627333814307.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>643210575946.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>736216955354.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>926233737166.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>543177980524.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>629319470787.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>449353728061.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>388144027535.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>419060941216.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>520807438902.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>378524531227.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>350170951430.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>317371336349.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>265713283824.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>268937557111.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>303643686323.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>398819684740.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>191072235866.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>266083319055.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>270862839447.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>254669790196.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>262334678889.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>259947893731.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>265201347989.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>296752557910.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>247464042112.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>254751988812.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>232972092448.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>295543014850.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>217029868592.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>216376426164.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>203126227780.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>254438018084.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>212016302594.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>216201257591.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>190555176966.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>232029273695.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>252071506085.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>151270241807.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>135015115904.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>148863178823.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>195814185206.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>170403388967.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>143504759473.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>97883645207.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>114063505026.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>56886583000.0</v>
+      </c>
+      <c r="C10">
+        <v>37124329000.0</v>
+      </c>
+      <c r="D10">
         <v>12868493000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>68578749000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>49906842201.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>21606705469.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>30633085703.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>19382122486.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3203461226.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5902802424.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-7629932785.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1599664652.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>26806926002.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-49470229398.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>47802466063.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>64648169112.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>35617776436.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>14772701468.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>40858284043.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>57773790963.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>33858529498.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>28444008321.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5687066665.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>53631102405.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>35526292310.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>36451273976.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>25085200166.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>9072327889.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>17165228402.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>30096542434.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>19679412578.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>7267647445.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>21050034289.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>46192230891.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2254533662.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>40171074739.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>8181464522.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>91717943165.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>23516768831.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-39661788648.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10358874205.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>35619395773.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>77078964.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>30779690574.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>28327701714.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>70403580821.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>10887239115.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>51400151189.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>10233713040.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>34849133686.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>17873416897.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>38969422104.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>8660651480.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>531538960.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>22823559460.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>21073455000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>8513259400.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>4012396000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>11438095900.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>8440561300.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>29325300300.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>23281570400.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>3539920400.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>35704284200.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>7234742800.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>10201407700.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1725380800.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>4227817400.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>8433633500.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2923436500.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1072441600.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>5303001300.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>5496520200.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>14217421400.0</v>
       </c>
-      <c r="BV10"/>
-[...1 lines deleted...]
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>3009364100.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>5506000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1984000000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>9951000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>4033000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>10311000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1285000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>5765000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6537000000.0</v>
       </c>
       <c r="CI10"/>
       <c r="CJ10">
+        <v>6537000000.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10">
         <v>7294000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>8050361000.0</v>
+      </c>
+      <c r="C11">
+        <v>10329329000.0</v>
+      </c>
+      <c r="D11">
         <v>638562000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>6318793000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>6460276467.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>15146367891.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2760101718.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-1771214929.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-3584224469.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-7737448151.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-5206164976.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-2474580199.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5406721014.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>14423437191.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2807959108.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3016400666.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4511670874.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>26551898605.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4126057878.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>11704619201.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>6495962968.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4892066869.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3393883270.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>9547365377.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1172535815.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-393634632.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4890631141.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>614222365.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2660268032.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-898638339.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3305634699.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2099747801.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>4899768803.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1046204241.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1856762850.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>6866998836.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1131520338.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>5565749997.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1130055354.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-3589274186.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1927266288.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>3766316294.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>207341254.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>7131094301.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>6040912695.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1712940434.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1900572671.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>9440703487.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1997442877.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>7036247436.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>4009358413.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>9032809842.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1140337819.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-905135037.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>5206009498.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>4284374200.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1734694900.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>131036500.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>2394880500.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1500085600.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>7175944400.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>4934335500.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>480861000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>9378947000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>907618500.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>1618424000.0</v>
       </c>
-      <c r="BN11"/>
-[...1 lines deleted...]
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>920051500.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>499540300.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>55437000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>457198800.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1689170200.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>4188576600.0</v>
       </c>
-      <c r="BV11"/>
-[...1 lines deleted...]
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>212372600.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>2024000000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>193000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>1211000000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>555000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>1159000000.0</v>
       </c>
-      <c r="CF11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11">
+        <v>14000000.0</v>
+      </c>
+      <c r="CK11"/>
+      <c r="CL11">
         <v>358000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="C12">
+        <v>3269360850.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
         <v>20738910.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>18842284960.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>19839865780.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>545174184.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1029006198.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>89907790.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>456122566.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>521786629.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>86219617.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>260156720.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>297859671.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7265207783.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>239992509.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>234325059.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>270394053.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>362748103.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>99377378.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2071117.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1843642.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2874258.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4520877.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6112695.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8122725.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17683236.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>20226593.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8117035.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>50560246.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>38672141.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>159141425.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>113693111.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>98509730.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>65538527.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>72106300.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>78551708.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>55224178.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>47703095.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>51049329.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>43781791.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>65766756.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>39888331.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>45560504.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>48841885.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>42833200.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>37661700.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>170631600.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>40872000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>166</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>7284229680.0</v>
+      </c>
+      <c r="D13">
         <v>539931820.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>21373384699.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1222790680.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>15661947460.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>6800477240.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>16612776994.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>15215580817.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>12984003562.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2660140190.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1818532890.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>6285391930.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>13217981600.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2148944270.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5205114629.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>8674340067.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>7394491287.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>847134890.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7343462480.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>914778340.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3036353250.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2591582090.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4056013700.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7610570980.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2787801090.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>6272506290.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>9344589281.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>8244443662.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -17957,68 +18415,70 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
@@ -18053,336 +18513,346 @@
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>48836222000.0</v>
+      </c>
+      <c r="C15">
+        <v>26795000000.0</v>
+      </c>
+      <c r="D15">
         <v>12229931000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>62259956000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>43446565734.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>6460337578.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>27872983985.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>21153337415.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6787685695.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1834645727.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2423767809.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4074244851.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>21400204988.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-63893666589.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>44994506955.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>61631768446.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>31106105562.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-11779197137.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>36732226165.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>46069171762.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>27362566530.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>23551941452.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-9080949935.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>44083737028.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>34353756495.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>36844908608.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>20194569025.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>8458105524.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>14504960370.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>30995180774.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>16373777879.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>5167899644.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>16150265486.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>45146026650.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>4111296512.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>33304075903.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>9312984860.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>86152193168.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>24646824186.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-36072514463.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>8431607917.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>31853079479.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-130262290.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>23648596273.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>22286789019.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>68690640387.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>8986666444.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>41959447702.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>8236270163.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>27812886250.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>13864058484.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>29936612262.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7520313661.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1436673997.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>17617549962.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>26794999790.0</v>
+      </c>
+      <c r="D16">
         <v>12229931120.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>105706522180.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>43446565730.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6460337580.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>27872983990.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-2423767810.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4074244851.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4074244851.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-63893666589.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>44994506955.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>61631768446.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>31106105562.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-11779197137.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>36732226165.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>46069171762.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>27362566530.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>23551941452.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-9080949935.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>44083737028.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>34353756495.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>36844908608.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>20194569030.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>8458105524.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>14504960370.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>30995180774.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>16373777879.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -18395,144 +18865,148 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>170</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>26794999787.0</v>
+      </c>
+      <c r="D17">
         <v>12229931124.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>62259956447.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>43446565734.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>6460337578.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>27872983985.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>21153337415.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>6787685695.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1834645727.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2423767809.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>4074244851.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>21400204988.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-63893666589.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>44994506955.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>61631768446.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>31106105562.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-11779197137.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>36732226165.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>46069171762.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>27362566530.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>23551941452.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-9080949935.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>44083737028.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>34353756495.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>36844908608.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>20194569025.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>8458105524.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>14504960370.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>30995180774.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>16373777879.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -18545,134 +19019,136 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18">
         <v>-359060692.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-376562383.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-372927812.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-316340077.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-343650251.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-362500992.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1359539381.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-279144302.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-365002197.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-228265852.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-441760596.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-260156720.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-297859671.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-360698699.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-239992509.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-234325059.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-270394053.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-655291546.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-362748103.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-200459066.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-283029944.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-365040656.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-333411231.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-152964676.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-244669465.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -18687,54 +19163,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18779,54 +19257,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18871,252 +19351,260 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>56886583000.0</v>
+      </c>
+      <c r="C21">
+        <v>37124329000.0</v>
+      </c>
+      <c r="D21">
         <v>12868493000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>68578749000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>49906842200.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>21606705468.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>30633085701.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>19382122489.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3203461226.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-5902802422.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-7629932785.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1599664650.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>26806926003.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-49470229396.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>47802466063.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>64648169110.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>35554043725.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>14772701469.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>40858284043.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>57773790965.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>33858529494.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>28444008322.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-5687066669.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>53631102410.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>35526292310.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>36451273978.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>25085200163.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>9072327891.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>17165228401.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>30096542434.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>19679412578.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>7267647445.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>21050034289.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>46192230891.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2254533662.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>40171074739.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8181464522.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>91717943166.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>23516768834.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-39661788649.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>10358874203.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>35619395774.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>77078961.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>30779690575.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>28327701715.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>70403580821.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>10887239114.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>51400151189.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>10233713041.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>34849133686.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>17873416947.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>36947659080.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>8367088926.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-7283882892.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>19518681558.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19161,252 +19649,260 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>1108078813000.0</v>
+      </c>
+      <c r="C23">
+        <v>1087459167000.0</v>
+      </c>
+      <c r="D23">
         <v>965964381000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>750658112000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>688942479294.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>829235082160.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>649417048363.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>678991305468.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>724136638743.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>690285934964.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>693310869041.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>772090724622.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>979750548319.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>666228500248.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>629763209803.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>422513825102.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>419999761946.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>470404449316.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>518449505659.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>352981338231.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>370036012271.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>359774112552.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>305782980814.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>252191078037.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>309682466728.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>335726741976.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>165987035703.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>292598597917.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>285901657802.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>248294804534.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>263227533499.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>270591411262.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>272810675246.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>232637393739.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>272572804375.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>258606333810.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>247439379446.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>252371534460.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>222773371294.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>279571816928.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>229570149738.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>256259603108.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>244298476002.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>220078298467.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>193412179188.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>208019213858.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>252046778980.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>109781303068.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>154931723099.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>142181109019.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>191616511103.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>131391133700.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>134806446291.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>97318136229.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>91199073527.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19451,124 +19947,126 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
+        <v>3545960189.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
         <v>3494183412.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2714489203.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3193054542.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3393314891.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2963893885.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2876561406.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2966878992.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2922985304.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2874520404.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3454690010.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3464548226.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3614292319.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3222479837.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3186074451.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3109601767.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3399728225.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2568110174.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4908252722.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2605372951.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2536418527.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2578301249.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -19587,54 +20085,56 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19679,524 +20179,532 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>180</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>34267000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>10008119000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>10008119290.0</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="F27">
+      <c r="G27">
+        <v>1426296021.0</v>
+      </c>
+      <c r="H27">
         <v>18216994964.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12825280854.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>19520455657.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>13307584296.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>12549084078.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>16806893657.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>17071658323.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>10713396210.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10970860571.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>9217091908.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>9521855671.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>21273882255.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>12645377786.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>10938361148.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6730271117.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>15864274508.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>8652396037.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9724904434.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>8266327658.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>7004230043.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>8423163160.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>7954513203.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>9350313616.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4409534602.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2518439498.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2197691902.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2047332468.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8211712219.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3663377173.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2512853860.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2086502242.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2038358357.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1885906651.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1181135005.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2751411654.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2655326431.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3412665819.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2278426808.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2237248193.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>864290526.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>615758692.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>303262621.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>670928677.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>61062136.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>566279145.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>371116828.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>602828109.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>883538468.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>807885353.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>181</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>57651000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>28214688000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>49289570279.0</v>
+      </c>
+      <c r="G28">
         <v>782093982.0</v>
       </c>
-      <c r="F28">
-[...4 lines deleted...]
-      </c>
       <c r="H28">
-        <v>19520455657.0</v>
+        <v>38558529775.0</v>
       </c>
       <c r="I28">
+        <v>22436582482.0</v>
+      </c>
+      <c r="J28">
+        <v>37471544882.0</v>
+      </c>
+      <c r="K28">
         <v>357506876.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1376401250.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>453361250.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1200381876.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1258752770.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1248747564.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>448498000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>58682866.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2393521480.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>544800000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>32870000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>226436000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>401344381.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1333067248.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>263229998.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>78105998.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1007531250.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>146736000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7954513203.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>9350313616.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>961853000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>31712999189.0</v>
       </c>
-      <c r="AE28"/>
-[...1 lines deleted...]
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>779874000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>460642026.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>384865282.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>177824500.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>165473461.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>281805308.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>448088343.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>487219237.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>131749312.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1140443115.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>196718229.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>409091437.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>111081031.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>928631395.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>245526976.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1173105856.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1371581301.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>28502596791.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>12480952511.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>182</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>10329329130.0</v>
+      </c>
+      <c r="D29">
         <v>638561780.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6318793002.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6460276470.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>15146367890.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2760101720.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1771214929.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3584224469.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-7737448151.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5206164980.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-2474580200.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5406721010.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>14423437190.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2807959110.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3016400666.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4511670874.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>26551898605.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4126057880.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>11704619200.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6495962970.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4892066870.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3393883270.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9547365380.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1172535820.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-393634630.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4890631140.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>614222365.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2660268032.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20211,769 +20719,788 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>136918207000.0</v>
+      </c>
+      <c r="C30">
+        <v>1087459167000.0</v>
+      </c>
+      <c r="D30">
         <v>965964381000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>750658112000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>586591387733.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>770585382982.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>608345038658.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>641512052617.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>647852574185.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>633236616729.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>650840508731.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>734617290704.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>899426811163.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>592648209920.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>581517004724.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>384705558951.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>352589983810.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>404288239747.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>479949154859.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>320750740262.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>316312421936.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>288927328027.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>271400350493.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>215306454701.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>268117394013.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>362368410762.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>165987035703.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>257010991164.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>253697611046.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>224573247762.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>242655266311.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>252680246286.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>244151313700.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>250560327019.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>245209508450.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>214580914073.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>224790627926.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>203825071684.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>193513099758.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>256038214813.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>192767353577.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>218818622310.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>211939223633.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>185421567016.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>162227475251.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>161625692874.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>241184266971.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>99870090618.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>124781402863.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>114014045137.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>177940768259.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>131391133700.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>134806446291.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>97318136229.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>91199073527.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>184</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>287846133197.0</v>
+      </c>
+      <c r="D31">
         <v>539931821.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-3.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>3203461226.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>6896507277.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>441760596.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>63732711.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1469677538.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="V31">
         <v>4.0</v>
       </c>
       <c r="W31">
+        <v>-1.0</v>
+      </c>
+      <c r="X31">
+        <v>4.0</v>
+      </c>
+      <c r="Y31">
         <v>-5.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>17520064328.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3.0</v>
       </c>
       <c r="AA31">
         <v>-2.0</v>
       </c>
       <c r="AB31">
+        <v>3.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2.0</v>
+      </c>
+      <c r="AD31">
         <v>1.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-5526763169.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>7549508548.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>3810224477.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>4369762228.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>3896784743.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5535319760.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-240609130.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>2670357236.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-3.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>2.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3.0</v>
       </c>
       <c r="AQ31">
         <v>-1.0</v>
       </c>
       <c r="AR31">
+        <v>3.0</v>
+      </c>
+      <c r="AS31">
         <v>-1.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
+        <v>-1.0</v>
+      </c>
+      <c r="AU31">
         <v>1182523427.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>7333484309.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>6632423404.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-50.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>2021763024.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>293562554.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>7815421852.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>3304877902.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>1164965396000.0</v>
+      </c>
+      <c r="C32">
+        <v>1124583496000.0</v>
+      </c>
+      <c r="D32">
         <v>978832873000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>819236861000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>738849321494.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>850841787628.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>680050134064.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>698373427957.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>727340099969.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>684383132542.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>685680936256.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>773690389272.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1006557474322.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>616758270852.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>677565675866.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>487161994212.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>455553805671.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>485177150785.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>559307789702.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>410755129196.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>403894541765.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>388218120874.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>300095914145.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>305822180447.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>345208759038.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>372178015954.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>191072235866.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>301670925808.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>303066886203.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>278391346968.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>282906946077.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>277859058707.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>293860709535.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>278829624630.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>274827338037.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>298777408549.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>255620843968.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>344089477626.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>246290140128.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>239910028279.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>239929023941.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>291878998882.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>244375554963.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>250857989042.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>221739880903.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>278422794679.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>262934018094.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>161181454257.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>165165436140.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>177030242705.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>209489928050.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>170403388967.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>143504759473.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>97883645207.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>114063505026.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>104497496800.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>94093135700.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>93954956800.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>85810379000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>80866775500.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>96885440000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>102629155700.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>64472350400.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>97554121500.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>54099447000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>58291881400.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>47705705300.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>55558357100.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>47754640900.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>45668637700.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>42628869100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>42530619100.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>40079260800.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>53313625200.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>38473522400.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>48568771000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>36552084100.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>41055000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>44293000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>21328000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>38276000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>13240000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>48936000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>35983000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>40285000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>14770000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>33524000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>25458000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>29749000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20997,2049 +21524,2115 @@
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
+      <c r="Y1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>15387498000.0</v>
+      </c>
+      <c r="C2">
         <v>21023141000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40321962000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29526483000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24104264000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17515064000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16493398000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24275265494.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17690624602.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20680546948.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11348244945.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14665444230.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11998289792.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5422478350.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3225227903.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1511597079.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>10082510000</v>
+      </c>
+      <c r="C3">
         <v>22161529000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7058881000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9471152000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14640935000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11086520000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17479060000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4583097229</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5443438191</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13509612644</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9503207772</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7650323321</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15230853311</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15065613623</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11029783854</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5823837835</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>-1874116000.0</v>
+      </c>
+      <c r="C6">
         <v>-5635643000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19298821000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10795479000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5422219000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6589201000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1021666000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7781867638.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6584640892.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2989922346.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7748796061.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2886851256.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2013388429.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6575811442.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2197250447.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1713630824.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-342296742300.0</v>
+      </c>
+      <c r="C7">
         <v>-373782479420.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-408178418720.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-93944322160.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-61872724040.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-119268938490.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>317048240.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2511396340.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2463680660.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>65589881525.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>111117201364.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-81674323062.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9772583834.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29648826189.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-104137028194.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-75566122099.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>198</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>12264753000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11640946000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13756010000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12263515000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12628345000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10345921000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8199177806.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8010304964.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7374013182.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6630337255.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5348648618.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4761123700.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3949572563.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15">
-        <v>-8108235000.0</v>
+        <v>17997597000.0</v>
       </c>
       <c r="C15">
-        <v>-16274156000.0</v>
+        <v>8108235000.0</v>
       </c>
       <c r="D15">
-        <v>-99952500000.0</v>
+        <v>16274156000.0</v>
       </c>
       <c r="E15">
-        <v>-41830134000.0</v>
+        <v>99952500000.0</v>
       </c>
       <c r="F15">
+        <v>41830134000.0</v>
+      </c>
+      <c r="G15">
         <v>32084592000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>48726600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>36732360000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25487675000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24744967500.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>26988012000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25041319800.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13493965500.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>13048591350.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17007621650.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4497975000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>13513382000.0</v>
+      </c>
+      <c r="C16">
         <v>15387498000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21023141000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40321962000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29526483000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24104264000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17515064000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16493397856.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>24275265494.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17690624602.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19097041006.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11778592974.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14011678221.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11998289792.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5422478350.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3225227903.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1511597079.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>573990588000.0</v>
+      </c>
+      <c r="C18">
         <v>116181314000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>22597466000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>78123573000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>159567936000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>203506100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11030096000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>64104026554.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>86430945734.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>69648498164.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>68154994709.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>120222701375.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>63903017346.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27556255609.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>30984622607.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>48234917982.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B19">
+        <v>-546312783804.0</v>
+      </c>
+      <c r="C19">
         <v>-134782946439.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>7774606475.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>106372443272.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-146935011187.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-206721872759.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>24060473285.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-91532449430.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-125445638221.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>19328470057.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2573295087.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-1609315236.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1326304638.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1701941412.0</v>
       </c>
       <c r="G21">
         <v>-1701941412.0</v>
       </c>
       <c r="H21">
         <v>-1701941412.0</v>
       </c>
       <c r="I21">
         <v>-1701941412.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>-1701941412.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>144731453000.0</v>
+      </c>
+      <c r="C22">
         <v>62274345000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24885328000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>73838714000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>33154078000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>92908485000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>80002544000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>68687123783.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>91874383925.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>83158110808.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>77658202481.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>127873024696.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>79133870657.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>42621869232.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>42014406461.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>54058755817.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23127178000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12094053000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15398883000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1979000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20952000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10718000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6447000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10452000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-31001243317.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1609315236.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1326304638.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1701941411.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43589092126.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-56935756374.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-96622087452.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45952034792.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16370110100.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>159072018706.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7058730287.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-33656139005.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-8303520727.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-66200439.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
+      <c r="Y23"/>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>-172106000.0</v>
+      </c>
+      <c r="C24">
         <v>67183455000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2195852000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>26412231000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13689846000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17518051000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15638639000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>38460910942.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1912115115.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7547638661.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2888335711.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2610072290.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1383869549.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>469623844.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>64887789457.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>51881842364.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>439341645000.0</v>
+      </c>
+      <c r="C25">
         <v>63803745000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6922943000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-81765073000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>128791279000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>109055789000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-83899501000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-68687123783.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-91874383925.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-83158110808.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-77658202481.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-127873024696.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-79133870657.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-42621869232.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-42014406461.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-54058755817.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-17997597000.0</v>
+      </c>
+      <c r="C28">
         <v>-9298224000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-17881389000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-101561815000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-43156439000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-33786533000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-48726600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-36732360000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-25487675000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-24744967500.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-26988012000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25041319800.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13493965500.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-13048591350.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-17007621650.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4564175439.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>584073098000.0</v>
+      </c>
+      <c r="C29">
         <v>138342843000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29603331000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5829652000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>174208872000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>214592620000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6448964000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>68687123783.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>91874383925.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>83158110808.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>77658202481.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>127873024696.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>79133870657.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42621869232.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>42014406461.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>54058755817.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-568171945000.0</v>
+      </c>
+      <c r="C30">
         <v>-134782946000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-31001243000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>106372443000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-125655258000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-174272381000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43589092000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-56935756374.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-96622087452.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45952034792.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16370110100.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>159072018706.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7058730287.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-33656139005.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8303520727.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8084549455.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH30"/>
+  <dimension ref="A1:CI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>19540057000.0</v>
+      </c>
+      <c r="C2">
         <v>19437790000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10673120000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15387498000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20161136000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21092482771.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22373894000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21023141000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23489463000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27104462574.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31278408599.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37618284270.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34230385767.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23175806521.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43690404398.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29526483066.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23416609668.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23314757978.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57504865402.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24104264372.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24899902595.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20363536335.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22840142145.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17515063757.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24297419079.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24126462751.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13620359157.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11793724096.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19845689891.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21802944493.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25633629706.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24275265494.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15288615054.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>25274342610.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>57963104218.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17690624602.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39799709880.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18302018576.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14523380459.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20680546948.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19607448475.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24722288595.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14191988886.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11778592974.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14158879238.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15751861085.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20984216911.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14665444230.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15558074390.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17599931002.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10108623997.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11998289792.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9657874693.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7986034095.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>20259037000</v>
+      </c>
+      <c r="C3">
         <v>1191547000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28142350000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26390257000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11153861000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8569798273</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1886629000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3097964000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2190624000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1674309412</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1348015413</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3984792057</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>596766959</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1179612840</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6165633944</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1529138462</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7663686958</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4521800057</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1040280130</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1415168121</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>757073517</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7117594481</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1168807957</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2043044214</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6571048275</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>336065773</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3193872169</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7378073509</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3558356890</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>533588803</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>906576316</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6023009657</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3287898841</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1990435554</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1128147187</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5451139291</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2847596141</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1338564943</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2733397010</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11900005432</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>428511426</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3089295950</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3509622443</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3749877864</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3535487220</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1968068524</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1056244468</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1090523109</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7930112147</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>650635104</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1931185795</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5771367750</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>817895319</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4560945106</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
@@ -23090,54 +23683,57 @@
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23180,54 +23776,55 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23270,320 +23867,326 @@
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>-6026675000.0</v>
+      </c>
+      <c r="C6">
         <v>102267000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8764671000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4714378000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4773638000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-931346867.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1281411000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1350753000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2466321000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3615000059.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4173946025.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6339875671.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6091576016.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11054579246.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20514597877.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14163921332.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6109873398.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>101851690.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-34190107424.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33400601030.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-795638223.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4536366260.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2476605810.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5325078388.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6782355322.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>170956328.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10506103594.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1826635061.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3352292035.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1957254602.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3830685213.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1358364212.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8986650440.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9985727556.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-32688761608.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>40272479616.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-22109085278.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>21497691304.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3778638117.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-6157166489.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-510407469.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-5114840120.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10530299709.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2413395912.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2380286264.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1592981847.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5232355826.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6318772681.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1546396169.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2041856612.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>7491307005.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1889665795.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2340415099.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1671840598.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-342296742300.0</v>
+      </c>
+      <c r="C7">
         <v>45982031000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-64452534000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-133377576720.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-77035982970.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-46069747130.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-102091945000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>-49392003550.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-32128863500.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-14927843460.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-93944322160.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-48624661870.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-31939024250.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15308307160.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-61872724040.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-64282429270.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5825193300.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1509199550.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-119268938490.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10276286330.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2818100290.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2597813100.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>317048240.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
@@ -23600,54 +24203,55 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23690,54 +24294,55 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -23780,54 +24385,55 @@
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -23870,67 +24476,66 @@
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -23944,51 +24549,53 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -24000,119 +24607,120 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>-50833310653.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>31556826258.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>50593265507.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-15149021464.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-54679686970.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7947780741.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>127979800008.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-58746633545.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>92580834451.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>87425176054.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-10142175596.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-93002729223.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-93548426593.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>39563423240.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>65313409514.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-71123138530.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2721779459.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
@@ -24124,54 +24732,55 @@
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24214,596 +24823,604 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>198</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>3545960000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4258509000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>2714489000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3193054542.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3550137000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2963894000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2876561000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2966878992.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2922985304.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2874520404.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3454690010.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3464548226.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3614292319.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3222479837.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3186074451.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3109601767.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3399728225.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2568110174.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4404554927.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2081464959.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2025459928.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2055453629.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2432359138.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4521960257.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-725986008.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1892410100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1812277279.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1844176802.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1844689940.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1815660146.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1817593821.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1798347335.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1780755817.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1760439636.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1951410791.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1569261002.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1592759234.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1525313091.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1498064359.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1480632207.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1472006015.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1416987902.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1573751431.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1305672218.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1254744828.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1293602842.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1326547466.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1215273956.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1165272381.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1054029896.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1054850325.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>995588014.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15">
-        <v>-403000.0</v>
+        <v>17997597000.0</v>
       </c>
       <c r="C15">
-        <v>-17997597000.0</v>
-[...2 lines deleted...]
-      <c r="E15">
+        <v>403000.0</v>
+      </c>
+      <c r="D15">
+        <v>17997597000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>8108235000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9720000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8098515000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16274156135.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>99952499770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99952499765.0</v>
       </c>
       <c r="O15">
         <v>99952499765.0</v>
       </c>
       <c r="P15">
         <v>99952499765.0</v>
       </c>
       <c r="Q15">
         <v>99952499765.0</v>
       </c>
       <c r="R15">
-        <v>41830134000.0</v>
+        <v>99952499765.0</v>
       </c>
       <c r="S15">
         <v>41830134000.0</v>
       </c>
       <c r="T15">
         <v>41830134000.0</v>
       </c>
       <c r="U15">
         <v>41830134000.0</v>
       </c>
       <c r="V15">
-        <v>32084592000.0</v>
+        <v>41830134000.0</v>
       </c>
       <c r="W15">
         <v>32084592000.0</v>
       </c>
       <c r="X15">
         <v>32084592000.0</v>
       </c>
       <c r="Y15">
         <v>32084592000.0</v>
       </c>
       <c r="Z15">
-        <v>48726600000.0</v>
+        <v>32084592000.0</v>
       </c>
       <c r="AA15">
         <v>48726600000.0</v>
       </c>
       <c r="AB15">
         <v>48726600000.0</v>
       </c>
       <c r="AC15">
         <v>48726600000.0</v>
       </c>
       <c r="AD15">
+        <v>48726600000.0</v>
+      </c>
+      <c r="AE15">
         <v>36732360000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>25487675000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>24744967500.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>26988012000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>25041319800.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>13493965500.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>13513382000.0</v>
+      </c>
+      <c r="C16">
         <v>19540057000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19437790000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10673120000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15387498000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20161135904.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21092483000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>22373894000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21023141000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23489462515.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27104462574.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>31278408599.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40321961783.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>34230385767.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23175806521.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43690404398.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>29526483066.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23416609668.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>23314757978.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57504865402.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24104264372.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24899902595.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20363536335.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22840142145.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17515063757.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24297419079.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>24126462751.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13620359157.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16493397856.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19845689891.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21802944493.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>25633629706.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>24275265494.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>15288615054.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>25274342610.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>57963104218.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17690624602.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39799709880.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>18302018576.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14523380459.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>19097041006.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19607448475.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24722288595.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14191988886.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11778592974.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14158879238.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15751861085.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20984216911.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14011678221.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15558074390.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17599931002.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10108623997.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11998289792.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9657874693.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7986034095.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24846,339 +25463,345 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>118615741000.0</v>
+      </c>
+      <c r="C18">
         <v>82193570000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>112691996000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>235106673000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-51358828000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-42813645570.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>90458618000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>163108192000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-194071445000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-84516919685.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>107901929438.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17415412931.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-61035743538.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>47279442341.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>59080426821.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>32799446937.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19442884095.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>32210426108.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>45028891632.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>25947398409.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22794867935.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16198544416.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>42914929071.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>32310712281.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>30273860333.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19858503252.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5264233355.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>7126886861.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>34553537664.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>15840189076.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4261323328.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10127255829.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>48433925491.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2120860958.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>32175928716.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3861845569.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>88999789309.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>23308259243.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-38805911473.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-3468397515.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>32281590905.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-3219558240.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>20138973830.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>18536911155.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>65155153167.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>7018597920.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>40903203234.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>7145747054.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>19882774103.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>14514693588.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-17530665489.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>34530678597.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>732398992.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-9180517803.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B19">
+        <v>-115192711153.0</v>
+      </c>
+      <c r="C19">
         <v>-81503092663.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-112555670353.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-266211308786.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>36518633681.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>48582503569.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-67818776906.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-152065306783.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>205958610158.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>101966205656.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-106992912306.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-193157297033.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>181066523263.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>99966817241.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-116286813622.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-79934895570.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>36182472870.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>50712361755.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-95567124146.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-138262721666.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>28010513279.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-55766392340.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-144591217536.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-34374776162.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>50347415071.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>71625769822.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>8454612978.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-83724187006.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>23964989233.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2366568217.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -25190,54 +25813,55 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25280,99 +25904,100 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-1609315236.0</v>
       </c>
-      <c r="O21"/>
+      <c r="O21">
+        <v>-1609315236.0</v>
+      </c>
       <c r="P21"/>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21">
         <v>-1326304638.0</v>
       </c>
       <c r="S21">
         <v>-1326304638.0</v>
       </c>
       <c r="T21">
         <v>-1326304638.0</v>
       </c>
       <c r="U21">
-        <v>-1701941412.0</v>
+        <v>-1326304638.0</v>
       </c>
       <c r="V21">
         <v>-1701941412.0</v>
       </c>
       <c r="W21">
         <v>-1701941412.0</v>
       </c>
       <c r="X21">
         <v>-1701941412.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>-1701941412.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
@@ -25390,884 +26015,895 @@
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>26795000000.0</v>
+      </c>
+      <c r="C22">
         <v>12229931000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>62259956000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>43446565734.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6460338000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27872983985.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>23180745000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6787686000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1834646000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2423767809.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4074244851.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21400204988.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-63893666589.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44994506955.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>61631768446.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>31106105562.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-11779197137.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36732226165.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>46069171762.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>27362566530.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23551941452.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-9080949935.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>44083737028.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34353756495.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>36844908608.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>20194569025.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8458105524.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14504960370.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>30995180774.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16373777879.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5167899644.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16150265486.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>45146026650.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4111296512.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>33304075903.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9312984860.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>86152193168.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>24646824186.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-36072514463.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8431607917.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>31853079479.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-130262290.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>23648596273.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>22286789019.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>68690640387.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8986666444.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>41959447702.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8236270163.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>27812886250.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13864058484.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>29936612262.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7520313661.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1436673997.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>17617549962.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16789080800.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6778564500.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3881359500.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>9043215400.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6940475700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>22149355900.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>18347234900.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3059059400.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>26325337200.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6327124300.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>8582983700.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2397706200.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4632906200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>7513582000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2423896200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1017004600.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4845802500.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3807350000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10028844800.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>83634900.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2489412100.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2796991400.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3482000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3023000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8740000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4989000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>9756000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>126000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6081000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>132000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6523000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>6936000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-1189989000.0</v>
       </c>
-      <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-164855402772.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1607233000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>101966205656.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-106992912306.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-193157297033.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1609315236.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>113381334483.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-117317484900.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-70757929574.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1326304638.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>57260670430.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-90598628328.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-124000884892.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1701941412.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-32084592000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-136010978820.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-20941956140.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>47232896332.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>71625769822.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8454612978.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-83724187006.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>34853651490.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-36732360000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-9279782407.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-96344996715.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35274027438.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-87323107691.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27604092934.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-72177100133.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-13389013024.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5812968876.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>107632132918.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-54104053978.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>15549595733.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-52574663548.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-26988012000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-33701249316.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>160300940868.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4737443112.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-25041319800.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-52774476327.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-3180803194.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1729032850.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>2665562715000.0</v>
+      </c>
+      <c r="C24">
         <v>-81503093000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-84413320000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-9014998000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>431903000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>396864199.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-12222000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>89627000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11626000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2438004374.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-132545830.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10865092708.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2488259736.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14594130082.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3689142413.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10706104458.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12662787798.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-87068396.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>186455305.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>927670868.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>15706025870.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>578597070.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>385979654.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>847448098.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14665708962.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-919553360.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13506731313.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6839134621.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7330305367.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-293948463719.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>312305467731.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>11333436444.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>178845936.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>531495479.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>531408700.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>508750000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>300000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>599625947.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>327594437.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5935176877.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1370238602.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>243437270.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>714891404.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>976845494.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>749533830.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1236770225.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>22144550.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>601623685.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>821670118.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>239711940.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>38515937994.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-36420344392.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1608016107.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>10852358401.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>71561704000.0</v>
+      </c>
+      <c r="C25">
         <v>21627196000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>138768415000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>261496930000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-27566129000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-65309885824.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>167706311000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>156454576000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-196592028000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-83385721456.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>102252714696.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2874520404.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>60438976579.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-48459055181.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-65246060765.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-34328585399.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11779197137.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-36732226165.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-46069171762.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-27362566530.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-23551941452.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9080949935.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-44083737028.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-34353756495.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-36844908608.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-20194569025.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-8458105524.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-14504960370.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-30995180774.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-16373777879.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-5167899644.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-16150265486.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-45146026650.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4111296512.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-33304075903.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-9312984860.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-86152193168.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-24646824186.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>36072514463.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-8431607917.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-31853079479.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>130262290.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-23648596273.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-22286789019.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-68690640387.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-8986666444.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-41959447702.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-8236270163.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-27812886250.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-13864058484.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-46701364337.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>31727702790.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-2577020649.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-23232710673.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -26310,54 +26946,55 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26400,594 +27037,604 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-17997597000.0</v>
+      </c>
+      <c r="C28">
         <v>-403000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-17997597000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-1189989000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9720000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8098515000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-1607233000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-16274156135.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>0.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1609315236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99952499765.0</v>
       </c>
       <c r="O28">
         <v>-99952499765.0</v>
       </c>
       <c r="P28">
         <v>-99952499765.0</v>
       </c>
       <c r="Q28">
+        <v>-99952499765.0</v>
+      </c>
+      <c r="R28">
         <v>-1326304638.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41830134000.0</v>
       </c>
       <c r="S28">
         <v>-41830134000.0</v>
       </c>
       <c r="T28">
         <v>-41830134000.0</v>
       </c>
       <c r="U28">
+        <v>-41830134000.0</v>
+      </c>
+      <c r="V28">
         <v>-1701941412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32084592000.0</v>
       </c>
       <c r="W28">
         <v>-32084592000.0</v>
       </c>
       <c r="X28">
         <v>-32084592000.0</v>
       </c>
       <c r="Y28">
         <v>-32084592000.0</v>
       </c>
       <c r="Z28">
-        <v>-48726600000.0</v>
+        <v>-32084592000.0</v>
       </c>
       <c r="AA28">
         <v>-48726600000.0</v>
       </c>
       <c r="AB28">
         <v>-48726600000.0</v>
       </c>
       <c r="AC28">
         <v>-48726600000.0</v>
       </c>
       <c r="AD28">
+        <v>-48726600000.0</v>
+      </c>
+      <c r="AE28">
         <v>-36732360000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-25487675000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>-24744967500.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>-26988012000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-25041319800.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>-13493965500.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>98356704000.0</v>
+      </c>
+      <c r="C29">
         <v>83385118000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>140834346000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>261496930000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18391303000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-34243847297.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>92345248000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>166206155000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-191880821000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-82842610273.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>109249944851.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21400204988.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-60438976579.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>48459055181.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>65246060765.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34328585399.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-11779197137.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36732226165.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46069171762.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27362566530.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23551941452.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9080949935.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>44083737028.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34353756495.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>36844908608.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>20194569025.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8458105524.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>14504960370.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>30995180774.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>16373777879.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5167899644.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>16150265486.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>45146026650.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>4111296512.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>33304075903.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>9312984860.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>86152193168.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>24646824186.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-36072514463.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>8431607917.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>31853079479.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-130262290.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>23648596273.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>22286789019.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>68690640387.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8986666444.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>41959447702.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>8236270163.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>27812886250.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>13864058484.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-15599479694.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>40302046347.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-85496327.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-4619572697.0</v>
       </c>
-      <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-106710326000.0</v>
+      </c>
+      <c r="C30">
         <v>-82694640000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-112555670000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-266211309000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14704969000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33322220430.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-85528144000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-164855403000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>188337575000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>101966205656.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-106992912306.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-193157297033.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>181066523263.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>113381334483.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-117317484900.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-70757929574.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>31683584963.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57260670430.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-90598628328.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-124000884892.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31640945143.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-48960391216.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-136010978820.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-20941956140.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>47232896332.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>71625769822.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8454612978.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-83724187006.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>34853651490.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13835371258.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9279782407.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-96344996715.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35274027438.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-87323107691.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>27604092934.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-72177100133.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13389013024.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5812968876.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>107632132918.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-54104053978.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15549595733.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-52574663548.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>87096427231.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-33701249316.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>160300940868.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4737443112.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>46808111053.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-52774476327.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3180803194.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1729032850.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>36584752199.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-42191712142.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2425911426.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6291413295.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>