--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -1007,84 +1010,85 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1110,4031 +1114,4175 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>46742000.0</v>
+      </c>
+      <c r="C2">
         <v>43962000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40970000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48854000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>61997000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>62144000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40428000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50488000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29362000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30052000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25919000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29819000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30976000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21838000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23951000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21176000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12691000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10366000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14388000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6928000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6349000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4790000.0</v>
       </c>
-      <c r="W2"/>
+      <c r="X2"/>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
+      <c r="X3"/>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5">
+        <v>-59000.0</v>
+      </c>
+      <c r="C5">
         <v>-67000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-42000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-35000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>143000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-474000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>93000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-40000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-252000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-170000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-293000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1065000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-112000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-294000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>28000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-63610000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-46939000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-197324000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-20943000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
         <v>690488000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>675436000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
+      <c r="X6"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>127985000.0</v>
+      </c>
+      <c r="C7">
         <v>133438000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>113538000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>130773000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>154234000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>167011000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>135171000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5060000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12665000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10025000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9922000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>16447000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16107000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15124000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>4000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>31</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>735711000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>720033000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>695480000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>687454000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>795449000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>730761000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>713436000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>703351000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>690488000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>675436000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>663461000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>639036000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>548390000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>519439000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>754501000.0</v>
+      </c>
+      <c r="C10">
         <v>782497000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>500614000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>410807000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>389398000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>386080000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>212299000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>283121000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>231113000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>230864000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>213989000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>195852000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>196109000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>181480000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>144652000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>193099000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>81751000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>49461000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>71682000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1660000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9475000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19953000.0</v>
       </c>
-      <c r="W10"/>
+      <c r="X10"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>782497000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>500614000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>410807000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>389398000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>386080000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>212299000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>283121000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>231113000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>230864000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>958000000.0</v>
+      </c>
+      <c r="C12">
         <v>985266000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>692286000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>522725000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>389398000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>386080000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>212299000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>283121000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>231113000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>230864000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>213989000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>195852000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>196109000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>181480000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>144652000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>193099000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>81751000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>49461000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>71682000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1660000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9475000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19953000.0</v>
       </c>
-      <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
-        <v>63116000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="O13">
         <v>63116000.0</v>
       </c>
       <c r="P13">
         <v>63116000.0</v>
       </c>
       <c r="Q13">
-        <v>3000.0</v>
+        <v>63116000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>1000.0</v>
+      </c>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
+        <v>47332855.0</v>
+      </c>
+      <c r="C14">
         <v>48414000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>43535441.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42728108.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42441524.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41868580.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>40663224.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40944800.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>40637744.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39500934.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38850388.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37625425.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39230516.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39017345.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>35990863.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32114761.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30248683.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29639974.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28721964.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8963628.0</v>
       </c>
       <c r="U14">
         <v>8963628.0</v>
       </c>
       <c r="V14">
         <v>8963628.0</v>
       </c>
       <c r="W14">
+        <v>8963628.0</v>
+      </c>
+      <c r="X14">
         <v>10025581.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>4000.0</v>
       </c>
       <c r="G15">
         <v>4000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
       <c r="I15">
         <v>4000.0</v>
       </c>
       <c r="J15">
         <v>4000.0</v>
       </c>
       <c r="K15">
         <v>4000.0</v>
       </c>
       <c r="L15">
         <v>4000.0</v>
       </c>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
+        <v>4000.0</v>
+      </c>
+      <c r="O15">
         <v>63116000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>63116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>1000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>1000.0</v>
+      </c>
+      <c r="X15"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16">
+        <v>20553000.0</v>
+      </c>
+      <c r="C16">
         <v>26995000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>35742000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>76159000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>53630000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38110000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>24417000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>22828000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23114000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>24830000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25964000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24927000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24353000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28567000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25410000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>21907000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9593000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3389000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3114000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2620000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1396000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>895000.0</v>
       </c>
-      <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>50787000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3205000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>50376000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>59949000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18939000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15847000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>20883000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>25119000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>58696000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>30966000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>42132000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>38565000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20">
         <v>246676000.0</v>
       </c>
       <c r="C20">
         <v>246676000.0</v>
       </c>
       <c r="D20">
         <v>246676000.0</v>
       </c>
       <c r="E20">
+        <v>246676000.0</v>
+      </c>
+      <c r="F20">
         <v>241022000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>240353000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>174939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90197000.0</v>
       </c>
       <c r="I20">
         <v>90197000.0</v>
       </c>
       <c r="J20">
+        <v>90197000.0</v>
+      </c>
+      <c r="K20">
         <v>87214000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>87285000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>66160000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>58088000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>61413000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>61619000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>55627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825000.0</v>
       </c>
       <c r="R20">
         <v>1825000.0</v>
       </c>
       <c r="S20">
+        <v>1825000.0</v>
+      </c>
+      <c r="T20">
         <v>1754000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>-1054000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21">
+        <v>162797000.0</v>
+      </c>
+      <c r="C21">
         <v>152098000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>195484000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>209052000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>211080000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>207184000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>174842000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>119462000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>127046000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>142108000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>156522000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>142579000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>134402000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>140203000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>131754000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>62677000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>30534000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>31933000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21366000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9921000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1470000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2324000.0</v>
       </c>
-      <c r="W21"/>
+      <c r="X21"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>38250000.0</v>
+      </c>
+      <c r="C22">
         <v>37570000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>36748000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36716000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36003000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39690000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29946000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25916000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>30503000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30631000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29571000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>33830000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44395000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>37853000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>30554000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26193000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32052000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20672000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13804000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11110000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5712000.0</v>
       </c>
-      <c r="W22"/>
+      <c r="X22"/>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>2435552000.0</v>
+      </c>
+      <c r="C23">
         <v>2293959000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1920465000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1760666000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1643545000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1577297000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1073263000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>819606000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>741963000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>735284000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>734055000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>708599000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>711667000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>718896000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>648835000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>582095000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>307882000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>240676000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>197324000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61212000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>48485000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>41968000.0</v>
       </c>
-      <c r="W23"/>
+      <c r="X23"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24">
+        <v>417995000.0</v>
+      </c>
+      <c r="C24">
         <v>416322000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>414675000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>413035000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>411438000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>299271000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>12665000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10025000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9922000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>13022000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>16447000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16107000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>777000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10851000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8365000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11128000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6641000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4163000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
+      <c r="X24"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>460889000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>441127000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>413035000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>411438000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>299271000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4634000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5060000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12665000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10025000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9922000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13022000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16447000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16107000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15901000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>10000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-208521000.0</v>
+      </c>
+      <c r="C28">
         <v>-232737000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27599000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>133001000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>176274000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>80202000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22872000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-258473000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-205095000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-208959000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-190857000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-166195000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-159170000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-145588000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-111656000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-168891000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-61139000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-27059000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-58521000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8552000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5450000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-15487000.0</v>
       </c>
-      <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>2050324000.0</v>
+      </c>
+      <c r="C29">
         <v>1895941000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1590700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1360331000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1224019000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1103919000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>775329000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>633365000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>587189000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>574346000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>664788000.0</v>
+      </c>
+      <c r="C30">
         <v>559646000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>472754000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>463722000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>418558000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>369303000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>236134000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>191639000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>176319000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>192205000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>169554000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>188246000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>194676000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>186459000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>160922000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>96235000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>71184000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>53032000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>30630000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15455000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11449000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8456000.0</v>
       </c>
-      <c r="W30"/>
+      <c r="X30"/>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>491597000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>360510000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>407507000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>374446000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>423725000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>369995000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>345698000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>322413000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>386900000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>353233000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>343707000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>392339000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
+      <c r="X31"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>1427272000.0</v>
+      </c>
+      <c r="C32">
         <v>1329855000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1001166000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>756064000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>648461000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>551286000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>227855000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>374069000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>343008000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>355831000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
+      <c r="X32"/>
     </row>
-    <row r="33" spans="1:23">
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>719453000.0</v>
+      </c>
+      <c r="C33">
         <v>661198000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>675037000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>695496000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>693042000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>719787000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>572041000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>289969000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>287998000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>261676000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>288198000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>249641000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>246458000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>260908000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>261960000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>233996000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>104604000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>88479000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>62348000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>29048000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>13551000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7050000.0</v>
       </c>
-      <c r="W33"/>
+      <c r="X33"/>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34">
+        <v>18573000.0</v>
+      </c>
+      <c r="C34">
         <v>15408000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>13841000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10497000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>114248000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>16255000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9569000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6655000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10038000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>11579000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>9780000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>4763000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2512000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1908000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
+      <c r="X34"/>
     </row>
-    <row r="35" spans="1:23">
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>514372000.0</v>
+      </c>
+      <c r="C35">
         <v>511461000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>500160000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>504235000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>528891000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>466405000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>124518000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30654000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>38550000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>43187000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>52323000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>61004000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>68977000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>75951000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>73574000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>28496000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10582000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12827000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8281000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>235403000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>202423000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4025000.0</v>
       </c>
-      <c r="W35"/>
+      <c r="X35"/>
     </row>
-    <row r="36" spans="1:23">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36">
+        <v>207938000.0</v>
+      </c>
+      <c r="C36">
         <v>141505000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>120318000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>109152000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>93946000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>105510000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>71824000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>48330000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>41887000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6057000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>15944000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6495000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5387000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3150000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2684000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3448000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2213000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2242000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1943000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1893000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1693000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>371000.0</v>
       </c>
-      <c r="W36"/>
+      <c r="X36"/>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
+        <v>0.0</v>
+      </c>
+      <c r="O37">
         <v>3596000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>4154000.0</v>
       </c>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
+      <c r="X37"/>
     </row>
-    <row r="38" spans="1:23">
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B38">
+        <v>-24000.0</v>
+      </c>
+      <c r="C38">
         <v>27000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-18000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>-29000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-31000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-20000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-49000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-19000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-49000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>26000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-5000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>39000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>36000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>59067000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>47985000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>48794000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>35958000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>11814000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3163000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
+      <c r="X38"/>
     </row>
-    <row r="39" spans="1:23">
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39">
+        <v>55085000.0</v>
+      </c>
+      <c r="C39">
         <v>50252000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>43658000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>42036000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>106575000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>62457000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>24538000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>24950000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>20666000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20010000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>31681000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>45294000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>40586000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>45615000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>43412000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>28211000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>24150000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17652000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11992000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1245000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2900000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>797000.0</v>
       </c>
-      <c r="W39"/>
+      <c r="X39"/>
     </row>
-    <row r="40" spans="1:23">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>158342000.0</v>
+      </c>
+      <c r="C40">
         <v>178215000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>125674000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>134052000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>136227000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>158005000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>74578000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62683000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>50395000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>50989000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>57919000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>39276000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>37939000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>38997000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>31157000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27212000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>19403000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>16120000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14733000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8019000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7743000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5839000.0</v>
       </c>
-      <c r="W40"/>
+      <c r="X40"/>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>10497000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>13438000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>48108000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>23340000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>25594000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>25885000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>32462000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>34899000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>38381000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>13251000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>11345000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8882000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8041000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2217000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1699000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1640000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1684000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1598000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
+      <c r="X41"/>
     </row>
-    <row r="42" spans="1:23">
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>447739000.0</v>
+      </c>
+      <c r="C42">
         <v>633229000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>617551000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>592998000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>584972000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>692967000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>628279000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>610954000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>600869000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>615488000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>600436000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>588461000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>590488000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>548390000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>519439000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>512181000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>361344000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>343304000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>323621000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>20943000.0</v>
       </c>
-      <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
+      <c r="X42"/>
     </row>
-    <row r="43" spans="1:23">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
+      <c r="X43"/>
     </row>
-    <row r="44" spans="1:23">
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-      <c r="T44">
+      <c r="T44"/>
+      <c r="U44">
         <v>229556000.0</v>
       </c>
-      <c r="U44">
+      <c r="V44">
         <v>200825000.0</v>
       </c>
-      <c r="V44"/>
       <c r="W44"/>
+      <c r="X44"/>
     </row>
-    <row r="45" spans="1:23">
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>254119000.0</v>
+      </c>
+      <c r="C45">
         <v>220291000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>217910000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>121840000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>146994000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>166740000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>150436000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>31980000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>28868000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>26297000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>28447000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>34407000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>48581000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>56142000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>150957000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>102244000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>40713000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>37860000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>24536000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>17234000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>10388000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4355000.0</v>
       </c>
-      <c r="W45"/>
+      <c r="X45"/>
     </row>
-    <row r="46" spans="1:23">
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>102042000.0</v>
+      </c>
+      <c r="C46">
         <v>94542000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>105359000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>121840000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>146994000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>166740000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>150436000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>31980000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>28868000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>26297000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28447000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>34407000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>48581000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>56142000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>55903000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>102244000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>64120000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>37860000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>24536000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>17234000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>10388000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4355000.0</v>
       </c>
-      <c r="W46"/>
+      <c r="X46"/>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>94542000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>105359000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>52332000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>61537000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>166740000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>150436000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>31980000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>28868000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>26297000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>28447000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>34407000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>48581000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>56142000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>55903000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>46625000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>40713000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>37860000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>24536000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>17234000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>10388000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
+      <c r="X47"/>
     </row>
-    <row r="48" spans="1:23">
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>1184645000.0</v>
+      </c>
+      <c r="C48">
         <v>846453000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>558512000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>354329000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>227462000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>112151000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>46953000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>22447000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-13432000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-40976000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-41427000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-50462000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-61450000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-81050000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-109161000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-126704000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-139496000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-161021000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-173336000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-197808000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-173452000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-150300000.0</v>
       </c>
-      <c r="W48"/>
+      <c r="X48"/>
     </row>
-    <row r="49" spans="1:23">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>354329000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>227462000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>112151000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>46953000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>22447000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-13432000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-40976000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-41427000.0</v>
       </c>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
       <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49">
         <v>-61450000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-81050000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-109161000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
+      <c r="X49"/>
     </row>
-    <row r="50" spans="1:23">
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>100000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>26018000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>21905000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>23132000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>29657000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>36939000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
+      <c r="X50"/>
     </row>
-    <row r="51" spans="1:23">
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>545980000.0</v>
+      </c>
+      <c r="C51">
         <v>549760000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>528213000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>543808000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>565672000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>466282000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>235171000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>24648000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>26018000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>21905000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>23132000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>29657000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>36939000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>35892000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>32996000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>24208000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20612000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>22402000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>13161000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10212000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4025000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4466000.0</v>
       </c>
-      <c r="W51"/>
+      <c r="X51"/>
     </row>
-    <row r="52" spans="1:23">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>63214000.0</v>
+      </c>
+      <c r="C52">
         <v>53707000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>41894000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>50070000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>50219000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>47985000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>133993000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>19588000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>13353000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>11880000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13210000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>16635000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>20492000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>19785000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17095000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13357000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12247000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11274000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6520000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6049000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4025000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>441000.0</v>
       </c>
-      <c r="W52"/>
+      <c r="X52"/>
     </row>
-    <row r="53" spans="1:23">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53">
+        <v>203499000.0</v>
+      </c>
+      <c r="C53">
         <v>202769000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>191672000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>111918000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>63000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>17300000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
-        <v>10000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>10000000.0</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
+        <v>0.0</v>
+      </c>
+      <c r="P53">
         <v>-1501000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1501000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-3343000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2500000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>2332000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
+      <c r="X53"/>
     </row>
-    <row r="54" spans="1:23">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
+      <c r="X54"/>
     </row>
-    <row r="55" spans="1:23">
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>2435552000.0</v>
+      </c>
+      <c r="C55">
         <v>2293959000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1920465000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1760666000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1643545000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1577297000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1073263000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>819606000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>741963000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>735284000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>734055000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>708599000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>711667000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>718896000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>648835000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>582095000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>307882000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>240676000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>197324000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>61212000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>48485000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>41968000.0</v>
       </c>
-      <c r="W55"/>
+      <c r="X55"/>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>1716123000.0</v>
+      </c>
+      <c r="C56">
         <v>1632734000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1245446000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1065199000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>950534000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>857530000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>501271000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>529656000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>454014000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>473582000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>445855000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>458963000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>465201000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>457949000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>386839000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>348099000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>203278000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>152197000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>134976000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>32164000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>34934000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>34918000.0</v>
       </c>
-      <c r="W56"/>
+      <c r="X56"/>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>288851000.0</v>
+      </c>
+      <c r="C57">
         <v>302879000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>244280000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>309135000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>302073000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>306244000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>273416000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>155587000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>116224000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>117751000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>123012000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>110657000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>113760000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>109187000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>97613000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>83652000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>53934000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>41149000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>38755000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>23616000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>19513000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>11965000.0</v>
       </c>
-      <c r="W57"/>
+      <c r="X57"/>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>803223000.0</v>
+      </c>
+      <c r="C58">
         <v>814340000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>744440000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>813370000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>830964000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>772649000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>397934000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>186241000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>154774000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>160938000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>175335000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>171661000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>182737000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>185138000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>171187000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>112148000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>64516000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>53976000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>47036000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>259019000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>221936000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>15990000.0</v>
       </c>
-      <c r="W58"/>
+      <c r="X58"/>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
+      <c r="X59"/>
     </row>
-    <row r="60" spans="1:23">
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>1632329000.0</v>
+      </c>
+      <c r="C60">
         <v>1479619000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1176025000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>947296000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>812581000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>804648000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>675329000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>633365000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>587189000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>574346000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>558720000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>536938000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>528930000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>530162000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>473494000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>448621000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>221851000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>182286000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>150288000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-197807000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-173451000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-150299000.0</v>
       </c>
-      <c r="W60"/>
+      <c r="X60"/>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
       <c r="E61">
         <v>-102482000.0</v>
       </c>
       <c r="F61">
         <v>-102482000.0</v>
       </c>
       <c r="G61">
         <v>-102482000.0</v>
       </c>
       <c r="H61">
         <v>-102482000.0</v>
       </c>
       <c r="I61">
         <v>-102482000.0</v>
       </c>
       <c r="J61">
-        <v>-75000000.0</v>
+        <v>-102482000.0</v>
       </c>
       <c r="K61">
         <v>-75000000.0</v>
       </c>
       <c r="L61">
         <v>-75000000.0</v>
       </c>
       <c r="M61">
+        <v>-75000000.0</v>
+      </c>
+      <c r="N61">
         <v>-48548000.0</v>
       </c>
-      <c r="N61">
-[...1 lines deleted...]
-      </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
+      <c r="X61"/>
     </row>
-    <row r="62" spans="1:23">
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
-      <c r="J62">
+      <c r="J62"/>
+      <c r="K62">
         <v>700000.0</v>
       </c>
-      <c r="K62">
+      <c r="L62">
         <v>7502000.0</v>
       </c>
-      <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>16801000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>15200000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>17200000.0</v>
       </c>
-      <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF62"/>
+  <dimension ref="A1:CG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="BZ1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="CD1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>46742000.0</v>
+      </c>
+      <c r="C2">
         <v>45090000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45739000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55596000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43962000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40204000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30896000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50057000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40970000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37156000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31319000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74586000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48854000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35252000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32809000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>68956000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61997000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32848000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>33821000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58589000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62144000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47043000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>39251000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>91957000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>40428000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25235000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30598000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>46204000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50488000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23208000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20460000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39062000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>29362000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17548000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17162000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>34010000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30052000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>16105000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18378000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31196000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25919000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15745000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16760000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42308000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>29819000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20032000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16633000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>41641000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>30976000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>24614000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16538000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>50617000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>21838000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>19976000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>20121000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>33393000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>23951000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17276000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>20249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21176000.0</v>
       </c>
       <c r="BI2">
         <v>21176000.0</v>
       </c>
       <c r="BJ2">
+        <v>21176000.0</v>
+      </c>
+      <c r="BK2">
         <v>13773000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>14825000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30374000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12691000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12108000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7736000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10463000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10366000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14443000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8170000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14021000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14388000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6445000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7574000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>11028000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6928000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5521000.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>6349000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5175,54 +5323,55 @@
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5263,350 +5412,352 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5">
         <v>-59000.0</v>
       </c>
       <c r="C5">
+        <v>-59000.0</v>
+      </c>
+      <c r="D5">
         <v>-63000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-64000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-67000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-50000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-43000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42000.0</v>
       </c>
       <c r="J5">
         <v>-42000.0</v>
       </c>
       <c r="K5">
+        <v>-42000.0</v>
+      </c>
+      <c r="L5">
         <v>-44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35000.0</v>
       </c>
       <c r="M5">
         <v>-35000.0</v>
       </c>
       <c r="N5">
+        <v>-35000.0</v>
+      </c>
+      <c r="O5">
         <v>59000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>187000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>518000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>143000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-216000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-343000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-330000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-474000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-427000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-369000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-99000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>93000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>49000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-188000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>99000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-40000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-181000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-59000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-180000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-252000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-562000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-364000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-325000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-170000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>36000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>97000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-141000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-293000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-643000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-791000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-911000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1065000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-952000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1227000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-658000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-112000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-54000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-101000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-189000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-294000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-326000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-50000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-214000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>100000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>157000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>134000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>28000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-65565000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>176000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63610000.0</v>
       </c>
       <c r="BM5">
         <v>-63610000.0</v>
       </c>
-      <c r="BN5"/>
+      <c r="BN5">
+        <v>-63610000.0</v>
+      </c>
       <c r="BO5"/>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
+      <c r="BP5"/>
       <c r="BQ5">
         <v>-46939000.0</v>
       </c>
-      <c r="BR5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR5">
+        <v>-46939000.0</v>
+      </c>
+      <c r="BS5"/>
       <c r="BT5">
         <v>-31289000.0</v>
       </c>
       <c r="BU5">
         <v>-31289000.0</v>
       </c>
       <c r="BV5">
-        <v>-20943000.0</v>
+        <v>-31289000.0</v>
       </c>
       <c r="BW5">
         <v>-20943000.0</v>
       </c>
-      <c r="BX5"/>
-      <c r="BY5">
+      <c r="BX5">
         <v>-20943000.0</v>
       </c>
-      <c r="BZ5"/>
+      <c r="BY5"/>
+      <c r="BZ5">
+        <v>-20943000.0</v>
+      </c>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6">
         <v>690488000.0</v>
       </c>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
+        <v>0.0</v>
+      </c>
+      <c r="AP6">
         <v>675436000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -5614,285 +5765,291 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>127985000.0</v>
+      </c>
+      <c r="C7">
         <v>129842000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>139084000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>171284000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>133438000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>145870000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>145728000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>145089000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>113538000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>122182000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>128111000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>134414000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>130773000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>143501000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>152410000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>160497000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>154234000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>164714000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>174945000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>178751000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>167011000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>173012000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>167483000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>145064000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>135171000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>144497000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>48884000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>50933000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5060000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6698000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8560000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>20609000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>12665000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>13983000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>13931000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>15167000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>10025000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>11955000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>11953000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>13307000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>9922000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>9660000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>10059000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>11830000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>13022000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>14449000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>14109000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>15664000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>16447000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16651000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>19430000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>18981000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>16107000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>20477000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>20619000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>21231000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>15124000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>17541000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>16569000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>15710000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
@@ -5910,51 +6067,53 @@
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5973,550 +6132,555 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>724366000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>714697000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>735711000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>724767000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>724839000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>717488000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>701799000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>695480000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>690823000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>688695000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>683993000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>687454000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>683892000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>680601000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>708265000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>795449000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>788028000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>777409000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>768232000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>730761000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>724992000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>720451000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>714374000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>713436000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>708269000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>705825000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>701398000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>703351000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>697762000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>697044000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>691294000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>690488000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>681434000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>678154000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>674141000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>675436000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>668238000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>665807000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>663202000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>663461000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>649249000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>645902000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>642058000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>639036000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>630533000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>626421000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>621254000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>548390000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>534292000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>527574000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>523081000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>519439000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>521503000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>519487000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>515330000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>754501000.0</v>
+      </c>
+      <c r="C10">
         <v>614047000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>497098000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>518439000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>782497000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>528547000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>515049000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>317765000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>500614000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>376577000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>354387000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>254626000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>410807000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>373678000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>318279000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>194524000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>389398000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>308564000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>256986000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>218519000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>386080000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>329031000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>258107000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>308784000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>212299000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>150034000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>211641000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>165944000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>283121000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>234025000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>203275000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>143049000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>231113000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>227907000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>189502000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>147342000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>230864000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>194708000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>182146000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>135088000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>213989000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>199508000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>171277000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>150864000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>195852000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>142850000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>124234000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>109196000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>196109000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>185332000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>162889000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>163474000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>181480000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>156968000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>143192000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>107938000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>144652000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>123653000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>133872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193099000.0</v>
       </c>
       <c r="BI10">
         <v>193099000.0</v>
       </c>
       <c r="BJ10">
+        <v>193099000.0</v>
+      </c>
+      <c r="BK10">
         <v>40080000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>35157000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>62348000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>81751000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>66491000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>48030000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>38298000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>49461000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>56437000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>50372000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>49023000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>71682000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>66966000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>68723000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2903000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1660000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5147000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>9475000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>497098000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>518439000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>782497000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>528547000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>515049000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>317765000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>254626000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>410807000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>373678000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>318279000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>194524000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>389398000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>308564000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>256986000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>218519000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>386080000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6535,294 +6699,298 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>958000000.0</v>
+      </c>
+      <c r="C12">
         <v>805840000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>625713000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>715098000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>985266000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>723691000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>717496000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>522238000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>692286000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>376577000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>354387000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>254626000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>522725000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>373678000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>318279000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>194524000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>389398000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>308564000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>256986000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>218519000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>386080000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>329031000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>258107000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>308784000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>212299000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>150034000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>211641000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>165944000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>283121000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>234025000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>203275000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>143049000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>231113000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>227907000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>189502000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>147342000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>230864000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>194708000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>182146000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>135088000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>213989000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>199508000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>171277000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>150864000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>195852000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>142850000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>124234000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>109196000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>196109000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>185332000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>162889000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>163474000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>181480000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>156968000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>143192000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>107938000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>144652000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>123653000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>133872000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>193099000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>40080000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>35157000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>62348000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>81751000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>66491000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>48030000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>38298000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>49461000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>56437000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>50372000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>49023000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>71682000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>66966000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>68723000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>1660000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5147000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>9475000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
@@ -6934,408 +7102,412 @@
       <c r="AS13">
         <v>4000.0</v>
       </c>
       <c r="AT13">
         <v>4000.0</v>
       </c>
       <c r="AU13">
         <v>4000.0</v>
       </c>
       <c r="AV13">
         <v>4000.0</v>
       </c>
       <c r="AW13">
         <v>4000.0</v>
       </c>
       <c r="AX13">
         <v>4000.0</v>
       </c>
       <c r="AY13">
         <v>4000.0</v>
       </c>
       <c r="AZ13">
         <v>4000.0</v>
       </c>
       <c r="BA13">
-        <v>63116000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BB13">
         <v>63116000.0</v>
       </c>
       <c r="BC13">
         <v>63116000.0</v>
       </c>
       <c r="BD13">
+        <v>63116000.0</v>
+      </c>
+      <c r="BE13">
         <v>4000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>63116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BG13">
         <v>4000.0</v>
       </c>
       <c r="BH13">
+        <v>4000.0</v>
+      </c>
+      <c r="BI13">
         <v>63116000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BK13">
         <v>3000.0</v>
       </c>
       <c r="BL13">
         <v>3000.0</v>
       </c>
       <c r="BM13">
         <v>3000.0</v>
       </c>
       <c r="BN13">
         <v>3000.0</v>
       </c>
       <c r="BO13">
         <v>3000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
         <v>3000.0</v>
       </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
       <c r="BS13">
         <v>3000.0</v>
       </c>
       <c r="BT13">
         <v>3000.0</v>
       </c>
       <c r="BU13">
         <v>3000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
         <v>3000.0</v>
       </c>
       <c r="BX13">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BY13">
         <v>1000.0</v>
       </c>
       <c r="BZ13">
         <v>1000.0</v>
       </c>
-      <c r="CA13"/>
+      <c r="CA13">
+        <v>1000.0</v>
+      </c>
       <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>1000.0</v>
       </c>
-      <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
+        <v>47332855.0</v>
+      </c>
+      <c r="C14">
         <v>47607602.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>46863391.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>49222851.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49767000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49182000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>47462688.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>43709000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>44248689.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>43655841.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>43463763.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>42982385.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>42849355.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>42714090.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42547334.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42076628.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42574712.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>42136042.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>41963399.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>40559066.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42251633.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41690509.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41102425.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>42189673.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>41166794.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>39938898.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39973933.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>39288557.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>41667000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>41753323.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>40325260.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>38434049.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>39976593.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>40766203.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>40685667.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>39108172.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>38757312.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>39328127.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39007276.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>37938705.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>37768812.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>38999871.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>37680879.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>37433493.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>37777705.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>37408911.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>37160829.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>37695681.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>38742379.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>39596798.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>39977228.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>37868928.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>39475382.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>36283353.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>36118519.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>36029252.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>35973316.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>35913576.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>35976779.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>44559744.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>35629836.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>31758313.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>31128286.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>30805106.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>30924709.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>30352974.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>29974642.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>29948550.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>29718544.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>29466247.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>29682250.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>29499102.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>27944826.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>28780389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5777767.0</v>
       </c>
       <c r="BX14">
         <v>5777767.0</v>
       </c>
       <c r="BY14">
+        <v>5777767.0</v>
+      </c>
+      <c r="BZ14">
         <v>7901674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8963628.0</v>
       </c>
       <c r="CA14">
         <v>8963628.0</v>
       </c>
       <c r="CB14">
         <v>8963628.0</v>
       </c>
       <c r="CC14">
         <v>8963628.0</v>
       </c>
       <c r="CD14">
         <v>8963628.0</v>
       </c>
       <c r="CE14">
         <v>8963628.0</v>
       </c>
       <c r="CF14">
         <v>8963628.0</v>
       </c>
+      <c r="CG14">
+        <v>8963628.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
@@ -7410,377 +7582,383 @@
       <c r="AS15">
         <v>4000.0</v>
       </c>
       <c r="AT15">
         <v>4000.0</v>
       </c>
       <c r="AU15">
         <v>4000.0</v>
       </c>
       <c r="AV15">
         <v>4000.0</v>
       </c>
       <c r="AW15">
         <v>4000.0</v>
       </c>
       <c r="AX15">
         <v>4000.0</v>
       </c>
       <c r="AY15">
         <v>4000.0</v>
       </c>
       <c r="AZ15">
         <v>4000.0</v>
       </c>
       <c r="BA15">
-        <v>63116000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BB15">
         <v>63116000.0</v>
       </c>
       <c r="BC15">
         <v>63116000.0</v>
       </c>
       <c r="BD15">
-        <v>4000.0</v>
+        <v>63116000.0</v>
       </c>
       <c r="BE15">
         <v>4000.0</v>
       </c>
       <c r="BF15">
         <v>4000.0</v>
       </c>
       <c r="BG15">
         <v>4000.0</v>
       </c>
       <c r="BH15">
-        <v>63116000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BI15">
         <v>63116000.0</v>
       </c>
       <c r="BJ15">
-        <v>3000.0</v>
+        <v>63116000.0</v>
       </c>
       <c r="BK15">
         <v>3000.0</v>
       </c>
       <c r="BL15">
         <v>3000.0</v>
       </c>
       <c r="BM15">
         <v>3000.0</v>
       </c>
       <c r="BN15">
         <v>3000.0</v>
       </c>
       <c r="BO15">
         <v>3000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
         <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
         <v>3000.0</v>
       </c>
       <c r="BT15">
         <v>3000.0</v>
       </c>
       <c r="BU15">
         <v>3000.0</v>
       </c>
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
         <v>3000.0</v>
       </c>
-      <c r="BX15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX15">
+        <v>3000.0</v>
+      </c>
+      <c r="BY15"/>
       <c r="BZ15">
         <v>1000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>1000.0</v>
+      </c>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>1000.0</v>
       </c>
-      <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16">
+        <v>20553000.0</v>
+      </c>
+      <c r="C16">
         <v>19118000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5084000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18820000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26995000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>32902000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16797000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32330000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>35742000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>70907000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64237000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>83920000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>76159000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>94342000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>83799000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>80682000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53630000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51530000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50409000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64918000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>38110000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>53449000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62635000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>55373000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24417000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>39618000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>23569000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25557000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>22828000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>52827000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>51476000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>69434000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>23114000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>49039000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>54945000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>65769000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>24830000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>50797000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>59225000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>71754000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25964000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>50898000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>57083000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>64317000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24927000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>56528000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>63630000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>72882000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>24353000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>52468000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>61160000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>74549000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>28567000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>49518000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>59249000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>69952000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>25410000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>46558000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>52154000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21907000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>28315000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>32682000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>38262000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9593000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>15202000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>19600000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>24060000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3389000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>13479000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>18124000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>24938000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3114000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8961000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>12350000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>2620000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7262000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>1396000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7821,240 +7999,242 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>50114000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>50787000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5351000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10752000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>20182000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3205000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9034000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>49787000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>49866000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>50376000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>31531000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>34645000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>35872000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>59949000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1252000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16789000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>53495000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18939000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>20735000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>20880000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>20893000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>15847000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15083000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>19768000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>27711000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>20883000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>26721000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>31303000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>35863000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>25119000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>34612000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>34708000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>34180000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>30148000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>31518000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>32405000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>32910000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>30966000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>37285000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>42380000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>48495000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>42132000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>45763000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>43443000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>41018000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>38565000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>20782000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>20577000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>16874000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8095,1550 +8275,1568 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20">
         <v>246676000.0</v>
       </c>
       <c r="C20">
         <v>246676000.0</v>
       </c>
       <c r="D20">
         <v>246676000.0</v>
       </c>
       <c r="E20">
         <v>246676000.0</v>
       </c>
       <c r="F20">
         <v>246676000.0</v>
       </c>
       <c r="G20">
         <v>246676000.0</v>
       </c>
       <c r="H20">
         <v>246676000.0</v>
       </c>
       <c r="I20">
         <v>246676000.0</v>
       </c>
       <c r="J20">
         <v>246676000.0</v>
       </c>
       <c r="K20">
         <v>246676000.0</v>
       </c>
       <c r="L20">
         <v>246676000.0</v>
       </c>
       <c r="M20">
         <v>246676000.0</v>
       </c>
       <c r="N20">
         <v>246676000.0</v>
       </c>
       <c r="O20">
         <v>246676000.0</v>
       </c>
       <c r="P20">
+        <v>246676000.0</v>
+      </c>
+      <c r="Q20">
         <v>246238000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>241022000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>240952000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>240921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240353000.0</v>
       </c>
       <c r="U20">
         <v>240353000.0</v>
       </c>
       <c r="V20">
+        <v>240353000.0</v>
+      </c>
+      <c r="W20">
         <v>240251000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>240799000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>174523000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>174939000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>197803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90197000.0</v>
       </c>
       <c r="AB20">
         <v>90197000.0</v>
       </c>
       <c r="AC20">
         <v>90197000.0</v>
       </c>
       <c r="AD20">
         <v>90197000.0</v>
       </c>
       <c r="AE20">
         <v>90197000.0</v>
       </c>
       <c r="AF20">
         <v>90197000.0</v>
       </c>
       <c r="AG20">
         <v>90197000.0</v>
       </c>
       <c r="AH20">
         <v>90197000.0</v>
       </c>
       <c r="AI20">
         <v>90197000.0</v>
       </c>
       <c r="AJ20">
-        <v>87214000.0</v>
+        <v>90197000.0</v>
       </c>
       <c r="AK20">
         <v>87214000.0</v>
       </c>
       <c r="AL20">
-        <v>87285000.0</v>
+        <v>87214000.0</v>
       </c>
       <c r="AM20">
         <v>87285000.0</v>
       </c>
       <c r="AN20">
         <v>87285000.0</v>
       </c>
       <c r="AO20">
         <v>87285000.0</v>
       </c>
       <c r="AP20">
-        <v>66160000.0</v>
+        <v>87285000.0</v>
       </c>
       <c r="AQ20">
         <v>66160000.0</v>
       </c>
       <c r="AR20">
         <v>66160000.0</v>
       </c>
       <c r="AS20">
         <v>66160000.0</v>
       </c>
       <c r="AT20">
-        <v>67241000.0</v>
+        <v>66160000.0</v>
       </c>
       <c r="AU20">
         <v>67241000.0</v>
       </c>
       <c r="AV20">
+        <v>67241000.0</v>
+      </c>
+      <c r="AW20">
         <v>67270000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>58088000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>61581000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>61571000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>61523000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>61413000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>61400000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>61501000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>61428000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>61619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62404000.0</v>
       </c>
       <c r="BG20">
         <v>62404000.0</v>
       </c>
       <c r="BH20">
-        <v>55627000.0</v>
+        <v>62404000.0</v>
       </c>
       <c r="BI20">
         <v>55627000.0</v>
       </c>
       <c r="BJ20">
+        <v>55627000.0</v>
+      </c>
+      <c r="BK20">
         <v>53580000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>53531000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>36809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825000.0</v>
       </c>
       <c r="BN20">
         <v>1825000.0</v>
       </c>
       <c r="BO20">
         <v>1825000.0</v>
       </c>
       <c r="BP20">
         <v>1825000.0</v>
       </c>
       <c r="BQ20">
         <v>1825000.0</v>
       </c>
       <c r="BR20">
         <v>1825000.0</v>
       </c>
       <c r="BS20">
         <v>1825000.0</v>
       </c>
       <c r="BT20">
         <v>1825000.0</v>
       </c>
       <c r="BU20">
+        <v>1825000.0</v>
+      </c>
+      <c r="BV20">
         <v>1754000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>2550000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>2551000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
-      <c r="CC20">
+      <c r="CC20"/>
+      <c r="CD20">
         <v>-1054000.0</v>
       </c>
-      <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21">
+        <v>162797000.0</v>
+      </c>
+      <c r="C21">
         <v>157743000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>154566000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>152092000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>152098000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>185551000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>186258000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>187635000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>195484000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>199471000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>200503000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>203960000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>209052000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>211430000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>210149000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>212878000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>211049000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>207297000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>205507000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>204131000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>207184000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>203404000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>204943000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>173594000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>174842000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>143921000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>115104000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>117927000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>119462000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>118553000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>121582000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>124315000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>127046000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>127728000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>132120000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>137395000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>142108000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>146091000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>151348000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>156279000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>156522000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>145355000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>143671000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>144492000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>142579000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>141337000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>138953000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>137253000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>134402000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>132679000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>129962000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>140071000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>140203000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>138962000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>136965000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>135205000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>131754000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>124370000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>38993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62677000.0</v>
       </c>
       <c r="BI21">
         <v>62677000.0</v>
       </c>
       <c r="BJ21">
+        <v>62677000.0</v>
+      </c>
+      <c r="BK21">
         <v>116133000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>114557000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>106686000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>30534000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>37166000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>35584000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>33979000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>31933000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>29445000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>26592000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>23943000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>21366000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>390000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>17773000.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21">
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>9921000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8198000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21">
         <v>1470000.0</v>
       </c>
-      <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>38250000.0</v>
+      </c>
+      <c r="C22">
         <v>21501000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17942000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19814000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>37570000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22375000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20707000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22319000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>36748000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21038000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>19506000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21752000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36716000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22884000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23960000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27919000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36003000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23986000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>23941000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24873000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>39690000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>28814000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>28618000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>24009000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>28300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19579000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20071000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20516000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>29946000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>17195000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>17068000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>18116000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>25916000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18051000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18388000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>18588000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>30503000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>18789000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17409000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>16328000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>30631000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>16146000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>17858000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>16714000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>29571000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>17757000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>19515000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>17967000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>33830000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>21294000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>23363000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>28013000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>44395000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>29344000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>29470000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>28113000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>37853000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>27525000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>20203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30554000.0</v>
       </c>
       <c r="BI22">
         <v>30554000.0</v>
       </c>
       <c r="BJ22">
+        <v>30554000.0</v>
+      </c>
+      <c r="BK22">
         <v>19028000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>16906000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16549000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>26193000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>22820000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>21990000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>20052000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>32052000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>23296000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12357000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>14000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>20672000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>8813000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8643000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6768000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>13804000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6444000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>11110000.0</v>
       </c>
-      <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>2435552000.0</v>
+      </c>
+      <c r="C23">
         <v>2446936000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2306550000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2333115000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2293959000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2207944000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2070781000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1971961000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1920465000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1892213000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1782196000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1767645000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1760666000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1699848000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1619291000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1622098000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1643545000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1574532000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1525745000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1570365000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1577297000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1534168000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1471954000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1404476000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1073263000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1036005000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>826950000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>813497000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>819606000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>809010000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>783703000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>784802000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>741963000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>761124000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>748656000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>762439000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>735284000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>745416000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>737488000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>760965000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>734055000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>733906000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>714991000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>737411000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>708599000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>743703000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>715282000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>731217000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>711667000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>737255000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>748887000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>798297000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>718896000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>739918000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>718709000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>719498000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>648835000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>651734000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>647626000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>582095000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>560769000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>447665000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>451521000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>434597000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>307882000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>294462000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>280464000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>276509000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>240676000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>254222000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>241302000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>242529000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>197324000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>174105000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>176765000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>61212000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>64001000.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>48485000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24">
+        <v>417995000.0</v>
+      </c>
+      <c r="C24">
         <v>417579000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>417182000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>416751000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>416322000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>415913000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>415522000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>415098000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>414675000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>414271000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>413869000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>413452000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>413035000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>412638000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>412260000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>411848000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>411438000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>411047000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>410674000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>410269000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>299271000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>295388000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>291624000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>287811000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>8560000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>20609000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>12665000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>13983000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13931000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>15167000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10025000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>11955000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>11953000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>13307000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9922000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9660000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10059000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11830000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>13022000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>14449000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>14109000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>15664000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>16447000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>16651000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>19430000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>18981000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>16107000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>20477000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>20619000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>390000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>777000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1162000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1543000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1923000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>10851000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>11015000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>26745000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>12902000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>8365000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>11119000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>12548000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>14583000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>11128000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>13674000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>14148000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>13634000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>6641000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>8147000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>8166000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>8101000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4163000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>483168000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>486486000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>460889000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>468676000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>466253000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>466092000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>443093000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>413035000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>412638000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>412260000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>446249000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>411438000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>411047000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>410674000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>410269000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>299271000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>295388000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>291624000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>287811000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4634000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5265000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2146000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3495000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5060000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6698000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8560000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>20609000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12665000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>13983000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13931000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>15167000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10025000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>11955000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11953000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>13307000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9922000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9660000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10059000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>11830000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>13022000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14449000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14109000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15664000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>16447000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16651000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>19430000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18981000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16107000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20477000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>20619000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>21621000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15901000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>18703000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>18112000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>17633000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>6700000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
+      <c r="BB26"/>
       <c r="BC26">
         <v>10000000.0</v>
       </c>
       <c r="BD26">
         <v>10000000.0</v>
       </c>
       <c r="BE26">
         <v>10000000.0</v>
       </c>
       <c r="BF26">
         <v>10000000.0</v>
       </c>
       <c r="BG26">
         <v>10000000.0</v>
       </c>
       <c r="BH26">
         <v>10000000.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>10000000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9679,373 +9877,379 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-208521000.0</v>
+      </c>
+      <c r="C28">
         <v>-66626000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>59168000.0</v>
+      </c>
+      <c r="E28">
         <v>69596000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-232737000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33236000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>46201000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>242422000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27599000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>159876000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>187593000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>293240000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>133001000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>182461000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>246391000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>377821000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>176274000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>267197000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>328633000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>370501000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>80202000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>139369000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>201000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>124091000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>22872000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>94463000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-162757000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-115011000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-258473000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-202828000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-168524000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-105357000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-205095000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-200197000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-162155000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-118054000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-208959000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-169486000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-156864000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-107336000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-190857000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-176395000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-146849000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-123560000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-166195000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-110556000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-91870000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-73890000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-159170000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-147727000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-121243000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-122829000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-145588000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-115151000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-101636000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-65639000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-111656000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-87242000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-99164000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-168891000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-189357000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-15040000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-8702000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-34195000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-61139000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-42496000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-22331000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-10106000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-27059000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-30874000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-25152000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-25049000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-58521000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-52593000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-54456000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>8552000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2465000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>-5450000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>2050324000.0</v>
+      </c>
+      <c r="C29">
         <v>2059504000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1965023000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1944159000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1895941000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1833285000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1733627000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1629444000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1590700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1517478000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1446547000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1371945000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1360331000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1311999000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1254159000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1198671000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1224019000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1191617000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1144907000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1130175000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1103919000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1082167000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1044053000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1006832000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>775329000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>764628000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10059,559 +10263,566 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>664788000.0</v>
+      </c>
+      <c r="C30">
         <v>854874000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>868964000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>809302000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>559646000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>699817000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>582548000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>675709000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>472754000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>577792000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>509635000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>629600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>463722000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>474663000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>442166000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>543705000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>418558000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>422615000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>430436000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>519393000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>369303000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>422786000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>435254000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>419615000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>236134000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>284326000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>251624000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>267690000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>191639000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>238614000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>239702000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>283806000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>176319000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>207998000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>244124000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>282785000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>192205000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>225784000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>218743000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>264191000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>169554000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>222884000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>229589000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>260755000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>188246000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>275795000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>266760000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>285038000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>194676000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>236445000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>254350000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>271808000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>186459000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>234550000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>223312000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>258832000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>160922000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>205307000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>197096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96235000.0</v>
       </c>
       <c r="BI30">
         <v>96235000.0</v>
       </c>
       <c r="BJ30">
+        <v>96235000.0</v>
+      </c>
+      <c r="BK30">
         <v>134048000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>142486000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>148097000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>71184000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>93413000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>100095000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>106766000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>53032000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>75792000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>83053000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>88969000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30630000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>45554000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>45982000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>15455000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>24803000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>11449000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:85">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>558016000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>491597000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>441224000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>385064000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>327717000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>360510000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>332281000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>337582000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>325321000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>407507000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>343077000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>306640000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>370944000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>374446000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>322911000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>445800000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>470045000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>423725000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>415967000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>392211000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>361175000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>369995000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>381513000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>363976000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>342954000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>345698000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>339257000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>321749000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>310100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>322413000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>350394000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>335309000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>323009000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>337805000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>345611000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>327429000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>313458000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>353233000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>351010000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>354317000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>348553000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>343707000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>436275000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>416609000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>401364000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>392339000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>361203000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>353300000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>345141000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:85">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>1427272000.0</v>
+      </c>
+      <c r="C32">
         <v>1475620000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1380184000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1406549000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1329855000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1243410000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1157819000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1060671000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1001166000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>927120000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>847970000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>781140000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>756064000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>722559000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>679557000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>641892000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>648461000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>621400000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>577933000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>572945000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>551286000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>575403000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>539866000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>569497000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>227855000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>229079000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10625,1016 +10836,1027 @@
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
+      <c r="CG32"/>
     </row>
-    <row r="33" spans="1:84">
+    <row r="33" spans="1:85">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>719453000.0</v>
+      </c>
+      <c r="C33">
         <v>688146000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>706233000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>683006000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>661198000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>694967000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>682332000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>680621000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>675037000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>683164000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>693356000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>687414000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>695496000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>693011000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>690466000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>690971000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>693011000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>702913000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>709604000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>712819000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>719787000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>703916000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>703430000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>599025000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>572041000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>549314000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>313261000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>315149000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>289969000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>287014000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>290125000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>299589000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>287998000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>278985000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>259852000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>264211000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>261676000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>265811000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>277738000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>288717000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>288198000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>245281000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>245298000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>249097000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>249641000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>261796000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>260174000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>262275000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>246458000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>249817000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>253220000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>269901000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>260908000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>274577000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>274502000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>274881000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>261960000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>261378000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>258542000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>233996000.0</v>
       </c>
-      <c r="BI33"/>
-      <c r="BJ33">
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>228715000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>225072000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>182432000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>104604000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>88537000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>90203000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>92372000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>88479000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>82072000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>81223000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>79142000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>62348000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>50537000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>47842000.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>29048000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>26639000.0</v>
       </c>
-      <c r="CA33"/>
       <c r="CB33"/>
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33">
         <v>13551000.0</v>
       </c>
-      <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
+      <c r="CG33"/>
     </row>
-    <row r="34" spans="1:84">
+    <row r="34" spans="1:85">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34">
+        <v>18573000.0</v>
+      </c>
+      <c r="C34">
         <v>18655000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>18309000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18348000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>15408000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15539000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>16091000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16242000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>13841000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>14436000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>12572000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>11932000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>10497000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>9897000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>105122000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10486000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>114248000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>123702000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>134358000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>18458000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>16255000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>165668000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>164645000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>125778000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>9569000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>112506000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>25395000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>8183000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>6655000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>8048000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9441000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>9280000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>10038000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>9519000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>10946000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>12299000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>11579000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>10950000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>8512000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>10391000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>9780000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>6475000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>8714000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>8109000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>8233000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7784000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7424000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>7387000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>4763000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>2297000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2729000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2598000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2512000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1970000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>2146000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>1987000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>1908000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3191000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3160000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>3242000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
+      <c r="CG34"/>
     </row>
-    <row r="35" spans="1:84">
+    <row r="35" spans="1:85">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35">
-        <v>521840999.0</v>
+        <v>514372000.0</v>
       </c>
       <c r="C35">
+        <v>521841000.0</v>
+      </c>
+      <c r="D35">
         <v>538576000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>562147000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>511461000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>521005000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>522016000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>526960000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>500160000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>507045000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>508616000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>510016000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>504235000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>516240000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>528134000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>546030000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>528891000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>543783000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>553314000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>565825000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>466405000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>492587000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>490914000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>449461000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>124518000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>113758000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>42184000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>49083000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>30654000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>35481000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>38881000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>50782000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>38550000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>38585000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>45145000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>55877000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>43187000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>50326000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>52468000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>69463000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>52323000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>60548000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>63282000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>63720000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>61004000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>73552000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>73739000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>75762000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>68977000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>71433000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>79739000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>85274000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>75951000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>85410000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>83408000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>64626000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>73574000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>42676000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>41849000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>28496000.0</v>
       </c>
-      <c r="BI35"/>
-      <c r="BJ35">
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>29123000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>127285000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>104545000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>10582000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>13362000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>14712000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>16244000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>12827000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>15352000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>15819000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>15278000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>8281000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>9841000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>9856000.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>235403000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>5570000.0</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
-      <c r="CC35">
+      <c r="CC35"/>
+      <c r="CD35">
         <v>202423000.0</v>
       </c>
-      <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
+      <c r="CG35"/>
     </row>
-    <row r="36" spans="1:84">
+    <row r="36" spans="1:85">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36">
+        <v>207938000.0</v>
+      </c>
+      <c r="C36">
         <v>122446000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>136311000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>171245000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>141505000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>124876000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>116150000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>109900000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>120318000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>107306000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>115436000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>109339000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>109152000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>101425000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>89694000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>80221000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>93946000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>99583000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>97617000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>94980000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>105510000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>77316000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>75175000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>73014000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>71824000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>56487000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>72772000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>69772000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>48330000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>45486000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>45865000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>48075000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>41887000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>31592000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8063000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>7134000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>6057000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6459000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>10679000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>13649000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>15944000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>7049000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>6806000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6791000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6495000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5849000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5853000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5668000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5387000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5547000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5425000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5415000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3150000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2825000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2902000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2384000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2684000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3219000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>30599000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-3727000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>3448000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>4625000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>14411000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2202000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2213000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2247000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2542000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2169000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2242000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>4069000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>6063000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>6388000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1943000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>20804000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2161000.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36">
+      <c r="BY36"/>
+      <c r="BZ36">
         <v>1893000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1894000.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36">
         <v>1693000.0</v>
       </c>
-      <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
+      <c r="CG36"/>
     </row>
-    <row r="37" spans="1:84">
+    <row r="37" spans="1:85">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -11643,1294 +11865,1310 @@
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
         <v>3387000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>3422000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>3449000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>3596000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>4198000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>4133000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>4068000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>4154000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>4122000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>4106000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>4092000.0</v>
       </c>
-      <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
+      <c r="CG37"/>
     </row>
-    <row r="38" spans="1:84">
+    <row r="38" spans="1:85">
       <c r="A38" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="C38">
+        <v>60</v>
+      </c>
+      <c r="B38">
+        <v>-24000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>144111000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>136845000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>27000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>97239000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-30000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>14000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000.0</v>
       </c>
       <c r="K38">
         <v>-32000.0</v>
       </c>
       <c r="L38">
+        <v>-32000.0</v>
+      </c>
+      <c r="M38">
         <v>-45000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-29000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>31000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>10000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-10000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>114326000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>40000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-33000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="W38">
         <v>47000.0</v>
       </c>
       <c r="X38">
+        <v>47000.0</v>
+      </c>
+      <c r="Y38">
         <v>-40000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-49000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-7000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-5000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>38000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-19000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>23000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-34000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>9000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-49000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-6000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>49000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>9000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>26000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>48000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-35000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-18000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>47000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-36000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-20000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-5000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>31000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-36000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-2000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>8000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-17000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>36000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>32000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>39000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>-12000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>37000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>209017000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>36000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>199993000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>198245000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>197450000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>187371000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>184338000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>182499000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>145697000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>63891000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>45354000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>46612000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>47545000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>50619000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>42928000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>43182000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>43193000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>37812000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>25304000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>23245000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>21298000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>11814000.0</v>
       </c>
-      <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
-      <c r="CC38">
+      <c r="CC38"/>
+      <c r="CD38">
         <v>3163000.0</v>
       </c>
-      <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
+      <c r="CG38"/>
     </row>
-    <row r="39" spans="1:84">
+    <row r="39" spans="1:85">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39">
-        <v>76574999.0</v>
+        <v>55085000.0</v>
       </c>
       <c r="C39">
+        <v>76575000.0</v>
+      </c>
+      <c r="D39">
         <v>87698000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>105895000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>50252000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>67094000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>67728000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>71060000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>43658000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>233674000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>205344000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>174298000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>42036000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>135581000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>144410000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>164989000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>80601000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>116414000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>104768000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>94794000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>62457000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>49574000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>46498000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>53083000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>24538000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>32759000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>30358000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>44160000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>24950000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>32139000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>33567000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>40233000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>20666000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>28189000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>36741000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>49504000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>20010000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>40276000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>41487000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>56659000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>31681000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>50040000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>51005000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>60001000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>45294000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>45474000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>44635000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>56743000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>40586000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>44384000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>55029000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>65069000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>45615000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>44491000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>48196000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>49734000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>43412000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>33871000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>37913000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>9111000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>26710000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>25794000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>31900000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>25171000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>24150000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>23201000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>20146000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>19021000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>17652000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>16625000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>14297000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>11395000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>11992000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2235000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>5575000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2124000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1245000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>968000.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
-      <c r="CC39">
+      <c r="CC39"/>
+      <c r="CD39">
         <v>2900000.0</v>
       </c>
-      <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
+      <c r="CG39"/>
     </row>
-    <row r="40" spans="1:84">
+    <row r="40" spans="1:85">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>158342000.0</v>
+      </c>
+      <c r="C40">
         <v>157224000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>106778000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>103338000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>178215000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>140144000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>127172000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>96499000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>125674000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>130054000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>99410000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>90848000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>134052000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>99506000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>74992000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>82624000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>136227000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>114995000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>102655000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>111691000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>158005000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>107015000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>84015000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>53380000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>74578000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>54337000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>47671000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>37551000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>62683000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>48255000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>42739000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>32745000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>50395000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>42793000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>32146000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>25790000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>50989000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>42940000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>34441000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>30363000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>57919000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>41107000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>28194000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>27552000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>39276000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>41327000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>29239000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>23112000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>37939000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>34346000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>35126000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>27765000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>38997000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>45713000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>35514000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>28402000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>31157000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>32379000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>30673000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>27212000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>49119000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>21095000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>20954000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>16003000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>19403000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>15851000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>11384000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>14894000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>16120000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>15020000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>12247000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>13608000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>14733000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>11439000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>12069000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>22705000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8019000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>6256000.0</v>
       </c>
-      <c r="CA40"/>
       <c r="CB40"/>
-      <c r="CC40">
+      <c r="CC40"/>
+      <c r="CD40">
         <v>7743000.0</v>
       </c>
-      <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
+      <c r="CG40"/>
     </row>
-    <row r="41" spans="1:84">
+    <row r="41" spans="1:85">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>11932000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>10497000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>21122000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>30668000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>13438000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>18828000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>19008000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>26241000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>48108000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>71482000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>74517000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>51870000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>23340000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7690000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>25132000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>28540000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>25594000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>28783000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>30321000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>30173000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>25885000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>13030000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14691000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>16238000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>15736000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>15315000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>14637000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>16733000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>16441000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>13433000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>15893000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>15548000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>15925000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>15731000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>15611000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>15808000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>13251000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>10892000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>11525000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>11518000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>11345000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>10548000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>10825000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>10480000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>8882000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>8690000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8454000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>8298000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>8041000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7209000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>7032000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8531000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2217000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2243000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2164000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1661000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1699000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1678000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1671000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1644000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1640000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1694000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1690000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1667000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1684000.0</v>
       </c>
-      <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
-      <c r="CC41">
+      <c r="CC41"/>
+      <c r="CD41">
         <v>1598000.0</v>
       </c>
-      <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
+      <c r="CG41"/>
     </row>
-    <row r="42" spans="1:84">
+    <row r="42" spans="1:85">
       <c r="A42" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>447739000.0</v>
+      </c>
+      <c r="C42">
         <v>538723000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>533170000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>612215000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>633229000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>622285000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>622357000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>615006000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>617551000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>607515000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>606675000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>599317000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>592998000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>588341000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>586213000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>581511000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>584972000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>581410000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>578119000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>605783000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>692967000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>685546000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>674927000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>665750000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>628279000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>622510000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>617969000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>611892000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>610954000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>605787000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>603343000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>598916000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>600869000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>622762000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>622044000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>616294000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>615488000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>606434000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>603154000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>599141000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>600436000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>593238000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>590807000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>588202000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>588461000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>574249000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>570902000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>567058000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>590488000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>603909000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>620538000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>621254000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>548390000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>534292000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>527574000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>586193000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>519439000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>584615000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>582599000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>512181000.0</v>
       </c>
-      <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>441911000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>366442000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>363441000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>361344000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>359043000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>353954000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>346901000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>343304000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>339930000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>335323000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>331763000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>323621000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>321629000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>321709000.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>20943000.0</v>
       </c>
-      <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
+      <c r="CG42"/>
     </row>
-    <row r="43" spans="1:84">
+    <row r="43" spans="1:85">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12971,88 +13209,87 @@
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
+      <c r="CG43"/>
     </row>
-    <row r="44" spans="1:84">
+    <row r="44" spans="1:85">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13090,1897 +13327,1918 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
-      <c r="BK44">
-[...1 lines deleted...]
-      </c>
+      <c r="BK44"/>
       <c r="BL44">
         <v>63112000.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>63112000.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
-      <c r="BX44">
+      <c r="BX44"/>
+      <c r="BY44">
         <v>237787000.0</v>
       </c>
-      <c r="BY44">
+      <c r="BZ44">
         <v>229556000.0</v>
       </c>
-      <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
-      <c r="CC44">
+      <c r="CC44"/>
+      <c r="CD44">
         <v>200825000.0</v>
       </c>
-      <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
+      <c r="CG44"/>
     </row>
-    <row r="45" spans="1:84">
+    <row r="45" spans="1:85">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>254119000.0</v>
+      </c>
+      <c r="C45">
         <v>103281000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>110580000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>112993000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>220291000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>134501000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>133248000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>136410000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>217910000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>114938000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>121242000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>125673000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>121840000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>133480000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>143947000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>151634000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>173355000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>166740000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>182945000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>182513000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>177894000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>150436000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>151103000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>35188000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>37253000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>31980000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>32778000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>32481000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>37002000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>28868000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>29468000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>29472000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>32468000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>26297000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>25976000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>28426000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>31504000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>28447000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>26717000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>28661000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>31654000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>34407000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>47369000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>48127000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>52084000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>48581000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>50010000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>56262000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>62892000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>56142000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>61390000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>63134000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>65864000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>150957000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>61385000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>116546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102244000.0</v>
       </c>
       <c r="BI45">
         <v>102244000.0</v>
       </c>
       <c r="BJ45">
+        <v>102244000.0</v>
+      </c>
+      <c r="BK45">
         <v>44377000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>42573000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>36735000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>40713000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>43183000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>43591000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>44827000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>37860000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>39144000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>38041000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>35949000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>24536000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>25233000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>24597000.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45">
+      <c r="BY45"/>
+      <c r="BZ45">
         <v>17234000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>16547000.0</v>
       </c>
-      <c r="CA45"/>
       <c r="CB45"/>
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45">
         <v>10388000.0</v>
       </c>
-      <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
+      <c r="CG45"/>
     </row>
-    <row r="46" spans="1:84">
+    <row r="46" spans="1:85">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>102042000.0</v>
+      </c>
+      <c r="C46">
         <v>111081000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>118380000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>112993000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>94542000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>134501000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>133248000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>136410000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>105359000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>114938000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>121242000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>125673000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>121840000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>133480000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>143947000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>151634000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>146994000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>155081000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>165559000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>173355000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>166740000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>182945000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>182513000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>177894000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>150436000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>151103000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>35188000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>37253000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>31980000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>32778000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>32481000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>37002000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>28868000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>29468000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>29472000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>32468000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>26297000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>25976000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>28426000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>31504000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>28447000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>26717000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>28661000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>31654000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>34407000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>47369000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>48127000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>52084000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>48581000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>50010000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>56262000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>62892000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>56142000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>61390000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>63134000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>65864000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>55903000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>61385000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>116546000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>102244000.0</v>
       </c>
-      <c r="BI46"/>
-      <c r="BJ46">
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>44377000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>42573000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>36735000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>64120000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>43183000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>43591000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>44827000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>37860000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>39144000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>38041000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>35949000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>24536000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>25233000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>24597000.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>17234000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>16547000.0</v>
       </c>
-      <c r="CA46"/>
       <c r="CB46"/>
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46">
         <v>10388000.0</v>
       </c>
-      <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
+      <c r="CG46"/>
     </row>
-    <row r="47" spans="1:84">
+    <row r="47" spans="1:85">
       <c r="A47" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>110580000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>112993000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>94542000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>134501000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>133248000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>136410000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>125673000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>52332000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>61326000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>68124000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>151634000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>61537000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>67565000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>165559000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>173355000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>166740000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>82918000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>78503000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>70147000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>150436000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>44174000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>35188000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>37253000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>31980000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>32778000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>32481000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>37002000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>28868000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>29468000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>29472000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>32468000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>26297000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>25976000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>28426000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>31504000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>28447000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>26717000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>28661000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>31654000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>34407000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>47369000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>48127000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>52084000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>48581000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>50010000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>56262000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>62892000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>56142000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>61390000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>63134000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>65864000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>55903000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>61385000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>60297000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>58148000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>46625000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>44377000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>42573000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>36735000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>40713000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>43183000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>43591000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>44827000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>37860000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>39144000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>38041000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>35949000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>24536000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>25233000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>24597000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>23427000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>17234000.0</v>
       </c>
-      <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
-      <c r="CC47">
+      <c r="CC47"/>
+      <c r="CD47">
         <v>10388000.0</v>
       </c>
-      <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
+      <c r="CG47"/>
     </row>
-    <row r="48" spans="1:84">
+    <row r="48" spans="1:85">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>1184645000.0</v>
+      </c>
+      <c r="C48">
         <v>1103257000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1014730000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>915253000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>846453000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>795133000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>695787000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>599394000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>558512000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>495730000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>426043000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>359207000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>354329000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>310957000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>255495000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>204790000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>227462000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>199372000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>156453000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>114449000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>112151000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>101656000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>77867000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>53366000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>46953000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>42065000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>33311000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>12717000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>22447000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>19130000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>668000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-23044000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-13432000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-22772000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-35842000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-49101000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-40976000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-34493000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-43608000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-55260000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-41427000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-40444000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-54717000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-63255000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-50462000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-38882000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-55893000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-68226000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-61450000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-73806000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-89755000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-86090000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-81050000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-83319000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-95293000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-104804000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-109161000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-110961000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-117938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126704000.0</v>
       </c>
       <c r="BI48">
         <v>-126704000.0</v>
       </c>
       <c r="BJ48">
+        <v>-126704000.0</v>
+      </c>
+      <c r="BK48">
         <v>-123860000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-129459000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-137298000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-139496000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-138171000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-144300000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-153938000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-161021000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-160355000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-163902000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-167422000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-173336000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-190439000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-192899000.0</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>-197808000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-186391000.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48">
         <v>-173452000.0</v>
       </c>
-      <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
+      <c r="CG48"/>
     </row>
-    <row r="49" spans="1:84">
+    <row r="49" spans="1:85">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>354329000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>310957000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>255495000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>204790000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>227462000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>199372000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>156453000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>114449000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>112151000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>101656000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>77867000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>53366000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>46953000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>42065000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>33311000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>22447000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>19130000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>668000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-23044000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-13432000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-22772000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-35842000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-49101000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-40976000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-34493000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-43608000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-55260000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-41427000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-40444000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-54717000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-63255000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-50462000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-38882000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-55893000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-68226000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-61450000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-73806000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-89755000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-86090000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-81050000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-83319000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-95293000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-104804000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-109161000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-110961000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-117938000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-122104000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
+      <c r="CG49"/>
     </row>
-    <row r="50" spans="1:84">
+    <row r="50" spans="1:85">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
-[...1 lines deleted...]
-      </c>
+      <c r="Y50"/>
       <c r="Z50">
         <v>100000000.0</v>
       </c>
-      <c r="AA50"/>
+      <c r="AA50">
+        <v>100000000.0</v>
+      </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>26018000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>27710000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>27347000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>29288000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>21905000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>13267000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>13329000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>14445000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>23132000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>29657000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>36939000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
+      <c r="CG50"/>
     </row>
-    <row r="51" spans="1:84">
+    <row r="51" spans="1:85">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>545980000.0</v>
+      </c>
+      <c r="C51">
         <v>547421000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>556266000.0</v>
+      </c>
+      <c r="E51">
         <v>588035000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>549760000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>561783000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>561250000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>560187000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>528213000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>536453000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>541980000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>547866000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>543808000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>556139000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>564670000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>572345000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>565672000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>575761000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>585619000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>589020000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>466282000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>468400000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>459107000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>432875000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>235171000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>244497000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>48884000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>50933000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>24648000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>31197000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>34751000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>37692000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>26018000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>27710000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>27347000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>29288000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>21905000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>25222000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>25282000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>27752000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>23132000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>23113000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>24428000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>27304000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>29657000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>32294000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>32364000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>35306000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>36939000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>37605000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>41646000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>40645000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>35892000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>41817000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>41556000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>42299000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>32996000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>36411000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>34708000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>30990000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3742000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>25040000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>26455000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>28153000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>20612000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>23995000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>25699000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>28192000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>22402000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>25563000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>25220000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>23974000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>13161000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>14373000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>14267000.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51">
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>10212000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>7612000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
-      <c r="CC51">
+      <c r="CC51"/>
+      <c r="CD51">
         <v>4025000.0</v>
       </c>
-      <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
+      <c r="CG51"/>
     </row>
-    <row r="52" spans="1:84">
+    <row r="52" spans="1:85">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>63214000.0</v>
+      </c>
+      <c r="C52">
         <v>61738000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>62532000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>65806000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>53707000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>56317000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>55795000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>51769000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>41894000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>43844000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>45936000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>49782000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>50070000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>55147000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>57658000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>56983000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>50219000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>50806000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>51313000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>49436000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>47985000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>47295000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>42710000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>35284000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>133993000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>138429000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>31832000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>30390000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19588000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>24499000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>26191000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>17083000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>13353000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>13727000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>13416000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14121000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>11880000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>13267000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>13329000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>14445000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>13210000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>13453000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>14369000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>15474000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>16635000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>17845000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>18255000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>19642000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>20492000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>20954000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>22216000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>21664000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>19785000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>21340000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>20937000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>20678000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>17095000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>17708000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>16596000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>13357000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1443000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>14025000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>14710000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>15251000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>12247000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>12876000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>13151000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>13609000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>11274000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>11889000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>11072000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>10340000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>6520000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>6226000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6103000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>6049000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>3706000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>4025000.0</v>
       </c>
-      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
+      <c r="CG52"/>
     </row>
-    <row r="53" spans="1:84">
+    <row r="53" spans="1:85">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53">
+        <v>203499000.0</v>
+      </c>
+      <c r="C53">
         <v>191793000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>128615000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>196659000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>202769000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>195144000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>202447000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>204473000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>191672000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>174900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>151200000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>105300000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>111918000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>79300000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>82900000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>75089000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>63000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>61200000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>51500000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>17300000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3800000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3100000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -15010,145 +15268,146 @@
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
-        <v>1501000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF53">
         <v>1501000.0</v>
       </c>
       <c r="BG53">
         <v>1501000.0</v>
       </c>
       <c r="BH53">
         <v>1501000.0</v>
       </c>
       <c r="BI53">
         <v>1501000.0</v>
       </c>
       <c r="BJ53">
-        <v>1500000.0</v>
+        <v>1501000.0</v>
       </c>
       <c r="BK53">
         <v>1500000.0</v>
       </c>
       <c r="BL53">
         <v>1500000.0</v>
       </c>
       <c r="BM53">
+        <v>1500000.0</v>
+      </c>
+      <c r="BN53">
         <v>3343000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>3342000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>2501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="BQ53">
         <v>2500000.0</v>
       </c>
       <c r="BR53">
+        <v>2500000.0</v>
+      </c>
+      <c r="BS53">
         <v>1000000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53">
         <v>2332000.0</v>
       </c>
-      <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
+      <c r="CG53"/>
     </row>
-    <row r="54" spans="1:84">
+    <row r="54" spans="1:85">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15186,1087 +15445,1100 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
+      <c r="CG54"/>
     </row>
-    <row r="55" spans="1:84">
+    <row r="55" spans="1:85">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>2435552000.0</v>
+      </c>
+      <c r="C55">
         <v>2446936000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2306550000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2333115000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2293959000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2207944000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2070781000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1971961000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1920465000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1892213000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1782196000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1767645000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1760666000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1699848000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1619291000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1622098000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1643545000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1574532000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1525745000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1570365000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1577297000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1534168000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1471954000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1404476000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1073263000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1036005000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>826950000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>813497000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>819606000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>809010000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>783703000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>784802000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>741963000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>761124000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>748656000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>762439000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>735284000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>745416000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>737488000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>760965000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>734055000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>733906000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>714991000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>737411000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>708599000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>743703000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>715282000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>731217000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>711667000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>737255000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>748887000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>798297000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>718896000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>739918000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>718709000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>719498000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>648835000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>651734000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>647626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582095000.0</v>
       </c>
       <c r="BI55">
         <v>582095000.0</v>
       </c>
       <c r="BJ55">
+        <v>582095000.0</v>
+      </c>
+      <c r="BK55">
         <v>447665000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>451521000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>434597000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>307882000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>294462000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>280464000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>276509000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>240676000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>254222000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>241302000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>242529000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>197324000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>174105000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>176765000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>106202000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>61212000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>64001000.0</v>
       </c>
-      <c r="CA55"/>
       <c r="CB55"/>
-      <c r="CC55">
+      <c r="CC55"/>
+      <c r="CD55">
         <v>48485000.0</v>
       </c>
-      <c r="CD55"/>
       <c r="CE55"/>
       <c r="CF55"/>
+      <c r="CG55"/>
     </row>
-    <row r="56" spans="1:84">
+    <row r="56" spans="1:85">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>1716123000.0</v>
+      </c>
+      <c r="C56">
         <v>1758790000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1600317000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1650109000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1632734000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1512977000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1388479000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1291326000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1245446000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1209081000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1088872000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1080276000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1065199000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1006806000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>928815000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>931137000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>950534000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>871579000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>816131000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>857579000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>857530000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>830205000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>768477000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>805491000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>501271000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>486698000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>513694000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>498310000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>529656000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>521973000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>493612000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>485204000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>454014000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>482145000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>488755000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>498219000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>473582000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>479557000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>459785000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>472266000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>445855000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>488578000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>469729000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>488334000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>458963000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>481876000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>455144000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>468944000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>465201000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>487455000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>495631000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>528364000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>457949000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>465353000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>444170000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>444617000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>386839000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>390356000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>389084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348099000.0</v>
       </c>
       <c r="BI56">
         <v>348099000.0</v>
       </c>
       <c r="BJ56">
+        <v>348099000.0</v>
+      </c>
+      <c r="BK56">
         <v>218950000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>226449000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>252165000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>203278000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>205925000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>190261000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>184137000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>152197000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>172150000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>160079000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>163387000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>134976000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>123568000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>128923000.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56">
+      <c r="BY56"/>
+      <c r="BZ56">
         <v>32164000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>37362000.0</v>
       </c>
-      <c r="CA56"/>
       <c r="CB56"/>
-      <c r="CC56">
+      <c r="CC56"/>
+      <c r="CD56">
         <v>34934000.0</v>
       </c>
-      <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
+      <c r="CG56"/>
     </row>
-    <row r="57" spans="1:84">
+    <row r="57" spans="1:85">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>288851000.0</v>
+      </c>
+      <c r="C57">
         <v>283170000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>220133000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>243560000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>302879000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>269567000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>230660000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>230655000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>244280000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>281961000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>240902000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>299136000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>309135000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>284247000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>249258000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>289245000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>302073000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>250179000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>238198000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>284634000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>306244000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>254802000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>228611000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>235994000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>273416000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>257619000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>133670000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>139702000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>155587000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>148789000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>140866000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>158324000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>116224000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>123107000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>117669000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>139690000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>117751000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>123109000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>125373000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>147758000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>123012000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>121203000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>116406000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>149651000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>110657000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>135732000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>127757000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>157277000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>113760000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>132382000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>135040000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>174595000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>109187000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>136547000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>135821000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>152425000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>97613000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>113921000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>119672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83652000.0</v>
       </c>
       <c r="BI57">
         <v>83652000.0</v>
       </c>
       <c r="BJ57">
+        <v>83652000.0</v>
+      </c>
+      <c r="BK57">
         <v>77208000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>83171000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>99890000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>53934000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>56037000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>51871000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>63026000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>41149000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>54831000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>49613000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>62907000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>38755000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>33071000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>38096000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>51538000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>23616000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>22745000.0</v>
       </c>
-      <c r="CA57"/>
       <c r="CB57"/>
-      <c r="CC57">
+      <c r="CC57"/>
+      <c r="CD57">
         <v>19513000.0</v>
       </c>
-      <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
+      <c r="CG57"/>
     </row>
-    <row r="58" spans="1:84">
+    <row r="58" spans="1:85">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>803223000.0</v>
+      </c>
+      <c r="C58">
         <v>805011000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>758709000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>805707000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>814340000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>790572000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>752676000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>757615000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>744440000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>789006000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>749518000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>809152000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>813370000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>800487000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>777392000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>835275000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>830964000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>793962000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>791512000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>850459000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>772649000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>747389000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>719525000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>685455000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>397934000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>371377000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>175854000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>188785000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>186241000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>184270000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>179747000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>209106000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>154774000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>161692000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>162814000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>195567000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>160938000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>173435000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>177841000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>217221000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>175335000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>181751000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>179688000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>213371000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>171661000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>209284000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>201496000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>233039000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>182737000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>203815000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>214779000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>259869000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>185138000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>221957000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>219229000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>217051000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>171187000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>156597000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>161521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112148000.0</v>
       </c>
       <c r="BI58">
         <v>112148000.0</v>
       </c>
       <c r="BJ58">
+        <v>112148000.0</v>
+      </c>
+      <c r="BK58">
         <v>106331000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>210456000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>204435000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>64516000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>69399000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>66583000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>79270000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>53976000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>70183000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>65432000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>78185000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>47036000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>42912000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>47952000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>61306000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>259019000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>28315000.0</v>
       </c>
-      <c r="CA58"/>
       <c r="CB58"/>
-      <c r="CC58">
+      <c r="CC58"/>
+      <c r="CD58">
         <v>221936000.0</v>
       </c>
-      <c r="CD58"/>
       <c r="CE58"/>
       <c r="CF58"/>
+      <c r="CG58"/>
     </row>
-    <row r="59" spans="1:84">
+    <row r="59" spans="1:85">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -16304,338 +16576,342 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
+      <c r="CG59"/>
     </row>
-    <row r="60" spans="1:84">
+    <row r="60" spans="1:85">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>1632329000.0</v>
+      </c>
+      <c r="C60">
         <v>1641925000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1547841000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1527408000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1479619000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1417372000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1318105000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1214346000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1176025000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1103207000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1032678000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>958493000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>947296000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>899361000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>841899000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>786823000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>812581000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>780570000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>734233000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>719906000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>804648000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>786779000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>752429000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>719021000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>675329000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>664628000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>651096000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>624712000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>633365000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>624740000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>603956000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>575696000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>587189000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>599432000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>585842000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>566872000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>574346000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>571981000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>559647000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>543744000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>558720000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>552155000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>535303000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>524040000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>536938000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>534419000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>513786000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>498178000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>528930000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>530053000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>530686000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>534979000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>530162000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>513763000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>495347000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>481179000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>473494000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>473815000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>464799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448621000.0</v>
       </c>
       <c r="BI60">
         <v>448621000.0</v>
       </c>
       <c r="BJ60">
+        <v>448621000.0</v>
+      </c>
+      <c r="BK60">
         <v>318230000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>237024000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>226146000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>221851000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>220875000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>209657000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>192966000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>182286000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>179578000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>171424000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>164344000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>150288000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>131193000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>128813000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>44896000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-197807000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-186390000.0</v>
       </c>
-      <c r="CA60"/>
       <c r="CB60"/>
-      <c r="CC60">
+      <c r="CC60"/>
+      <c r="CD60">
         <v>-173451000.0</v>
       </c>
-      <c r="CD60"/>
       <c r="CE60"/>
       <c r="CF60"/>
+      <c r="CG60"/>
     </row>
-    <row r="61" spans="1:84">
+    <row r="61" spans="1:85">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-102482000.0</v>
       </c>
       <c r="O61">
         <v>-102482000.0</v>
       </c>
       <c r="P61">
         <v>-102482000.0</v>
       </c>
       <c r="Q61">
         <v>-102482000.0</v>
       </c>
       <c r="R61">
         <v>-102482000.0</v>
       </c>
       <c r="S61">
         <v>-102482000.0</v>
       </c>
       <c r="T61">
         <v>-102482000.0</v>
       </c>
       <c r="U61">
         <v>-102482000.0</v>
       </c>
       <c r="V61">
@@ -16653,348 +16929,353 @@
       <c r="Z61">
         <v>-102482000.0</v>
       </c>
       <c r="AA61">
         <v>-102482000.0</v>
       </c>
       <c r="AB61">
         <v>-102482000.0</v>
       </c>
       <c r="AC61">
         <v>-102482000.0</v>
       </c>
       <c r="AD61">
         <v>-102482000.0</v>
       </c>
       <c r="AE61">
         <v>-102482000.0</v>
       </c>
       <c r="AF61">
         <v>-102482000.0</v>
       </c>
       <c r="AG61">
         <v>-102482000.0</v>
       </c>
       <c r="AH61">
-        <v>-75000000.0</v>
+        <v>-102482000.0</v>
       </c>
       <c r="AI61">
         <v>-75000000.0</v>
       </c>
       <c r="AJ61">
         <v>-75000000.0</v>
       </c>
       <c r="AK61">
         <v>-75000000.0</v>
       </c>
       <c r="AL61">
         <v>-75000000.0</v>
       </c>
       <c r="AM61">
         <v>-75000000.0</v>
       </c>
       <c r="AN61">
         <v>-75000000.0</v>
       </c>
       <c r="AO61">
         <v>-75000000.0</v>
       </c>
       <c r="AP61">
         <v>-75000000.0</v>
       </c>
       <c r="AQ61">
         <v>-75000000.0</v>
       </c>
       <c r="AR61">
         <v>-75000000.0</v>
       </c>
       <c r="AS61">
         <v>-75000000.0</v>
       </c>
       <c r="AT61">
         <v>-75000000.0</v>
       </c>
       <c r="AU61">
         <v>-75000000.0</v>
       </c>
       <c r="AV61">
         <v>-75000000.0</v>
       </c>
       <c r="AW61">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AX61">
         <v>-48548000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-26624000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-5883000.0</v>
       </c>
-      <c r="AZ61">
-[...1 lines deleted...]
-      </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
+      <c r="CG61"/>
     </row>
-    <row r="62" spans="1:84">
+    <row r="62" spans="1:85">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
-      <c r="AI62">
+      <c r="AI62"/>
+      <c r="AJ62">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AK62">
         <v>700000.0</v>
       </c>
       <c r="AL62">
         <v>700000.0</v>
       </c>
       <c r="AM62">
         <v>700000.0</v>
       </c>
       <c r="AN62">
+        <v>700000.0</v>
+      </c>
+      <c r="AO62">
         <v>9902000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>7502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9801000.0</v>
       </c>
       <c r="AQ62">
         <v>9801000.0</v>
       </c>
       <c r="AR62">
-        <v>9601000.0</v>
+        <v>9801000.0</v>
       </c>
       <c r="AS62">
         <v>9601000.0</v>
       </c>
       <c r="AT62">
-        <v>19801000.0</v>
+        <v>9601000.0</v>
       </c>
       <c r="AU62">
         <v>19801000.0</v>
       </c>
       <c r="AV62">
         <v>19801000.0</v>
       </c>
       <c r="AW62">
+        <v>19801000.0</v>
+      </c>
+      <c r="AX62">
         <v>16801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="AY62">
         <v>15200000.0</v>
       </c>
       <c r="AZ62">
         <v>15200000.0</v>
       </c>
       <c r="BA62">
         <v>15200000.0</v>
       </c>
       <c r="BB62">
-        <v>17200000.0</v>
+        <v>15200000.0</v>
       </c>
       <c r="BC62">
         <v>17200000.0</v>
       </c>
       <c r="BD62">
         <v>17200000.0</v>
       </c>
       <c r="BE62">
         <v>17200000.0</v>
       </c>
       <c r="BF62">
         <v>17200000.0</v>
       </c>
       <c r="BG62">
         <v>17200000.0</v>
       </c>
       <c r="BH62">
         <v>17200000.0</v>
       </c>
-      <c r="BI62"/>
+      <c r="BI62">
+        <v>17200000.0</v>
+      </c>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
+      <c r="CG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17020,2608 +17301,2687 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>1567481000.0</v>
+      </c>
+      <c r="C2">
         <v>1461398000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1276466000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1190288000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1090191000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1001860000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>693232000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>663437000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>592495000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>557316000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>546510000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>607756000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>569219000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>498398000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>416999000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>307111000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>222029000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>196976000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>131282000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>76064000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>64828000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>49130000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>39943000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>126562000.0</v>
+      </c>
+      <c r="C3">
         <v>114669000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>109683000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>110358000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>97914000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>90077000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>72091000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>71400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>75260000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>74280000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>68225000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>80282000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>86267000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>65737000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>58033000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>42934000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>25761000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20835000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12568000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7404000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4986000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5509000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4922000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
+        <v>452940000.0</v>
+      </c>
+      <c r="C5">
         <v>393723000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>276500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>180951000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>156628000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>113285000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>32457000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>45486000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>25545000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13129000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13914000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18427000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>29260000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>45706000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>28980000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>24214000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>35467000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>22339000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13010000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4722000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1846000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3261000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6915000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>579502000.0</v>
+      </c>
+      <c r="C6">
         <v>508392000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>386183000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>291309000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>254542000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>203362000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>104548000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>116886000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>100805000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>87409000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>82139000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>98709000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>115527000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>111443000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>87013000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>67148000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>61228000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>43174000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>25578000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12126000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6832000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2248000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1993000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-6400.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>950600000.0</v>
+      </c>
+      <c r="C9">
         <v>943919000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>763603000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>647070000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>596475000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>534900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>347533000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>352315000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>325239000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>331203000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>326190000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>340538000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>350334000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>349822000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>299847000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>215323000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>162441000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>118597000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>94953000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>64492000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>52074000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>36180000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>31491000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>441162000.0</v>
+      </c>
+      <c r="C10">
         <v>380948000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>268665000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>172213000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>147074000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>95990000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33047000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47729000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>26510000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4937000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13297000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15136000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29191000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>46557000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27991000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23007000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>34136000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21357000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12715000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4083000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1358000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3540000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7431000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
+        <v>102765000.0</v>
+      </c>
+      <c r="C11">
         <v>93007000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>64482000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>45346000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>39944000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>24539000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8541000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10520000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-910000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5396000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4746000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5810000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11075000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20023000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11882000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11342000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13249000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9628000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-21058000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>218000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>88850000.0</v>
       </c>
-      <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12">
+        <v>11778000.0</v>
+      </c>
+      <c r="C12">
         <v>10504000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8812000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8404000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8277000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17979000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>590000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2243000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>965000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1808000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>617000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>91000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>69000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1149000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>989000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1207000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1331000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>982000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>295000.0</v>
       </c>
-      <c r="T12">
-[...1 lines deleted...]
-      </c>
       <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
         <v>488000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>279000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>516000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>159</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>10504000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8812000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8404000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8277000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>17979000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>698000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2761000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>965000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1808000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>617000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3291000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>-200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-910000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-484000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1662000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1484000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1577000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-1434000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
+      <c r="X14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>338192000.0</v>
+      </c>
+      <c r="C15">
         <v>287941000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>204183000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>126867000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>107130000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>71451000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>24506000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>37209000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27620000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>451000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9035000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10988000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28111000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17543000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12792000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21525000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12315000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>33773000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3865000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1358000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3540000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7431000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>162</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>287941000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>204183000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>126867000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>107130000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>71451000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>24506000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37209000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27620000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>451000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9035000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10988000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28111000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17543000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12792000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21525000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12315000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>33773000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3865000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1358000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>338192000.0</v>
+      </c>
+      <c r="C17">
         <v>287941000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>204183000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>126867000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>106986000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>71451000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>24506000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>37841000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>27420000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-459000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8551000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9326000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>18116000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>26534000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16109000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-11778000.0</v>
+      </c>
+      <c r="C18">
         <v>-10504000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8812000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8404000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8277000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17979000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>698000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2761000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>965000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1808000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-617000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>15118000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1133000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3513000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-108000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-518000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>6404000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>450767000.0</v>
+      </c>
+      <c r="C21">
         <v>360094000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>249600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>165499000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>156628000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>110456000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32457000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45486000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25545000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13129000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13914000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18427000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22856000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>45706000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28980000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24214000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35467000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>22339000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13010000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4722000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1846000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3261000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-6915000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
+      <c r="X22"/>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>2067314000.0</v>
+      </c>
+      <c r="C23">
         <v>2045223000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1790469000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1671859000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1530038000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1426304000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1008308000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>970266000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>892189000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>875390000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>858786000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>929867000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>896697000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>802514000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>679427000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>498220000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>349003000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>293234000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>213225000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>135834000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>115056000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>88571000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>78349000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
+      <c r="X24"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>126562000.0</v>
+      </c>
+      <c r="C25">
         <v>114669000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>109683000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>110358000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>97914000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>90077000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>72091000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>71400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>75260000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>74280000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>172</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>79200000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>76700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>15500000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9479000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9248000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12457000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10071000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14381000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14220000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>21084000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>25593000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16347000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9576000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>9575000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9550000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8611000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8568000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9410000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12750000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>173</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>103600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>96500000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>96800000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>86500000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>60300000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>38000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>66752000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>41700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>39202500.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>34500000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>56700000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>499833000.0</v>
+      </c>
+      <c r="C28">
         <v>381947000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>376203000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>384771000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>439847000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>338344000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>246476000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>230029000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>223694000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>263917000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>263002500.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>273230000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>256558000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>283032000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>236835000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>174762000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>117398000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>86683000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>72393000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>57870000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>49128000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>102765000.0</v>
+      </c>
+      <c r="C29">
         <v>93007000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>64482000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45346000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40088000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24539000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8541000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10520000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-910000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5396000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4746000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5810000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>499833000.0</v>
+      </c>
+      <c r="C30">
         <v>583825000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>514003000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>481571000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>439847000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>424444000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>315076000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>306829000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>299694000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>318074000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>312276000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>322111000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>327478000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>304116000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>270867000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>191109000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>126974000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>96258000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>81943000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>59770000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50228000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>39441000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>38406000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>-9605000.0</v>
+      </c>
+      <c r="C31">
         <v>20854000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>19065000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>6714000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9554000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14466000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>590000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2243000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>965000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8192000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-617000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3291000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6335000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>851000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-989000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1207000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1331000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-982000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-295000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-639000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-488000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-279000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-516000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
+        <v>2518081000.0</v>
+      </c>
+      <c r="C32">
         <v>2405317000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2040069000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1837358000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1686666000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1536760000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1040765000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1015752000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>917734000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>888519000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>872700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>948294000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>919553000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>848220000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>708407000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>522434000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>384470000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>315573000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>226235000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>140556000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>116902000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>85310000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>71434000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF32"/>
+  <dimension ref="A1:CG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="BZ1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="CD1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>418782000.0</v>
+      </c>
+      <c r="C2">
         <v>398308000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>371630000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>378761000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>414728000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>364086000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>347353000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>335231000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>345971000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>319508000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>303694000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>307293000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>311408000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>295032000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>288347000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>295501000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>287534000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>266883000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>261950000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>273824000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>260909000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>253128000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>246754000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>241069000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>177436000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>178968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>167470000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>169358000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>175863000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>168260000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>160329000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>158985000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>157087000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>148878000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>139163000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>147367000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>139244000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>136431000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>137542000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>144099000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>143136000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>134755000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>129616000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>139003000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>166899000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>148985000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>145029000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>146842000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>140191447.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>140592000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>153672000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>132902000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>129632000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>127759000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>122799000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>118648000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>102589000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>105955000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>100877000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>107579000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>78107000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>77727000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>76195000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>75082000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>55868000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>56479000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>51589000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>58093000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>44375000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>47868000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>50312000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>54421000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>32462000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>32062000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>31980000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>32526000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>20961000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>30546000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>29309000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>31544000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>16355000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15361000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15696000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17416000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>33779000.0</v>
+      </c>
+      <c r="C3">
         <v>32596000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>30953000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29234000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>30199000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28941000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27395000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>28134000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28219000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26984000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26463000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>28017000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>29702000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26942000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27463000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>26251000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>24450000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24137000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25180000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24147000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25039000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>23600000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23161000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18277000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19301000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18414000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17230000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17146000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>18141000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17038000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17710000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>18511000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17648000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>18426000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18550000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>20636000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17955000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>19950000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>18695000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17680000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>17603000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17587000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16470000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16565000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>31528000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>17764000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17629000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>16880000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16776000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>18017000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>34524000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16950000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>17561000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16282000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16233000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15661000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15721000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14644000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14676000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>12992000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12471000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>10951000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10120000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>9392000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7396000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6052000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6080000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>6233000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5921000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5941000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4527000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4446000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3709000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3679000.0</v>
       </c>
-      <c r="BW3"/>
       <c r="BX3"/>
-      <c r="BY3">
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>2786000.0</v>
       </c>
-      <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
-      <c r="CC3">
+      <c r="CC3"/>
+      <c r="CD3">
         <v>1412000.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -19731,597 +20091,604 @@
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
+        <v>107213000.0</v>
+      </c>
+      <c r="C5">
         <v>123742000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>136088000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>85897000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>67025000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>138146000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>132430000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>56122000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>81197000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>95991000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>90827000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8485000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>59804000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>76786000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>72043000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-28133000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>41805000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>61090000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>60799000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7066000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21970000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>39039000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>39813000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12493000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7041000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14499000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>30305000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-19388000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2681000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>23267000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>33290000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13752000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9876000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19717000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>13714000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-17762000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4712000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>12763000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>18323000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-22669000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>509000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19134000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>14727000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20456000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-16319000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>27430000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>20473000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13158000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>12841000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>27385000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8908000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8464000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1421000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>19352000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16272000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8661000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2031000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>11589000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7092000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8267000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-6193000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10831000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>14195000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>5380000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1875000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>10381000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>14294000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>12667000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-263000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>7414000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>6014000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9174000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-720000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4380000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2953000.0</v>
       </c>
-      <c r="BX5">
-[...1 lines deleted...]
-      </c>
       <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
         <v>-4191000.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
+        <v>0.0</v>
+      </c>
+      <c r="CD5">
         <v>-85831000.0</v>
       </c>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>140992000.0</v>
+      </c>
+      <c r="C6">
         <v>156338000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>167041000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>115131000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>97224000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>167087000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>159825000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>84256000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>109416000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>122975000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>117290000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36502000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>89506000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>103728000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>99506000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1882000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>66255000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>85227000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>85979000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>17081000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>47009000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>62639000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>62974000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30770000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>26342000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>32913000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>47535000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2242000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>20822000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>40305000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>51000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4759000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>27524000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>38143000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>32264000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2874000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>22667000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>32713000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>37018000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4989000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18112000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>36721000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>31197000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3891000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>15209000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>45194000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>38102000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3722000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>29617000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>45402000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>25616000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8486000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>18982000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>35634000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>32505000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>24322000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>17752000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>26233000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>21768000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>21259000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6278000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>21782000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>24315000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>14772000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5521000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>16433000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>20374000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>18900000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5658000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>13355000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>10541000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>13620000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2989000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>8059000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3342000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>27196000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1405000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-61365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CB6">
         <v>35139000.0</v>
       </c>
       <c r="CC6">
+        <v>35139000.0</v>
+      </c>
+      <c r="CD6">
         <v>-84419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CE6">
         <v>29226000.0</v>
       </c>
       <c r="CF6">
         <v>29226000.0</v>
       </c>
+      <c r="CG6">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -20431,89 +20798,90 @@
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -20623,1149 +20991,1164 @@
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>217281000.0</v>
+      </c>
+      <c r="C9">
         <v>231565000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>259631000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>242123000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>238919000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>249290000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>239858000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>215853000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>188212000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>201329000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>201174000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>172888000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>172081000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>175252000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>170088000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>129649000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>167677000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>154839000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>147557000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>126402000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>136601000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>139017000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>129391000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>129891000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>91495000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>78186000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>90089000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>87763000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>80451000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>84992000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>94543000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>92329000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>81787000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>83986000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>78048000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>81418000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>76514000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>86102000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>83548000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>85039000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>78183000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>86585000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>79195000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>82227000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>68755000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>95638000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>86275000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>89870000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>89992000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>94630000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>70247000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>95464000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>73894000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>90250000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>83229000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>102448000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>67813000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>72220000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>67591000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>92251000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>50160000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>52566000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>52807000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>59789000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>32453000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>40148000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>41608000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>48232000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>27791000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>29296000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>27306000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>34204000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>24013000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>23954000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>22411000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>27196000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>14665000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CB9">
         <v>35139000.0</v>
       </c>
       <c r="CC9">
+        <v>35139000.0</v>
+      </c>
+      <c r="CD9">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CE9">
         <v>29226000.0</v>
       </c>
       <c r="CF9">
         <v>29226000.0</v>
       </c>
+      <c r="CG9">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>104424000.0</v>
+      </c>
+      <c r="C10">
         <v>120072000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>133443000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>83223000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>64239000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>134796000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>129760000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52159000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>78881000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>94344000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>89026000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6414000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>57840000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>74987000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69565000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-30179000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>38427000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>59635000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57932000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8776000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16493000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>34064000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>35143000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10290000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7436000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13173000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30986000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-18548000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3979000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>24304000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>32786000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13340000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10306000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19978000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13753000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-17527000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4727000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13404000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18587000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-22327000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>488000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19033000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14537000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-20761000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-19476000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>27115000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>20624000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-13127000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19301000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>27373000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-8936000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8548000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3079000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>19046000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8433000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1764000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11324000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6856000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8046000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6430000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>10524000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>13829000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5083000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2164000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>10020000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13970000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>12310000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-727000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7053000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5750000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>9700000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-632000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4689000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2953000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>694000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4356000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966000.0</v>
       </c>
       <c r="CB10">
         <v>966000.0</v>
       </c>
       <c r="CC10">
+        <v>966000.0</v>
+      </c>
+      <c r="CD10">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000.0</v>
       </c>
       <c r="CE10">
         <v>340000.0</v>
       </c>
       <c r="CF10">
         <v>340000.0</v>
       </c>
+      <c r="CG10">
+        <v>340000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
+        <v>23036000.0</v>
+      </c>
+      <c r="C11">
         <v>31545000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>33966000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14423000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12919000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>35450000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>33361000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11277000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>16099000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>24657000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>22190000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1536000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14468000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>19525000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18860000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7507000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10337000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>16716000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15928000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2893000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5998000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10275000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>10642000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2376000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2548000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4419000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10392000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-8818000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>662000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5842000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9074000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5058000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>959000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6935000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>564000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-9368000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1876000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4522000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7688000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-8690000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>822000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5368000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6653000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-8097000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-6901000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>10586000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8663000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-6538000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7349000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11861000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-4685000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3450000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1828000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7626000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6680000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3889000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>571000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4638000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2976000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3697000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2968000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5260000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6119000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2931000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-427000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3927000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4381000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5368000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-14000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3490000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2365000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3786000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-17735000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2229000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1565000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-694000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-9000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-6279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-966000.0</v>
       </c>
       <c r="CB11">
         <v>-966000.0</v>
       </c>
       <c r="CC11">
+        <v>-966000.0</v>
+      </c>
+      <c r="CD11">
         <v>-339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-340000.0</v>
       </c>
       <c r="CE11">
         <v>-340000.0</v>
       </c>
       <c r="CF11">
         <v>-340000.0</v>
       </c>
+      <c r="CG11">
+        <v>-340000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12">
+        <v>2888000.0</v>
+      </c>
+      <c r="C12">
         <v>3001000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2814000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3075000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2694000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2787000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2670000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2353000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2318000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2404000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2022000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2068000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2070000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2206000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2082000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2046000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2036000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2373000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1875000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1993000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5477000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5371000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5024000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2107000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>577000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>441000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>504000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>754000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>504000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>509000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>965000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>261000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>39000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>235000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>561000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>641000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>264000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>342000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>101000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>190000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>305000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3157000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>315000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>151000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>31000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>124000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>28000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>84000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>501000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>306000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>272000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>228000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>267000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>265000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>236000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>221000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>237000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>307000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>366000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>297000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>289000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>361000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>324000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>357000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>464000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>361000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>264000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>107000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>215000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>309000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>389000.0</v>
       </c>
-      <c r="BX12">
-[...1 lines deleted...]
-      </c>
       <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
         <v>165000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>117000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="CC12">
         <v>94000.0</v>
       </c>
       <c r="CD12">
+        <v>94000.0</v>
+      </c>
+      <c r="CE12">
         <v>132000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>127000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>135000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>2814000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3075000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2694000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2787000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2670000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2353000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>2068000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2070000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2206000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2082000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2046000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2036000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2373000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1875000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1993000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5477000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5371000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5024000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2107000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>577000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>76000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>441000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>910000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1214000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>754000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21775,927 +22158,933 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>1500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-27000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-70000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-103000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-120000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-233000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-753000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>196000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>649000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-608000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-654000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>129000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-995000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-484000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-370000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>187000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-403000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-437000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-586000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-58000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-1018000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-555000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-187000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>187000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-607000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-291000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-285000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-251000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
         <v>-15000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>15000.0</v>
       </c>
-      <c r="BS14">
-[...1 lines deleted...]
-      </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>81388000.0</v>
+      </c>
+      <c r="C15">
         <v>88527000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>99477000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>68800000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>51320000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>99346000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>96393000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>40882000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>62782000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>69687000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>66836000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4878000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>43372000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>55462000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>50705000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-22672000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>28090000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>42919000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>42004000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-5883000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10495000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>23789000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>24501000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12666000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4888000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8754000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20594000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-9730000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3317000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18462000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>23712000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-8282000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9347000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13070000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13259000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-8056000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-6483000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9115000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11652000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-13833000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-983000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>14273000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8538000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-12793000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-11580000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>17013000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>12331000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-6776000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12356000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>15949000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-3665000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-5040000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2269000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>11975000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9511000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4357000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1800000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6977000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4165000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4600000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-2844000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5599000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7839000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2198000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-1325000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6129000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9638000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>7083000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-666000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3547000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3520000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5914000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>17103000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2460000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1388000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>694000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-4347000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>6279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966000.0</v>
       </c>
       <c r="CB15">
         <v>966000.0</v>
       </c>
       <c r="CC15">
+        <v>966000.0</v>
+      </c>
+      <c r="CD15">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000.0</v>
       </c>
       <c r="CE15">
         <v>340000.0</v>
       </c>
       <c r="CF15">
         <v>340000.0</v>
       </c>
+      <c r="CG15">
+        <v>340000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>99477000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>68800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>51320000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>99346000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>96393000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>40882000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>4878000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43372000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>55462000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>50705000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-22672000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28090000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>42919000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>42004000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-5883000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10495000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23789000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24501000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12666000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4888000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8754000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20594000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-9730000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3317000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18462000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>23712000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-8282000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9347000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13070000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13259000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-8056000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-6483000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9115000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11652000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-13833000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-983000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14273000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8538000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-12793000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-11580000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17013000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12331000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-6776000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12356000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15949000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-3665000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-5040000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2269000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11975000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9511000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4357000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1801000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6977000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4165000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4600000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7193000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5599000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7839000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2198000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15396000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6129000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9638000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7083000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8768000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3547000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3520000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5914000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>17103000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2460000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1388000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12822000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1833000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2032000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1445000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4735000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-696000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2054000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2158000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3019000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>81388000.0</v>
+      </c>
+      <c r="C17">
         <v>88527000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>99477000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>68800000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>51320000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>99346000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>96393000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>40882000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>62782000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>69687000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>66836000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4878000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>43372000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>55462000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>51101000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-22672000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>28155000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>42001000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>42996000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-5883000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10495000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>23393000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>24147000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12762000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4888000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8911000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20719000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-9730000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3676000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>18735000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>23712000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-8282000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>9347000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>13043000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13189000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-8159000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-6603000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8882000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>10899000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-13637000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-334000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13665000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>7884000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-12664000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-12575000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>16529000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>11961000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-6589000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>11953000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>15512000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-4251000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-5098000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1250000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>11420000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>9320000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4544000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1194000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>6686000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>3880000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>4349000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -22721,143 +23110,148 @@
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-2889000.0</v>
+      </c>
+      <c r="C18">
         <v>-3001000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2814000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3075000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2694000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2787000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2670000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2353000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2318000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2404000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2022000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2068000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2070000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2206000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2082000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2046000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2036000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2373000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1875000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1993000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5477000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5371000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5024000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2107000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-577000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-76000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>441000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>910000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1214000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>754000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22867,213 +23261,213 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>5975000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4587000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3970000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>586000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5633000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1414000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2892000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>194000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>583000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>882000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1715000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>333000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-1250000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>240000.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>-704000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>283000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-97000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>6404000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -23183,343 +23577,347 @@
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>105852000.0</v>
+      </c>
+      <c r="C21">
         <v>129080000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>146852000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>68983000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56865000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>130786000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>125100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47344000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>73678000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>88313000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>84289000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3320000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>53946000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>72199000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>68073000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-28719000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>46096000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>60594000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>56915000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6977000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21387000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>38553000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>38452000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12064000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7041000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14499000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>30305000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19388000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2681000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>23267000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>33290000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-13752000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9876000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19717000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13714000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-17762000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4712000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12763000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18323000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-22669000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>509000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19134000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>14727000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-20456000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-16319000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>27430000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>20473000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-13158000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12841000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>27385000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-8908000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8464000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1421000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>19352000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16272000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8661000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2031000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11589000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>7092000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8267000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-6193000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10831000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>14195000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5380000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-1875000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10381000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>14294000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12667000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-263000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7414000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>6014000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>9174000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-720000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4380000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3342000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>27196000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-4191000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-61365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CB21">
         <v>35139000.0</v>
       </c>
       <c r="CC21">
+        <v>35139000.0</v>
+      </c>
+      <c r="CD21">
         <v>-85831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CE21">
         <v>29226000.0</v>
       </c>
       <c r="CF21">
         <v>29226000.0</v>
       </c>
+      <c r="CG21">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -23629,308 +24027,314 @@
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>530211000.0</v>
+      </c>
+      <c r="C23">
         <v>500793000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>484409000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>551901000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>596782000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>482590000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>462111000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>503740000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>460505000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>432524000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>420579000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>476861000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>429543000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>398085000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>390362000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>453869000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>409115000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>361128000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>352592000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>393249000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>376123000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>353592000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>337693000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>358896000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>261890000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>242655000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>227254000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>276509000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>253633000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>229985000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>221582000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>265066000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>228998000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>213147000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>203497000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>246547000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>211046000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>209770000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>202767000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>251807000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>220810000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>202206000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>194084000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>241686000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>251973000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>217193000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>210831000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>249870000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>219205000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>207837000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>232827000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>236830000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>201666000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>198657000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>189756000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>212435000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>168371000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>166586000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>159408000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>185063000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>134460000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>119462000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>114807000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>129491000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>90196000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>86246000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>78903000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>93658000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>72429000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>69750000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>71604000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>79451000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>57195000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>51636000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>51049000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>27196000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>39817000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CB23">
         <v>35139000.0</v>
       </c>
       <c r="CC23">
+        <v>35139000.0</v>
+      </c>
+      <c r="CD23">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CE23">
         <v>29226000.0</v>
       </c>
       <c r="CF23">
         <v>29226000.0</v>
       </c>
+      <c r="CG23">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23971,987 +24375,998 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>33779000.0</v>
+      </c>
+      <c r="C25">
         <v>32596000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>30953000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29234000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>30199000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28941000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27395000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28134000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28219000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26984000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>26463000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>28017000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>29702000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>26942000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27463000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26251000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24450000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24137000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25180000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>24147000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>25039000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23161000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18277000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19301000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18414000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17230000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17146000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18141000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17038000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17710000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>18511000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>17648000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18426000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>18550000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20636000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17955000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19950000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>18695000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17680000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>17603000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17587000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16470000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16565000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>31528000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>17764000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17629000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>16880000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>16776000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>18017000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>34524000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>16950000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>17561000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>16282000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>16233000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15661000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15721000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>14644000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12471000.0</v>
       </c>
       <c r="BI25">
         <v>12471000.0</v>
       </c>
       <c r="BJ25">
+        <v>12471000.0</v>
+      </c>
+      <c r="BK25">
         <v>10951000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10120000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>9392000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7396000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6052000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>6080000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>6233000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5921000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5941000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4527000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4446000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3709000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3679000.0</v>
       </c>
-      <c r="BW25"/>
       <c r="BX25"/>
-      <c r="BY25">
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>2786000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
-      <c r="CC25">
+      <c r="CC25"/>
+      <c r="CD25">
         <v>1412000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>32600000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>32299999.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14600000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>28300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12500000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>12800000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17700000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>11000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11700000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>13500000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10400000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9800000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>33500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6400000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11100000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11300000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2563000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2343000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1070000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3503000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1972000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2002000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2376000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2898000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3011000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3511000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2873000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3062000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1067000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2563000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3028000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3413000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4316000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3337000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3245000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3482000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2304000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2831000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3402000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>5684000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6267000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5070000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>5578000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>4168000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4783000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>7012000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>7574000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>6224000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4029000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4972000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>3435000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>3911000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1999000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2924000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2415000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>2238000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2560000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2415000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2405000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>2195000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2021000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>2542000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2460000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>2527000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>2756000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2083000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1566000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>2206000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>2981000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1861000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1862000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1864000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>103600000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>96500000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>96800000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>86500000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>60300000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>32700000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>38000000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>37500000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>33504400.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>1000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>2000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>111430000.0</v>
+      </c>
+      <c r="C28">
         <v>102485000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>112779000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>173140000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3724000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>118504000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>114758000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>168509000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18034000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>113016000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>116885000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>169568000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21335000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>103053000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>102015000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>158368000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35081000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>94245000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>90642000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>127679000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>54914000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>100464000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>90939000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>117827000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26754000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>63687000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>59784000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>107151000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>75207000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>59382000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>60183000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>102578000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32439000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>62267000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>61958000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>96282000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>35286600.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>69828000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>62352000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>104646000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>76607000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>64888000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>61440000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>99270000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>80758000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>64871000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>62557000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>99546000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>74847000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>64414000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>75753000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>98244000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>66206000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>65828000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>61379000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>89619000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>60999000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>53619000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>50957000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>71260000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>52324000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>36763000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>35177000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>50498000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>32329000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>26843000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>24899000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>33327000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>25494000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>19467000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18887000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>22835000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>22712000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>17032000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>19070000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>18566000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>57870000.0</v>
       </c>
-      <c r="BZ28">
-[...1 lines deleted...]
-      </c>
       <c r="CA28">
         <v>0.0</v>
       </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
+        <v>0.0</v>
+      </c>
+      <c r="CD28">
         <v>16238000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>13120000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>10264000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>10606000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>22831000.0</v>
+      </c>
+      <c r="C29">
         <v>31545000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33966000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14423000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12919000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35450000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33361000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11277000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16099000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24657000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22190000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1536000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14468000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19525000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18860000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-7507000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10337000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16716000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15928000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2893000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5998000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10275000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10642000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2376000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2548000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4419000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10392000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8818000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>662000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5842000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24961,868 +25376,879 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>111429000.0</v>
+      </c>
+      <c r="C30">
         <v>102485000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>112779000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>173140000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>182054000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>118504000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>114758000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>168509000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>114534000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>113016000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>116885000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>169568000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>118135000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>103053000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>102015000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>158368000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>121581000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>94245000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90642000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>119425000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>115214000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>100464000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>90939000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>117827000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>84454000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>63687000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>59784000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>107151000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>77770000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>61725000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>61253000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>106081000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>71911000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>64269000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>64334000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>99180000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>71802000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>73339000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>65225000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>107708000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>77674000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>67451000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>64468000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>102683000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>85074000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>68208000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>65802000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>103028000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>77151000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>67245000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>79155000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>103928000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>72473000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>70898000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>66957000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>93787000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>65782000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>60631000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>60499000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>83984000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>56353000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>41735000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>38612000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>54409000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>34328000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29767000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>27314000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>35565000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>28054000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>21882000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>21292000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25030000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>24733000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>19574000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>19069000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>27196000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>18856000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CB30">
         <v>35139000.0</v>
       </c>
       <c r="CC30">
+        <v>35139000.0</v>
+      </c>
+      <c r="CD30">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CE30">
         <v>29226000.0</v>
       </c>
       <c r="CF30">
         <v>29226000.0</v>
       </c>
+      <c r="CG30">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:85">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>-1428000.0</v>
+      </c>
+      <c r="C31">
         <v>-9008000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-13409000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>14240000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7374000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4010000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4660000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4815000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5203000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6031000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4737000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3094000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3894000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2788000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1492000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1460000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7669000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-959000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1017000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15753000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4894000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4489000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3309000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1774000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>395000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1326000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>681000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>840000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1298000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1037000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-504000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>412000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>430000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>261000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>39000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>235000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9439000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>641000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>264000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>342000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-21000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-101000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-190000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-305000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3157000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-315000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>151000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>31000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>6460000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-12000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-28000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-84000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1658000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-306000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-272000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-228000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-267000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-265000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-236000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-221000.0</v>
       </c>
-      <c r="BI31">
-[...1 lines deleted...]
-      </c>
       <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
         <v>-307000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-366000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-297000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-289000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-361000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-324000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-357000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-464000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-361000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-264000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>526000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>88000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>309000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-389000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-26502000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-165000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>67644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34173000.0</v>
       </c>
       <c r="CB31">
         <v>-34173000.0</v>
       </c>
       <c r="CC31">
+        <v>-34173000.0</v>
+      </c>
+      <c r="CD31">
         <v>86170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28886000.0</v>
       </c>
       <c r="CE31">
         <v>-28886000.0</v>
       </c>
       <c r="CF31">
         <v>-28886000.0</v>
       </c>
+      <c r="CG31">
+        <v>-28886000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:85">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
+        <v>636063000.0</v>
+      </c>
+      <c r="C32">
         <v>629873000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>631261000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>620884000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>653647000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>613376000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>587211000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>551084000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>534183000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>520837000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>504868000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>480181000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>483489000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>470284000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>458435000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>425150000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>455211000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>421722000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>409507000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>400226000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>397510000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>392145000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>376145000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>370960000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>268931000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>257154000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>257559000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>257121000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>256314000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>253252000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>254872000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>251314000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>238874000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>232864000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>217211000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>228785000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>215758000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>222533000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>221090000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>229138000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>221319000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>221340000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>208811000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>221230000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>235654000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>244623000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>231304000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>236712000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>232046000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>235222000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>223919000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>228366000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>203087000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>218009000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>206028000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>221096000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>170402000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>178175000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>166500000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>193330000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>128267000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>130293000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>129002000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>134871000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>88321000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>96627000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>93197000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>106325000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>72166000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>77164000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>77618000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>88625000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>56475000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>56016000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>54391000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>27196000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>35626000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CB32">
         <v>35139000.0</v>
       </c>
       <c r="CC32">
+        <v>35139000.0</v>
+      </c>
+      <c r="CD32">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CE32">
         <v>29226000.0</v>
       </c>
       <c r="CF32">
+        <v>29226000.0</v>
+      </c>
+      <c r="CG32">
         <v>29226000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -25848,4927 +26274,5025 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>782497000.0</v>
+      </c>
+      <c r="C2">
         <v>500614000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>410807000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>389398000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>386582000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>213299000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>284621000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>233113000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>230864000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>213989000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>195852000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>196109000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>181480000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>144652000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>193099000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>81751000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49461000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>71682000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1660000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9475000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19953000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15881000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7727000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>78846000</v>
+      </c>
+      <c r="C3">
         <v>60010000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>61589000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>66548000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>67626000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>52263000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>44997000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>48406000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8743000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2174000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>62900000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>61740000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7405000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>50345000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>32477000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>29563000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10357000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13955000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18395000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14049000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11497000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8479000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5434000</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>21409000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>2816000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>173283000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-71322000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>51508000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>2249000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>16875000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>18137000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-257000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>14629000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>36828000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-48447000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5437000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12242000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-22400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-27488000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10462000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-27119000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>24649000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4038000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6530000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2782000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4619000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4437000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>-27996000.0</v>
+      </c>
+      <c r="C6">
         <v>281883000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>89807000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21409000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2816000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>173283000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-71322000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>51508000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2249000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16875000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18137000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-257000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14629000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>36828000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-48447000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>111348000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>32290000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22221000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>70022000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7815000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10478000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4072000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8154000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>-154901000.0</v>
+      </c>
+      <c r="C7">
         <v>-76866000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-109000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-67539000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-64925000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-117774000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-60946000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2318000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-22947000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-19424000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>22543000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4605000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5725000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-22176000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-67497000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5627000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6131000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-45545000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-12614000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5119000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2941000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3615000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-10822000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-54908000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-57501000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-143073000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-37772000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-21637000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>11987000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-27745000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>14463000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1892000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-12257000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-27708000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-64270000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>-121370000.0</v>
+      </c>
+      <c r="C9">
         <v>-102188000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-32056000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-54908000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-57501000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-143073000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-37772000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-21637000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11987000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-27745000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14463000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1892000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12257000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-27708000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-64270000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-15810000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18460000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-21999000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-15322000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>-2718000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3434000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-10641000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>6538000.0</v>
+      </c>
+      <c r="C10">
         <v>-6239000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8877000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19389000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4798000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-39164000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16181000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3321000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3801000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-348000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2939000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2853000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6272000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6929000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8918000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4621000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4840000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11529000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7275000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2790000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5359000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-555000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1314000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-3340000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>144000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>37152000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4314000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>34417000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-5833000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2455000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16488000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>964000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8928000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8846000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10128000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5317000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5609000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>12760000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>855000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3463000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>17139000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45382000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>77776000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>44764000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30679000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25713000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20806000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19840000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>31681000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13369000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>24194000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26346000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3584000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-20609000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27311000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2597000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14243000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>399000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-6637000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8405000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-4995000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1929000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>126562000.0</v>
+      </c>
+      <c r="C14">
         <v>114669000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>109683000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>110358000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>97914000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>90077000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>72091000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>71400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>75260000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>74280000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>68225000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>83801000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86267000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65737000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>58033000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42934000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>25761000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20835000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12568000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7404000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4986000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5509000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4922000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>13521000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>414000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>748000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6928000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15">
         <v>31924000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>6406000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
+      <c r="X15"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>754501000.0</v>
+      </c>
+      <c r="C16">
         <v>782497000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>500614000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>410807000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>389398000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>386582000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>213299000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>284621000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>233113000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>230864000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>213989000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>195852000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>196109000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>181480000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>144652000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>193099000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>81751000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>49461000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>71682000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1660000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9475000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19953000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15881000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>-11000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-12000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1698000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>962000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>92000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-430000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>354968000.0</v>
+      </c>
+      <c r="C18">
         <v>372806000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>217208000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>136602000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>139258000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>81887000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>35418000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>93200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>62243000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>40504000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>58878000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>58345000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>74108000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>44948000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>514000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37650000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>45166000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20810000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2861000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8486000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7872000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1218000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13454000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19">
+        <v>-45444000.0</v>
+      </c>
+      <c r="C19">
         <v>-87995000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-139871000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-118240000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-43132000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-40542000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-217365000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-61109000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-50477000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-57198000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-82853000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6512000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2100000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>-56856000.0</v>
+      </c>
+      <c r="C21">
         <v>-41469000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-40919000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-42956000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33011000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>284295000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>100000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-21034000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-13301000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-15697000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-17402000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-21939000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-23084000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21808000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-18420000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
+      <c r="X21"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>338192000.0</v>
+      </c>
+      <c r="C22">
         <v>287941000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>204183000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>126867000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>107130000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>71451000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24506000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37209000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>27420000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-459000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8551000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9326000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18116000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26534000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16109000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11665000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21525000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12315000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>33773000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3865000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1358000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3540000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7431000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>-150179000.0</v>
+      </c>
+      <c r="C23">
         <v>-21469000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7004000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-22444000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-70491000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-6697000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7955000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-11741000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1053000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2001000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12644000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17048000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-55000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18317000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15903000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21822000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3954000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2332000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2203000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2261000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>23980000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>200</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-78911000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-64515000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-62212000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-57878000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-50196000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-47693000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-55632000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-34460000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-45961000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-57892000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-51812000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-38399000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-42006000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-28764000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-18086000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13061000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12038000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-4898000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>43713000.0</v>
+      </c>
+      <c r="C25">
         <v>88061000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>39579000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23517000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>47005000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>48514000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22460000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10310000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8911000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18798000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7660000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13358000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2273000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5852000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5982000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2203000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3424000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6834000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-587000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>222000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4113000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5311000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26">
+        <v>-188659000.0</v>
+      </c>
+      <c r="C26">
         <v>-21469000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8199999.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-13541000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-37855000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-9228000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6761000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9958000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-27482000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-6191000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3394000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-26452000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-53566000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2546000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1292000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1627000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-58000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>40255000.0</v>
+      </c>
+      <c r="C27">
         <v>36794000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>31462000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20320000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18570000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>39333000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23609000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16676000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20817000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22598000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18617000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>21299000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22828000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14374000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10067000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9466000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5934000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2790000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1464000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>-281982000.0</v>
+      </c>
+      <c r="C28">
         <v>-62938000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-49119000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-63501000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-93310000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>204576000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>65628000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28989000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-52720000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14644000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-20776000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-50392000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-64006000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7306000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-19767000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>127138000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1871000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15020000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>73002000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>671000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2606000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2854000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>21608000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>433814000.0</v>
+      </c>
+      <c r="C29">
         <v>432816000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>278797000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>203150000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>206884000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>134150000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80415000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>141606000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>105446000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>88728000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>121778000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>120085000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>123477000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>94387000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32991000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>67213000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>55523000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-6855000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15534000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5563000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3625000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9697000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-8020000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>-179828000.0</v>
+      </c>
+      <c r="C30">
         <v>-87995000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-139871000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-118240000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-110758000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-165443000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-217365000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-61109000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-50477000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-57198000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-82853000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-68252000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-45804000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-50345000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-61241000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-83031000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-25104000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-30386000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18514000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-14049000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11497000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-8479000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5434000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF30"/>
+  <dimension ref="A1:CG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="BZ1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="CD1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>614047000.0</v>
+      </c>
+      <c r="C2">
         <v>497098000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>518439000.0</v>
+      </c>
+      <c r="E2">
         <v>782497000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>531134000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>517627000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>317765000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>500614000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>376577000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>354387000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>254626000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>410807000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>373678000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>318279000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>194524000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>389398000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>308564000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>257491000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>219024000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>386582000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>330033000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>259178000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>309784000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>213299000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>151534000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>213141000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>167444000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>284621000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>236025000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>205275000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>145049000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>233113000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>227907000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>189502000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>147342000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>230864000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>194708000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>182146000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>135088000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>213989000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>199508000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>171277000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>150864000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>195852000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>142850000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>124234000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>109196000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>196109000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>185332000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>162889000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>163474000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>181480000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>156968000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>143192000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>107938000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>144652000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>123653000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>133872000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>133472000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>193099000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>40080000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>35157000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>62348000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>81751000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>66491000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>48030000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>38298000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>49461000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>56437000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>50372000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>49023000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>71682000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>66966000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>68723000.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>1660000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5147000.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>9475000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10872000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>22632000</v>
+      </c>
+      <c r="C3">
         <v>18547000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>15971000</v>
+      </c>
+      <c r="E3">
         <v>21696000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14604000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15811000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14810000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14785000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16425000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16328000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12687000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16149000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17597000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15202000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16898000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16851000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19694000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18436000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14152000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15344000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17365000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11344000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10756000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12798000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9216000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9474000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9337000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1246000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11683000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9447000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9536000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17740000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10001000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9433000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8247000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>15522000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15061000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9300000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9835000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14028000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>21915000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>15169000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11625000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14191000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16460000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14233000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>12453000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6333000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13236000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12523000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11008000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>12602000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13616000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10944000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10541000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15244000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9999000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1107000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16460000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4911000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9268000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6998000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>11697000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8561000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2870000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2373000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2261000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2853000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3334000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2861000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5363000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2397000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>13268000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2204000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3167000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1530000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3285000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
         <v>4606000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>37129000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>55399000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>123755000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-194874000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>80834000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>51073000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>38467000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-167558000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>56549000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>70855000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-50606000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>96485000.0</v>
       </c>
-      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>48596000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>30750000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>60226000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-88064000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>5206000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>38405000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>42160000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-83522000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>36156000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>12562000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>47058000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-78901000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>14481000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>28231000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>20413000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-44988000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>53002000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>18616000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>15038000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-86913000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>10777000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>22443000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-585000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-18006000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>24512000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>13776000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>35254000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-36714000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>20999000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-10219000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>400000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-59627000.0</v>
       </c>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-26965000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>10313000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>28670000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6581000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-832000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3968000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12911000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>29953000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10432000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-18965000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1255000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8252000.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-39592000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-14771000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>43501000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7532000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-17217000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10689000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-28123000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>21161000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6728000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17070000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-20310000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1415000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2665000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>11737000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-19855000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-670000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-57000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>13435000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-19238000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7532000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2450000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7390000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-9690000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>10521000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>901000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-935000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5868000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2323000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1275000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2370000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-10405000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>140454000.0</v>
+      </c>
+      <c r="C6">
         <v>116949000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-21341000.0</v>
+      </c>
+      <c r="E6">
         <v>-264058000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>251363000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13507000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>199862000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-182849000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>124037000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22190000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>99761000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-156181000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37129000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>55399000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>123755000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-194874000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>80834000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>51073000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>38467000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-167558000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>56549000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>70855000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-50606000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>96485000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>61765000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-61607000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>45697000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-117177000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>48596000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30750000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>60226000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-88064000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5206000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>38405000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>42160000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-83522000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>36156000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12562000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>47058000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-78901000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>14481000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>28231000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>20413000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-44988000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>53002000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>18616000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>15038000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-86913000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10777000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22443000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-585000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-18006000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>24512000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>13776000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>35254000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-36714000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>20999000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-10219000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>400000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-59627000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>153019000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4923000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-27191000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-19403000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>15260000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>18461000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>9732000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-11163000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-6976000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>6065000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1349000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-22659000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4716000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1757000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-300.0</v>
       </c>
-      <c r="BX6"/>
-      <c r="BY6">
+      <c r="BY6"/>
+      <c r="BZ6">
         <v>-3487000.0</v>
       </c>
-      <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
-      <c r="CC6">
+      <c r="CC6"/>
+      <c r="CD6">
         <v>-1397000.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>300978000.0</v>
+      </c>
+      <c r="C7">
         <v>83224000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-63911000.0</v>
+      </c>
+      <c r="E7">
         <v>-355986000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>165847000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-87044000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>87631000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-243300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>56543000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-35422000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>69397000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-199518000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>24733000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5766000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>84813000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-171319000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>55200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13050000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>40255000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-173430000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>69003000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>23353000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-30810000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-179320000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>38890000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-14514000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>22067000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-107389000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>41759000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6534000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>26613000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-72588000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>12745000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>23640000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>24935000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-86086000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>28563000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-7672000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>39163000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-79478000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>39677000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>18280000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>7814000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-43228000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>43163000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>641000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1488000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-109061000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>21479000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>15503000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-15597000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-15660000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>17364000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-10614000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>15583000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-43505000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>20253000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-21729000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-9318000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-56703000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>122705000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>78000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-12778000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-22685000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>15578000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>8142000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-6704000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-23147000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-5370000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1660000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-6812000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-35023000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>4908000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-1975000.0</v>
       </c>
-      <c r="BW7"/>
       <c r="BX7"/>
-      <c r="BY7">
+      <c r="BY7"/>
+      <c r="BZ7">
         <v>-286000.0</v>
       </c>
-      <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
-      <c r="CC7">
+      <c r="CC7"/>
+      <c r="CD7">
         <v>6826000.0</v>
       </c>
-      <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>7041000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-36269000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>100841000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-126521000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1429000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>9534000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>84657000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-150263000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>54586000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>11211000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-11917000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-196953000.0</v>
       </c>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>43510000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1031000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>43814000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-107930000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>28207000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>35982000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>38502000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-90704000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>33255000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-11551000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>45422000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-94871000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>51984000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>6583000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>30737000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-74841000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>79529000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-9006000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>18137000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-90552000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>39290000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>17238000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>16874000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-85659000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>47841000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-12211000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>34959000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-98297000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>44858000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-8363000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>17589000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-118354000.0</v>
       </c>
-      <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>184533000.0</v>
+      </c>
+      <c r="C9">
         <v>11725000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-64602000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-253026000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>138241000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-121013000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>90612000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-210028000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>101088000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-71897000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>113968000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-175215000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7041000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-36269000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>100841000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-126521000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1429000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9534000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>84657000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-150263000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>54586000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11211000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-11917000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-196953000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>38415000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-16537000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16115000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-75765000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>43510000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1031000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>40410000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-107930000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>28207000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>35982000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>38502000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-90704000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>33255000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-11551000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>45422000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-94871000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>51984000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6583000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30737000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-74841000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>79529000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-9006000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18137000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-90552000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>39290000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17238000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>16874000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-85659000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>47841000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-12211000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>34959000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-98297000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>44858000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-8363000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>17589000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-118354000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>36918000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>8901000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>8112000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-69741000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>22774000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>6507000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6556000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-54297000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>22761000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-58409000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>14186000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>10546000.0</v>
       </c>
-      <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>-11606000.0</v>
+      </c>
+      <c r="C10">
         <v>12155000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>35773000.0</v>
+      </c>
+      <c r="E10">
         <v>-36322000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2596000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>441000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5226000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9310000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6114000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3646000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15213000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-14330000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9423000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-789000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25518000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-34695000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3169000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3977000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10684000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1260000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27798000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4567000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>744000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-23975000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-16421000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2316000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11498000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8942000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7941000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>685000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9709000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6438000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-14935000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-22000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10128000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11607000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-11795000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1277000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1343000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>14067000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-14633000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1625000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1387000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12644000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-12679000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1676000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1830000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15686000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-12669000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2033000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>534000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>16374000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-15166000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>54000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1516000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9699000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-11483000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-7776000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1747000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>12088000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-11856000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2114000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-411000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9760000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-3833000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1023000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-2049000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11745000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-8870000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-10910000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1619000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>6632000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>72000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-176000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5131000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7029000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-7171000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-4515000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>37943000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>48346000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23860000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-41195000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-34351000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>62187000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12494000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-48877000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>27753000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6585000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>31107000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17638000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9381000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2059000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4431000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-13581000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2695000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>37841000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7165000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-8868000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1721000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-11394000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5701000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-23366000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>23226000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3945000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-889000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-21182000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>23561000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>998000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7944000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-32630000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>40176000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-23017000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8028000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-28301000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>44254000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-12674000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1318000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-40135000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>63055000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-25832000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>642000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-16925000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>50961000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-15445000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-6865000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-27530000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>59968000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5317000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>8631000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5609000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1973000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>341000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>12760000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1522000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>975000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3594000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>855000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>3463000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>31902000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-4963000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4352000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2568000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20318000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12624000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7582000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11398000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23252000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11908000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16573000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13970000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>32625000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14911000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12136000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6358000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13759000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5093000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6377000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5942000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13267000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13811000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>235000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>372000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11295000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1325000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5281000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>620000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13580000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3623000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1896000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4079000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14034000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11624000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3902000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3612000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12543000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-8236000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11922000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9528000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>155000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-99000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10077000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8130000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6086000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9354000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6336000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6255000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4401000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-47916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30603000.0</v>
       </c>
       <c r="N13">
         <v>30603000.0</v>
       </c>
       <c r="O13">
+        <v>30603000.0</v>
+      </c>
+      <c r="P13">
         <v>-10072000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-45381000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>30572000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7208000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-6209000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-52180000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>19198000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19532000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15258000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-26677000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>14837000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-92000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8035000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-25377000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>14533000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6871000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10911000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-18072000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>18519000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-6304000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>15342000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-56096000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2816000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>5741000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>16266000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-22235000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>8405000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-4995000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>1929000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>33779000.0</v>
+      </c>
+      <c r="C14">
         <v>32596000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>30953000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29234000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30199000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28941000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27395000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28134000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28219000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26984000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26463000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28017000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>29702000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26942000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27463000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26251000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24450000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24137000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25180000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24147000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25039000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>23600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>23161000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18277000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19301000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18414000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>17230000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17146000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18141000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17038000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17710000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18511000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>17648000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18426000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18550000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>20636000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17955000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>19950000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17680000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>17603000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17587000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16470000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16565000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>31528000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>17764000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17629000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>16880000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>16776000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18017000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>34524000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16950000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>17561000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16282000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16233000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15661000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15721000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>14644000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14676000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>12992000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12471000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10951000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10120000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9392000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7396000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6052000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6080000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>6233000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5921000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>5941000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4527000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4446000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3709000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3679000.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>2786000.0</v>
       </c>
-      <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
-      <c r="CC14">
+      <c r="CC14"/>
+      <c r="CD14">
         <v>1412000.0</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>2592000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>8895000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -30806,873 +31330,886 @@
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
-[...1 lines deleted...]
-      </c>
+      <c r="BU15"/>
       <c r="BV15">
         <v>6406000.0</v>
       </c>
       <c r="BW15">
         <v>6406000.0</v>
       </c>
-      <c r="BX15"/>
+      <c r="BX15">
+        <v>6406000.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>754501000.0</v>
+      </c>
+      <c r="C16">
         <v>614047000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>497098000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>518439000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>782497000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>531134000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>517627000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>317765000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>500614000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>376577000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>354387000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>254626000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>410807000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>373678000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>318279000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>194524000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>389398000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>308564000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>257491000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>219024000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>386582000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>330033000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>259178000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>309784000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>213299000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>151534000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>213141000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>167444000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>284621000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>236025000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>205275000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>145049000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>233113000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>227907000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>189502000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>147342000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>230864000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>194708000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>182146000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>135088000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>213989000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>199508000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>171277000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>150864000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>195852000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>142850000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>124234000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>109196000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>196109000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>185332000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>162889000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>163474000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>181480000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>156968000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>143192000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>107938000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>144652000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>123653000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>133872000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>133472000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>193099000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>40080000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>35157000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>62348000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>81751000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>66491000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>48030000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>38298000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49461000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>56437000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>50372000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>49023000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>71682000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>66966000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-300.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>1660000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5147000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>9475000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>10872000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>1000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-10000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-8000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-11000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-7000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>446000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-58000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-984000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1102000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>83000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>71000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>236000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>572000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>35000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-514000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>322000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>249000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-559000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>23000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>24000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>82000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>294219000.0</v>
+      </c>
+      <c r="C18">
         <v>202360000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>75865000.0</v>
+      </c>
+      <c r="E18">
         <v>-217476000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>283720000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>37321000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>208554000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-156789000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>155777000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>52238000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>160647000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-151454000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>79333000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>69836000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>147430000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-159997000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>105787000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>74635000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>105690000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-146854000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>105663000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>79735000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>23820000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-127331000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>68174000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14816000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>56212000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-103784000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>56627000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>38964000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>64441000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-66832000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>40215000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>46715000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>49238000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-75744000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>36292000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>17824000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>60346000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-73958000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>38741000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>33004000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>25265000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-38132000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>57162000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>24601000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>22192000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-46004000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>28735000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>48431000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>13457000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-16515000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>22461000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>16220000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>38725000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-32458000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>36522000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-5511000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-966000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-39872000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>30921000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>12959000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>7170000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-13400000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>18595000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>21865000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>10974000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-6268000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-1634000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>9506000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-3735000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-24947000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-3674000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>8938000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-300.0</v>
       </c>
-      <c r="BX18"/>
-      <c r="BY18">
+      <c r="BY18"/>
+      <c r="BZ18">
         <v>-5046000.0</v>
       </c>
-      <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
-      <c r="CC18">
+      <c r="CC18"/>
+      <c r="CD18">
         <v>-2118000.0</v>
       </c>
-      <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19">
+        <v>-36687000.0</v>
+      </c>
+      <c r="C19">
         <v>-62045000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>53741000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-24723000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-34652000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-17673000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-14776000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20894000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-38855000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-32219000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-61732000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7065000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-47478000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-545000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11622000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-26495000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-492000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-12473000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18516000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7695000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-40542000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1008000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-78587000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-15688000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9312000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-177632000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-12174000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-18247000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-13123000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-9058000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
-[...1 lines deleted...]
-      </c>
+      <c r="AG19"/>
       <c r="AH19">
         <v>-7300000.0</v>
       </c>
       <c r="AI19">
         <v>-7300000.0</v>
       </c>
       <c r="AJ19">
         <v>-7300000.0</v>
       </c>
       <c r="AK19">
         <v>-7300000.0</v>
       </c>
-      <c r="AL19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL19">
+        <v>-7300000.0</v>
+      </c>
+      <c r="AM19"/>
       <c r="AN19">
         <v>-9134000.0</v>
       </c>
       <c r="AO19">
+        <v>-9134000.0</v>
+      </c>
+      <c r="AP19">
         <v>-7300000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-7300000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-6512000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-2100000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31713,2368 +32250,2399 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>-15579000.0</v>
+      </c>
+      <c r="C21">
         <v>-15338000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-13978000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11961000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11512000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13243000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7967000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8747000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-11721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11718000.0</v>
       </c>
       <c r="N21">
         <v>-11718000.0</v>
       </c>
       <c r="O21">
+        <v>-11718000.0</v>
+      </c>
+      <c r="P21">
         <v>-10624000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9314000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9092000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9175000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7724000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7020000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7212000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5648000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-780000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>309390000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6072000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>93356000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7499000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7460000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-7136000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6960000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3420000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3518000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2988000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3326000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3244000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3743000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3818000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3763000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4139000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3977000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3974000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-4058000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-4429000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4941000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5196000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5256000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-5588000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5899000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5706000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-5843000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-5589000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-5946000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5957000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-5215000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5634000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-5002000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-5027000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-4440000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-4291000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-4662000.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>81388000.0</v>
+      </c>
+      <c r="C22">
         <v>88527000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>99477000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>68800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>51320000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>99346000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>96393000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>40882000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>62782000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>69687000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>66836000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4878000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>43372000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>55462000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>50705000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-22672000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>28090000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>42919000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>42004000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5883000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10495000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23789000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>24501000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12666000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4888000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8754000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20594000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-9730000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3317000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18462000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>23712000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-8282000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9347000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>13070000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13189000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-8159000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-6603000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8882000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10899000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-13637000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-983000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13665000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7884000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-12664000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-12575000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>16527000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>11963000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-6776000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11952000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15512000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-4250000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-5098000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1251000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11419000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9320000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4544000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1193000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6686000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3881000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4349000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-2844000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5265000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7710000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2152000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-1737000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6093000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9589000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6942000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-666000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3547000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2966000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5914000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>17103000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2460000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2600.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>12822000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-4347000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2032000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1445000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4735000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-5873000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2054000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2158000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3019000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>-61534000.0</v>
+      </c>
+      <c r="C23">
         <v>29416000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-88645000.0</v>
+      </c>
+      <c r="E23">
         <v>-31594000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-797000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-20672000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-759000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11204000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-603000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4436000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1071000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-605000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2602000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1429000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-7014000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-14977000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>145000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7858000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>246000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>421000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>271000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-71207000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>100000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>42000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>847000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1108000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>38000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>126000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10417000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>58000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5476000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1081000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>147000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>540000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24908000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-15169000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1928000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3262000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>353000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1112000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-944000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4672000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>525000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2806000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5983000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8702000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5102000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1997000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1142000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2863000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>420000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1926000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1753000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1106000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8901000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1968000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1231000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4653000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4020000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5457000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1715000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2585000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3869000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6852000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2194000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-728000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-471000.0</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>280000.0</v>
       </c>
-      <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>694000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24">
+        <v>109969000.0</v>
+      </c>
+      <c r="C24">
         <v>-22060000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>-63945000.0</v>
+      </c>
+      <c r="E24">
         <v>-23964000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-33174000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-16345000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-14929000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-14463000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-15655000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-16531000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-12678000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-14455000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-16840000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-14446000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-14988000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-17347000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-14680000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-16407000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12725000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-14066000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-48696000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-10346000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-9893000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-11469000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-9032000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-9482000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-9245000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-15724000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-8603000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>389000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-9360000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-16002000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-7838000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-8770000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-7473000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-10379000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-14189000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-9185000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-9519000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-13068000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-19365000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-14735000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-10578000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-13214000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-14188000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-13264000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-12099000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-12261000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-6489000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-11529000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-9953000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-10428000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-10542000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-10203000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-9880000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-11381000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10341000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-10341000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-12356000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-12641000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>4206000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-31367000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-5395000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-843000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2071000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-2077000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-5832000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>8195000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-4703000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-3374000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-3618000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>8794000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-8794000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>6957000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-273000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>-103857000.0</v>
+      </c>
+      <c r="C25">
         <v>15812000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>10074000.0</v>
+      </c>
+      <c r="E25">
         <v>2478000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>62524000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6975000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5582000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12980000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6949000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7121000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10518000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14991000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7354000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8668000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5634000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1861000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19017000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6825000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11277000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9886000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9686000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10602000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11340000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16886000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10943000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4745000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2911000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3861000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2165000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3434000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1333000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3378000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3549000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1382000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1410000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2543000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10203000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5046000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1489000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2520000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2767000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1038000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1212000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3610000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10921000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>755000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>920000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>59862000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-7557000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-334000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5972000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-335000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-4062000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-842000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-764000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-274000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5900000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>583000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-407000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-94000.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>-3693000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-801000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>531000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>724000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1616000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1620000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-274000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>967000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-2958000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-1465000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1561000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2487300.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>402000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>300.0</v>
       </c>
-      <c r="BX25"/>
-      <c r="BY25">
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>86000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
-      <c r="CC25">
+      <c r="CC25"/>
+      <c r="CD25">
         <v>123000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26">
+        <v>-188659000.0</v>
+      </c>
+      <c r="C26">
         <v>88645000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-88645000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-797000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11963000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-759000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-11204000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-603000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4436000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1071000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2089999.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-605000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2602000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1429000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8905000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-392000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2059000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-29361000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6043000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-356000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2764000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-300000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5808000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-257000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1621000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-185000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-4698000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-302000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2751000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-833000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-6072000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-28033000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-4006000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1664000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-4093000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1955000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2586000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-152000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1498000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-338000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-716000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-412000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1928000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2672000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-920000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1468000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-26452000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-22672000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-20741000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-5883000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1508000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-729000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-1817000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-156000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-645000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1292000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-711000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-581000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>10192000.0</v>
+      </c>
+      <c r="C27">
         <v>9574000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10267000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10222000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11872000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8548000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7925000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8449000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10190000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5250000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7596000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8426000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5124000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4745000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4941000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5510000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4106000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5576000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>602000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8286000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8512000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12854000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9074000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8893000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5824000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6086000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6177000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5522000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4562000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3950000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4140000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4024000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5964000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4557000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7217000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3079000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8041000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5300000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4598000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4694000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4858000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3900000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4954000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4587000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7828000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4502000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4700000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4173000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6629000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>8500000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3680000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4541000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4053000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2900000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2872000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2728000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2615000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2530000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2194000.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>2054000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1986000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3413000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1387000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1069000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1596000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1882000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>790000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>737000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-554000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>529000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1464000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>-115882000.0</v>
+      </c>
+      <c r="C28">
         <v>-19318000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-103227000.0</v>
+      </c>
+      <c r="E28">
         <v>-43555000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12309000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21952000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8726000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-19951000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9310000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14157000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11841000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-13811000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12323000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-13892000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12053000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-25233000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-24461000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-11089000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-44943000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12817000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7544000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7991000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6595000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>226706000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6313000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>91735000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7678000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12116000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6591000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-8603000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4215000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-9580000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-31009000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7206000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4908000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-7778000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-297000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5268000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4144000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4935000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4312000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4774000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4841000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6849000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4606000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-5823000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-5944000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-33295000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-23706000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-26059000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-14278000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>37000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2016000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1930000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-3793000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4505000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-9182000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4731000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2364000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-3490000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>127402000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-10230000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12761000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2795000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1265000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>371000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1739000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1504000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-606000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1262000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8458000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>5906000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-404000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1901000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>75307000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7385000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1559000.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>721000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>316851000.0</v>
+      </c>
+      <c r="C29">
         <v>220907000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>91836000.0</v>
+      </c>
+      <c r="E29">
         <v>-195780000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>298324000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>53132000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>223364000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-142004000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>172202000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>68566000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>173334000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-135305000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>96930000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>85038000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>164328000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-143146000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>125481000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>93071000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>119842000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-131510000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>123028000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>91079000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>34576000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-114533000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>77390000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24290000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>65549000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-86814000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>68310000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>48411000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>73977000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-49092000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>50216000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>56148000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>57485000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-60222000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>51353000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>27124000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>70181000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-59930000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>60656000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>48173000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>36890000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-23941000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>73622000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>38834000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>34645000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-27410000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>41971000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>60954000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>24465000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-3913000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>36077000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>27164000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>49266000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-17214000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>46521000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>5937000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>15494000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-34961000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>40189000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>19957000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>11906000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-4839000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>21465000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>24238000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>13235000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-3415000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1700000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>12367000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1628000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-22550000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10561300.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>6734000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-300.0</v>
       </c>
-      <c r="BX29"/>
-      <c r="BY29">
+      <c r="BY29"/>
+      <c r="BZ29">
         <v>-1761000.0</v>
       </c>
-      <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>2488000.0</v>
       </c>
-      <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>-60515000.0</v>
+      </c>
+      <c r="C30">
         <v>-84640000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9950000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-24723000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-34652000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-17673000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14776000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20894000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-38855000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-32219000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-61732000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7065000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-47478000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15747000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-28520000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-26495000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-20186000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-30909000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36432000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-23231000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-58935000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-12233000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-78587000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15688000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9312000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-177632000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-12174000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-18247000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-13123000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-9058000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9536000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-29392000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14001000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-10537000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10417000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-15522000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-14901000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-9300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-18969000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-14028000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-41868000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-15169000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-11625000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-14191000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-16460000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-14233000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-12453000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-25106000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-7571000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-12523000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-11008000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-14702000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-13616000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10944000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-10541000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-15244000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-15781000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-11448000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-12754000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-21258000.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>-4942000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-51896000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-11769000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-7470000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6148000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5242000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-6244000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-8070000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-7564000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-8737000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-6015000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4474000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-6590000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-3285000.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-4606000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>