--- v1 (2026-09-12)
+++ v2 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -4719,568 +4722,574 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>75884000.0</v>
+      </c>
+      <c r="C2">
         <v>46742000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45090000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45739000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>55596000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43962000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40204000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30896000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50057000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40970000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37156000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31319000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>74586000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>48854000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35252000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32809000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68956000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>61997000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>32848000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33821000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58589000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>62144000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>47043000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>39251000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>91957000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>40428000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25235000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30598000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>46204000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>50488000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23208000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20460000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>39062000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>29362000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17548000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17162000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34010000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>30052000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16105000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18378000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31196000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25919000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15745000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16760000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42308000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29819000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20032000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16633000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>41641000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30976000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24614000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>16538000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>50617000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21838000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>19976000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>20121000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>33393000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>23951000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17276000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21176000.0</v>
       </c>
       <c r="BJ2">
         <v>21176000.0</v>
       </c>
       <c r="BK2">
+        <v>21176000.0</v>
+      </c>
+      <c r="BL2">
         <v>13773000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>14825000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30374000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12691000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12108000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7736000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10463000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10366000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14443000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8170000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14021000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14388000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6445000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7574000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11028000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6928000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5521000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>6349000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5324,52 +5333,53 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5413,354 +5423,356 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
-        <v>-59000.0</v>
+        <v>-60000.0</v>
       </c>
       <c r="C5">
         <v>-59000.0</v>
       </c>
       <c r="D5">
+        <v>-59000.0</v>
+      </c>
+      <c r="E5">
         <v>-63000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-64000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-67000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-50000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-43000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42000.0</v>
       </c>
       <c r="K5">
         <v>-42000.0</v>
       </c>
       <c r="L5">
+        <v>-42000.0</v>
+      </c>
+      <c r="M5">
         <v>-44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35000.0</v>
       </c>
       <c r="N5">
         <v>-35000.0</v>
       </c>
       <c r="O5">
+        <v>-35000.0</v>
+      </c>
+      <c r="P5">
         <v>59000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>187000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>518000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>143000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-216000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-343000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-330000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-474000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-427000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-369000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-99000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>93000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>49000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-188000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>99000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-40000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-181000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-59000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-180000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-252000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-562000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-364000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-325000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-170000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>36000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>97000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-141000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-293000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-643000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-791000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-911000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1065000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-952000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1227000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-658000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-112000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-54000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-101000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-189000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-294000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-326000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-50000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-214000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>157000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>134000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>28000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-65565000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>176000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63610000.0</v>
       </c>
       <c r="BN5">
         <v>-63610000.0</v>
       </c>
-      <c r="BO5"/>
+      <c r="BO5">
+        <v>-63610000.0</v>
+      </c>
       <c r="BP5"/>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ5"/>
       <c r="BR5">
         <v>-46939000.0</v>
       </c>
-      <c r="BS5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS5">
+        <v>-46939000.0</v>
+      </c>
+      <c r="BT5"/>
       <c r="BU5">
         <v>-31289000.0</v>
       </c>
       <c r="BV5">
         <v>-31289000.0</v>
       </c>
       <c r="BW5">
-        <v>-20943000.0</v>
+        <v>-31289000.0</v>
       </c>
       <c r="BX5">
         <v>-20943000.0</v>
       </c>
-      <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BY5">
         <v>-20943000.0</v>
       </c>
-      <c r="CA5"/>
+      <c r="BZ5"/>
+      <c r="CA5">
+        <v>-20943000.0</v>
+      </c>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>690488000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ6">
         <v>675436000.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
@@ -5768,286 +5780,292 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
+        <v>200604000.0</v>
+      </c>
+      <c r="C7">
         <v>127985000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>129842000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>139084000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>171284000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>133438000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>145870000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>145728000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>145089000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>113538000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>122182000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>128111000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>134414000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>130773000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>143501000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>152410000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>160497000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>154234000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>164714000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>174945000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>178751000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>167011000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>173012000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>167483000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>145064000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>135171000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>144497000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>48884000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>50933000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5060000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6698000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>8560000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>20609000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>12665000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>13983000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>13931000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>15167000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>10025000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>11955000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>11953000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>13307000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>9922000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>9660000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>10059000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>11830000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>13022000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>14449000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>14109000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>15664000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16447000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>16651000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>19430000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>18981000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>16107000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>20477000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>20619000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>21231000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>15124000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>17541000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>16569000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>15710000.0</v>
       </c>
-      <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
@@ -6070,51 +6088,53 @@
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
       <c r="V8">
         <v>4000.0</v>
       </c>
-      <c r="W8"/>
+      <c r="W8">
+        <v>4000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6133,555 +6153,560 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>724366000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>714697000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>735711000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>724767000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>724839000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>717488000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>701799000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>695480000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>690823000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>688695000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>683993000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>687454000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>683892000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>680601000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>708265000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>795449000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>788028000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>777409000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>768232000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>730761000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>724992000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>720451000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>714374000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>713436000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>708269000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>705825000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>701398000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>703351000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>697762000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>697044000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>691294000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>690488000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>681434000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>678154000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>674141000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>675436000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>668238000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>665807000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>663202000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>663461000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>649249000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>645902000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>642058000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>639036000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>630533000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>626421000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>621254000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>548390000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>534292000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>527574000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>523081000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>519439000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>521503000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>519487000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>515330000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>547750000.0</v>
+      </c>
+      <c r="C10">
         <v>754501000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>614047000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>497098000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>518439000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>782497000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>528547000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>515049000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>317765000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>500614000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>376577000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>354387000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>254626000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>410807000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>373678000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>318279000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>194524000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>389398000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>308564000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>256986000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>218519000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>386080000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>329031000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>258107000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>308784000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>212299000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>150034000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>211641000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>165944000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>283121000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>234025000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>203275000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>143049000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>231113000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>227907000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>189502000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>147342000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>230864000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>194708000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>182146000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>135088000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>213989000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>199508000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>171277000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>150864000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>195852000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>142850000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>124234000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>109196000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>196109000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>185332000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>162889000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>163474000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>181480000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>156968000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>143192000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>107938000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>144652000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>123653000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>133872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193099000.0</v>
       </c>
       <c r="BJ10">
         <v>193099000.0</v>
       </c>
       <c r="BK10">
+        <v>193099000.0</v>
+      </c>
+      <c r="BL10">
         <v>40080000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>35157000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>62348000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>81751000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>66491000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>48030000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>38298000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>49461000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>56437000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>50372000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>49023000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>71682000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>66966000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>68723000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2903000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1660000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5147000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>9475000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>497098000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>518439000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>782497000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>528547000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>515049000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>317765000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>254626000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>410807000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>373678000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>318279000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>194524000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>389398000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>308564000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>256986000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>218519000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>386080000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -6700,295 +6725,299 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>789175000.0</v>
+      </c>
+      <c r="C12">
         <v>958000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>805840000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>625713000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>715098000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>985266000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>723691000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>717496000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>522238000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>692286000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>376577000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>354387000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>254626000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>522725000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>373678000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>318279000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>194524000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>389398000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>308564000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>256986000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>218519000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>386080000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>329031000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>258107000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>308784000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>212299000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>150034000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>211641000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>165944000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>283121000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>234025000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>203275000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>143049000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>231113000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>227907000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>189502000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>147342000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>230864000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>194708000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>182146000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>135088000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>213989000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>199508000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>171277000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>150864000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>195852000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>142850000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>124234000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>109196000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>196109000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>185332000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>162889000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>163474000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>181480000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>156968000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>143192000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>107938000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>144652000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>123653000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>133872000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>193099000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>40080000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>35157000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>62348000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>81751000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>66491000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>48030000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>38298000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>49461000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>56437000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>50372000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>49023000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>71682000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>66966000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>68723000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>1660000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5147000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>9475000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
@@ -7105,412 +7134,416 @@
       <c r="AT13">
         <v>4000.0</v>
       </c>
       <c r="AU13">
         <v>4000.0</v>
       </c>
       <c r="AV13">
         <v>4000.0</v>
       </c>
       <c r="AW13">
         <v>4000.0</v>
       </c>
       <c r="AX13">
         <v>4000.0</v>
       </c>
       <c r="AY13">
         <v>4000.0</v>
       </c>
       <c r="AZ13">
         <v>4000.0</v>
       </c>
       <c r="BA13">
         <v>4000.0</v>
       </c>
       <c r="BB13">
-        <v>63116000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BC13">
         <v>63116000.0</v>
       </c>
       <c r="BD13">
         <v>63116000.0</v>
       </c>
       <c r="BE13">
+        <v>63116000.0</v>
+      </c>
+      <c r="BF13">
         <v>4000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>63116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BH13">
         <v>4000.0</v>
       </c>
       <c r="BI13">
+        <v>4000.0</v>
+      </c>
+      <c r="BJ13">
         <v>63116000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BL13">
         <v>3000.0</v>
       </c>
       <c r="BM13">
         <v>3000.0</v>
       </c>
       <c r="BN13">
         <v>3000.0</v>
       </c>
       <c r="BO13">
         <v>3000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
         <v>3000.0</v>
       </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
       <c r="BS13">
         <v>3000.0</v>
       </c>
       <c r="BT13">
         <v>3000.0</v>
       </c>
       <c r="BU13">
         <v>3000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
         <v>3000.0</v>
       </c>
       <c r="BX13">
         <v>3000.0</v>
       </c>
       <c r="BY13">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BZ13">
         <v>1000.0</v>
       </c>
       <c r="CA13">
         <v>1000.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>1000.0</v>
+      </c>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>1000.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>44828092.0</v>
+      </c>
+      <c r="C14">
         <v>47332855.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47607602.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46863391.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49222851.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49767000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49182000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>47462688.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>43709000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>44248689.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>43655841.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43463763.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>42982385.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>42849355.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42714090.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42547334.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42076628.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>42574712.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>42136042.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41963399.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>40559066.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>42251633.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41690509.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>41102425.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>42189673.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>41166794.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39938898.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>39973933.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>39288557.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>41667000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41753323.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40325260.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>38434049.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>39976593.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>40766203.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>40685667.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>39108172.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>38757312.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39328127.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39007276.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>37938705.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>37768812.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>38999871.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>37680879.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>37433493.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>37777705.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>37408911.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>37160829.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>37695681.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>38742379.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>39596798.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>39977228.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>37868928.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>39475382.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>36283353.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>36118519.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>36029252.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>35973316.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>35913576.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>35976779.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>44559744.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>35629836.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>31758313.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>31128286.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>30805106.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>30924709.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>30352974.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>29974642.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>29948550.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>29718544.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>29466247.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>29682250.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>29499102.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>27944826.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>28780389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5777767.0</v>
       </c>
       <c r="BY14">
         <v>5777767.0</v>
       </c>
       <c r="BZ14">
+        <v>5777767.0</v>
+      </c>
+      <c r="CA14">
         <v>7901674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8963628.0</v>
       </c>
       <c r="CB14">
         <v>8963628.0</v>
       </c>
       <c r="CC14">
         <v>8963628.0</v>
       </c>
       <c r="CD14">
         <v>8963628.0</v>
       </c>
       <c r="CE14">
         <v>8963628.0</v>
       </c>
       <c r="CF14">
         <v>8963628.0</v>
       </c>
       <c r="CG14">
         <v>8963628.0</v>
       </c>
+      <c r="CH14">
+        <v>8963628.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
@@ -7585,378 +7618,384 @@
       <c r="AT15">
         <v>4000.0</v>
       </c>
       <c r="AU15">
         <v>4000.0</v>
       </c>
       <c r="AV15">
         <v>4000.0</v>
       </c>
       <c r="AW15">
         <v>4000.0</v>
       </c>
       <c r="AX15">
         <v>4000.0</v>
       </c>
       <c r="AY15">
         <v>4000.0</v>
       </c>
       <c r="AZ15">
         <v>4000.0</v>
       </c>
       <c r="BA15">
         <v>4000.0</v>
       </c>
       <c r="BB15">
-        <v>63116000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BC15">
         <v>63116000.0</v>
       </c>
       <c r="BD15">
         <v>63116000.0</v>
       </c>
       <c r="BE15">
-        <v>4000.0</v>
+        <v>63116000.0</v>
       </c>
       <c r="BF15">
         <v>4000.0</v>
       </c>
       <c r="BG15">
         <v>4000.0</v>
       </c>
       <c r="BH15">
         <v>4000.0</v>
       </c>
       <c r="BI15">
-        <v>63116000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BJ15">
         <v>63116000.0</v>
       </c>
       <c r="BK15">
-        <v>3000.0</v>
+        <v>63116000.0</v>
       </c>
       <c r="BL15">
         <v>3000.0</v>
       </c>
       <c r="BM15">
         <v>3000.0</v>
       </c>
       <c r="BN15">
         <v>3000.0</v>
       </c>
       <c r="BO15">
         <v>3000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
         <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
         <v>3000.0</v>
       </c>
       <c r="BT15">
         <v>3000.0</v>
       </c>
       <c r="BU15">
         <v>3000.0</v>
       </c>
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
         <v>3000.0</v>
       </c>
       <c r="BX15">
         <v>3000.0</v>
       </c>
-      <c r="BY15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY15">
+        <v>3000.0</v>
+      </c>
+      <c r="BZ15"/>
       <c r="CA15">
         <v>1000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>1000.0</v>
+      </c>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
+        <v>6817000.0</v>
+      </c>
+      <c r="C16">
         <v>20553000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19118000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5084000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18820000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26995000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>32902000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16797000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32330000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35742000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>70907000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>64237000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>83920000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>76159000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>94342000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>83799000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>80682000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>53630000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51530000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>50409000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>64918000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>38110000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>53449000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>62635000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>55373000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24417000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>39618000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23569000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>25557000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22828000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>52827000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>51476000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>69434000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23114000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>49039000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>54945000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>65769000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24830000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>50797000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>59225000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>71754000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25964000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>50898000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>57083000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>64317000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>24927000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>56528000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>63630000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>72882000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>24353000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>52468000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61160000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>74549000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28567000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>49518000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>59249000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>69952000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>25410000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>46558000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>52154000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>21907000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>28315000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>32682000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>38262000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9593000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15202000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>19600000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>24060000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3389000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>13479000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18124000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>24938000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3114000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8961000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12350000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>2620000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7262000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>1396000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8000,239 +8039,241 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>50114000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>50787000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5351000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10752000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>20182000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3205000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9034000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>49787000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>49866000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>50376000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>31531000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>34645000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>35872000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>59949000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1252000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16789000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>53495000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>18939000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>20735000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>20880000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>20893000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15847000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>15083000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>19768000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>27711000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>20883000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>26721000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>31303000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>35863000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>25119000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>34612000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>34708000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>34180000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>30148000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>31518000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>32405000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>32910000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>30966000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>37285000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>42380000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>48495000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>42132000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>45763000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>43443000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>41018000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>38565000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>20782000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>20577000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>16874000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8276,1565 +8317,1581 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
         <v>246676000.0</v>
       </c>
       <c r="C20">
         <v>246676000.0</v>
       </c>
       <c r="D20">
         <v>246676000.0</v>
       </c>
       <c r="E20">
         <v>246676000.0</v>
       </c>
       <c r="F20">
         <v>246676000.0</v>
       </c>
       <c r="G20">
         <v>246676000.0</v>
       </c>
       <c r="H20">
         <v>246676000.0</v>
       </c>
       <c r="I20">
         <v>246676000.0</v>
       </c>
       <c r="J20">
         <v>246676000.0</v>
       </c>
       <c r="K20">
         <v>246676000.0</v>
       </c>
       <c r="L20">
         <v>246676000.0</v>
       </c>
       <c r="M20">
         <v>246676000.0</v>
       </c>
       <c r="N20">
         <v>246676000.0</v>
       </c>
       <c r="O20">
         <v>246676000.0</v>
       </c>
       <c r="P20">
         <v>246676000.0</v>
       </c>
       <c r="Q20">
+        <v>246676000.0</v>
+      </c>
+      <c r="R20">
         <v>246238000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>241022000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>240952000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>240921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240353000.0</v>
       </c>
       <c r="V20">
         <v>240353000.0</v>
       </c>
       <c r="W20">
+        <v>240353000.0</v>
+      </c>
+      <c r="X20">
         <v>240251000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>240799000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>174523000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>174939000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>197803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90197000.0</v>
       </c>
       <c r="AC20">
         <v>90197000.0</v>
       </c>
       <c r="AD20">
         <v>90197000.0</v>
       </c>
       <c r="AE20">
         <v>90197000.0</v>
       </c>
       <c r="AF20">
         <v>90197000.0</v>
       </c>
       <c r="AG20">
         <v>90197000.0</v>
       </c>
       <c r="AH20">
         <v>90197000.0</v>
       </c>
       <c r="AI20">
         <v>90197000.0</v>
       </c>
       <c r="AJ20">
         <v>90197000.0</v>
       </c>
       <c r="AK20">
-        <v>87214000.0</v>
+        <v>90197000.0</v>
       </c>
       <c r="AL20">
         <v>87214000.0</v>
       </c>
       <c r="AM20">
-        <v>87285000.0</v>
+        <v>87214000.0</v>
       </c>
       <c r="AN20">
         <v>87285000.0</v>
       </c>
       <c r="AO20">
         <v>87285000.0</v>
       </c>
       <c r="AP20">
         <v>87285000.0</v>
       </c>
       <c r="AQ20">
-        <v>66160000.0</v>
+        <v>87285000.0</v>
       </c>
       <c r="AR20">
         <v>66160000.0</v>
       </c>
       <c r="AS20">
         <v>66160000.0</v>
       </c>
       <c r="AT20">
         <v>66160000.0</v>
       </c>
       <c r="AU20">
-        <v>67241000.0</v>
+        <v>66160000.0</v>
       </c>
       <c r="AV20">
         <v>67241000.0</v>
       </c>
       <c r="AW20">
+        <v>67241000.0</v>
+      </c>
+      <c r="AX20">
         <v>67270000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>58088000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>61581000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>61571000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>61523000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>61413000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>61400000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>61501000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>61428000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>61619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62404000.0</v>
       </c>
       <c r="BH20">
         <v>62404000.0</v>
       </c>
       <c r="BI20">
-        <v>55627000.0</v>
+        <v>62404000.0</v>
       </c>
       <c r="BJ20">
         <v>55627000.0</v>
       </c>
       <c r="BK20">
+        <v>55627000.0</v>
+      </c>
+      <c r="BL20">
         <v>53580000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>53531000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>36809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825000.0</v>
       </c>
       <c r="BO20">
         <v>1825000.0</v>
       </c>
       <c r="BP20">
         <v>1825000.0</v>
       </c>
       <c r="BQ20">
         <v>1825000.0</v>
       </c>
       <c r="BR20">
         <v>1825000.0</v>
       </c>
       <c r="BS20">
         <v>1825000.0</v>
       </c>
       <c r="BT20">
         <v>1825000.0</v>
       </c>
       <c r="BU20">
         <v>1825000.0</v>
       </c>
       <c r="BV20">
+        <v>1825000.0</v>
+      </c>
+      <c r="BW20">
         <v>1754000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>2550000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>2551000.0</v>
       </c>
-      <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>-1054000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
+        <v>170985000.0</v>
+      </c>
+      <c r="C21">
         <v>162797000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>157743000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>154566000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>152092000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>152098000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>185551000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>186258000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>187635000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>195484000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>199471000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>200503000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>203960000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>209052000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>211430000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>210149000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>212878000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>211049000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>207297000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>205507000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>204131000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>207184000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>203404000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>204943000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>173594000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>174842000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>143921000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>115104000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>117927000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>119462000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>118553000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>121582000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>124315000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>127046000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>127728000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>132120000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>137395000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>142108000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>146091000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>151348000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>156279000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>156522000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>145355000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>143671000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>144492000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>142579000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>141337000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>138953000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>137253000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>134402000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>132679000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>129962000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>140071000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>140203000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>138962000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>136965000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>135205000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>131754000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>124370000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>38993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62677000.0</v>
       </c>
       <c r="BJ21">
         <v>62677000.0</v>
       </c>
       <c r="BK21">
+        <v>62677000.0</v>
+      </c>
+      <c r="BL21">
         <v>116133000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>114557000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>106686000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>30534000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>37166000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>35584000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>33979000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>31933000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>29445000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>26592000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>23943000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>21366000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>390000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>17773000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>9921000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8198000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>1470000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
+        <v>22665000.0</v>
+      </c>
+      <c r="C22">
         <v>38250000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21501000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17942000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19814000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>37570000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22375000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20707000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>22319000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>36748000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21038000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19506000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21752000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36716000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22884000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23960000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27919000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36003000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>23986000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23941000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24873000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>39690000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>28814000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>28618000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24009000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>28300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19579000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20071000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>20516000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>29946000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>17195000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>17068000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>18116000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>25916000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18051000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>18388000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>18588000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>30503000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>18789000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>17409000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>16328000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>30631000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>16146000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>17858000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>16714000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>29571000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>17757000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19515000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>17967000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>33830000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>21294000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>23363000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>28013000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>44395000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>29344000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>29470000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>28113000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>37853000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>27525000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>20203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30554000.0</v>
       </c>
       <c r="BJ22">
         <v>30554000.0</v>
       </c>
       <c r="BK22">
+        <v>30554000.0</v>
+      </c>
+      <c r="BL22">
         <v>19028000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16906000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>16549000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>26193000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>22820000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>21990000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>20052000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>32052000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>23296000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12357000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>14000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>20672000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8813000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>8643000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>6768000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>13804000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>6444000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>11110000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>2530956000.0</v>
+      </c>
+      <c r="C23">
         <v>2435552000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2446936000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2306550000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2333115000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2293959000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2207944000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2070781000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1971961000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1920465000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1892213000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1782196000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1767645000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1760666000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1699848000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1619291000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1622098000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1643545000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1574532000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1525745000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1570365000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1577297000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1534168000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1471954000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1404476000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1073263000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1036005000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>826950000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>813497000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>819606000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>809010000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>783703000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>784802000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>741963000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>761124000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>748656000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>762439000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>735284000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>745416000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>737488000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>760965000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>734055000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>733906000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>714991000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>737411000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>708599000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>743703000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>715282000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>731217000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>711667000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>737255000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>748887000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>798297000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>718896000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>739918000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>718709000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>719498000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>648835000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>651734000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>647626000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>582095000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>560769000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>447665000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>451521000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>434597000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>307882000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>294462000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>280464000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>276509000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>240676000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>254222000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>241302000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>242529000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>197324000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>174105000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>176765000.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>61212000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>64001000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>48485000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>417995000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>417579000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>417182000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>416751000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>416322000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>415913000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>415522000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>415098000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>414675000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>414271000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>413869000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>413452000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>413035000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>412638000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>412260000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>411848000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>411438000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>411047000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>410674000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>410269000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>299271000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>295388000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>291624000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>287811000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>8560000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>20609000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>12665000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13983000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>13931000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>15167000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>10025000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>11955000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>11953000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>13307000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9922000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9660000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>10059000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>11830000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>13022000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>14449000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>14109000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>15664000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>16447000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>16651000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>19430000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>18981000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>16107000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>20477000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>20619000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>390000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>777000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1162000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1543000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1923000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>10851000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>11015000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>26745000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>12902000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>8365000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>11119000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>12548000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>14583000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>11128000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>13674000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>14148000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>13634000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>6641000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>8147000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>8166000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>8101000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>4163000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>483168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>486486000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>460889000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>468676000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>466253000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>466092000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>443093000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>413035000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>412638000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>412260000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>446249000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>411438000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>411047000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>410674000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>410269000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>299271000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>295388000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>291624000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>287811000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4634000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5265000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2146000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3495000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5060000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6698000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8560000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>20609000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12665000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13983000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>13931000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15167000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10025000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11955000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11953000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13307000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9922000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9660000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10059000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11830000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>13022000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14449000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14109000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>15664000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16447000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16651000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>19430000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18981000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>16107000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>20477000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>20619000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>21621000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15901000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>18703000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>18112000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>17633000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>6700000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
+      <c r="BC26"/>
       <c r="BD26">
         <v>10000000.0</v>
       </c>
       <c r="BE26">
         <v>10000000.0</v>
       </c>
       <c r="BF26">
         <v>10000000.0</v>
       </c>
       <c r="BG26">
         <v>10000000.0</v>
       </c>
       <c r="BH26">
         <v>10000000.0</v>
       </c>
       <c r="BI26">
         <v>10000000.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>10000000.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9878,379 +9935,385 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>71285000.0</v>
+      </c>
+      <c r="C28">
         <v>-208521000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-66626000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59168000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>69596000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-232737000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33236000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>46201000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>242422000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27599000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>159876000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>187593000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>293240000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>133001000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>182461000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>246391000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>377821000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>176274000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>267197000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>328633000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>370501000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>80202000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>139369000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>201000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>124091000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>22872000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>94463000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-162757000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-115011000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-258473000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-202828000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-168524000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-105357000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-205095000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-200197000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-162155000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-118054000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-208959000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-169486000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-156864000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-107336000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-190857000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-176395000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-146849000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-123560000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-166195000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-110556000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-91870000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-73890000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-159170000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-147727000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-121243000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-122829000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-145588000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-115151000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-101636000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-65639000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-111656000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-87242000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-99164000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-168891000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-189357000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-15040000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-8702000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-34195000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-61139000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-42496000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-22331000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-10106000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-27059000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-30874000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-25152000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-25049000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-58521000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-52593000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-54456000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>8552000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2465000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-5450000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>2090196000.0</v>
+      </c>
+      <c r="C29">
         <v>2050324000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2059504000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1965023000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1944159000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1895941000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1833285000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1733627000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1629444000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1590700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1517478000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1446547000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1371945000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1360331000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1311999000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1254159000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1198671000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1224019000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1191617000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1144907000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1130175000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1103919000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1082167000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1044053000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1006832000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>775329000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>764628000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -10264,566 +10327,573 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>854808000.0</v>
+      </c>
+      <c r="C30">
         <v>664788000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>854874000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>868964000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>809302000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>559646000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>699817000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>582548000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>675709000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>472754000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>577792000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>509635000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>629600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>463722000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>474663000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>442166000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>543705000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>418558000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>422615000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>430436000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>519393000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>369303000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>422786000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>435254000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>419615000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>236134000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>284326000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>251624000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>267690000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>191639000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>238614000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>239702000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>283806000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>176319000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>207998000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>244124000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>282785000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>192205000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>225784000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>218743000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>264191000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>169554000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>222884000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>229589000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>260755000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>188246000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>275795000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>266760000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>285038000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>194676000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>236445000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>254350000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>271808000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>186459000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>234550000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>223312000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>258832000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>160922000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>205307000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>197096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96235000.0</v>
       </c>
       <c r="BJ30">
         <v>96235000.0</v>
       </c>
       <c r="BK30">
+        <v>96235000.0</v>
+      </c>
+      <c r="BL30">
         <v>134048000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>142486000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>148097000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>71184000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>93413000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>100095000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>106766000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>53032000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>75792000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>83053000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>88969000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>30630000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>45554000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>45982000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>15455000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>24803000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>11449000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>558016000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>491597000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>441224000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>385064000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>327717000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>360510000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>332281000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>337582000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>325321000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>407507000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>343077000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>306640000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>370944000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>374446000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>322911000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>445800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>470045000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>423725000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>415967000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>392211000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>361175000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>369995000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>381513000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>363976000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>342954000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>345698000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>339257000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>321749000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>310100000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>322413000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>350394000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>335309000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>323009000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>337805000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>345611000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>327429000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>313458000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>353233000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>351010000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>354317000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>348553000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>343707000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>436275000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>416609000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>401364000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>392339000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>361203000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>353300000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>345141000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>1068818000.0</v>
+      </c>
+      <c r="C32">
         <v>1427272000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1475620000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1380184000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1406549000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1329855000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1243410000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1157819000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1060671000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1001166000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>927120000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>847970000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>781140000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>756064000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>722559000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>679557000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>641892000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>648461000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>621400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>577933000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>572945000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>551286000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>575403000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>539866000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>569497000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>227855000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>229079000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -10837,1029 +10907,1040 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:85">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>776549000.0</v>
+      </c>
+      <c r="C33">
         <v>719453000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>688146000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>706233000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>683006000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>661198000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>694967000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>682332000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>680621000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>675037000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>683164000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>693356000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>687414000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>695496000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>693011000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>690466000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>690971000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>693011000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>702913000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>709604000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>712819000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>719787000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>703916000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>703430000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>599025000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>572041000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>549314000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>313261000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>315149000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>289969000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>287014000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>290125000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>299589000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>287998000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>278985000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>259852000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>264211000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>261676000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>265811000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>277738000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>288717000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>288198000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>245281000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>245298000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>249097000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>249641000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>261796000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>260174000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>262275000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>246458000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>249817000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>253220000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>269901000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>260908000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>274577000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>274502000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>274881000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>261960000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>261378000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>258542000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>233996000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>228715000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>225072000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>182432000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>104604000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>88537000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>90203000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>92372000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>88479000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>82072000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>81223000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>79142000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>62348000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>50537000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>47842000.0</v>
       </c>
-      <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>29048000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>26639000.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>13551000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:85">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>19698000.0</v>
+      </c>
+      <c r="C34">
         <v>18573000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>18655000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18309000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>18348000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15408000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>15539000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16091000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>16242000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>13841000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>14436000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>12572000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>11932000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>10497000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9897000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>105122000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10486000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>114248000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>123702000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>134358000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>18458000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>16255000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>165668000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>164645000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>125778000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>9569000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>112506000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>25395000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>8183000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>6655000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>8048000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>9441000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>9280000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>10038000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>9519000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>10946000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>12299000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>11579000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>10950000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>8512000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>10391000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>9780000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>6475000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>8714000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>8109000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>8233000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7784000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>7424000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7387000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>4763000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2297000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2729000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2598000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2512000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1970000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>2146000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>1987000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>1908000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3191000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>3160000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>3242000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:85">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>173602000.0</v>
+      </c>
+      <c r="C35">
         <v>514372000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>521841000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>538576000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>562147000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>511461000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>521005000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>522016000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>526960000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>500160000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>507045000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>508616000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>510016000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>504235000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>516240000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>528134000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>546030000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>528891000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>543783000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>553314000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>565825000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>466405000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>492587000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>490914000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>449461000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>124518000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>113758000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>42184000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>49083000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>30654000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>35481000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>38881000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>50782000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>38550000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>38585000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>45145000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>55877000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>43187000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>50326000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>52468000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>69463000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>52323000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>60548000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>63282000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>63720000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>61004000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>73552000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>73739000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>75762000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>68977000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>71433000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>79739000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>85274000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>75951000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>85410000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>83408000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>64626000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>73574000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>42676000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>41849000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>28496000.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>29123000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>127285000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>104545000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>10582000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>13362000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>14712000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>16244000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>12827000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>15352000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>15819000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>15278000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>8281000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>9841000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>9856000.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>235403000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5570000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>202423000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:85">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>185914000.0</v>
+      </c>
+      <c r="C36">
         <v>207938000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>122446000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>136311000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>171245000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>141505000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>124876000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>116150000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>109900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>120318000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>107306000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>115436000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>109339000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>109152000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>101425000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>89694000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>80221000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>93946000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>99583000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>97617000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>94980000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>105510000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>77316000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>75175000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>73014000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>71824000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>56487000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>72772000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>69772000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>48330000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>45486000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>45865000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>48075000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>41887000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>31592000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>8063000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7134000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6057000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6459000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>10679000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>13649000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>15944000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>7049000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6806000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6791000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>6495000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5849000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5853000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5668000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5387000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5547000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5425000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5415000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3150000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2825000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2902000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2384000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2684000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3219000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>30599000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-3727000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>3448000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>4625000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>14411000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2202000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2213000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2247000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2542000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2169000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2242000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>4069000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>6063000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>6388000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1943000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>20804000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2161000.0</v>
       </c>
-      <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>1893000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1894000.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>1693000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:85">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-      <c r="AG37">
-[...1 lines deleted...]
-      </c>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -11868,1305 +11949,1319 @@
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
         <v>3387000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>3422000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>3449000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>3596000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>4198000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>4133000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>4068000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>4154000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>4122000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>4106000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>4092000.0</v>
       </c>
-      <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:85">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>60</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>-24000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>144111000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>136845000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>27000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>97239000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-30000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>14000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000.0</v>
       </c>
       <c r="L38">
         <v>-32000.0</v>
       </c>
       <c r="M38">
+        <v>-32000.0</v>
+      </c>
+      <c r="N38">
         <v>-45000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-29000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>31000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>10000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-10000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>114326000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>40000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-33000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="X38">
         <v>47000.0</v>
       </c>
       <c r="Y38">
+        <v>47000.0</v>
+      </c>
+      <c r="Z38">
         <v>-40000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-49000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-7000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-5000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>38000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-19000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>23000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-34000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>9000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-49000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>-6000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>49000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>26000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>48000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-35000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-18000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>47000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-36000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-20000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-5000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>31000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-36000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-2000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>8000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-17000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>36000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>32000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>39000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>-12000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>37000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>209017000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>36000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>199993000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>198245000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>197450000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>187371000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>184338000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>182499000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>145697000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>63891000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>45354000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>46612000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>47545000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>50619000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>42928000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>43182000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>43193000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>37812000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>25304000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>23245000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>21298000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>11814000.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>3163000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
+      <c r="CH38"/>
     </row>
-    <row r="39" spans="1:85">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>87759000.0</v>
+      </c>
+      <c r="C39">
         <v>55085000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>76575000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>87698000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>105895000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>50252000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>67094000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>67728000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>71060000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>43658000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>233674000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>205344000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>174298000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>42036000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>135581000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>144410000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>164989000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>80601000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>116414000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>104768000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>94794000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>62457000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>49574000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>46498000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>53083000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>24538000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>32759000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>30358000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>44160000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>24950000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>32139000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>33567000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>40233000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>20666000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>28189000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>36741000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>49504000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>20010000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>40276000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>41487000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>56659000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>31681000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>50040000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>51005000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>60001000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>45294000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>45474000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>44635000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>56743000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>40586000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>44384000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>55029000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>65069000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>45615000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>44491000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>48196000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>49734000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>43412000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>33871000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>37913000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>9111000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>26710000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>25794000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>31900000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>25171000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>24150000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>23201000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>20146000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>19021000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>17652000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>16625000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>14297000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>11395000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>11992000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2235000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5575000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2124000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1245000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>968000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>2900000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
+      <c r="CH39"/>
     </row>
-    <row r="40" spans="1:85">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>96620000.0</v>
+      </c>
+      <c r="C40">
         <v>158342000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>157224000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>106778000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>103338000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>178215000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>140144000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>127172000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>96499000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>125674000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>130054000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>99410000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>90848000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>134052000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>99506000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>74992000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>82624000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>136227000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>114995000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>102655000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>111691000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>158005000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>107015000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>84015000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>53380000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>74578000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>54337000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>47671000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>37551000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>62683000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>48255000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>42739000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>32745000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>50395000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>42793000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>32146000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>25790000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>50989000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>42940000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>34441000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>30363000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>57919000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>41107000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>28194000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>27552000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>39276000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>41327000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>29239000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>23112000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>37939000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>34346000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>35126000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>27765000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>38997000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>45713000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>35514000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>28402000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>31157000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>32379000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>30673000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>27212000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>49119000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>21095000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>20954000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>16003000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>19403000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>15851000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>11384000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>14894000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>16120000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15020000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>12247000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>13608000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>14733000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>11439000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>12069000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>22705000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>8019000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>6256000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>7743000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
+      <c r="CH40"/>
     </row>
-    <row r="41" spans="1:85">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>11932000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>10497000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>21122000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>30668000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13438000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>18828000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19008000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>26241000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>48108000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>71482000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>74517000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>51870000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>23340000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>7690000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>25132000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>28540000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>25594000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>28783000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>30321000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>30173000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>25885000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>13030000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>14691000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>16238000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>15736000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>15315000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>14637000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>16733000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>16441000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>13433000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>15893000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>15548000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>15925000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>15731000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>15611000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>15808000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>13251000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>10892000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>11525000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>11518000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>11345000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>10548000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>10825000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>10480000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>8882000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8690000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>8454000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>8298000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>8041000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>7209000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>7032000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>8531000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2217000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2243000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2164000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1661000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1699000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1678000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1671000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1644000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1640000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1694000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1690000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1667000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1684000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>1598000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
+      <c r="CH41"/>
     </row>
-    <row r="42" spans="1:85">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>422257000.0</v>
+      </c>
+      <c r="C42">
         <v>447739000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>538723000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>533170000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>612215000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>633229000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>622285000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>622357000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>615006000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>617551000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>607515000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>606675000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>599317000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>592998000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>588341000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>586213000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>581511000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>584972000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>581410000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>578119000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>605783000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>692967000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>685546000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>674927000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>665750000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>628279000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>622510000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>617969000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>611892000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>610954000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>605787000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>603343000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>598916000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>600869000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>622762000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>622044000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>616294000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>615488000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>606434000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>603154000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>599141000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>600436000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>593238000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>590807000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>588202000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>588461000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>574249000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>570902000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>567058000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>590488000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>603909000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>620538000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>621254000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>548390000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>534292000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>527574000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>586193000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>519439000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>584615000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>582599000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>512181000.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>441911000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>366442000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>363441000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>361344000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>359043000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>353954000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>346901000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>343304000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>339930000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>335323000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>331763000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>323621000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>321629000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>321709000.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>20943000.0</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:85">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13210,89 +13305,88 @@
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:85">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...1 lines deleted...]
-      </c>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -13330,1918 +13424,1941 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
-      <c r="BL44">
-[...1 lines deleted...]
-      </c>
+      <c r="BL44"/>
       <c r="BM44">
         <v>63112000.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>63112000.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
-      <c r="BY44">
+      <c r="BY44"/>
+      <c r="BZ44">
         <v>237787000.0</v>
       </c>
-      <c r="BZ44">
+      <c r="CA44">
         <v>229556000.0</v>
       </c>
-      <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
-      <c r="CD44">
+      <c r="CD44"/>
+      <c r="CE44">
         <v>200825000.0</v>
       </c>
-      <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:85">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>172974000.0</v>
+      </c>
+      <c r="C45">
         <v>254119000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>103281000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>110580000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>112993000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>220291000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>134501000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>133248000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>136410000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>217910000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>114938000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>121242000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>125673000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>121840000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>133480000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>143947000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>151634000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>173355000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>166740000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>182945000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>182513000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>177894000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>150436000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>151103000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>35188000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>37253000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>31980000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>32778000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>32481000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>37002000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>28868000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>29468000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>29472000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>32468000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>26297000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>25976000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>28426000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>31504000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>28447000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>26717000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>28661000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>31654000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>34407000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>47369000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>48127000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>52084000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>48581000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>50010000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>56262000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>62892000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>56142000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>61390000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>63134000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>65864000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>150957000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>61385000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>116546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102244000.0</v>
       </c>
       <c r="BJ45">
         <v>102244000.0</v>
       </c>
       <c r="BK45">
+        <v>102244000.0</v>
+      </c>
+      <c r="BL45">
         <v>44377000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>42573000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>36735000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>40713000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>43183000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>43591000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>44827000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>37860000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>39144000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>38041000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>35949000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>24536000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>25233000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>24597000.0</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>17234000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>16547000.0</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>10388000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:85">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>172974000.0</v>
+      </c>
+      <c r="C46">
         <v>102042000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>111081000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>118380000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>112993000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>94542000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>134501000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>133248000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>136410000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>105359000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>114938000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>121242000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>125673000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>121840000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>133480000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>143947000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>151634000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>146994000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>155081000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>165559000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>173355000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>166740000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>182945000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>182513000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>177894000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>150436000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>151103000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>35188000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>37253000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>31980000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>32778000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>32481000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>37002000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>28868000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>29468000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>29472000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>32468000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>26297000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>25976000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>28426000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>31504000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>28447000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>26717000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>28661000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>31654000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>34407000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>47369000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>48127000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>52084000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>48581000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>50010000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>56262000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>62892000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>56142000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>61390000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>63134000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>65864000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>55903000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>61385000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>116546000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>102244000.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>44377000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>42573000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>36735000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>64120000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>43183000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>43591000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>44827000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>37860000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>39144000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>38041000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>35949000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>24536000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>25233000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>24597000.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>17234000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>16547000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>10388000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:85">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>110580000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>112993000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>94542000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>134501000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>133248000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>136410000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>125673000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>52332000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>61326000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>68124000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>151634000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>61537000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>67565000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>165559000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>173355000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>166740000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>82918000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>78503000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>70147000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>150436000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>44174000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>35188000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>37253000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>31980000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>32778000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>32481000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>37002000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>28868000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>29468000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>29472000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>32468000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>26297000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>25976000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>28426000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>31504000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>28447000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>26717000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>28661000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>31654000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>34407000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>47369000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>48127000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>52084000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>48581000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>50010000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>56262000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>62892000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>56142000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>61390000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>63134000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>65864000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>55903000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>61385000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>60297000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>58148000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>46625000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>44377000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>42573000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>36735000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>40713000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>43183000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>43591000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>44827000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>37860000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>39144000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>38041000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>35949000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>24536000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>25233000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>24597000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>23427000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>17234000.0</v>
       </c>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>10388000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
+      <c r="CH47"/>
     </row>
-    <row r="48" spans="1:85">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>1249564000.0</v>
+      </c>
+      <c r="C48">
         <v>1184645000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1103257000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1014730000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>915253000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>846453000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>795133000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>695787000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>599394000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>558512000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>495730000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>426043000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>359207000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>354329000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>310957000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>255495000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>204790000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>227462000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>199372000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>156453000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>114449000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>112151000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>101656000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>77867000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>53366000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>46953000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>42065000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>33311000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>12717000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>22447000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>19130000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>668000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-23044000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-13432000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-22772000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-35842000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-49101000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-40976000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-34493000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-43608000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-55260000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-41427000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-40444000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-54717000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-63255000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-50462000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-38882000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-55893000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-68226000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-61450000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-73806000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-89755000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-86090000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-81050000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-83319000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-95293000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-104804000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-109161000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-110961000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-117938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126704000.0</v>
       </c>
       <c r="BJ48">
         <v>-126704000.0</v>
       </c>
       <c r="BK48">
+        <v>-126704000.0</v>
+      </c>
+      <c r="BL48">
         <v>-123860000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-129459000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-137298000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-139496000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-138171000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-144300000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-153938000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-161021000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-160355000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-163902000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-167422000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-173336000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-190439000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-192899000.0</v>
       </c>
-      <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>-197808000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-186391000.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-173452000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
+      <c r="CH48"/>
     </row>
-    <row r="49" spans="1:85">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>354329000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>310957000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>255495000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>204790000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>227462000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>199372000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>156453000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>114449000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>112151000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>101656000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>77867000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>53366000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>46953000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>42065000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>33311000.0</v>
       </c>
-      <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>22447000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>19130000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>668000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-23044000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-13432000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-22772000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-35842000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-49101000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-40976000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-34493000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-43608000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-55260000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-41427000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-40444000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-54717000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-63255000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-50462000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-38882000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-55893000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-68226000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-61450000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-73806000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-89755000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-86090000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-81050000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-83319000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-95293000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-104804000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-109161000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-110961000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-117938000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-122104000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:85">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>72</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>418431000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
+      <c r="Z50"/>
       <c r="AA50">
         <v>100000000.0</v>
       </c>
-      <c r="AB50"/>
+      <c r="AB50">
+        <v>100000000.0</v>
+      </c>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>26018000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>27710000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>27347000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>29288000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>21905000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>13267000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>13329000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>14445000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>23132000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>29657000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>36939000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:85">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>619035000.0</v>
+      </c>
+      <c r="C51">
         <v>545980000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>547421000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>556266000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>588035000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>549760000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>561783000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>561250000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>560187000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>528213000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>536453000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>541980000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>547866000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>543808000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>556139000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>564670000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>572345000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>565672000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>575761000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>585619000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>589020000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>466282000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>468400000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>459107000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>432875000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>235171000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>244497000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>48884000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>50933000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>24648000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>31197000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>34751000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>37692000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>26018000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>27710000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>27347000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>29288000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>21905000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>25222000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>25282000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>27752000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>23132000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>23113000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>24428000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>27304000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>29657000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>32294000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>32364000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>35306000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>36939000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>37605000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>41646000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>40645000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>35892000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>41817000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>41556000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>42299000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>32996000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>36411000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>34708000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>30990000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3742000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>25040000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>26455000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>28153000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>20612000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>23995000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>25699000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>28192000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>22402000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>25563000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>25220000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>23974000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>13161000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>14373000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>14267000.0</v>
       </c>
-      <c r="BY51"/>
-      <c r="BZ51">
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>10212000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>7612000.0</v>
       </c>
-      <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>4025000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:85">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>506268000.0</v>
+      </c>
+      <c r="C52">
         <v>63214000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>61738000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>62532000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>65806000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>53707000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>56317000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>55795000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>51769000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>41894000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>43844000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>45936000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>49782000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>50070000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>55147000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>57658000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>56983000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>50219000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>50806000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>51313000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>49436000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>47985000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>47295000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>42710000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>35284000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>133993000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>138429000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>31832000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>30390000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>19588000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>24499000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>26191000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>17083000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>13353000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>13727000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>13416000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14121000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>11880000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>13267000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>13329000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>14445000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>13210000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>13453000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>14369000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>15474000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>16635000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>17845000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>18255000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>19642000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>20492000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>20954000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>22216000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>21664000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>19785000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>21340000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>20937000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>20678000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>17095000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>17708000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>16596000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>13357000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1443000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>14025000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>14710000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>15251000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>12247000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>12876000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>13151000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>13609000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>11274000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>11889000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>11072000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>10340000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>6520000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6226000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>6103000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>6049000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3706000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>4025000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:85">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53">
+        <v>241425000.0</v>
+      </c>
+      <c r="C53">
         <v>203499000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>191793000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>128615000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>196659000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>202769000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>195144000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>202447000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>204473000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>191672000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>174900000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>151200000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>105300000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>111918000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>79300000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>82900000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>75089000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>63000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>61200000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>51500000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>17300000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3800000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>3100000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
+      <c r="AG53"/>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
@@ -15271,146 +15388,147 @@
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
-        <v>1501000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG53">
         <v>1501000.0</v>
       </c>
       <c r="BH53">
         <v>1501000.0</v>
       </c>
       <c r="BI53">
         <v>1501000.0</v>
       </c>
       <c r="BJ53">
         <v>1501000.0</v>
       </c>
       <c r="BK53">
-        <v>1500000.0</v>
+        <v>1501000.0</v>
       </c>
       <c r="BL53">
         <v>1500000.0</v>
       </c>
       <c r="BM53">
         <v>1500000.0</v>
       </c>
       <c r="BN53">
+        <v>1500000.0</v>
+      </c>
+      <c r="BO53">
         <v>3343000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>3342000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>2501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="BR53">
         <v>2500000.0</v>
       </c>
       <c r="BS53">
+        <v>2500000.0</v>
+      </c>
+      <c r="BT53">
         <v>1000000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>2332000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:85">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...1 lines deleted...]
-      </c>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -15448,1100 +15566,1113 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:85">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>2530956000.0</v>
+      </c>
+      <c r="C55">
         <v>2435552000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2446936000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2306550000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2333115000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2293959000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2207944000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2070781000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1971961000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1920465000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1892213000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1782196000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1767645000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1760666000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1699848000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1619291000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1622098000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1643545000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1574532000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1525745000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1570365000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1577297000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1534168000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1471954000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1404476000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1073263000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1036005000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>826950000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>813497000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>819606000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>809010000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>783703000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>784802000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>741963000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>761124000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>748656000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>762439000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>735284000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>745416000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>737488000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>760965000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>734055000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>733906000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>714991000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>737411000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>708599000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>743703000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>715282000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>731217000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>711667000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>737255000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>748887000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>798297000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>718896000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>739918000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>718709000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>719498000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>648835000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>651734000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>647626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582095000.0</v>
       </c>
       <c r="BJ55">
         <v>582095000.0</v>
       </c>
       <c r="BK55">
+        <v>582095000.0</v>
+      </c>
+      <c r="BL55">
         <v>447665000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>451521000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>434597000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>307882000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>294462000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>280464000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>276509000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>240676000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>254222000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>241302000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>242529000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>197324000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>174105000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>176765000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>106202000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>61212000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>64001000.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>48485000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
+      <c r="CH55"/>
     </row>
-    <row r="56" spans="1:85">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>1754407000.0</v>
+      </c>
+      <c r="C56">
         <v>1716123000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1758790000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1600317000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1650109000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1632734000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1512977000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1388479000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1291326000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1245446000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1209081000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1088872000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1080276000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1065199000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1006806000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>928815000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>931137000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>950534000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>871579000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>816131000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>857579000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>857530000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>830205000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>768477000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>805491000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>501271000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>486698000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>513694000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>498310000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>529656000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>521973000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>493612000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>485204000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>454014000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>482145000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>488755000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>498219000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>473582000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>479557000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>459785000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>472266000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>445855000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>488578000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>469729000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>488334000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>458963000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>481876000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>455144000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>468944000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>465201000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>487455000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>495631000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>528364000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>457949000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>465353000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>444170000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>444617000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>386839000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>390356000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>389084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348099000.0</v>
       </c>
       <c r="BJ56">
         <v>348099000.0</v>
       </c>
       <c r="BK56">
+        <v>348099000.0</v>
+      </c>
+      <c r="BL56">
         <v>218950000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>226449000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>252165000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>203278000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>205925000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>190261000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>184137000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>152197000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>172150000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>160079000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>163387000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>134976000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>123568000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>128923000.0</v>
       </c>
-      <c r="BY56"/>
-      <c r="BZ56">
+      <c r="BZ56"/>
+      <c r="CA56">
         <v>32164000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>37362000.0</v>
       </c>
-      <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>34934000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:85">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>685589000.0</v>
+      </c>
+      <c r="C57">
         <v>288851000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>283170000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>220133000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>243560000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>302879000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>269567000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>230660000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>230655000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>244280000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>281961000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>240902000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>299136000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>309135000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>284247000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>249258000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>289245000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>302073000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>250179000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>238198000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>284634000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>306244000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>254802000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>228611000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>235994000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>273416000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>257619000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>133670000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>139702000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>155587000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>148789000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>140866000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>158324000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>116224000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>123107000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>117669000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>139690000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>117751000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>123109000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>125373000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>147758000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>123012000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>121203000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>116406000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>149651000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>110657000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>135732000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>127757000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>157277000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>113760000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>132382000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>135040000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>174595000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>109187000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>136547000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>135821000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>152425000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>97613000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>113921000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>119672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83652000.0</v>
       </c>
       <c r="BJ57">
         <v>83652000.0</v>
       </c>
       <c r="BK57">
+        <v>83652000.0</v>
+      </c>
+      <c r="BL57">
         <v>77208000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>83171000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>99890000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>53934000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>56037000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>51871000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>63026000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>41149000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>54831000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>49613000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>62907000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>38755000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>33071000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>38096000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>51538000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>23616000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>22745000.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>19513000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
+      <c r="CH57"/>
     </row>
-    <row r="58" spans="1:85">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>859191000.0</v>
+      </c>
+      <c r="C58">
         <v>803223000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>805011000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>758709000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>805707000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>814340000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>790572000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>752676000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>757615000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>744440000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>789006000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>749518000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>809152000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>813370000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>800487000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>777392000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>835275000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>830964000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>793962000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>791512000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>850459000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>772649000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>747389000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>719525000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>685455000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>397934000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>371377000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>175854000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>188785000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>186241000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>184270000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>179747000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>209106000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>154774000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>161692000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>162814000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>195567000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>160938000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>173435000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>177841000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>217221000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>175335000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>181751000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>179688000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>213371000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>171661000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>209284000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>201496000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>233039000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>182737000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>203815000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>214779000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>259869000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>185138000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>221957000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>219229000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>217051000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>171187000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>156597000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>161521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112148000.0</v>
       </c>
       <c r="BJ58">
         <v>112148000.0</v>
       </c>
       <c r="BK58">
+        <v>112148000.0</v>
+      </c>
+      <c r="BL58">
         <v>106331000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>210456000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>204435000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>64516000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>69399000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>66583000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>79270000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>53976000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>70183000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>65432000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>78185000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>47036000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>42912000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>47952000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>61306000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>259019000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>28315000.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>221936000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
+      <c r="CH58"/>
     </row>
-    <row r="59" spans="1:85">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
-[...1 lines deleted...]
-      </c>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -16579,342 +16710,346 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:85">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>1671765000.0</v>
+      </c>
+      <c r="C60">
         <v>1632329000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1641925000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1547841000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1527408000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1479619000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1417372000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1318105000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1214346000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1176025000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1103207000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1032678000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>958493000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>947296000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>899361000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>841899000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>786823000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>812581000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>780570000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>734233000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>719906000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>804648000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>786779000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>752429000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>719021000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>675329000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>664628000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>651096000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>624712000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>633365000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>624740000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>603956000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>575696000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>587189000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>599432000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>585842000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>566872000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>574346000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>571981000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>559647000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>543744000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>558720000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>552155000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>535303000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>524040000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>536938000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>534419000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>513786000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>498178000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>528930000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>530053000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>530686000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>534979000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>530162000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>513763000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>495347000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>481179000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>473494000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>473815000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>464799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448621000.0</v>
       </c>
       <c r="BJ60">
         <v>448621000.0</v>
       </c>
       <c r="BK60">
+        <v>448621000.0</v>
+      </c>
+      <c r="BL60">
         <v>318230000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>237024000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>226146000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>221851000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>220875000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>209657000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>192966000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>182286000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>179578000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>171424000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>164344000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>150288000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>131193000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>128813000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>44896000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-197807000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-186390000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>-173451000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
+      <c r="CH60"/>
     </row>
-    <row r="61" spans="1:85">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
-[...1 lines deleted...]
-      </c>
+      <c r="N61"/>
       <c r="O61">
         <v>-102482000.0</v>
       </c>
       <c r="P61">
         <v>-102482000.0</v>
       </c>
       <c r="Q61">
         <v>-102482000.0</v>
       </c>
       <c r="R61">
         <v>-102482000.0</v>
       </c>
       <c r="S61">
         <v>-102482000.0</v>
       </c>
       <c r="T61">
         <v>-102482000.0</v>
       </c>
       <c r="U61">
         <v>-102482000.0</v>
       </c>
       <c r="V61">
         <v>-102482000.0</v>
       </c>
       <c r="W61">
@@ -16932,293 +17067,297 @@
       <c r="AA61">
         <v>-102482000.0</v>
       </c>
       <c r="AB61">
         <v>-102482000.0</v>
       </c>
       <c r="AC61">
         <v>-102482000.0</v>
       </c>
       <c r="AD61">
         <v>-102482000.0</v>
       </c>
       <c r="AE61">
         <v>-102482000.0</v>
       </c>
       <c r="AF61">
         <v>-102482000.0</v>
       </c>
       <c r="AG61">
         <v>-102482000.0</v>
       </c>
       <c r="AH61">
         <v>-102482000.0</v>
       </c>
       <c r="AI61">
-        <v>-75000000.0</v>
+        <v>-102482000.0</v>
       </c>
       <c r="AJ61">
         <v>-75000000.0</v>
       </c>
       <c r="AK61">
         <v>-75000000.0</v>
       </c>
       <c r="AL61">
         <v>-75000000.0</v>
       </c>
       <c r="AM61">
         <v>-75000000.0</v>
       </c>
       <c r="AN61">
         <v>-75000000.0</v>
       </c>
       <c r="AO61">
         <v>-75000000.0</v>
       </c>
       <c r="AP61">
         <v>-75000000.0</v>
       </c>
       <c r="AQ61">
         <v>-75000000.0</v>
       </c>
       <c r="AR61">
         <v>-75000000.0</v>
       </c>
       <c r="AS61">
         <v>-75000000.0</v>
       </c>
       <c r="AT61">
         <v>-75000000.0</v>
       </c>
       <c r="AU61">
         <v>-75000000.0</v>
       </c>
       <c r="AV61">
         <v>-75000000.0</v>
       </c>
       <c r="AW61">
         <v>-75000000.0</v>
       </c>
       <c r="AX61">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AY61">
         <v>-48548000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-26624000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-5883000.0</v>
       </c>
-      <c r="BA61">
-[...1 lines deleted...]
-      </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:85">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
-      <c r="AJ62">
+      <c r="AJ62"/>
+      <c r="AK62">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AL62">
         <v>700000.0</v>
       </c>
       <c r="AM62">
         <v>700000.0</v>
       </c>
       <c r="AN62">
         <v>700000.0</v>
       </c>
       <c r="AO62">
+        <v>700000.0</v>
+      </c>
+      <c r="AP62">
         <v>9902000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>7502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9801000.0</v>
       </c>
       <c r="AR62">
         <v>9801000.0</v>
       </c>
       <c r="AS62">
-        <v>9601000.0</v>
+        <v>9801000.0</v>
       </c>
       <c r="AT62">
         <v>9601000.0</v>
       </c>
       <c r="AU62">
-        <v>19801000.0</v>
+        <v>9601000.0</v>
       </c>
       <c r="AV62">
         <v>19801000.0</v>
       </c>
       <c r="AW62">
         <v>19801000.0</v>
       </c>
       <c r="AX62">
+        <v>19801000.0</v>
+      </c>
+      <c r="AY62">
         <v>16801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="AZ62">
         <v>15200000.0</v>
       </c>
       <c r="BA62">
         <v>15200000.0</v>
       </c>
       <c r="BB62">
         <v>15200000.0</v>
       </c>
       <c r="BC62">
-        <v>17200000.0</v>
+        <v>15200000.0</v>
       </c>
       <c r="BD62">
         <v>17200000.0</v>
       </c>
       <c r="BE62">
         <v>17200000.0</v>
       </c>
       <c r="BF62">
         <v>17200000.0</v>
       </c>
       <c r="BG62">
         <v>17200000.0</v>
       </c>
       <c r="BH62">
         <v>17200000.0</v>
       </c>
       <c r="BI62">
         <v>17200000.0</v>
       </c>
-      <c r="BJ62"/>
+      <c r="BJ62">
+        <v>17200000.0</v>
+      </c>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17307,51 +17446,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>1567481000.0</v>
       </c>
       <c r="C2">
         <v>1461398000.0</v>
       </c>
       <c r="D2">
         <v>1276466000.0</v>
       </c>
       <c r="E2">
         <v>1190288000.0</v>
       </c>
       <c r="F2">
         <v>1090191000.0</v>
       </c>
       <c r="G2">
         <v>1001860000.0</v>
       </c>
       <c r="H2">
         <v>693232000.0</v>
       </c>
       <c r="I2">
         <v>663437000.0</v>
       </c>
@@ -17381,51 +17520,51 @@
       </c>
       <c r="R2">
         <v>222029000.0</v>
       </c>
       <c r="S2">
         <v>196976000.0</v>
       </c>
       <c r="T2">
         <v>131282000.0</v>
       </c>
       <c r="U2">
         <v>76064000.0</v>
       </c>
       <c r="V2">
         <v>64828000.0</v>
       </c>
       <c r="W2">
         <v>49130000.0</v>
       </c>
       <c r="X2">
         <v>39943000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>126562000.0</v>
       </c>
       <c r="C3">
         <v>114669000.0</v>
       </c>
       <c r="D3">
         <v>109683000.0</v>
       </c>
       <c r="E3">
         <v>110358000.0</v>
       </c>
       <c r="F3">
         <v>97914000.0</v>
       </c>
       <c r="G3">
         <v>90077000.0</v>
       </c>
       <c r="H3">
         <v>72091000.0</v>
       </c>
       <c r="I3">
         <v>71400000.0</v>
       </c>
@@ -17455,79 +17594,79 @@
       </c>
       <c r="R3">
         <v>25761000.0</v>
       </c>
       <c r="S3">
         <v>20835000.0</v>
       </c>
       <c r="T3">
         <v>12568000.0</v>
       </c>
       <c r="U3">
         <v>7404000.0</v>
       </c>
       <c r="V3">
         <v>4986000.0</v>
       </c>
       <c r="W3">
         <v>5509000.0</v>
       </c>
       <c r="X3">
         <v>4922000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
         <v>452940000.0</v>
       </c>
       <c r="C5">
         <v>393723000.0</v>
       </c>
       <c r="D5">
         <v>276500000.0</v>
       </c>
       <c r="E5">
         <v>180951000.0</v>
       </c>
       <c r="F5">
         <v>156628000.0</v>
       </c>
       <c r="G5">
         <v>113285000.0</v>
       </c>
       <c r="H5">
         <v>32457000.0</v>
       </c>
       <c r="I5">
         <v>45486000.0</v>
       </c>
@@ -17557,51 +17696,51 @@
       </c>
       <c r="R5">
         <v>35467000.0</v>
       </c>
       <c r="S5">
         <v>22339000.0</v>
       </c>
       <c r="T5">
         <v>13010000.0</v>
       </c>
       <c r="U5">
         <v>4722000.0</v>
       </c>
       <c r="V5">
         <v>1846000.0</v>
       </c>
       <c r="W5">
         <v>-3261000.0</v>
       </c>
       <c r="X5">
         <v>-6915000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>579502000.0</v>
       </c>
       <c r="C6">
         <v>508392000.0</v>
       </c>
       <c r="D6">
         <v>386183000.0</v>
       </c>
       <c r="E6">
         <v>291309000.0</v>
       </c>
       <c r="F6">
         <v>254542000.0</v>
       </c>
       <c r="G6">
         <v>203362000.0</v>
       </c>
       <c r="H6">
         <v>104548000.0</v>
       </c>
       <c r="I6">
         <v>116886000.0</v>
       </c>
@@ -17631,109 +17770,109 @@
       </c>
       <c r="R6">
         <v>61228000.0</v>
       </c>
       <c r="S6">
         <v>43174000.0</v>
       </c>
       <c r="T6">
         <v>25578000.0</v>
       </c>
       <c r="U6">
         <v>12126000.0</v>
       </c>
       <c r="V6">
         <v>6832000.0</v>
       </c>
       <c r="W6">
         <v>2248000.0</v>
       </c>
       <c r="X6">
         <v>-1993000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-6400.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>950600000.0</v>
       </c>
       <c r="C9">
         <v>943919000.0</v>
       </c>
       <c r="D9">
         <v>763603000.0</v>
       </c>
       <c r="E9">
         <v>647070000.0</v>
       </c>
       <c r="F9">
         <v>596475000.0</v>
       </c>
       <c r="G9">
         <v>534900000.0</v>
       </c>
       <c r="H9">
         <v>347533000.0</v>
       </c>
       <c r="I9">
         <v>352315000.0</v>
       </c>
@@ -17763,51 +17902,51 @@
       </c>
       <c r="R9">
         <v>162441000.0</v>
       </c>
       <c r="S9">
         <v>118597000.0</v>
       </c>
       <c r="T9">
         <v>94953000.0</v>
       </c>
       <c r="U9">
         <v>64492000.0</v>
       </c>
       <c r="V9">
         <v>52074000.0</v>
       </c>
       <c r="W9">
         <v>36180000.0</v>
       </c>
       <c r="X9">
         <v>31491000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>441162000.0</v>
       </c>
       <c r="C10">
         <v>380948000.0</v>
       </c>
       <c r="D10">
         <v>268665000.0</v>
       </c>
       <c r="E10">
         <v>172213000.0</v>
       </c>
       <c r="F10">
         <v>147074000.0</v>
       </c>
       <c r="G10">
         <v>95990000.0</v>
       </c>
       <c r="H10">
         <v>33047000.0</v>
       </c>
       <c r="I10">
         <v>47729000.0</v>
       </c>
@@ -17837,51 +17976,51 @@
       </c>
       <c r="R10">
         <v>34136000.0</v>
       </c>
       <c r="S10">
         <v>21357000.0</v>
       </c>
       <c r="T10">
         <v>12715000.0</v>
       </c>
       <c r="U10">
         <v>4083000.0</v>
       </c>
       <c r="V10">
         <v>1358000.0</v>
       </c>
       <c r="W10">
         <v>-3540000.0</v>
       </c>
       <c r="X10">
         <v>-7431000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>102765000.0</v>
       </c>
       <c r="C11">
         <v>93007000.0</v>
       </c>
       <c r="D11">
         <v>64482000.0</v>
       </c>
       <c r="E11">
         <v>45346000.0</v>
       </c>
       <c r="F11">
         <v>39944000.0</v>
       </c>
       <c r="G11">
         <v>24539000.0</v>
       </c>
       <c r="H11">
         <v>8541000.0</v>
       </c>
       <c r="I11">
         <v>10520000.0</v>
       </c>
@@ -17907,51 +18046,51 @@
         <v>11882000.0</v>
       </c>
       <c r="Q11">
         <v>11342000.0</v>
       </c>
       <c r="R11">
         <v>13249000.0</v>
       </c>
       <c r="S11">
         <v>9628000.0</v>
       </c>
       <c r="T11">
         <v>-21058000.0</v>
       </c>
       <c r="U11">
         <v>218000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>88850000.0</v>
       </c>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
         <v>11778000.0</v>
       </c>
       <c r="C12">
         <v>10504000.0</v>
       </c>
       <c r="D12">
         <v>8812000.0</v>
       </c>
       <c r="E12">
         <v>8404000.0</v>
       </c>
       <c r="F12">
         <v>8277000.0</v>
       </c>
       <c r="G12">
         <v>17979000.0</v>
       </c>
       <c r="H12">
         <v>590000.0</v>
       </c>
       <c r="I12">
         <v>2243000.0</v>
       </c>
@@ -17981,147 +18120,147 @@
       </c>
       <c r="R12">
         <v>1331000.0</v>
       </c>
       <c r="S12">
         <v>982000.0</v>
       </c>
       <c r="T12">
         <v>295000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>488000.0</v>
       </c>
       <c r="W12">
         <v>279000.0</v>
       </c>
       <c r="X12">
         <v>516000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>10504000.0</v>
       </c>
       <c r="D13">
         <v>8812000.0</v>
       </c>
       <c r="E13">
         <v>8404000.0</v>
       </c>
       <c r="F13">
         <v>8277000.0</v>
       </c>
       <c r="G13">
         <v>17979000.0</v>
       </c>
       <c r="H13">
         <v>698000.0</v>
       </c>
       <c r="I13">
         <v>2761000.0</v>
       </c>
       <c r="J13">
         <v>965000.0</v>
       </c>
       <c r="K13">
         <v>1808000.0</v>
       </c>
       <c r="L13">
         <v>617000.0</v>
       </c>
       <c r="M13">
         <v>3291000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>-200000.0</v>
       </c>
       <c r="K14">
         <v>-910000.0</v>
       </c>
       <c r="L14">
         <v>-484000.0</v>
       </c>
       <c r="M14">
         <v>-1662000.0</v>
       </c>
       <c r="N14">
         <v>-1484000.0</v>
       </c>
       <c r="O14">
         <v>-1577000.0</v>
       </c>
       <c r="P14">
         <v>-1434000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>338192000.0</v>
       </c>
       <c r="C15">
         <v>287941000.0</v>
       </c>
       <c r="D15">
         <v>204183000.0</v>
       </c>
       <c r="E15">
         <v>126867000.0</v>
       </c>
       <c r="F15">
         <v>107130000.0</v>
       </c>
       <c r="G15">
         <v>71451000.0</v>
       </c>
       <c r="H15">
         <v>24506000.0</v>
       </c>
       <c r="I15">
         <v>37209000.0</v>
       </c>
@@ -18151,51 +18290,51 @@
       </c>
       <c r="R15">
         <v>21525000.0</v>
       </c>
       <c r="S15">
         <v>12315000.0</v>
       </c>
       <c r="T15">
         <v>33773000.0</v>
       </c>
       <c r="U15">
         <v>3865000.0</v>
       </c>
       <c r="V15">
         <v>1358000.0</v>
       </c>
       <c r="W15">
         <v>-3540000.0</v>
       </c>
       <c r="X15">
         <v>-7431000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>287941000.0</v>
       </c>
       <c r="D16">
         <v>204183000.0</v>
       </c>
       <c r="E16">
         <v>126867000.0</v>
       </c>
       <c r="F16">
         <v>107130000.0</v>
       </c>
       <c r="G16">
         <v>71451000.0</v>
       </c>
       <c r="H16">
         <v>24506000.0</v>
       </c>
       <c r="I16">
         <v>37209000.0</v>
       </c>
       <c r="J16">
         <v>27620000.0</v>
@@ -18219,51 +18358,51 @@
         <v>17543000.0</v>
       </c>
       <c r="Q16">
         <v>12792000.0</v>
       </c>
       <c r="R16">
         <v>21525000.0</v>
       </c>
       <c r="S16">
         <v>12315000.0</v>
       </c>
       <c r="T16">
         <v>33773000.0</v>
       </c>
       <c r="U16">
         <v>3865000.0</v>
       </c>
       <c r="V16">
         <v>1358000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
         <v>338192000.0</v>
       </c>
       <c r="C17">
         <v>287941000.0</v>
       </c>
       <c r="D17">
         <v>204183000.0</v>
       </c>
       <c r="E17">
         <v>126867000.0</v>
       </c>
       <c r="F17">
         <v>106986000.0</v>
       </c>
       <c r="G17">
         <v>71451000.0</v>
       </c>
       <c r="H17">
         <v>24506000.0</v>
       </c>
       <c r="I17">
         <v>37841000.0</v>
       </c>
@@ -18277,169 +18416,169 @@
         <v>8551000.0</v>
       </c>
       <c r="M17">
         <v>9326000.0</v>
       </c>
       <c r="N17">
         <v>18116000.0</v>
       </c>
       <c r="O17">
         <v>26534000.0</v>
       </c>
       <c r="P17">
         <v>16109000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>-11778000.0</v>
       </c>
       <c r="C18">
         <v>-10504000.0</v>
       </c>
       <c r="D18">
         <v>-8812000.0</v>
       </c>
       <c r="E18">
         <v>-8404000.0</v>
       </c>
       <c r="F18">
         <v>-8277000.0</v>
       </c>
       <c r="G18">
         <v>-17979000.0</v>
       </c>
       <c r="H18">
         <v>698000.0</v>
       </c>
       <c r="I18">
         <v>2761000.0</v>
       </c>
       <c r="J18">
         <v>965000.0</v>
       </c>
       <c r="K18">
         <v>1808000.0</v>
       </c>
       <c r="L18">
         <v>-617000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>15118000.0</v>
       </c>
       <c r="F19">
         <v>-1133000.0</v>
       </c>
       <c r="G19">
         <v>3513000.0</v>
       </c>
       <c r="H19">
         <v>-108000.0</v>
       </c>
       <c r="I19">
         <v>-518000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>6404000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>450767000.0</v>
       </c>
       <c r="C21">
         <v>360094000.0</v>
       </c>
       <c r="D21">
         <v>249600000.0</v>
       </c>
       <c r="E21">
         <v>165499000.0</v>
       </c>
       <c r="F21">
         <v>156628000.0</v>
       </c>
       <c r="G21">
         <v>110456000.0</v>
       </c>
       <c r="H21">
         <v>32457000.0</v>
       </c>
       <c r="I21">
         <v>45486000.0</v>
       </c>
@@ -18469,79 +18608,79 @@
       </c>
       <c r="R21">
         <v>35467000.0</v>
       </c>
       <c r="S21">
         <v>22339000.0</v>
       </c>
       <c r="T21">
         <v>13010000.0</v>
       </c>
       <c r="U21">
         <v>4722000.0</v>
       </c>
       <c r="V21">
         <v>1846000.0</v>
       </c>
       <c r="W21">
         <v>-3261000.0</v>
       </c>
       <c r="X21">
         <v>-6915000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>2067314000.0</v>
       </c>
       <c r="C23">
         <v>2045223000.0</v>
       </c>
       <c r="D23">
         <v>1790469000.0</v>
       </c>
       <c r="E23">
         <v>1671859000.0</v>
       </c>
       <c r="F23">
         <v>1530038000.0</v>
       </c>
       <c r="G23">
         <v>1426304000.0</v>
       </c>
       <c r="H23">
         <v>1008308000.0</v>
       </c>
       <c r="I23">
         <v>970266000.0</v>
       </c>
@@ -18571,127 +18710,127 @@
       </c>
       <c r="R23">
         <v>349003000.0</v>
       </c>
       <c r="S23">
         <v>293234000.0</v>
       </c>
       <c r="T23">
         <v>213225000.0</v>
       </c>
       <c r="U23">
         <v>135834000.0</v>
       </c>
       <c r="V23">
         <v>115056000.0</v>
       </c>
       <c r="W23">
         <v>88571000.0</v>
       </c>
       <c r="X23">
         <v>78349000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>126562000.0</v>
       </c>
       <c r="C25">
         <v>114669000.0</v>
       </c>
       <c r="D25">
         <v>109683000.0</v>
       </c>
       <c r="E25">
         <v>110358000.0</v>
       </c>
       <c r="F25">
         <v>97914000.0</v>
       </c>
       <c r="G25">
         <v>90077000.0</v>
       </c>
       <c r="H25">
         <v>72091000.0</v>
       </c>
       <c r="I25">
         <v>71400000.0</v>
       </c>
       <c r="J25">
         <v>75260000.0</v>
       </c>
       <c r="K25">
         <v>74280000.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>79200000.0</v>
       </c>
       <c r="D26">
         <v>76700000.0</v>
       </c>
       <c r="E26">
         <v>15500000.0</v>
       </c>
       <c r="F26">
         <v>7500000.0</v>
       </c>
       <c r="G26">
         <v>3700000.0</v>
       </c>
       <c r="H26">
         <v>9700000.0</v>
       </c>
       <c r="I26">
         <v>9479000.0</v>
       </c>
       <c r="J26">
         <v>9248000.0</v>
@@ -18719,51 +18858,51 @@
       </c>
       <c r="R26">
         <v>9576000.0</v>
       </c>
       <c r="S26">
         <v>9575000.0</v>
       </c>
       <c r="T26">
         <v>9550000.0</v>
       </c>
       <c r="U26">
         <v>8611000.0</v>
       </c>
       <c r="V26">
         <v>8568000.0</v>
       </c>
       <c r="W26">
         <v>9410000.0</v>
       </c>
       <c r="X26">
         <v>12750000.0</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>103600000.0</v>
       </c>
       <c r="D27">
         <v>96500000.0</v>
       </c>
       <c r="E27">
         <v>96800000.0</v>
       </c>
       <c r="F27">
         <v>86500000.0</v>
       </c>
       <c r="G27">
         <v>60300000.0</v>
       </c>
       <c r="H27">
         <v>32700000.0</v>
       </c>
       <c r="I27">
         <v>38000000.0</v>
       </c>
       <c r="J27">
         <v>66752000.0</v>
@@ -18771,51 +18910,51 @@
       <c r="K27">
         <v>41700000.0</v>
       </c>
       <c r="L27">
         <v>39202500.0</v>
       </c>
       <c r="M27">
         <v>34500000.0</v>
       </c>
       <c r="N27">
         <v>56700000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>499833000.0</v>
       </c>
       <c r="C28">
         <v>381947000.0</v>
       </c>
       <c r="D28">
         <v>376203000.0</v>
       </c>
       <c r="E28">
         <v>384771000.0</v>
       </c>
       <c r="F28">
         <v>439847000.0</v>
       </c>
       <c r="G28">
         <v>338344000.0</v>
       </c>
       <c r="H28">
         <v>246476000.0</v>
       </c>
       <c r="I28">
         <v>230029000.0</v>
       </c>
@@ -18841,51 +18980,51 @@
         <v>236835000.0</v>
       </c>
       <c r="Q28">
         <v>174762000.0</v>
       </c>
       <c r="R28">
         <v>117398000.0</v>
       </c>
       <c r="S28">
         <v>86683000.0</v>
       </c>
       <c r="T28">
         <v>72393000.0</v>
       </c>
       <c r="U28">
         <v>57870000.0</v>
       </c>
       <c r="V28">
         <v>49128000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>102765000.0</v>
       </c>
       <c r="C29">
         <v>93007000.0</v>
       </c>
       <c r="D29">
         <v>64482000.0</v>
       </c>
       <c r="E29">
         <v>45346000.0</v>
       </c>
       <c r="F29">
         <v>40088000.0</v>
       </c>
       <c r="G29">
         <v>24539000.0</v>
       </c>
       <c r="H29">
         <v>8541000.0</v>
       </c>
       <c r="I29">
         <v>10520000.0</v>
       </c>
@@ -18893,51 +19032,51 @@
         <v>-910000.0</v>
       </c>
       <c r="K29">
         <v>5396000.0</v>
       </c>
       <c r="L29">
         <v>4746000.0</v>
       </c>
       <c r="M29">
         <v>5810000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>499833000.0</v>
       </c>
       <c r="C30">
         <v>583825000.0</v>
       </c>
       <c r="D30">
         <v>514003000.0</v>
       </c>
       <c r="E30">
         <v>481571000.0</v>
       </c>
       <c r="F30">
         <v>439847000.0</v>
       </c>
       <c r="G30">
         <v>424444000.0</v>
       </c>
       <c r="H30">
         <v>315076000.0</v>
       </c>
       <c r="I30">
         <v>306829000.0</v>
       </c>
@@ -18967,51 +19106,51 @@
       </c>
       <c r="R30">
         <v>126974000.0</v>
       </c>
       <c r="S30">
         <v>96258000.0</v>
       </c>
       <c r="T30">
         <v>81943000.0</v>
       </c>
       <c r="U30">
         <v>59770000.0</v>
       </c>
       <c r="V30">
         <v>50228000.0</v>
       </c>
       <c r="W30">
         <v>39441000.0</v>
       </c>
       <c r="X30">
         <v>38406000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
         <v>-9605000.0</v>
       </c>
       <c r="C31">
         <v>20854000.0</v>
       </c>
       <c r="D31">
         <v>19065000.0</v>
       </c>
       <c r="E31">
         <v>6714000.0</v>
       </c>
       <c r="F31">
         <v>-9554000.0</v>
       </c>
       <c r="G31">
         <v>-14466000.0</v>
       </c>
       <c r="H31">
         <v>590000.0</v>
       </c>
       <c r="I31">
         <v>2243000.0</v>
       </c>
@@ -19041,51 +19180,51 @@
       </c>
       <c r="R31">
         <v>-1331000.0</v>
       </c>
       <c r="S31">
         <v>-982000.0</v>
       </c>
       <c r="T31">
         <v>-295000.0</v>
       </c>
       <c r="U31">
         <v>-639000.0</v>
       </c>
       <c r="V31">
         <v>-488000.0</v>
       </c>
       <c r="W31">
         <v>-279000.0</v>
       </c>
       <c r="X31">
         <v>-516000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>2518081000.0</v>
       </c>
       <c r="C32">
         <v>2405317000.0</v>
       </c>
       <c r="D32">
         <v>2040069000.0</v>
       </c>
       <c r="E32">
         <v>1837358000.0</v>
       </c>
       <c r="F32">
         <v>1686666000.0</v>
       </c>
       <c r="G32">
         <v>1536760000.0</v>
       </c>
       <c r="H32">
         <v>1040765000.0</v>
       </c>
       <c r="I32">
         <v>1015752000.0</v>
       </c>
@@ -19134,857 +19273,864 @@
       <c r="X32">
         <v>71434000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>398261000.0</v>
+      </c>
+      <c r="C2">
         <v>418782000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>398308000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>371630000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>378761000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>414728000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>364086000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>347353000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>335231000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>345971000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>319508000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>303694000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>307293000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>311408000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>295032000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>288347000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>295501000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>287534000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>266883000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>261950000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>273824000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>260909000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>253128000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>246754000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>241069000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>177436000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>178968000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>167470000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>169358000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>175863000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>168260000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>160329000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>158985000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>157087000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>148878000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>139163000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>147367000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>139244000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>136431000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>137542000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>144099000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>143136000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>134755000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>129616000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>139003000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>166899000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>148985000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>145029000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>146842000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>140191447.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>140592000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>153672000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>132902000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>129632000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>127759000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>122799000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>118648000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>102589000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>105955000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>100877000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>107579000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>78107000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>77727000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>76195000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>75082000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>55868000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>56479000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>51589000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>58093000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>44375000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>47868000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>50312000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>54421000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>32462000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>32062000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>31980000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>32526000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20961000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>30546000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29309000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31544000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16355000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15361000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15696000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>17416000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>34934000.0</v>
+      </c>
+      <c r="C3">
         <v>33779000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>32596000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30953000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>29234000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30199000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28941000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27395000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28134000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28219000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26984000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>26463000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>28017000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29702000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26942000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27463000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26251000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24450000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24137000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25180000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24147000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>25039000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23600000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>23161000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18277000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>19301000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18414000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17230000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17146000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18141000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17038000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17710000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>18511000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17648000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18426000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18550000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20636000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17955000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19950000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18695000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>17680000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17603000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>17587000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16470000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16565000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31528000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17764000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>17629000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16880000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16776000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>18017000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>34524000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16950000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>17561000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16282000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16233000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15661000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15721000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14644000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>14676000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12992000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12471000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10951000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10120000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9392000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7396000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6052000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>6080000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>6233000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5921000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5941000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4527000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4446000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3709000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3679000.0</v>
       </c>
-      <c r="BX3"/>
       <c r="BY3"/>
-      <c r="BZ3">
+      <c r="BZ3"/>
+      <c r="CA3">
         <v>2786000.0</v>
       </c>
-      <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
-      <c r="CD3">
+      <c r="CD3"/>
+      <c r="CE3">
         <v>1412000.0</v>
       </c>
-      <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -20094,604 +20240,611 @@
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
+        <v>85745000.0</v>
+      </c>
+      <c r="C5">
         <v>107213000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>123742000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>136088000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>85897000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>67025000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>138146000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>132430000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>56122000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>81197000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>95991000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>90827000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8485000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>59804000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>76786000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>72043000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-28133000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>41805000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>61090000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>60799000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7066000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>21970000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>39039000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>39813000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12493000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7041000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14499000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>30305000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-19388000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2681000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>23267000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>33290000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-13752000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9876000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>19717000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>13714000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-17762000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4712000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12763000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>18323000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-22669000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>509000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>19134000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14727000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-20456000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-16319000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>27430000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>20473000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-13158000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12841000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>27385000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8908000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8464000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1421000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>19352000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>16272000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>8661000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2031000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>11589000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7092000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8267000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-6193000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>10831000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>14195000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5380000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1875000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>10381000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>14294000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>12667000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-263000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>7414000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>6014000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9174000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-720000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4380000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2953000.0</v>
       </c>
-      <c r="BY5">
-[...1 lines deleted...]
-      </c>
       <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
         <v>-4191000.0</v>
       </c>
-      <c r="CA5">
-[...1 lines deleted...]
-      </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
         <v>-85831000.0</v>
       </c>
-      <c r="CE5">
-[...1 lines deleted...]
-      </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>120679000.0</v>
+      </c>
+      <c r="C6">
         <v>140992000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>156338000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>167041000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>115131000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>97224000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>167087000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>159825000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>84256000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>109416000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>122975000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>117290000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36502000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>89506000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>103728000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>99506000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1882000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>66255000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>85227000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>85979000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17081000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47009000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>62639000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>62974000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>30770000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26342000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>32913000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>47535000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2242000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>20822000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>40305000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>51000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4759000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>27524000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>38143000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32264000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2874000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>22667000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>32713000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>37018000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4989000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>18112000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>36721000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>31197000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3891000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>15209000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>45194000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>38102000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3722000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>29617000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>45402000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>25616000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8486000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>18982000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>35634000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>32505000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>24322000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>17752000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>26233000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>21768000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>21259000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6278000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>21782000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>24315000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>14772000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5521000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>16433000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>20374000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>18900000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5658000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>13355000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>10541000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>13620000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2989000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>8059000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3342000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>27196000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1405000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-61365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CC6">
         <v>35139000.0</v>
       </c>
       <c r="CD6">
+        <v>35139000.0</v>
+      </c>
+      <c r="CE6">
         <v>-84419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CF6">
         <v>29226000.0</v>
       </c>
       <c r="CG6">
         <v>29226000.0</v>
       </c>
+      <c r="CH6">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -20801,90 +20954,91 @@
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -20994,1162 +21148,1177 @@
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>241117000.0</v>
+      </c>
+      <c r="C9">
         <v>217281000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>231565000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>259631000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>242123000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>238919000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>249290000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>239858000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>215853000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>188212000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>201329000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>201174000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>172888000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>172081000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>175252000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>170088000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>129649000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>167677000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>154839000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>147557000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>126402000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>136601000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>139017000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>129391000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>129891000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>91495000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>78186000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>90089000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>87763000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>80451000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>84992000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>94543000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>92329000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>81787000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>83986000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>78048000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>81418000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>76514000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>86102000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>83548000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>85039000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>78183000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>86585000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>79195000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>82227000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>68755000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>95638000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>86275000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>89870000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>89992000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>94630000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>70247000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>95464000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>73894000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>90250000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>83229000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>102448000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>67813000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>72220000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>67591000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>92251000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>50160000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>52566000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>52807000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>59789000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>32453000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>40148000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>41608000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>48232000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>27791000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>29296000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>27306000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>34204000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>24013000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>23954000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>22411000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>27196000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>14665000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CC9">
         <v>35139000.0</v>
       </c>
       <c r="CD9">
+        <v>35139000.0</v>
+      </c>
+      <c r="CE9">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CF9">
         <v>29226000.0</v>
       </c>
       <c r="CG9">
         <v>29226000.0</v>
       </c>
+      <c r="CH9">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>82839000.0</v>
+      </c>
+      <c r="C10">
         <v>104424000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>120072000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>133443000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>83223000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64239000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>134796000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>129760000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>52159000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>78881000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>94344000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>89026000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6414000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>57840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>74987000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69565000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-30179000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>38427000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>59635000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57932000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8776000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16493000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34064000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>35143000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10290000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7436000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13173000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30986000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-18548000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3979000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>24304000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>32786000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-13340000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10306000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19978000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13753000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-17527000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4727000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>13404000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18587000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-22327000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>488000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>19033000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14537000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-20761000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-19476000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>27115000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>20624000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-13127000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19301000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>27373000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8936000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-8548000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3079000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>19046000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>16000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8433000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1764000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>11324000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6856000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8046000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-6430000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>10524000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13829000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5083000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2164000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>10020000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>13970000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12310000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-727000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>7053000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5750000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>9700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-632000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4689000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2953000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>694000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-4356000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966000.0</v>
       </c>
       <c r="CC10">
         <v>966000.0</v>
       </c>
       <c r="CD10">
+        <v>966000.0</v>
+      </c>
+      <c r="CE10">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000.0</v>
       </c>
       <c r="CF10">
         <v>340000.0</v>
       </c>
       <c r="CG10">
         <v>340000.0</v>
       </c>
+      <c r="CH10">
+        <v>340000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
+        <v>17840000.0</v>
+      </c>
+      <c r="C11">
         <v>23036000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>31545000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>33966000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14423000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12919000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>35450000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>33361000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11277000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16099000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>24657000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>22190000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1536000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14468000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19525000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>18860000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7507000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10337000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16716000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>15928000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2893000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5998000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>10275000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10642000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2376000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2548000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4419000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10392000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-8818000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>662000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5842000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9074000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5058000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>959000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6935000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>564000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-9368000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1876000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4522000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7688000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8690000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>822000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5368000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6653000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-8097000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-6901000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10586000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8663000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-6538000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7349000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11861000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-4685000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-3450000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1828000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7626000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6680000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3889000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>571000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4638000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2976000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3697000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-2968000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5260000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6119000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2931000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-427000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3927000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4381000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5368000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-14000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3490000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2365000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3786000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-17735000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2229000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1565000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-694000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-9000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-6279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-966000.0</v>
       </c>
       <c r="CC11">
         <v>-966000.0</v>
       </c>
       <c r="CD11">
+        <v>-966000.0</v>
+      </c>
+      <c r="CE11">
         <v>-339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-340000.0</v>
       </c>
       <c r="CF11">
         <v>-340000.0</v>
       </c>
       <c r="CG11">
         <v>-340000.0</v>
       </c>
+      <c r="CH11">
+        <v>-340000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
+        <v>2906000.0</v>
+      </c>
+      <c r="C12">
         <v>2888000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3001000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2814000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3075000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2694000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2787000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2670000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2353000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2318000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2404000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2022000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2068000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2070000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2206000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2082000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2046000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2036000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2373000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1875000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1993000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5477000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5371000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5024000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2107000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>577000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>76000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>441000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>504000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>754000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>504000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>509000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>965000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>261000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>39000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>235000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>561000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>641000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>264000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>342000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>21000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>101000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>190000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>305000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3157000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>315000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>151000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>124000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>28000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>84000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>501000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>306000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>272000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>228000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>267000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>265000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>236000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>221000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>237000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>307000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>366000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>297000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>289000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>361000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>324000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>357000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>464000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>361000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>264000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>107000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>215000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>309000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>389000.0</v>
       </c>
-      <c r="BY12">
-[...1 lines deleted...]
-      </c>
       <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>165000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>117000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="CD12">
         <v>94000.0</v>
       </c>
       <c r="CE12">
+        <v>94000.0</v>
+      </c>
+      <c r="CF12">
         <v>132000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>127000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>135000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>2814000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3075000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2694000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2787000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2670000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2353000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>2068000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2070000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2206000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2082000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2046000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2036000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2373000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1875000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1993000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5477000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5371000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5024000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2107000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>577000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>76000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>441000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>910000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1214000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>754000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -22159,935 +22328,941 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>1500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-27000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-70000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-103000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-120000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-233000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-753000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>196000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>649000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-608000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-654000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>129000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-995000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-484000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-370000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>187000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-403000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-437000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-586000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-58000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-1018000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-555000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-187000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>187000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-607000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-291000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-285000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-251000.0</v>
       </c>
-      <c r="BJ14">
-[...1 lines deleted...]
-      </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
         <v>-15000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>15000.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>64919000.0</v>
+      </c>
+      <c r="C15">
         <v>81388000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>88527000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>99477000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>68800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51320000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>99346000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>96393000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40882000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>62782000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>69687000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>66836000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4878000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>43372000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>55462000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>50705000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-22672000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>28090000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>42919000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>42004000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-5883000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10495000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23789000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>24501000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12666000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4888000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8754000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20594000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-9730000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3317000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18462000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>23712000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8282000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9347000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13070000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>13259000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-8056000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-6483000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>9115000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>11652000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-13833000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-983000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>14273000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>8538000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-12793000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-11580000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>17013000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>12331000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-6776000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12356000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15949000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-3665000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-5040000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2269000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>11975000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9511000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4357000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1800000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6977000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4165000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4600000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-2844000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5599000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7839000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2198000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1325000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6129000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9638000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>7083000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-666000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3547000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3520000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5914000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>17103000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2460000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1388000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>694000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-4347000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966000.0</v>
       </c>
       <c r="CC15">
         <v>966000.0</v>
       </c>
       <c r="CD15">
+        <v>966000.0</v>
+      </c>
+      <c r="CE15">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000.0</v>
       </c>
       <c r="CF15">
         <v>340000.0</v>
       </c>
       <c r="CG15">
         <v>340000.0</v>
       </c>
+      <c r="CH15">
+        <v>340000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>99477000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>68800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>51320000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>99346000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>96393000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40882000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>4878000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>43372000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>55462000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50705000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-22672000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28090000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>42919000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42004000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-5883000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10495000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>23789000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24501000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12666000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4888000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8754000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20594000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-9730000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3317000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18462000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23712000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-8282000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9347000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13070000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13259000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-8056000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-6483000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9115000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11652000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-13833000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-983000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>14273000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8538000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-12793000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-11580000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17013000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12331000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-6776000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12356000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15949000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-3665000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-5040000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2269000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11975000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>9511000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4357000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1801000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6977000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4165000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7193000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5599000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7839000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2198000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>15396000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6129000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9638000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>7083000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8768000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3547000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3520000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5914000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>17103000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2460000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1388000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>12822000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1833000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2032000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1445000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4735000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-696000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2054000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2158000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3019000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
+        <v>64919000.0</v>
+      </c>
+      <c r="C17">
         <v>81388000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>88527000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>99477000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>68800000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>51320000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>99346000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>96393000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>40882000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>62782000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>69687000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>66836000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4878000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>43372000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>55462000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>51101000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-22672000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>28155000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>42001000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>42996000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-5883000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10495000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23393000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>24147000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12762000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4888000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8911000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>20719000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-9730000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3676000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>18735000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>23712000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8282000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9347000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13043000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>13189000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-8159000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-6603000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8882000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>10899000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-13637000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-334000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>13665000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>7884000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-12664000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-12575000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>16529000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>11961000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-6589000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>11953000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>15512000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-4251000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-5098000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1250000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>11420000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>9320000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4544000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1194000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>6686000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>3880000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>4349000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -23113,146 +23288,151 @@
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>-2906000.0</v>
+      </c>
+      <c r="C18">
         <v>-2889000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3001000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2814000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3075000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2694000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2787000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2670000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2353000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2318000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2404000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2022000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2068000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2070000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2206000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2082000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2046000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2036000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2373000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1875000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1993000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5477000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5371000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5024000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2107000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-577000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-76000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>441000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>910000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1214000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>754000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -23262,215 +23442,215 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>5975000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4587000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3970000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>586000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5633000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1414000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2892000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>194000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>583000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>882000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1715000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>333000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-1250000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>240000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>-704000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>283000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>-97000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>6404000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -23580,347 +23760,351 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>84268000.0</v>
+      </c>
+      <c r="C21">
         <v>105852000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>129080000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>146852000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>68983000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56865000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>130786000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>125100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47344000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>73678000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>88313000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>84289000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3320000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>53946000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>72199000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>68073000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-28719000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46096000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>60594000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>56915000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6977000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>21387000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>38553000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>38452000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12064000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7041000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14499000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>30305000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-19388000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2681000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>23267000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>33290000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13752000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9876000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19717000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13714000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-17762000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4712000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12763000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>18323000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-22669000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>509000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>19134000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>14727000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-20456000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-16319000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>27430000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>20473000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-13158000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12841000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>27385000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8908000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-8464000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1421000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>19352000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>16272000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8661000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2031000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>11589000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7092000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8267000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-6193000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>10831000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>14195000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5380000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-1875000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>10381000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>14294000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12667000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-263000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>7414000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>6014000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9174000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-720000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4380000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3342000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>27196000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-4191000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-61365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CC21">
         <v>35139000.0</v>
       </c>
       <c r="CD21">
+        <v>35139000.0</v>
+      </c>
+      <c r="CE21">
         <v>-85831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CF21">
         <v>29226000.0</v>
       </c>
       <c r="CG21">
         <v>29226000.0</v>
       </c>
+      <c r="CH21">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -24030,311 +24214,317 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>555110000.0</v>
+      </c>
+      <c r="C23">
         <v>530211000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>500793000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>484409000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>551901000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>596782000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>482590000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>462111000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>503740000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>460505000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>432524000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>420579000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>476861000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>429543000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>398085000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>390362000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>453869000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>409115000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>361128000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>352592000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>393249000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>376123000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>353592000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>337693000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>358896000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>261890000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>242655000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>227254000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>276509000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>253633000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>229985000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>221582000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>265066000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>228998000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>213147000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>203497000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>246547000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>211046000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>209770000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>202767000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>251807000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>220810000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>202206000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>194084000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>241686000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>251973000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>217193000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>210831000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>249870000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>219205000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>207837000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>232827000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>236830000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>201666000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>198657000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>189756000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>212435000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>168371000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>166586000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>159408000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>185063000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>134460000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>119462000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>114807000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>129491000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>90196000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>86246000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>78903000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>93658000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>72429000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>69750000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>71604000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>79451000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>57195000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>51636000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>51049000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>27196000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>39817000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CC23">
         <v>35139000.0</v>
       </c>
       <c r="CD23">
+        <v>35139000.0</v>
+      </c>
+      <c r="CE23">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CF23">
         <v>29226000.0</v>
       </c>
       <c r="CG23">
         <v>29226000.0</v>
       </c>
+      <c r="CH23">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24376,998 +24566,1009 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>34934000.0</v>
+      </c>
+      <c r="C25">
         <v>33779000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32596000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>30953000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>29234000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>30199000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28941000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27395000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28134000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28219000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>26984000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>26463000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28017000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>29702000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26942000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27463000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26251000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24450000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24137000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25180000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24147000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25039000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>23161000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18277000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19301000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18414000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17230000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17146000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18141000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17038000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17710000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>18511000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17648000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>18426000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>18550000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20636000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17955000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19950000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18695000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>17680000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17603000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>17587000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16470000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16565000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>31528000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17764000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>17629000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>16880000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16776000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>18017000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>34524000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16950000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>17561000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>16282000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16233000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15661000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15721000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14644000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>14676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12471000.0</v>
       </c>
       <c r="BJ25">
         <v>12471000.0</v>
       </c>
       <c r="BK25">
+        <v>12471000.0</v>
+      </c>
+      <c r="BL25">
         <v>10951000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10120000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9392000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7396000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>6052000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>6080000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>6233000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5921000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5941000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4527000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4446000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3709000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3679000.0</v>
       </c>
-      <c r="BX25"/>
       <c r="BY25"/>
-      <c r="BZ25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>2786000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25">
         <v>1412000.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>32600000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>32299999.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>15000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14600000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>28300000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>12500000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12800000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>11000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17700000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10300000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10400000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9800000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>33500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11100000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>11300000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2563000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2343000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1070000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3503000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1972000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2002000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2376000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2898000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3011000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3511000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2873000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3062000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1067000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2563000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3028000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3413000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4316000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3337000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3245000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3482000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2304000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2831000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3402000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5684000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>6267000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>5070000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>5578000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4168000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4783000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>7012000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>7574000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>6224000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4029000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4972000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>3435000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3911000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>1999000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2924000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>2415000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2238000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2560000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2415000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>2405000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2195000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>2021000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2542000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>2460000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>2527000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2756000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>2083000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>1566000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>2206000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>2981000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1861000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1862000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1864000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>103600000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>96500000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>96800000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>86500000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>60300000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>32700000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>38000000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>37500000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>33504400.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>1000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>2000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>156849000.0</v>
+      </c>
+      <c r="C28">
         <v>111430000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>102485000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>112779000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>173140000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3724000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>118504000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>114758000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>168509000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18034000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>113016000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>116885000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>169568000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21335000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>103053000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>102015000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>158368000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35081000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>94245000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>90642000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>127679000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>54914000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>100464000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>90939000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>117827000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>26754000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>63687000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>59784000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>107151000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>75207000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>59382000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>60183000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>102578000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>32439000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>62267000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>61958000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>96282000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>35286600.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>69828000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>62352000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>104646000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>76607000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>64888000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>61440000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>99270000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>80758000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>64871000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>62557000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>99546000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>74847000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64414000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>75753000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>98244000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>66206000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>65828000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>61379000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>89619000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>60999000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>53619000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>50957000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>71260000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>52324000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>36763000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>35177000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>50498000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>32329000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>26843000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>24899000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>33327000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>25494000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>19467000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>18887000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>22835000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>22712000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>17032000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>19070000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>18566000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>57870000.0</v>
       </c>
-      <c r="CA28">
-[...1 lines deleted...]
-      </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
       <c r="CD28">
+        <v>0.0</v>
+      </c>
+      <c r="CE28">
         <v>16238000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>13120000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>10264000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10606000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>17840000.0</v>
+      </c>
+      <c r="C29">
         <v>22831000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>31545000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33966000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14423000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12919000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35450000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33361000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11277000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16099000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24657000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>22190000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1536000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14468000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19525000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18860000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-7507000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10337000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16716000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15928000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2893000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5998000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10275000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10642000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2376000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2548000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4419000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10392000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-8818000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>662000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5842000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -25377,819 +25578,829 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>156849000.0</v>
+      </c>
+      <c r="C30">
         <v>111429000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>102485000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112779000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>173140000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>182054000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>118504000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>114758000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>168509000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>114534000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>113016000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>116885000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>169568000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>118135000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>103053000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>102015000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>158368000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121581000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>94245000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>90642000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>119425000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>115214000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>100464000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>90939000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>117827000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>84454000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63687000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>59784000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>107151000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>77770000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>61725000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>61253000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>106081000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>71911000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>64269000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>64334000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>99180000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>71802000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>73339000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>65225000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>107708000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>77674000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>67451000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>64468000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>102683000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>85074000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>68208000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>65802000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>103028000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>77151000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>67245000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>79155000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>103928000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>72473000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>70898000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>66957000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>93787000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>65782000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>60631000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>60499000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>83984000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>56353000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>41735000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>38612000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>54409000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>34328000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29767000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>27314000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>35565000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>28054000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>21882000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>21292000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>25030000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24733000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>19574000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>19069000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>27196000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>18856000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CC30">
         <v>35139000.0</v>
       </c>
       <c r="CD30">
+        <v>35139000.0</v>
+      </c>
+      <c r="CE30">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CF30">
         <v>29226000.0</v>
       </c>
       <c r="CG30">
         <v>29226000.0</v>
       </c>
+      <c r="CH30">
+        <v>29226000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
+        <v>-1429000.0</v>
+      </c>
+      <c r="C31">
         <v>-1428000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9008000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13409000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>14240000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7374000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4010000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4660000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4815000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5203000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6031000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4737000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3094000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3894000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2788000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1492000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1460000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7669000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-959000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1017000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-15753000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4894000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4489000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3309000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1774000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>395000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1326000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>681000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>840000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1298000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1037000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-504000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>412000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>430000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>261000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>39000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>235000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9439000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>641000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>264000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>342000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-21000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-101000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-190000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-305000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3157000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-315000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>151000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>31000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>6460000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-12000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-28000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-84000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1658000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-306000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-272000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-228000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-267000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-265000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-236000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-221000.0</v>
       </c>
-      <c r="BJ31">
-[...1 lines deleted...]
-      </c>
       <c r="BK31">
+        <v>0.0</v>
+      </c>
+      <c r="BL31">
         <v>-307000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-366000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-297000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-289000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-361000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-324000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-357000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-464000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-361000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-264000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>526000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>88000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>309000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-389000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-26502000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-165000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>67644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34173000.0</v>
       </c>
       <c r="CC31">
         <v>-34173000.0</v>
       </c>
       <c r="CD31">
+        <v>-34173000.0</v>
+      </c>
+      <c r="CE31">
         <v>86170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28886000.0</v>
       </c>
       <c r="CF31">
         <v>-28886000.0</v>
       </c>
       <c r="CG31">
         <v>-28886000.0</v>
       </c>
+      <c r="CH31">
+        <v>-28886000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
+        <v>639378000.0</v>
+      </c>
+      <c r="C32">
         <v>636063000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>629873000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>631261000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>620884000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>653647000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>613376000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>587211000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>551084000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>534183000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>520837000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>504868000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>480181000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>483489000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>470284000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>458435000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>425150000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>455211000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>421722000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>409507000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>400226000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>397510000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>392145000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>376145000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>370960000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>268931000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>257154000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>257559000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>257121000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>256314000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>253252000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>254872000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>251314000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>238874000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>232864000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>217211000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>228785000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>215758000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>222533000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>221090000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>229138000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>221319000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>221340000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>208811000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>221230000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>235654000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>244623000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>231304000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>236712000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>232046000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>235222000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>223919000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>228366000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>203087000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>218009000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>206028000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>221096000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>170402000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>178175000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>166500000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>193330000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>128267000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>130293000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>129002000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>134871000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>88321000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>96627000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>93197000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>106325000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>72166000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>77164000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>77618000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>88625000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>56475000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>56016000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>54391000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>27196000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>35626000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>34652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35139000.0</v>
       </c>
       <c r="CC32">
         <v>35139000.0</v>
       </c>
       <c r="CD32">
+        <v>35139000.0</v>
+      </c>
+      <c r="CE32">
         <v>29225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29226000.0</v>
       </c>
       <c r="CF32">
         <v>29226000.0</v>
       </c>
       <c r="CG32">
+        <v>29226000.0</v>
+      </c>
+      <c r="CH32">
         <v>29226000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -26280,51 +26491,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>782497000.0</v>
       </c>
       <c r="C2">
         <v>500614000.0</v>
       </c>
       <c r="D2">
         <v>410807000.0</v>
       </c>
       <c r="E2">
         <v>389398000.0</v>
       </c>
       <c r="F2">
         <v>386582000.0</v>
       </c>
       <c r="G2">
         <v>213299000.0</v>
       </c>
       <c r="H2">
         <v>284621000.0</v>
       </c>
       <c r="I2">
         <v>233113000.0</v>
       </c>
@@ -26354,51 +26565,51 @@
       </c>
       <c r="R2">
         <v>49461000.0</v>
       </c>
       <c r="S2">
         <v>71682000.0</v>
       </c>
       <c r="T2">
         <v>1660000.0</v>
       </c>
       <c r="U2">
         <v>9475000.0</v>
       </c>
       <c r="V2">
         <v>19953000.0</v>
       </c>
       <c r="W2">
         <v>15881000.0</v>
       </c>
       <c r="X2">
         <v>7727000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>78846000</v>
       </c>
       <c r="C3">
         <v>60010000</v>
       </c>
       <c r="D3">
         <v>61589000</v>
       </c>
       <c r="E3">
         <v>66548000</v>
       </c>
       <c r="F3">
         <v>67626000</v>
       </c>
       <c r="G3">
         <v>52263000</v>
       </c>
       <c r="H3">
         <v>44997000</v>
       </c>
       <c r="I3">
         <v>48406000</v>
       </c>
@@ -26428,51 +26639,51 @@
       </c>
       <c r="R3">
         <v>10357000</v>
       </c>
       <c r="S3">
         <v>13955000</v>
       </c>
       <c r="T3">
         <v>18395000</v>
       </c>
       <c r="U3">
         <v>14049000</v>
       </c>
       <c r="V3">
         <v>11497000</v>
       </c>
       <c r="W3">
         <v>8479000</v>
       </c>
       <c r="X3">
         <v>5434000</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>21409000.0</v>
       </c>
       <c r="F4">
         <v>2816000.0</v>
       </c>
       <c r="G4">
         <v>173283000.0</v>
       </c>
       <c r="H4">
         <v>-71322000.0</v>
       </c>
       <c r="I4">
         <v>51508000.0</v>
       </c>
       <c r="J4">
         <v>2249000.0</v>
       </c>
       <c r="K4">
         <v>16875000.0</v>
       </c>
@@ -26480,51 +26691,51 @@
         <v>18137000.0</v>
       </c>
       <c r="M4">
         <v>-257000.0</v>
       </c>
       <c r="N4">
         <v>14629000.0</v>
       </c>
       <c r="O4">
         <v>36828000.0</v>
       </c>
       <c r="P4">
         <v>-48447000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5437000.0</v>
       </c>
       <c r="F5">
         <v>12242000.0</v>
       </c>
       <c r="G5">
         <v>-22400000.0</v>
       </c>
       <c r="H5">
         <v>-27488000.0</v>
       </c>
       <c r="I5">
         <v>-10462000.0</v>
       </c>
       <c r="J5">
         <v>-27119000.0</v>
       </c>
       <c r="K5">
         <v>24649000.0</v>
       </c>
@@ -26532,51 +26743,51 @@
         <v>-4038000.0</v>
       </c>
       <c r="M5">
         <v>-6530000.0</v>
       </c>
       <c r="N5">
         <v>2782000.0</v>
       </c>
       <c r="O5">
         <v>4619000.0</v>
       </c>
       <c r="P5">
         <v>-4437000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>-27996000.0</v>
       </c>
       <c r="C6">
         <v>281883000.0</v>
       </c>
       <c r="D6">
         <v>89807000.0</v>
       </c>
       <c r="E6">
         <v>21409000.0</v>
       </c>
       <c r="F6">
         <v>2816000.0</v>
       </c>
       <c r="G6">
         <v>173283000.0</v>
       </c>
       <c r="H6">
         <v>-71322000.0</v>
       </c>
       <c r="I6">
         <v>51508000.0</v>
       </c>
@@ -26606,51 +26817,51 @@
       </c>
       <c r="R6">
         <v>32290000.0</v>
       </c>
       <c r="S6">
         <v>-22221000.0</v>
       </c>
       <c r="T6">
         <v>70022000.0</v>
       </c>
       <c r="U6">
         <v>-7815000.0</v>
       </c>
       <c r="V6">
         <v>-10478000.0</v>
       </c>
       <c r="W6">
         <v>4072000.0</v>
       </c>
       <c r="X6">
         <v>8154000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>-154901000.0</v>
       </c>
       <c r="C7">
         <v>-76866000.0</v>
       </c>
       <c r="D7">
         <v>-109000000.0</v>
       </c>
       <c r="E7">
         <v>-67539000.0</v>
       </c>
       <c r="F7">
         <v>-64925000.0</v>
       </c>
       <c r="G7">
         <v>-117774000.0</v>
       </c>
       <c r="H7">
         <v>-60946000.0</v>
       </c>
       <c r="I7">
         <v>2318000.0</v>
       </c>
@@ -26680,51 +26891,51 @@
       </c>
       <c r="R7">
         <v>-6131000.0</v>
       </c>
       <c r="S7">
         <v>-45545000.0</v>
       </c>
       <c r="T7">
         <v>-12614000.0</v>
       </c>
       <c r="U7">
         <v>-5119000.0</v>
       </c>
       <c r="V7">
         <v>-2941000.0</v>
       </c>
       <c r="W7">
         <v>3615000.0</v>
       </c>
       <c r="X7">
         <v>-10822000.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-54908000.0</v>
       </c>
       <c r="F8">
         <v>-57501000.0</v>
       </c>
       <c r="G8">
         <v>-143073000.0</v>
       </c>
       <c r="H8">
         <v>-37772000.0</v>
       </c>
       <c r="I8">
         <v>-21637000.0</v>
       </c>
       <c r="J8">
         <v>11987000.0</v>
       </c>
       <c r="K8">
         <v>-27745000.0</v>
       </c>
@@ -26732,51 +26943,51 @@
         <v>14463000.0</v>
       </c>
       <c r="M8">
         <v>-1892000.0</v>
       </c>
       <c r="N8">
         <v>-12257000.0</v>
       </c>
       <c r="O8">
         <v>-27708000.0</v>
       </c>
       <c r="P8">
         <v>-64270000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>-121370000.0</v>
       </c>
       <c r="C9">
         <v>-102188000.0</v>
       </c>
       <c r="D9">
         <v>-32056000.0</v>
       </c>
       <c r="E9">
         <v>-54908000.0</v>
       </c>
       <c r="F9">
         <v>-57501000.0</v>
       </c>
       <c r="G9">
         <v>-143073000.0</v>
       </c>
       <c r="H9">
         <v>-37772000.0</v>
       </c>
       <c r="I9">
         <v>-21637000.0</v>
       </c>
@@ -26804,51 +27015,51 @@
       <c r="Q9">
         <v>-15810000.0</v>
       </c>
       <c r="R9">
         <v>-18460000.0</v>
       </c>
       <c r="S9">
         <v>-21999000.0</v>
       </c>
       <c r="T9">
         <v>-15322000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
         <v>-2718000.0</v>
       </c>
       <c r="W9">
         <v>3434000.0</v>
       </c>
       <c r="X9">
         <v>-10641000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>6538000.0</v>
       </c>
       <c r="C10">
         <v>-6239000.0</v>
       </c>
       <c r="D10">
         <v>-8877000.0</v>
       </c>
       <c r="E10">
         <v>-19389000.0</v>
       </c>
       <c r="F10">
         <v>4798000.0</v>
       </c>
       <c r="G10">
         <v>-39164000.0</v>
       </c>
       <c r="H10">
         <v>-16181000.0</v>
       </c>
       <c r="I10">
         <v>-3321000.0</v>
       </c>
@@ -26878,51 +27089,51 @@
       </c>
       <c r="R10">
         <v>4840000.0</v>
       </c>
       <c r="S10">
         <v>-11529000.0</v>
       </c>
       <c r="T10">
         <v>-7275000.0</v>
       </c>
       <c r="U10">
         <v>-2790000.0</v>
       </c>
       <c r="V10">
         <v>-5359000.0</v>
       </c>
       <c r="W10">
         <v>-555000.0</v>
       </c>
       <c r="X10">
         <v>-1314000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3340000.0</v>
       </c>
       <c r="F11">
         <v>144000.0</v>
       </c>
       <c r="G11">
         <v>37152000.0</v>
       </c>
       <c r="H11">
         <v>4314000.0</v>
       </c>
       <c r="I11">
         <v>34417000.0</v>
       </c>
       <c r="J11">
         <v>-5833000.0</v>
       </c>
       <c r="K11">
         <v>-2455000.0</v>
       </c>
@@ -26940,51 +27151,51 @@
       </c>
       <c r="P11">
         <v>10128000.0</v>
       </c>
       <c r="Q11">
         <v>5317000.0</v>
       </c>
       <c r="R11">
         <v>5609000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>12760000.0</v>
       </c>
       <c r="U11">
         <v>855000.0</v>
       </c>
       <c r="V11">
         <v>3463000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>17139000.0</v>
       </c>
       <c r="F12">
         <v>45382000.0</v>
       </c>
       <c r="G12">
         <v>77776000.0</v>
       </c>
       <c r="H12">
         <v>44764000.0</v>
       </c>
       <c r="I12">
         <v>30679000.0</v>
       </c>
       <c r="J12">
         <v>25713000.0</v>
       </c>
       <c r="K12">
         <v>20806000.0</v>
       </c>
@@ -26992,173 +27203,173 @@
         <v>19840000.0</v>
       </c>
       <c r="M12">
         <v>31681000.0</v>
       </c>
       <c r="N12">
         <v>13369000.0</v>
       </c>
       <c r="O12">
         <v>24194000.0</v>
       </c>
       <c r="P12">
         <v>26346000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3584000.0</v>
       </c>
       <c r="F13">
         <v>-20609000.0</v>
       </c>
       <c r="G13">
         <v>27311000.0</v>
       </c>
       <c r="H13">
         <v>-2597000.0</v>
       </c>
       <c r="I13">
         <v>14243000.0</v>
       </c>
       <c r="J13">
         <v>399000.0</v>
       </c>
       <c r="K13">
         <v>-6637000.0</v>
       </c>
       <c r="L13">
         <v>8405000.0</v>
       </c>
       <c r="M13">
         <v>-4995000.0</v>
       </c>
       <c r="N13">
         <v>1929000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>126562000.0</v>
       </c>
       <c r="C14">
         <v>114669000.0</v>
       </c>
       <c r="D14">
         <v>109683000.0</v>
       </c>
       <c r="E14">
         <v>110358000.0</v>
       </c>
       <c r="F14">
         <v>97914000.0</v>
       </c>
       <c r="G14">
         <v>90077000.0</v>
       </c>
       <c r="H14">
         <v>72091000.0</v>
       </c>
       <c r="I14">
         <v>71400000.0</v>
       </c>
       <c r="J14">
         <v>75260000.0</v>
       </c>
       <c r="K14">
         <v>74280000.0</v>
       </c>
       <c r="L14">
         <v>68225000.0</v>
       </c>
       <c r="M14">
-        <v>83801000.0</v>
+        <v>80282000.0</v>
       </c>
       <c r="N14">
         <v>86267000.0</v>
       </c>
       <c r="O14">
         <v>65737000.0</v>
       </c>
       <c r="P14">
         <v>58033000.0</v>
       </c>
       <c r="Q14">
         <v>42934000.0</v>
       </c>
       <c r="R14">
         <v>25761000.0</v>
       </c>
       <c r="S14">
         <v>20835000.0</v>
       </c>
       <c r="T14">
         <v>12568000.0</v>
       </c>
       <c r="U14">
         <v>7404000.0</v>
       </c>
       <c r="V14">
         <v>4986000.0</v>
       </c>
       <c r="W14">
         <v>5509000.0</v>
       </c>
       <c r="X14">
         <v>4922000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>13521000.0</v>
       </c>
       <c r="F15">
         <v>414000.0</v>
       </c>
       <c r="G15">
         <v>748000.0</v>
       </c>
       <c r="H15">
         <v>64000.0</v>
       </c>
       <c r="I15">
         <v>6928000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
@@ -27170,51 +27381,51 @@
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>31924000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>6406000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>754501000.0</v>
       </c>
       <c r="C16">
         <v>782497000.0</v>
       </c>
       <c r="D16">
         <v>500614000.0</v>
       </c>
       <c r="E16">
         <v>410807000.0</v>
       </c>
       <c r="F16">
         <v>389398000.0</v>
       </c>
       <c r="G16">
         <v>386582000.0</v>
       </c>
       <c r="H16">
         <v>213299000.0</v>
       </c>
       <c r="I16">
         <v>284621000.0</v>
       </c>
@@ -27244,91 +27455,91 @@
       </c>
       <c r="R16">
         <v>81751000.0</v>
       </c>
       <c r="S16">
         <v>49461000.0</v>
       </c>
       <c r="T16">
         <v>71682000.0</v>
       </c>
       <c r="U16">
         <v>1660000.0</v>
       </c>
       <c r="V16">
         <v>9475000.0</v>
       </c>
       <c r="W16">
         <v>19953000.0</v>
       </c>
       <c r="X16">
         <v>15881000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>-11000.0</v>
       </c>
       <c r="L17">
         <v>-12000.0</v>
       </c>
       <c r="M17">
         <v>-1698000.0</v>
       </c>
       <c r="N17">
         <v>962000.0</v>
       </c>
       <c r="O17">
         <v>92000.0</v>
       </c>
       <c r="P17">
         <v>-430000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>354968000.0</v>
       </c>
       <c r="C18">
         <v>372806000.0</v>
       </c>
       <c r="D18">
         <v>217208000.0</v>
       </c>
       <c r="E18">
         <v>136602000.0</v>
       </c>
       <c r="F18">
         <v>139258000.0</v>
       </c>
       <c r="G18">
         <v>81887000.0</v>
       </c>
       <c r="H18">
         <v>35418000.0</v>
       </c>
       <c r="I18">
         <v>93200000.0</v>
       </c>
@@ -27358,51 +27569,51 @@
       </c>
       <c r="R18">
         <v>45166000.0</v>
       </c>
       <c r="S18">
         <v>-20810000.0</v>
       </c>
       <c r="T18">
         <v>-2861000.0</v>
       </c>
       <c r="U18">
         <v>-8486000.0</v>
       </c>
       <c r="V18">
         <v>-7872000.0</v>
       </c>
       <c r="W18">
         <v>1218000.0</v>
       </c>
       <c r="X18">
         <v>-13454000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19">
         <v>-45444000.0</v>
       </c>
       <c r="C19">
         <v>-87995000.0</v>
       </c>
       <c r="D19">
         <v>-139871000.0</v>
       </c>
       <c r="E19">
         <v>-118240000.0</v>
       </c>
       <c r="F19">
         <v>-43132000.0</v>
       </c>
       <c r="G19">
         <v>-40542000.0</v>
       </c>
       <c r="H19">
         <v>-217365000.0</v>
       </c>
       <c r="I19">
         <v>-61109000.0</v>
       </c>
@@ -27412,79 +27623,79 @@
       <c r="K19">
         <v>-57198000.0</v>
       </c>
       <c r="L19">
         <v>-82853000.0</v>
       </c>
       <c r="M19">
         <v>-6512000.0</v>
       </c>
       <c r="N19">
         <v>-2100000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>-56856000.0</v>
       </c>
       <c r="C21">
         <v>-41469000.0</v>
       </c>
       <c r="D21">
         <v>-40919000.0</v>
       </c>
       <c r="E21">
         <v>-42956000.0</v>
       </c>
       <c r="F21">
         <v>-33011000.0</v>
       </c>
       <c r="G21">
         <v>284295000.0</v>
       </c>
       <c r="H21">
         <v>100000000.0</v>
       </c>
       <c r="I21">
         <v>-21034000.0</v>
       </c>
@@ -27498,51 +27709,51 @@
         <v>-17402000.0</v>
       </c>
       <c r="M21">
         <v>-21939000.0</v>
       </c>
       <c r="N21">
         <v>-23084000.0</v>
       </c>
       <c r="O21">
         <v>-21808000.0</v>
       </c>
       <c r="P21">
         <v>-18420000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>338192000.0</v>
       </c>
       <c r="C22">
         <v>287941000.0</v>
       </c>
       <c r="D22">
         <v>204183000.0</v>
       </c>
       <c r="E22">
         <v>126867000.0</v>
       </c>
       <c r="F22">
         <v>107130000.0</v>
       </c>
       <c r="G22">
         <v>71451000.0</v>
       </c>
       <c r="H22">
         <v>24506000.0</v>
       </c>
       <c r="I22">
         <v>37209000.0</v>
       </c>
@@ -27572,51 +27783,51 @@
       </c>
       <c r="R22">
         <v>21525000.0</v>
       </c>
       <c r="S22">
         <v>12315000.0</v>
       </c>
       <c r="T22">
         <v>33773000.0</v>
       </c>
       <c r="U22">
         <v>3865000.0</v>
       </c>
       <c r="V22">
         <v>1358000.0</v>
       </c>
       <c r="W22">
         <v>-3540000.0</v>
       </c>
       <c r="X22">
         <v>-7431000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>-150179000.0</v>
       </c>
       <c r="C23">
         <v>-21469000.0</v>
       </c>
       <c r="D23">
         <v>-1.0</v>
       </c>
       <c r="E23">
         <v>-7004000.0</v>
       </c>
       <c r="F23">
         <v>-22444000.0</v>
       </c>
       <c r="G23">
         <v>-70491000.0</v>
       </c>
       <c r="H23">
         <v>-6697000.0</v>
       </c>
       <c r="I23">
         <v>-7955000.0</v>
       </c>
@@ -27646,51 +27857,51 @@
       </c>
       <c r="R23">
         <v>15903000.0</v>
       </c>
       <c r="S23">
         <v>21822000.0</v>
       </c>
       <c r="T23">
         <v>-3954000.0</v>
       </c>
       <c r="U23">
         <v>2332000.0</v>
       </c>
       <c r="V23">
         <v>-2203000.0</v>
       </c>
       <c r="W23">
         <v>2261000.0</v>
       </c>
       <c r="X23">
         <v>23980000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-78911000.0</v>
       </c>
       <c r="D24">
         <v>-64515000.0</v>
       </c>
       <c r="E24">
         <v>-62212000.0</v>
       </c>
       <c r="F24">
         <v>-57878000.0</v>
       </c>
       <c r="G24">
         <v>-50196000.0</v>
       </c>
       <c r="H24">
         <v>-47693000.0</v>
       </c>
       <c r="I24">
         <v>-55632000.0</v>
       </c>
       <c r="J24">
         <v>-34460000.0</v>
@@ -27712,125 +27923,125 @@
       </c>
       <c r="P24">
         <v>-28764000.0</v>
       </c>
       <c r="Q24">
         <v>-18086000.0</v>
       </c>
       <c r="R24">
         <v>13061000.0</v>
       </c>
       <c r="S24">
         <v>-2500000.0</v>
       </c>
       <c r="T24">
         <v>-12038000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24">
         <v>-4898000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>43713000.0</v>
       </c>
       <c r="C25">
         <v>88061000.0</v>
       </c>
       <c r="D25">
         <v>39579000.0</v>
       </c>
       <c r="E25">
         <v>23517000.0</v>
       </c>
       <c r="F25">
         <v>47005000.0</v>
       </c>
       <c r="G25">
         <v>48514000.0</v>
       </c>
       <c r="H25">
         <v>22460000.0</v>
       </c>
       <c r="I25">
         <v>10310000.0</v>
       </c>
       <c r="J25">
         <v>8911000.0</v>
       </c>
       <c r="K25">
         <v>18798000.0</v>
       </c>
       <c r="L25">
         <v>7660000.0</v>
       </c>
       <c r="M25">
-        <v>13358000.0</v>
+        <v>16877000.0</v>
       </c>
       <c r="N25">
         <v>-2273000.0</v>
       </c>
       <c r="O25">
         <v>-5852000.0</v>
       </c>
       <c r="P25">
         <v>5982000.0</v>
       </c>
       <c r="Q25">
         <v>-2203000.0</v>
       </c>
       <c r="R25">
         <v>-3424000.0</v>
       </c>
       <c r="S25">
         <v>-6834000.0</v>
       </c>
       <c r="T25">
         <v>2900000.0</v>
       </c>
       <c r="U25">
         <v>-587000.0</v>
       </c>
       <c r="V25">
         <v>222000.0</v>
       </c>
       <c r="W25">
         <v>4113000.0</v>
       </c>
       <c r="X25">
         <v>5311000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26">
         <v>-188659000.0</v>
       </c>
       <c r="C26">
         <v>-21469000.0</v>
       </c>
       <c r="D26">
         <v>-8199999.0</v>
       </c>
       <c r="E26">
         <v>-13541000.0</v>
       </c>
       <c r="F26">
         <v>-37855000.0</v>
       </c>
       <c r="G26">
         <v>-9228000.0</v>
       </c>
       <c r="H26">
         <v>-6761000.0</v>
       </c>
       <c r="I26">
         <v>-9958000.0</v>
       </c>
@@ -27848,51 +28059,51 @@
       </c>
       <c r="N26">
         <v>-53566000.0</v>
       </c>
       <c r="O26">
         <v>-2546000.0</v>
       </c>
       <c r="P26">
         <v>-1292000.0</v>
       </c>
       <c r="Q26">
         <v>-1627000.0</v>
       </c>
       <c r="R26">
         <v>-58000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>40255000.0</v>
       </c>
       <c r="C27">
         <v>36794000.0</v>
       </c>
       <c r="D27">
         <v>31462000.0</v>
       </c>
       <c r="E27">
         <v>20320000.0</v>
       </c>
       <c r="F27">
         <v>18570000.0</v>
       </c>
       <c r="G27">
         <v>39333000.0</v>
       </c>
       <c r="H27">
         <v>23609000.0</v>
       </c>
       <c r="I27">
         <v>16676000.0</v>
       </c>
@@ -27914,51 +28125,51 @@
       <c r="O27">
         <v>14374000.0</v>
       </c>
       <c r="P27">
         <v>10067000.0</v>
       </c>
       <c r="Q27">
         <v>9466000.0</v>
       </c>
       <c r="R27">
         <v>5934000.0</v>
       </c>
       <c r="S27">
         <v>2790000.0</v>
       </c>
       <c r="T27">
         <v>1464000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>-281982000.0</v>
       </c>
       <c r="C28">
         <v>-62938000.0</v>
       </c>
       <c r="D28">
         <v>-49119000.0</v>
       </c>
       <c r="E28">
         <v>-63501000.0</v>
       </c>
       <c r="F28">
         <v>-93310000.0</v>
       </c>
       <c r="G28">
         <v>204576000.0</v>
       </c>
       <c r="H28">
         <v>65628000.0</v>
       </c>
       <c r="I28">
         <v>-28989000.0</v>
       </c>
@@ -27988,51 +28199,51 @@
       </c>
       <c r="R28">
         <v>1871000.0</v>
       </c>
       <c r="S28">
         <v>15020000.0</v>
       </c>
       <c r="T28">
         <v>73002000.0</v>
       </c>
       <c r="U28">
         <v>671000.0</v>
       </c>
       <c r="V28">
         <v>-2606000.0</v>
       </c>
       <c r="W28">
         <v>2854000.0</v>
       </c>
       <c r="X28">
         <v>21608000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>433814000.0</v>
       </c>
       <c r="C29">
         <v>432816000.0</v>
       </c>
       <c r="D29">
         <v>278797000.0</v>
       </c>
       <c r="E29">
         <v>203150000.0</v>
       </c>
       <c r="F29">
         <v>206884000.0</v>
       </c>
       <c r="G29">
         <v>134150000.0</v>
       </c>
       <c r="H29">
         <v>80415000.0</v>
       </c>
       <c r="I29">
         <v>141606000.0</v>
       </c>
@@ -28062,51 +28273,51 @@
       </c>
       <c r="R29">
         <v>55523000.0</v>
       </c>
       <c r="S29">
         <v>-6855000.0</v>
       </c>
       <c r="T29">
         <v>15534000.0</v>
       </c>
       <c r="U29">
         <v>5563000.0</v>
       </c>
       <c r="V29">
         <v>3625000.0</v>
       </c>
       <c r="W29">
         <v>9697000.0</v>
       </c>
       <c r="X29">
         <v>-8020000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-179828000.0</v>
       </c>
       <c r="C30">
         <v>-87995000.0</v>
       </c>
       <c r="D30">
         <v>-139871000.0</v>
       </c>
       <c r="E30">
         <v>-118240000.0</v>
       </c>
       <c r="F30">
         <v>-110758000.0</v>
       </c>
       <c r="G30">
         <v>-165443000.0</v>
       </c>
       <c r="H30">
         <v>-217365000.0</v>
       </c>
       <c r="I30">
         <v>-61109000.0</v>
       </c>
@@ -28155,3147 +28366,3175 @@
       <c r="X30">
         <v>-5434000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>754501000.0</v>
+      </c>
+      <c r="C2">
         <v>614047000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>497098000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>518439000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>782497000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>531134000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>517627000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>317765000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>500614000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>376577000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>354387000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>254626000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>410807000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>373678000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>318279000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>194524000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>389398000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>308564000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>257491000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>219024000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>386582000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>330033000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>259178000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>309784000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>213299000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>151534000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>213141000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>167444000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>284621000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>236025000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>205275000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>145049000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>233113000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>227907000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>189502000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>147342000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>230864000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>194708000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>182146000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>135088000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>213989000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>199508000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>171277000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>150864000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>195852000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>142850000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>124234000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>109196000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>196109000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>185332000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>162889000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>163474000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>181480000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>156968000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>143192000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>107938000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>144652000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>123653000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>133872000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>133472000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>193099000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>40080000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>35157000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>62348000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>81751000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>66491000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>48030000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>38298000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>49461000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>56437000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>50372000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>49023000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>71682000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>66966000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>68723000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>1660000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5147000.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>9475000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10872000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
+        <v>24482000</v>
+      </c>
+      <c r="C3">
         <v>22632000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18547000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15971000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21696000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14604000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15811000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14810000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14785000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16425000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16328000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12687000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16149000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17597000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15202000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16898000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16851000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19694000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18436000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14152000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15344000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17365000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11344000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10756000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12798000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9216000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9474000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9337000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1246000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11683000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9447000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9536000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17740000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10001000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9433000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8247000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15522000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15061000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9300000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9835000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>14028000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>21915000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15169000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11625000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>14191000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>16460000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14233000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12453000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6333000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13236000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>12523000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>11008000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>12602000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13616000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10944000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10541000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15244000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9999000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1107000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>16460000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4911000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9268000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>6998000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11697000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>8561000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2870000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2373000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2261000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2853000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3334000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2861000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5363000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2397000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>13268000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2204000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3167000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1530000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3285000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
         <v>4606000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>37129000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>55399000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>123755000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-194874000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>80834000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>51073000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>38467000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-167558000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>56549000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>70855000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-50606000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>96485000.0</v>
       </c>
-      <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>48596000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>30750000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>60226000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-88064000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>5206000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>38405000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>42160000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-83522000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>36156000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>12562000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>47058000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-78901000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>14481000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>28231000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>20413000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-44988000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>53002000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>18616000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>15038000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-86913000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>10777000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>22443000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-585000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-18006000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>24512000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>13776000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>35254000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-36714000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>20999000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-10219000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>400000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-59627000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-26965000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10313000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>28670000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6581000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-832000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3968000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-12911000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>29953000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-10432000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18965000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1255000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8252000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-39592000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-14771000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>43501000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>7532000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-17217000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>10689000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-28123000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>21161000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6728000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>17070000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-20310000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1415000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2665000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>11737000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-19855000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-670000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-57000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>13435000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-19238000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7532000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2450000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7390000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9690000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10521000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>901000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-935000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5868000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2323000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1275000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2370000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-10405000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>-206751000.0</v>
+      </c>
+      <c r="C6">
         <v>140454000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>116949000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-21341000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-264058000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>251363000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13507000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>199862000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-182849000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>124037000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>22190000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>99761000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-156181000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>37129000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>55399000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>123755000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-194874000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>80834000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>51073000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>38467000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-167558000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>56549000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>70855000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-50606000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>96485000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>61765000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-61607000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>45697000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-117177000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>48596000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30750000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>60226000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-88064000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5206000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>38405000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>42160000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-83522000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>36156000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12562000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>47058000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-78901000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>14481000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>28231000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>20413000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-44988000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>53002000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18616000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>15038000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-86913000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10777000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>22443000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-585000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-18006000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>24512000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>13776000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>35254000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-36714000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>20999000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-10219000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>400000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-59627000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>153019000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4923000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-27191000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-19403000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>15260000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>18461000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>9732000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-11163000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-6976000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6065000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1349000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-22659000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4716000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1757000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-300.0</v>
       </c>
-      <c r="BY6"/>
-      <c r="BZ6">
+      <c r="BZ6"/>
+      <c r="CA6">
         <v>-3487000.0</v>
       </c>
-      <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
-      <c r="CD6">
+      <c r="CD6"/>
+      <c r="CE6">
         <v>-1397000.0</v>
       </c>
-      <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
+        <v>-257695000.0</v>
+      </c>
+      <c r="C7">
         <v>300978000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>83224000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-63911000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-355986000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>165847000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-87044000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>87631000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-243300000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>56543000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-35422000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>69397000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-199518000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>24733000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5766000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>84813000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-171319000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>55200000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13050000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>40255000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-173430000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>69003000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23353000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-30810000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-179320000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>38890000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14514000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>22067000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-107389000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>41759000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6534000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>26613000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-72588000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>12745000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>23640000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>24935000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-86086000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>28563000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-7672000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>39163000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-79478000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>39677000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>18280000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7814000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-43228000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>43163000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>641000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1488000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-109061000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>21479000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>15503000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-15597000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-15660000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>17364000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-10614000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>15583000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-43505000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>20253000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-21729000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-9318000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-56703000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>122705000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>78000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-12778000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-22685000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>15578000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>8142000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-6704000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-23147000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-5370000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1660000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-6812000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-35023000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>4908000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1975000.0</v>
       </c>
-      <c r="BX7"/>
       <c r="BY7"/>
-      <c r="BZ7">
+      <c r="BZ7"/>
+      <c r="CA7">
         <v>-286000.0</v>
       </c>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
-      <c r="CD7">
+      <c r="CD7"/>
+      <c r="CE7">
         <v>6826000.0</v>
       </c>
-      <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>7041000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-36269000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>100841000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-126521000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1429000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>9534000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>84657000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-150263000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>54586000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>11211000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-11917000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-196953000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>43510000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-1031000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>43814000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-107930000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>28207000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>35982000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>38502000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-90704000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>33255000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-11551000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>45422000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-94871000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>51984000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>6583000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>30737000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-74841000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>79529000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-9006000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>18137000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-90552000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>39290000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>17238000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>16874000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-85659000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>47841000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-12211000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>34959000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-98297000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>44858000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-8363000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>17589000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-118354000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>-191894000.0</v>
+      </c>
+      <c r="C9">
         <v>184533000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11725000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-64602000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-253026000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>138241000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-121013000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>90612000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-210028000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>101088000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-71897000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>113968000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-175215000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7041000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-36269000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>100841000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-126521000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1429000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9534000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>84657000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-150263000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54586000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11211000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-11917000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-196953000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>38415000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-16537000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16115000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-75765000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>43510000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1031000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40410000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-107930000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>28207000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>35982000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>38502000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-90704000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>33255000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-11551000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>45422000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-94871000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>51984000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6583000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>30737000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-74841000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>79529000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-9006000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>18137000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-90552000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>39290000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17238000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>16874000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-85659000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>47841000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-12211000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>34959000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-98297000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>44858000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-8363000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>17589000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-118354000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>36918000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>8901000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>8112000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-69741000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>22774000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6507000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6556000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-54297000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>22761000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-58409000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>14186000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>10546000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>-18356000.0</v>
+      </c>
+      <c r="C10">
         <v>-11606000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12155000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35773000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-36322000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2596000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>441000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5226000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9310000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6114000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3646000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15213000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-14330000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9423000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-789000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25518000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-34695000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3169000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3977000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10684000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1260000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>27798000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4567000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>744000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-23975000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-16421000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2316000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11498000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8942000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-7941000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>685000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9709000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6438000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-14935000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-22000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10128000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11607000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-11795000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1277000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1343000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>14067000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-14633000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1625000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1387000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12644000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-12679000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1676000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1830000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>15686000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-12669000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2033000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>534000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16374000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-15166000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>54000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1516000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9699000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-11483000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-7776000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1747000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12088000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-11856000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2114000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-411000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9760000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-3833000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1023000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2049000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11745000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-8870000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-10910000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1619000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6632000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>72000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-176000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5131000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7029000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-7171000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>-4515000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>37943000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>48346000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>23860000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-41195000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-34351000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>62187000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12494000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-48877000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>27753000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6585000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>31107000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-17638000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>9381000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2059000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4431000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-13581000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2695000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>37841000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7165000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-8868000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1721000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-11394000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5701000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-23366000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>23226000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3945000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-889000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-21182000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>23561000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>998000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7944000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-32630000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>40176000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-23017000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8028000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-28301000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>44254000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-12674000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1318000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-40135000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>63055000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-25832000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>642000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-16925000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>50961000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-15445000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-6865000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-27530000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>59968000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5317000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>8631000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5609000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1973000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>341000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>12760000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1522000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>975000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3594000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>855000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>3463000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>31902000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-4963000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4352000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2568000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20318000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12624000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7582000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11398000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23252000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11908000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16573000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13970000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>32625000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14911000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12136000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6358000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13759000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5093000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6377000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5942000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13267000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13811000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>235000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>372000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11295000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1325000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5281000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>620000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13580000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3623000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1896000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4079000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14034000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11624000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3902000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3612000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12543000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-8236000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11922000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9528000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>155000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-99000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>10077000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8130000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6086000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9354000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6336000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6255000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4401000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-47916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30603000.0</v>
       </c>
       <c r="O13">
         <v>30603000.0</v>
       </c>
       <c r="P13">
+        <v>30603000.0</v>
+      </c>
+      <c r="Q13">
         <v>-10072000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-45381000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>30572000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7208000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6209000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-52180000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19198000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19532000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15258000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-26677000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>14837000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-92000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8035000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-25377000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>14533000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>6871000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>10911000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-18072000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>18519000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-6304000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>15342000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-56096000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2816000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5741000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>16266000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-22235000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>8405000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-4995000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>1929000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
+        <v>34934000.0</v>
+      </c>
+      <c r="C14">
         <v>33779000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32596000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30953000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29234000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30199000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28941000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27395000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28134000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28219000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26984000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26463000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>28017000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>29702000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26942000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27463000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26251000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24450000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24137000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25180000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24147000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25039000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>23600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>23161000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18277000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19301000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18414000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17230000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17146000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18141000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17038000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17710000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18511000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17648000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18426000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18550000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>20636000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17955000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19950000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
+        <v>18695000.0</v>
+      </c>
+      <c r="AP14">
         <v>17680000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17603000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17587000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16470000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16565000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>31528000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17764000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>17629000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>16880000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16776000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18017000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>34524000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16950000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>17561000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16282000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16233000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15661000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15721000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14644000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>14676000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12992000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12471000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10951000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10120000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9392000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7396000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6052000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>6080000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>6233000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>5921000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>5941000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4527000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4446000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3709000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3679000.0</v>
       </c>
-      <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>2786000.0</v>
       </c>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>1412000.0</v>
       </c>
-      <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>2592000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>8895000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
@@ -31333,883 +31572,896 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
-[...1 lines deleted...]
-      </c>
+      <c r="BV15"/>
       <c r="BW15">
         <v>6406000.0</v>
       </c>
       <c r="BX15">
         <v>6406000.0</v>
       </c>
-      <c r="BY15"/>
+      <c r="BY15">
+        <v>6406000.0</v>
+      </c>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
+        <v>547750000.0</v>
+      </c>
+      <c r="C16">
         <v>754501000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>614047000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>497098000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>518439000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>782497000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>531134000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>517627000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>317765000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>500614000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>376577000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>354387000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>254626000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>410807000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>373678000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>318279000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>194524000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>389398000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>308564000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>257491000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>219024000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>386582000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>330033000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>259178000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>309784000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>213299000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>151534000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>213141000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>167444000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>284621000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>236025000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>205275000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>145049000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>233113000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>227907000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>189502000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>147342000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>230864000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>194708000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>182146000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>135088000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>213989000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>199508000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>171277000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>150864000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>195852000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>142850000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>124234000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>109196000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>196109000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>185332000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>162889000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>163474000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>181480000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>156968000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>143192000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>107938000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>144652000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>123653000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>133872000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>133472000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>193099000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>40080000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>35157000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>62348000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>81751000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>66491000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>48030000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>38298000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>49461000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>56437000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>50372000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>49023000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>71682000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>66966000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-300.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>1660000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>5147000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>9475000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>10872000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>1000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>6000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-10000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-8000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-11000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-7000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>446000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-58000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-984000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1102000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>83000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>71000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>236000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>572000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>35000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-514000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>322000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>249000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-559000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>23000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>24000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>82000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>-149269000.0</v>
+      </c>
+      <c r="C18">
         <v>294219000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>202360000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>75865000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-217476000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>283720000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>37321000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>208554000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-156789000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>155777000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>52238000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>160647000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-151454000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>79333000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>69836000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>147430000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-159997000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>105787000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>74635000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>105690000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-146854000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>105663000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>79735000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23820000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-127331000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>68174000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14816000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>56212000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-103784000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>56627000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38964000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>64441000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-66832000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>40215000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>46715000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>49238000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-75744000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>36292000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>17824000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>60346000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-73958000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>38741000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>33004000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>25265000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-38132000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>57162000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>24601000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>22192000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-46004000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>28735000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>48431000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>13457000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-16515000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>22461000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>16220000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>38725000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-32458000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>36522000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-5511000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-966000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-39872000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>30921000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>12959000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>7170000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-13400000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>18595000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>21865000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>10974000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-6268000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1634000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>9506000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-3735000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-24947000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-3674000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>8938000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-300.0</v>
       </c>
-      <c r="BY18"/>
-      <c r="BZ18">
+      <c r="BZ18"/>
+      <c r="CA18">
         <v>-5046000.0</v>
       </c>
-      <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
-      <c r="CD18">
+      <c r="CD18"/>
+      <c r="CE18">
         <v>-2118000.0</v>
       </c>
-      <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19">
+        <v>-20547000.0</v>
+      </c>
+      <c r="C19">
         <v>-36687000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-62045000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>53741000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-24723000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-34652000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-17673000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14776000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-20894000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-38855000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-32219000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-61732000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7065000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-47478000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-545000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11622000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-26495000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-492000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12473000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-18516000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7695000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-40542000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1008000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-78587000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-15688000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-9312000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-177632000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12174000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-18247000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-13123000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-9058000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
-[...1 lines deleted...]
-      </c>
+      <c r="AH19"/>
       <c r="AI19">
         <v>-7300000.0</v>
       </c>
       <c r="AJ19">
         <v>-7300000.0</v>
       </c>
       <c r="AK19">
         <v>-7300000.0</v>
       </c>
       <c r="AL19">
         <v>-7300000.0</v>
       </c>
-      <c r="AM19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM19">
+        <v>-7300000.0</v>
+      </c>
+      <c r="AN19"/>
       <c r="AO19">
         <v>-9134000.0</v>
       </c>
       <c r="AP19">
+        <v>-9134000.0</v>
+      </c>
+      <c r="AQ19">
         <v>-7300000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-7300000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-6512000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>-2100000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32251,2398 +32503,2427 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>-16540000.0</v>
+      </c>
+      <c r="C21">
         <v>-15579000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-15338000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13978000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11961000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11512000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13243000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7967000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8747000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-11721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11718000.0</v>
       </c>
       <c r="O21">
         <v>-11718000.0</v>
       </c>
       <c r="P21">
+        <v>-11718000.0</v>
+      </c>
+      <c r="Q21">
         <v>-10624000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9314000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9092000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9175000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7724000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7020000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7212000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5648000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-780000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>309390000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6072000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>93356000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7499000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-7460000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7136000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6960000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3420000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3518000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2988000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3326000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3244000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3743000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3818000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3763000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4139000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3977000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3974000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-4058000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4429000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-4941000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5196000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-5256000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5588000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5899000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-5706000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-5843000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-5589000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5946000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-5957000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5215000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-5634000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-5002000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-5027000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-4440000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-4291000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-4662000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>64919000.0</v>
+      </c>
+      <c r="C22">
         <v>81388000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>88527000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>99477000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>68800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51320000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>99346000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>96393000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40882000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>62782000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>69687000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>66836000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4878000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>43372000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>55462000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>50705000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-22672000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>28090000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>42919000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>42004000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5883000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10495000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23789000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>24501000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12666000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4888000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8754000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20594000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-9730000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3317000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18462000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23712000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8282000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9347000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13070000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>13189000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-8159000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6603000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8882000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10899000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-13637000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-983000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13665000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7884000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-12664000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-12575000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>16527000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11963000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-6776000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11952000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15512000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-4250000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-5098000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1251000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>11419000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9320000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4544000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1193000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6686000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3881000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4349000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2844000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5265000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7710000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2152000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1737000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6093000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9589000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6942000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-666000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3547000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2966000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5914000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>17103000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2460000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2600.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>12822000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-4347000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2032000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1445000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4735000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-5873000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2054000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2158000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3019000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>200</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-61534000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29416000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-88645000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-31594000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-797000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-20672000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-759000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-11204000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-603000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4436000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1071000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-605000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2602000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1429000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-7014000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-14977000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>145000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-7858000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>246000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>421000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>271000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-71207000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>100000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>42000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>847000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1108000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>38000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>126000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-10417000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>58000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5476000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1081000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>147000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>540000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>24908000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-15169000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1928000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3262000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>353000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1112000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-944000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4672000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>525000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2806000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5983000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8702000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5102000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1997000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1142000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2863000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>420000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1926000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1753000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1106000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8901000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1968000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1231000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4653000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4020000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5457000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1715000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2585000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3869000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6852000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2194000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-728000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-471000.0</v>
       </c>
-      <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>280000.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>694000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24">
+        <v>-886000.0</v>
+      </c>
+      <c r="C24">
         <v>109969000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-22060000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-63945000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-23964000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-33174000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-16345000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-14929000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-14463000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-15655000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-16531000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-12678000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-14455000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-16840000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-14446000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-14988000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-17347000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-14680000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-16407000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-12725000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-14066000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-48696000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-10346000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-9893000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-11469000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-9032000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-9482000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-9245000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-15724000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-8603000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>389000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-9360000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-16002000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-7838000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-8770000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-7473000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-10379000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-14189000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-9185000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-9519000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-13068000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-19365000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-14735000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-10578000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-13214000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-14188000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-13264000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-12099000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-12261000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-6489000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-11529000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-9953000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-10428000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-10542000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-10203000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-9880000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-11381000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10341000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-10341000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-12356000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-12641000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>4206000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-31367000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-5395000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-843000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-2071000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-2077000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-5832000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>8195000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-4703000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-3374000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-3618000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>8794000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-8794000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>6957000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-273000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>11022000.0</v>
+      </c>
+      <c r="C25">
         <v>-103857000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15812000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10074000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2478000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62524000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6975000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5582000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12980000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6949000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7121000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10518000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14991000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7354000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8668000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5634000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1861000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19017000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6825000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11277000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9886000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9686000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10602000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11340000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16886000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10943000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4745000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2911000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3861000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2165000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3434000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1333000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3378000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3549000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1382000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1410000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2543000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10203000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5046000.0</v>
       </c>
-      <c r="AN25">
-[...1 lines deleted...]
-      </c>
       <c r="AO25">
+        <v>994000.0</v>
+      </c>
+      <c r="AP25">
         <v>2520000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2767000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1038000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1212000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3610000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10921000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>755000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>920000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>59862000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-7557000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-334000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5972000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-335000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-4062000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-842000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-764000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-274000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5900000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>583000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-407000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-94000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>-3693000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-801000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>531000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>724000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1616000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1620000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-274000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>967000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2958000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1465000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1561000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2487300.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>402000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>300.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>86000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25">
         <v>123000.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26">
+        <v>-19509000.0</v>
+      </c>
+      <c r="C26">
         <v>-188659000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>88645000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-88645000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-797000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11963000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-759000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-11204000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-603000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-4436000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1071000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2089999.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-605000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2602000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1429000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-8905000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-392000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2059000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-29361000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-6043000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-356000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2764000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-300000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-5808000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-257000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1621000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-185000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4698000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-302000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2751000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-833000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-6072000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-28033000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-4006000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1664000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-4093000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1955000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2586000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-152000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1498000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-338000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-716000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-412000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1928000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-2672000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-920000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1468000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-26452000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-22672000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-20741000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-5883000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1508000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-729000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-1817000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-156000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-645000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1292000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-711000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-581000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
+        <v>-7392000.0</v>
+      </c>
+      <c r="C27">
         <v>10192000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9574000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10267000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10222000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11872000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8548000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7925000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8449000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10190000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5250000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7596000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8426000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5124000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4745000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4941000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5510000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4106000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5576000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>602000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8286000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8512000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>12854000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9074000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8893000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5824000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6086000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6177000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5522000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4562000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3950000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4140000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4024000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5964000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4557000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7217000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3079000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>8041000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5300000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4598000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4694000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4858000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4954000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4587000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>7828000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4502000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4700000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4173000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6629000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8500000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3680000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4541000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4053000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2900000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2872000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2728000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2615000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2530000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2194000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>2054000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1986000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3413000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1387000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1069000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1596000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1882000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>790000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>737000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-554000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>529000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1464000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
+        <v>-36049000.0</v>
+      </c>
+      <c r="C28">
         <v>-115882000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-19318000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-103227000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-43555000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12309000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21952000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8726000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-19951000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9310000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14157000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-11841000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13811000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-12323000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-13892000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12053000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-25233000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-24461000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-11089000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-44943000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-12817000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7544000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7991000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6595000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>226706000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6313000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>91735000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7678000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-12116000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-6591000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-8603000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4215000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9580000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-31009000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-7206000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4908000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7778000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-297000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5268000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4144000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4935000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4312000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4774000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-4841000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-6849000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4606000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-5823000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5944000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-33295000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-23706000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-26059000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-14278000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>37000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2016000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1930000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3793000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-4505000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-9182000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4731000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2364000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-3490000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>127402000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-10230000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>12761000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2795000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1265000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>371000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1739000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1504000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-606000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1262000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>8458000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5906000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-404000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1901000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>75307000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7385000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1559000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>721000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>-124787000.0</v>
+      </c>
+      <c r="C29">
         <v>316851000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>220907000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>91836000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-195780000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>298324000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>53132000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>223364000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-142004000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>172202000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68566000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>173334000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-135305000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>96930000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>85038000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>164328000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-143146000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>125481000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>93071000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>119842000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-131510000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>123028000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>91079000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34576000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-114533000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>77390000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>24290000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>65549000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-86814000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>68310000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>48411000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>73977000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-49092000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>50216000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>56148000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>57485000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-60222000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>51353000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>27124000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>70181000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-59930000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>60656000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>48173000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>36890000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-23941000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>73622000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>38834000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>34645000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-27410000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>41971000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>60954000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>24465000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-3913000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>36077000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>27164000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>49266000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-17214000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>46521000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5937000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>15494000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-34961000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>40189000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>19957000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>11906000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-4839000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>21465000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>24238000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>13235000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-3415000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1700000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>12367000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1628000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-22550000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>10561300.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>6734000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-300.0</v>
       </c>
-      <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>-1761000.0</v>
       </c>
-      <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>2488000.0</v>
       </c>
-      <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>-45915000.0</v>
+      </c>
+      <c r="C30">
         <v>-60515000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-84640000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9950000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24723000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34652000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-17673000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14776000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-20894000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-38855000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-32219000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-61732000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7065000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-47478000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-15747000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-28520000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26495000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20186000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-30909000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-36432000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23231000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-58935000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-12233000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-78587000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15688000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9312000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-177632000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12174000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-18247000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-13123000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9058000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-9536000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-29392000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-14001000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10537000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-10417000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-15522000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-14901000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-18969000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-14028000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-41868000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-15169000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-11625000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-14191000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-16460000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-14233000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-12453000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-25106000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-7571000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-12523000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11008000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-14702000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-13616000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-10944000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-10541000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-15244000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-15781000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-11448000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-12754000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-21258000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-4942000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-51896000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-11769000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7470000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6148000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5242000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-6244000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-8070000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-7564000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-8737000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-6015000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-4474000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-6590000.0</v>
       </c>
-      <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>-3285000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-4606000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>