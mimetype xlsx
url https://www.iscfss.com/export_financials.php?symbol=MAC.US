--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1665,51 +1671,53 @@
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>40</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>6224127000.0</v>
+      </c>
       <c r="C9">
         <v>6160780000.0</v>
       </c>
       <c r="D9">
         <v>5509603000.0</v>
       </c>
       <c r="E9">
         <v>5506084000.0</v>
       </c>
       <c r="F9">
         <v>5488440000.0</v>
       </c>
       <c r="G9">
         <v>4603378000.0</v>
       </c>
       <c r="H9">
         <v>4583911000.0</v>
       </c>
       <c r="I9">
         <v>4567643000.0</v>
       </c>
       <c r="J9">
         <v>4510489000.0</v>
       </c>
       <c r="K9">
@@ -1829,51 +1837,53 @@
       <c r="Z10">
         <v>26470000.0</v>
       </c>
       <c r="AA10">
         <v>36273000.0</v>
       </c>
       <c r="AB10">
         <v>40455000.0</v>
       </c>
       <c r="AC10">
         <v>25143000.0</v>
       </c>
       <c r="AD10">
         <v>25154000.0</v>
       </c>
       <c r="AE10">
         <v>15643000.0</v>
       </c>
       <c r="AF10"/>
       <c r="AG10"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>42</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>280246000.0</v>
+      </c>
       <c r="C11">
         <v>89858000.0</v>
       </c>
       <c r="D11">
         <v>94936000.0</v>
       </c>
       <c r="E11">
         <v>100320000.0</v>
       </c>
       <c r="F11">
         <v>112454000.0</v>
       </c>
       <c r="G11">
         <v>465297000.0</v>
       </c>
       <c r="H11">
         <v>100005000.0</v>
       </c>
       <c r="I11">
         <v>102711000.0</v>
       </c>
       <c r="J11">
         <v>91038000.0</v>
       </c>
       <c r="K11">
@@ -2857,51 +2867,53 @@
         <v>3014365000.0</v>
       </c>
       <c r="X24">
         <v>2475707000.0</v>
       </c>
       <c r="Y24">
         <v>2142819000.0</v>
       </c>
       <c r="Z24">
         <v>1225927000.0</v>
       </c>
       <c r="AA24">
         <v>1442328000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>56</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>5068946000.0</v>
+      </c>
       <c r="C25">
         <v>4997256000.0</v>
       </c>
       <c r="D25">
         <v>4338805000.0</v>
       </c>
       <c r="E25">
         <v>4546934000.0</v>
       </c>
       <c r="F25">
         <v>4528365000.0</v>
       </c>
       <c r="G25">
         <v>6038350000.0</v>
       </c>
       <c r="H25">
         <v>5209976000.0</v>
       </c>
       <c r="I25">
         <v>4982460000.0</v>
       </c>
       <c r="J25">
         <v>5170264000.0</v>
       </c>
       <c r="K25">
@@ -4591,51 +4603,53 @@
         <v>1933584000.0</v>
       </c>
       <c r="AB46">
         <v>1931415000.0</v>
       </c>
       <c r="AC46">
         <v>1966845000.0</v>
       </c>
       <c r="AD46">
         <v>1407179000.0</v>
       </c>
       <c r="AE46">
         <v>1108668000.0</v>
       </c>
       <c r="AF46">
         <v>694900000.0</v>
       </c>
       <c r="AG46">
         <v>435300000.0</v>
       </c>
     </row>
     <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>78</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>6797046000.0</v>
+      </c>
       <c r="C47">
         <v>7208150000.0</v>
       </c>
       <c r="D47">
         <v>6019153000.0</v>
       </c>
       <c r="E47">
         <v>6254396000.0</v>
       </c>
       <c r="F47">
         <v>6394844000.0</v>
       </c>
       <c r="G47">
         <v>6694579000.0</v>
       </c>
       <c r="H47">
         <v>6643513000.0</v>
       </c>
       <c r="I47">
         <v>6785776000.0</v>
       </c>
       <c r="J47">
         <v>7109230000.0</v>
       </c>
       <c r="K47">
@@ -5610,75 +5624,75 @@
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>2448871000.0</v>
       </c>
       <c r="C60">
         <v>2756487000.0</v>
       </c>
       <c r="D60">
         <v>2447020000.0</v>
       </c>
       <c r="E60">
-        <v>2865773000.0</v>
+        <v>2949349000.0</v>
       </c>
       <c r="F60">
-        <v>3046867000.0</v>
+        <v>3176149000.0</v>
       </c>
       <c r="G60">
-        <v>2257049000.0</v>
+        <v>2445260000.0</v>
       </c>
       <c r="H60">
-        <v>2632262000.0</v>
+        <v>2830970000.0</v>
       </c>
       <c r="I60">
-        <v>2950232000.0</v>
+        <v>3188432000.0</v>
       </c>
       <c r="J60">
-        <v>3681578000.0</v>
+        <v>3967999000.0</v>
       </c>
       <c r="K60">
-        <v>4105887000.0</v>
+        <v>4427168000.0</v>
       </c>
       <c r="L60">
-        <v>4715414000.0</v>
+        <v>5071239000.0</v>
       </c>
       <c r="M60">
-        <v>5640120000.0</v>
+        <v>6039849000.0</v>
       </c>
       <c r="N60">
         <v>3358749000.0</v>
       </c>
       <c r="O60">
         <v>3077529000.0</v>
       </c>
       <c r="P60">
         <v>2813337000.0</v>
       </c>
       <c r="Q60">
         <v>2890279000.0</v>
       </c>
       <c r="R60">
         <v>1857571000.0</v>
       </c>
       <c r="S60">
         <v>1393766000.0</v>
       </c>
       <c r="T60">
         <v>1149849000.0</v>
       </c>
       <c r="U60">
         <v>1542305000.0</v>
       </c>
@@ -5808,799 +5822,812 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>131585000.0</v>
+      </c>
+      <c r="C2">
+        <v>129537000.0</v>
+      </c>
+      <c r="D2">
         <v>125210000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>128426000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>98800000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>94563000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>87540000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>79235000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>67703000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>60576000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>64194000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>73923000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>57001000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>59558000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>63107000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>65929000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>53889000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>58011000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>59228000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>58461000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>51514000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>59316000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>68825000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>71939000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>58672000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>66991000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>51027000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>61348000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>52894000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>59024000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>59392000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>60609000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>57880000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>67430000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>58412000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>69617000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>56596000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>63398000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>61316000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>62018000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>52836000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>64549000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>74398000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>92207000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>109396000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>114991000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>115406000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>89659000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>66652000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>89146000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>76941000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>85394000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>71641000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>89237000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>70251000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>73484000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>406935000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>-201097000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>72870000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>453711000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>389548000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>404683000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>70585000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>72475000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>58956000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>68334000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>70275000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>79763000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>77137000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>79520000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>114502000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>74427000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>74788000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>97086000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>97086000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>85719000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>79108000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>66796000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>86127000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>74569000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>63556000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>71030000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>75121000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>72645000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>59245000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>50293000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>47755000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>50509000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>43197000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>47469000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>54681000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>48054000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>31511000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>46193000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>30555000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>37499000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>21450000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>25333000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>26161000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>27864000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>20130000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>25227000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>24681000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>27761000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>17728000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>21926000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2"/>
+      <c r="DL2">
         <v>5185000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2"/>
+      <c r="DP2">
         <v>4197000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6688,52 +6715,54 @@
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6821,160 +6850,162 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-5000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7000.0</v>
+      </c>
+      <c r="D5">
         <v>-9000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-11000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-13000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-14000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-34000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-179000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-32000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-337000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-952000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>556000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1102000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>752000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>632000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>13000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>16000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-24000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-2775000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-5514000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8208000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-10889000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-13701000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-15446000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9051000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10946000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-10792000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-6511000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-4466000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>142000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-33000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>19000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-42000.0</v>
       </c>
-      <c r="AI5">
-[...4 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
@@ -6986,290 +7017,292 @@
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>-1474703000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1420223000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1417530000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1410692000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>3019000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>2951000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1593000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-3237000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-8153000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-12209000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-17418000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-25397000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-33121000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-35936000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-24783000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-53425000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-23975000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-24424000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-48124000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-24508000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-6776000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>10572000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-1115000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2340000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1185000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>12193000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>7003000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>87000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>742000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>1115000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>1690000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>1092000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>18000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>375000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-3525000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-2335000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-3042000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-3742000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-4293000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-4811000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-5173000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-5161000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-5492000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-5820000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-6155000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-6489000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-9118000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-4831000.0</v>
       </c>
-      <c r="CY5"/>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>4563103000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4558873000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4549748000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>4510489000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4503670000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>4521945000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>4530631000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>4593229000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>4581540000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>4613114000.0</v>
       </c>
-      <c r="AO6">
-[...4 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -7292,52 +7325,56 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7357,141 +7394,147 @@
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
+      <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7">
+        <v>63437000.0</v>
+      </c>
+      <c r="C7">
+        <v>65149000.0</v>
+      </c>
+      <c r="D7">
         <v>66979000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>69732000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>71542000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>65505000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>71683000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>73033000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>79731000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>81713000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>83989000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>85726000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>88173000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>92006000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>94911000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>97679000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>98426000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>101236000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>80711000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>83456000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>86198000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>89000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>90216000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>106803000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>110225000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>115899000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>114201000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>116683000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>119785000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>122105000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7546,114 +7589,120 @@
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
+        <v>2841000.0</v>
+      </c>
+      <c r="C8">
+        <v>2606000.0</v>
+      </c>
+      <c r="D8">
         <v>2569000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>2561000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>2530000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>2528000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>2527000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>2257000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>2162000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>2159000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>2158000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>2155000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>2154000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2152000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>2151000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>2150000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>2150000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>2148000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>2147000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2133000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2112000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7717,238 +7766,242 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
+        <v>6224127000.0</v>
+      </c>
+      <c r="E9">
         <v>6223906000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>6167547000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>6161896000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>6160780000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5666636000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>5519029000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5518237000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5511513000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5506084000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5505307000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5500101000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5493662000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5488440000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5467235000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>5438493000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>5263994000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4603378000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4600470000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4596684000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4590709000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4583911000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4581551000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>4578620000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4574600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4567643000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4563103000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>4558873000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>4549748000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>4510489000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4503670000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>4521945000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4530631000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4593229000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>4581540000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>4613114000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4841291000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>4926630000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>5087698000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>5076726000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>5064446000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>5041797000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3930317000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3925713000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>3920704000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>3906148000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>3901676000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>3896495000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3717091000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>3715895000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>3671351000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3500217000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>3489069000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>3490647000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>3484207000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>3480284000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>3452875000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>3456569000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>3446252000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>3439758000.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
@@ -7968,475 +8021,485 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>227028000.0</v>
+      </c>
+      <c r="C10">
+        <v>51128000.0</v>
+      </c>
+      <c r="D10">
         <v>43007000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>290162000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>131092000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>253248000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>89858000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>116475000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>70692000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>120054000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>94936000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>111802000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>92465000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>112173000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>100320000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>109991000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>106384000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>128244000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>112454000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>117596000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>194028000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1083813000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>465297000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>528431000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>497581000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>652354000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>100005000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>98309000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>104880000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>111022000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>102711000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>93479000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>92452000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>118175000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>91038000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>71088000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>87133000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>92296000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>94046000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>84181000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>73138000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>106505000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>86510000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>93009000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>110326000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>118161000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>84907000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>58479000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>56500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>64926000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>69715000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>62108000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>46943000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>68814000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>65793000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>76553000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>89797000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>229260000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>67248000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>139420000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>73229000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>188025000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>445645000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>486426000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>596718000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>96226000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>93255000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>79558000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>57889000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>79536000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>66529000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>48822000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>53807000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>64260000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>85273000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>42850000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>49034000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>47945000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>269435000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>62047000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>45489000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>66808000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>155113000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>68217000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>73778000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>53088000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>72114000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>52706000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>93382000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>80937000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>47160000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>77652000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>79713000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>105754000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>53559000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>63165000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>59605000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>68566000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>26470000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>27882000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>27364000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>21762000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>36273000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>35799000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>34954000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>30756000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>40455000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>23000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>25000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>24000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>25143000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>17000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>96000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>19000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>25154000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>13000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>8000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>10000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>15643000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>3000000.0</v>
       </c>
-      <c r="DP10"/>
-      <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
+        <v>280246000.0</v>
+      </c>
+      <c r="E11">
         <v>290162000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>131092000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>253248000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>89858000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>116475000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>111802000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>92465000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>112173000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>100320000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>109991000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>106384000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>128244000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>112454000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>117596000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>194028000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8500,1627 +8563,1649 @@
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>227028000.0</v>
+      </c>
+      <c r="C12">
+        <v>51128000.0</v>
+      </c>
+      <c r="D12">
         <v>43007000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>290162000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>131092000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>253248000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>89858000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>116475000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>70692000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>120054000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>94936000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>111802000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>92465000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>112173000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>100320000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>109991000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>106384000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>128244000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>112454000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>117596000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>194028000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1083813000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>465297000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>528431000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>497581000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>652354000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>100005000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>98309000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>104880000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>111022000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>102711000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>93479000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>92452000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>118175000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>91038000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>71088000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>87133000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>92296000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>94046000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>84181000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>73138000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>106505000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>86510000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>93009000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>110326000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>118161000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>84907000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>58479000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>56500000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>64926000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>69715000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>62108000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>70005000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>92426000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>89460000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>100762000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>114054000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>254052000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>92081000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>164780000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>98623000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>214025000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>471580000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>512954000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>623177000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>123268000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>120225000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>107097000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>85351000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>107558000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>94472000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>77311000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>82211000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>93195000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>114316000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>72218000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>78503000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>77728000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>299454000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>92235000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>45489000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>66808000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>155113000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>68217000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>73778000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>53088000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>72114000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>52706000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>93382000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>80937000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>47160000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>77652000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>79713000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>105754000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>53559000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>63165000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>59605000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>68566000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>26470000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>27882000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>27364000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>21762000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>36273000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>35799000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>34954000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>30756000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>40455000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>23000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>25000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>24000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>25143000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>17000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>96000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>19000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>25154000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>13000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>8000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>10000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>15643000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DQ12">
         <v>3000000.0</v>
       </c>
-      <c r="DP12"/>
-      <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
+        <v>2841000.0</v>
+      </c>
+      <c r="C13">
+        <v>2606000.0</v>
+      </c>
+      <c r="D13">
         <v>2569000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2561000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2530000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2528000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2527000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2257000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2162000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2159000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2158000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2155000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2154000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2152000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2151000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2150000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2150000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2148000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2147000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2133000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2112000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1971000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1498000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1496000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1496000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1416000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1414000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1413000.0</v>
       </c>
       <c r="AC13">
         <v>1413000.0</v>
       </c>
       <c r="AD13">
-        <v>1412000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="AE13">
-        <v>1412000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="AF13">
         <v>1412000.0</v>
       </c>
       <c r="AG13">
+        <v>1412000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1412000.0</v>
+      </c>
+      <c r="AI13">
         <v>1411000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1410000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1409000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>1416000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1419000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1440000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1439000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1447000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1495000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1544000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1585000.0</v>
       </c>
       <c r="AS13">
         <v>1585000.0</v>
       </c>
       <c r="AT13">
+        <v>1585000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1585000.0</v>
+      </c>
+      <c r="AV13">
         <v>1581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1409000.0</v>
       </c>
       <c r="AW13">
         <v>1409000.0</v>
       </c>
       <c r="AX13">
-        <v>1407000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="AY13">
-        <v>1407000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="AZ13">
         <v>1407000.0</v>
       </c>
       <c r="BA13">
+        <v>1407000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1407000.0</v>
+      </c>
+      <c r="BC13">
         <v>1376000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>1375000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>1363000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>1333000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>1327000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>1321000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>1321000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>1320000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>1310000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>1304000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>1302000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>1302000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>987000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>967000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>810000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>793000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>770000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>769000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>761000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>746000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>725000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>723000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>716000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>715000.0</v>
       </c>
       <c r="BZ13">
         <v>716000.0</v>
       </c>
       <c r="CA13">
         <v>715000.0</v>
       </c>
       <c r="CB13">
         <v>716000.0</v>
       </c>
       <c r="CC13">
+        <v>715000.0</v>
+      </c>
+      <c r="CD13">
         <v>716000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
+        <v>716000.0</v>
+      </c>
+      <c r="CF13">
         <v>599000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>591000.0</v>
       </c>
       <c r="CG13">
         <v>591000.0</v>
       </c>
       <c r="CH13">
+        <v>591000.0</v>
+      </c>
+      <c r="CI13">
+        <v>591000.0</v>
+      </c>
+      <c r="CJ13">
         <v>586000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>585000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>585000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>584000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>578000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>574000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>518000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>518000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>514000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>360000.0</v>
       </c>
       <c r="CS13">
         <v>360000.0</v>
       </c>
       <c r="CT13">
+        <v>360000.0</v>
+      </c>
+      <c r="CU13">
+        <v>360000.0</v>
+      </c>
+      <c r="CV13">
         <v>340000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>338000.0</v>
       </c>
       <c r="CW13">
         <v>338000.0</v>
       </c>
       <c r="CX13">
         <v>338000.0</v>
       </c>
       <c r="CY13">
+        <v>338000.0</v>
+      </c>
+      <c r="CZ13">
+        <v>338000.0</v>
+      </c>
+      <c r="DA13">
         <v>342000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>341000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>341000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>338000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>300000.0</v>
       </c>
-      <c r="DD13"/>
-[...1 lines deleted...]
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13">
         <v>338000.0</v>
       </c>
-      <c r="DG13"/>
-      <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13">
         <v>260000.0</v>
       </c>
-      <c r="DK13"/>
-      <c r="DL13"/>
       <c r="DM13"/>
-      <c r="DN13">
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13">
         <v>257000.0</v>
       </c>
-      <c r="DO13"/>
-      <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>273715000.0</v>
+      </c>
+      <c r="C14">
+        <v>258028000.0</v>
+      </c>
+      <c r="D14">
         <v>256618000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>254130000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>253085000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>252992000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>236619000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>218420000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>216180000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>216036000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>215807000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>215632000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>215457000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>215291000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>215178000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>215134000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>214990000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>214819000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>223164000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>213214000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>205757000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>158580000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>149770575.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>160509000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>144102000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>141437000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>141407650.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>151784000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>141364568.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>141332786.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>141221712.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>141196000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>141184335.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>141024000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>140993985.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>140918189.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>141570272.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>154246000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>143985036.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>143853637.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>144678083.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>162924000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>154404986.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>158518091.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>158633000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>158492995.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>158201996.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>140920484.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>140907420.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>140879384.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>140248500.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>140716198.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>140709202.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>137628403.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>137202362.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>134330000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>132877000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>132273000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>131628000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>132096000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>143140000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>130574000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>120346000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>142020000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>123446000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>96951000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>81226000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>79694000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>77270000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>88551000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>86794000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>89013776.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>86781000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>88290000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>75095683.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>84529000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>84552000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>85034000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>88058000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>85021000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>85023000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>82518000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>73573000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>73660000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>73616000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>73284000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>73099000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>73209000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>73202000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>72987000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>59913239.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>78173545.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>68603626.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>68432345.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>53743728.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>49716000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>47393000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>45887000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>44963000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>46746133.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>46634022.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>46501150.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>34920499.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>46823988.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>46809455.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>47076238.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>35388666.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>48081085.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>48053057.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>48337487.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>35533757.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>34107843.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>31574471.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>21497056.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>21497056.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>26693095.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>26384147.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>17089946.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>17089946.0</v>
       </c>
-      <c r="DO14">
+      <c r="DQ14">
         <v>21212628.0</v>
       </c>
-      <c r="DP14">
+      <c r="DR14">
         <v>21255613.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DS14">
         <v>20761296.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14532907.0</v>
       </c>
       <c r="DT14">
         <v>14532907.0</v>
       </c>
       <c r="DU14">
+        <v>14532907.0</v>
+      </c>
+      <c r="DV14">
+        <v>14532907.0</v>
+      </c>
+      <c r="DW14">
         <v>14922181.0</v>
       </c>
-      <c r="DV14">
+      <c r="DX14">
         <v>15265659.0</v>
       </c>
-      <c r="DW14">
+      <c r="DY14">
         <v>15265659.0</v>
       </c>
-      <c r="DX14">
+      <c r="DZ14">
         <v>14994269.0</v>
       </c>
-      <c r="DY14">
+      <c r="EA14">
         <v>14994269.0</v>
       </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>2154000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2152000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2151000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2150000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2150000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2148000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2147000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2133000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2112000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1971000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1498000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1496000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1496000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1416000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1414000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1413000.0</v>
       </c>
       <c r="AC15">
         <v>1413000.0</v>
       </c>
       <c r="AD15">
-        <v>1412000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="AE15">
-        <v>1412000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="AF15">
         <v>1412000.0</v>
       </c>
       <c r="AG15">
+        <v>1412000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1412000.0</v>
+      </c>
+      <c r="AI15">
         <v>1411000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1410000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1409000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1416000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1419000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1440000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1439000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1447000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1495000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1544000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1585000.0</v>
       </c>
       <c r="AS15">
         <v>1585000.0</v>
       </c>
       <c r="AT15">
+        <v>1585000.0</v>
+      </c>
+      <c r="AU15">
+        <v>1585000.0</v>
+      </c>
+      <c r="AV15">
         <v>1582000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1409000.0</v>
       </c>
       <c r="AW15">
         <v>1409000.0</v>
       </c>
       <c r="AX15">
-        <v>1407000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="AY15">
-        <v>1407000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="AZ15">
         <v>1407000.0</v>
       </c>
       <c r="BA15">
+        <v>1407000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1407000.0</v>
+      </c>
+      <c r="BC15">
         <v>1376000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1375000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1363000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1333000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1327000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1321000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1321000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1320000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1310000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1304000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1302000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1302000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>987000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>967000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>810000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>793000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>770000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>769000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>761000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>746000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>725000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>723000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>716000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>715000.0</v>
       </c>
       <c r="BZ15">
         <v>716000.0</v>
       </c>
       <c r="CA15">
         <v>715000.0</v>
       </c>
       <c r="CB15">
         <v>716000.0</v>
       </c>
       <c r="CC15">
+        <v>715000.0</v>
+      </c>
+      <c r="CD15">
         <v>716000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
+        <v>716000.0</v>
+      </c>
+      <c r="CF15">
         <v>599000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>591000.0</v>
       </c>
       <c r="CG15">
         <v>591000.0</v>
       </c>
       <c r="CH15">
+        <v>591000.0</v>
+      </c>
+      <c r="CI15">
+        <v>591000.0</v>
+      </c>
+      <c r="CJ15">
         <v>586000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>585000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>585000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>584000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>578000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>574000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>518000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>518000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>514000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>360000.0</v>
       </c>
       <c r="CS15">
         <v>360000.0</v>
       </c>
       <c r="CT15">
+        <v>360000.0</v>
+      </c>
+      <c r="CU15">
+        <v>360000.0</v>
+      </c>
+      <c r="CV15">
         <v>340000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>338000.0</v>
       </c>
       <c r="CW15">
         <v>338000.0</v>
       </c>
       <c r="CX15">
         <v>338000.0</v>
       </c>
       <c r="CY15">
+        <v>338000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>338000.0</v>
+      </c>
+      <c r="DA15">
         <v>342000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>341000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>341000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>338000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>300000.0</v>
       </c>
-      <c r="DD15"/>
-      <c r="DE15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>338000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>338000.0</v>
       </c>
-      <c r="DG15"/>
-      <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15">
         <v>260000.0</v>
       </c>
-      <c r="DK15"/>
-[...1 lines deleted...]
-      <c r="DM15">
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15">
         <v>257000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>257000.0</v>
       </c>
-      <c r="DO15"/>
-      <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>46963000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-612768000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-823098000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-88865000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-96622000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-246298000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-603799000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-321259000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-323212000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-484564000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-813289000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-657110000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-739393000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1938408000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-294915000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-296226000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-298351000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1012095000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-429285000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-431895000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-755244000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-94994000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-96528000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-98023000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-162954000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-131074000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-168261000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-104674000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-104842000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-47016000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-71232000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>-335781000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-271425000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-200433000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-168939000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-233035000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-540257000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
@@ -10151,52 +10236,54 @@
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10284,226 +10371,228 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>38604000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>245471000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="O18"/>
+      <c r="P18">
         <v>30723000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>226341000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>238847000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>37981000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>254908000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>252021000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>270963000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>52394000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>306959000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>61037000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>66263000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>69465000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>74739000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>80818000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>86403000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>93503000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>99622000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>101764000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>100998000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>103103000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>106110000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>59118000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>59647000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>58548000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>58973000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>59609000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>61055000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>61940000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>63756000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>68689000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>71861000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>72864000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>75450000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>75669000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>76854000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>78224000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>81515000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>83951000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>86677000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>89360000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>92215000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>95018000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>119576000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>121981000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>125171000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>126862000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>128869000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>131274000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>160270000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>161216000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>164440000.0</v>
       </c>
-      <c r="BM18"/>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10523,52 +10612,54 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10656,188 +10747,190 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>-151184000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>-144374000.0</v>
       </c>
-      <c r="AO20">
-[...2 lines deleted...]
-      <c r="AP20">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>-182973000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>-197046000.0</v>
       </c>
-      <c r="AR20">
-[...4 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>-149310000.0</v>
       </c>
-      <c r="AV20">
-[...4 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
         <v>-117012000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>-105977000.0</v>
       </c>
-      <c r="BB20">
-[...4 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
@@ -10857,505 +10950,513 @@
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>259685000.0</v>
+      </c>
+      <c r="C21">
+        <v>159272000.0</v>
+      </c>
+      <c r="D21">
         <v>30134000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>192483000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>210896000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>185670000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>211484000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>122918000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>129876000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>96503000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>102304000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>146959000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>146959000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>144649000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>152564000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>155118000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>145623000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>147889000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>151825000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>159465000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>162429000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>167131000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>175514000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>128308000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>134653000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>84943000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>158605000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>166475000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>171462000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>175272000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>259363000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>269230000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>272454000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>276439000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>298430000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>311771000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>315714000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>316714000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>354672000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>372108000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>379334000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>407346000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>469816000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>601956000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>610105000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>620764000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>622067000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>344755000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>352637000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>350622000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>375015000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>366011000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>373239000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>383801000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>340187000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>129615000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>82730000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>93383000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>250859000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>33154000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>27942000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>32757000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>67557000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>70886000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>74664000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>78311000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>82442000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>12192000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>113315000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>121830000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>128660000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21">
         <v>135640000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21">
         <v>157028000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21">
         <v>190824000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>130204000.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>363260000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
-[...2 lines deleted...]
-      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
+        <v>1.0</v>
+      </c>
+      <c r="N22">
         <v>92338000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-144671000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1204153000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1246730000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="S22"/>
+      <c r="T22">
         <v>54517000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>55514000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>69298000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>17362000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>13370000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>8959000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>43548000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>43053000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>46590000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>50621000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>193387000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>192288000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>52067000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>50736000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>50304000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>49951000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>52976000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>44997000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>41389000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>11564000.0</v>
       </c>
-      <c r="AR22">
-[...2 lines deleted...]
-      <c r="AS22">
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>15224000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>13530000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>14121000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>15423000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>15808000.0</v>
       </c>
-      <c r="AX22">
-[...2 lines deleted...]
-      <c r="AY22">
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
         <v>26704000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>72260000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>78128000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>78658000.0</v>
       </c>
-      <c r="BC22">
-[...4 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
@@ -11375,962 +11476,978 @@
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>8523895000.0</v>
+      </c>
+      <c r="C23">
+        <v>8191702000.0</v>
+      </c>
+      <c r="D23">
         <v>8368684999.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>8423928000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8729251000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8680059000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8567039000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7590463000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7777706000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7363073000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7513512000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7588105000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7894586000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7917511000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8094139000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8068810000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8114386000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>8209680000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8345655000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>8412226000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8643452000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9669584000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9184005000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>9183288000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9228348000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>9299648000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8853571000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>8775973000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8944099000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9002921000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9026808000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9010730000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9115217000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>9157273000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>9605862000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9606911000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>9682206000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>9712064000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9958148000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9941765000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>9997679000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>10211345000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>11258576000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>13350181000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>13360376000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>13196667000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>13121778000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>9206108000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>9062263000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>9008391000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>9075250000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>9205527000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>9549889000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>9762684000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>9311209000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>7609856000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>7731053000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>8069835000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7938549000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>7629104000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7449780000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>7498278000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7645010000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>7699522000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>7738306000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>7266949000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>7252471000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>7319427000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>7968948000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>8035504000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>8090435000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>8074670000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>8058765000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>7838193000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>8121134000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>7459960000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>7498814000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>7391217000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>7562163000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>7280523000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>7185246000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>7304366000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>7178944000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>7063037000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>7081428000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>4661984000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>4637096000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>4400373000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>4277108000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>4207064000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>4145593000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>4030833000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>3830091000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>3933848000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>3193247000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>3588051000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>2442001000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2309136000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>2294502000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2332021000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>2321909000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>2314114000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>2337242000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>2312987000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>2310156000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>2382249000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>2404293000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>2486200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>2466700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>2401700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>2322056000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>2204300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>1957400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>1738000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>1505002000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>1366300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>1269800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>1273900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>1187753000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>837700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>839000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>835400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>763400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>562900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>478200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DW23">
         <v>479200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DX23">
         <v>485900000.0</v>
       </c>
-      <c r="DW23"/>
-      <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>4848075000.0</v>
+      </c>
+      <c r="C24">
+        <v>4932618000.0</v>
+      </c>
+      <c r="D24">
         <v>5068946000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>5076908000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5320048000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5232196000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4992848000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4342216000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>4544670000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>4269199000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>4225684000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4284970000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4298630000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4275372000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4546934000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4351044000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>4436095000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4477945000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>4528365000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>4546839000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4885128000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>6013301000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6038350000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5851259000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>5856422000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5862686000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5209976000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5044402000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>5114384000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>5011020000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4982460000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>4872983000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>4967898000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4903841000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>5170264000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>5050431000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>4987514000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4902408000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>4965900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>4894102000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4912512000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>4658968000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>5283742000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>6826158000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>6739208000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>6474354000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>6292400000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>4930539000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>4760107000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>4611132000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>4582727000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>4763552000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>5191067000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>5707793000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>5261370000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>3789512000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>4066764000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>4317385000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>4206074000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>4061991000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>3879238000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>3824667000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>3892070000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>3908248000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>3898770000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>4556809000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>3509740000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>4968053000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>5957140000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>5985360000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>5381523000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>6033809000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>5976289000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>5767698000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>5762958000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>5124479000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>5123549000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>4998179000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>4736978000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>4852636000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>4764177000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>4862398000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>5091371000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>5292345000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>5284005000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>3277165000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>3014365000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>2993430000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>2865346000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>2748162000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>2475707000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>2621670000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>2448846000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>2555094000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>2142819000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>2675563000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>1640915000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>1486219000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>1225927000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>1588935000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>1582076000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>1559390000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>1442328000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>1518110000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>1513360000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>1563017000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
+        <v>5068946000.0</v>
+      </c>
+      <c r="E25">
         <v>5076908000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5320048000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5232196000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4997256000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4346624000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>4433273000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4298630000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4275372000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4546934000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4351044000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4436095000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4477945000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4528365000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4546839000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4885128000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6013301000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6038350000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5851259000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5856422000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5862686000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5209976000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5044402000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5114384000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5011020000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4982460000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4872983000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4967898000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4903841000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>5170264000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5050431000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4987514000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4902408000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>4965900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4894102000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4912512000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4658968000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5283742000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>6826158000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>6739208000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>6474354000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6292400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4930539000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>4760107000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>4611132000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4582727000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>4763552000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5191067000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>5707793000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>5261370000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3789512000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>4066764000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>4317385000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>4206074000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>4061991000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>3879238000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>3824667000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3892070000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>3908248000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>3898770000.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
@@ -12350,246 +12467,252 @@
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26">
+        <v>703858000.0</v>
+      </c>
+      <c r="C26">
+        <v>699632000.0</v>
+      </c>
+      <c r="D26">
         <v>707075000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>727139000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>718917000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>728567000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>654667000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>775362000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>915817000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>785588000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>852764000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>918540000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1034181000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1088906000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1224288000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1204153000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1246730000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1263252000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1317571000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1365369000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1370299000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1356426000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1340647000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1569887000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1568878000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1540826000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1519697000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1436788000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1517771000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1528080000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1492655000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1465174000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1381358000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1360486000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1709522000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1688606000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1696572000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1710617000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1773558000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1753524000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1766330000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1844516000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1532552000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1278216000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1263356000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1006652000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>984132000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>927424000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>797010000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>724630000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>701483000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>706450000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>949726000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>945935000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>974258000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>1026724000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1120832000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1098859000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1098560000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1126479000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1230851000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1096204000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>1032058000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1042514000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1050872000.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
@@ -12609,52 +12732,54 @@
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12742,512 +12867,524 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>4621047000.0</v>
+      </c>
+      <c r="C28">
+        <v>5005116000.0</v>
+      </c>
+      <c r="D28">
         <v>5159897000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4856478000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5260498000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5044453000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4974673000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4298774000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4553709000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4230858000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4214737000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4258894000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4294338000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4255205000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4398304000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4338732000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4428137000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4450937000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4496622000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4512699000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4777298000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5018488000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5663269000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5429631000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5469066000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5326231000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>14196000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5062776000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5129289000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5022103000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4879749000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4779504000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4875446000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4785666000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5079226000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4979343000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4900381000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4810112000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4871854000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4809921000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4839374000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>4552463000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5197232000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>6733149000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>6628882000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>6356193000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>6207493000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4872060000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4703607000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4546206000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4513012000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>4701444000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5144124000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5638979000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5195577000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3437088000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3699850000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3809778000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4138826000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3646988000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3529300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>3358825000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>489294000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3118070000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>3302052000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>4264789000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1399170000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>3155447000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>5899251000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>5535196000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>3613446000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>5984987000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>5922482000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>5703438000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>5677685000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>5081629000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>5074515000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>4950234000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>4724444000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>4790589000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>4718688000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>4795590000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>5269617000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>5224128000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>5210227000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>3224077000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>3158006000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>2940724000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2771964000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2667225000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>2635438000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>2544018000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>2369133000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>2459379000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2238349000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>2612398000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1581310000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1419924000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1497190000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>1561053000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>1554712000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1537628000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1514662000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>1482311000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>1590420000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>1532261000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>1520672000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1694700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>1668200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>1591000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>1481975000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>1387000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>1092800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>1180900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>1097805000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>975900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>883900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>871600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>774026000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>573400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>572000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>563200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>485200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>408600000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DV28">
         <v>321300000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DW28">
         <v>314000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DX28">
         <v>313600000.0</v>
       </c>
-      <c r="DW28"/>
-      <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>7675273000.0</v>
+      </c>
+      <c r="C29">
+        <v>7370616000.0</v>
+      </c>
+      <c r="D29">
         <v>7517817000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7587912000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7905370000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7895768000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7749335000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6853866000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7050104000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6556337000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6672704000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6717412000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7030026000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7051264000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7269486000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7250275000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7377569000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7460583000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7575232000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7621573000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7853622000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8847197000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8295399000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>8315587000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8358819000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8396677000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13306,581 +13443,589 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>128597000.0</v>
+      </c>
+      <c r="C30">
+        <v>53453000.0</v>
+      </c>
+      <c r="D30">
         <v>59628000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>38597000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>132696000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>130278000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>157190000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>133282000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>142656000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>147434000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>188233000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>158829000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>167749000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>168673000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>186892000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>179521000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>165519000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>163830000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>211361000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>178267000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>191066000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>233060000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>240806000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>251562000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>247868000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>143355000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>150192000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>139356000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>135056000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>119641000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>208673000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>192969000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>175418000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>178755000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>194815000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>192337000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>197634000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>192715000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>205225000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>196292000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>181285000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>186275000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>213930000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>201543000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>196405000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>193087000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>212258000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>142751000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>130488000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>132771000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>99497000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>129754000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>129884000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>134330000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>103744000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>108329000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>98198000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>98181000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>109092000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>94884000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>86559000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>92200000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>95083000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>91163000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>89952000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>115813000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>101220000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>110843000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>100341000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>97143000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>118374000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>117774000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>111238000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>5556000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>143227000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>130131000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>120877000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>115661000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>122137000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>108215000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>104956000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>85305000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>93423000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>77603000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>75710000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>68807000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>72218000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>63876000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>71748000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>68485000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>69399000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>56269000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>53704000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>50124000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>49059000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>39568000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>34562000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>35371000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>42537000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>35988000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>34327000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>32759000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>38922000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>27978000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>27342000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>28155000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>34423000.0</v>
       </c>
-      <c r="DC30"/>
-[...1 lines deleted...]
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30"/>
+      <c r="DG30">
         <v>37373000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>37373000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30">
         <v>3105000.0</v>
       </c>
-      <c r="DK30"/>
-[...1 lines deleted...]
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30">
         <v>26297000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>3105000.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>2363866000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2731396000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2775892000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2865773000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2899231000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2941474000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2982638000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3046867000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>3074734000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2968494000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2833896000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2257049000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2464328000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2502397000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2533991000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2632262000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2707211000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2764144000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2854713000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2950232000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>3044448000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3070510000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>3157760000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3681578000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>3746321000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>3859556000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>3957453000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>4105887000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>4163202000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>4236172000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>4667011000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>4715414000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>5427976000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>5493328000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>5576537000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>5640120000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>3190820000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>3237625000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>3303836000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>3358749000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>3296619000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>3334907000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>3017020000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>3077529000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>2938030000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>2796258000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>2724722000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>2813337000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>2719731000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>2780411000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>2837127000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>2901645000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>2928432000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>2984299000.0</v>
       </c>
-      <c r="BM31"/>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
@@ -13900,129 +14045,135 @@
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>-262259000.0</v>
+      </c>
+      <c r="C32">
+        <v>-281958000.0</v>
+      </c>
+      <c r="D32">
         <v>-184557000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-183548000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-316677000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-163650000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-325414000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-222838000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-240255000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-173578000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-195195000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-214375000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>34981000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-189017000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-134914000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-163621000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-70736000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-57457000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-63110000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-73993000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>41288000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>947665000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>247665000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>393781000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>374999000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>435275000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14081,534 +14232,542 @@
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
+      <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:129">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>104026000.0</v>
+      </c>
+      <c r="C33">
+        <v>7791591000.0</v>
+      </c>
+      <c r="D33">
         <v>8266049999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7911736000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>8371082000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>8205274000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>8232370000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>7227203000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7453396000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6990560000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>7134985000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>7221142000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7296563000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7543145000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>7726108000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>7724314000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>7790423000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>7861673000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>7712415000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>7808828000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>7918097000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8285456000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8153581000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>8142798000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>8472816000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>8493186000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>8589163000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>8251550000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>8360472000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>8421538000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>8278431000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>8673661000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>8250202000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>8268902000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>8818752000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>8853255000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>8894855000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>9377039000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>9130868000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>9130292000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>9209318000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>9876332000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>10329464000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>12309692000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>13041640000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>12117493000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>12052022000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>8498060000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>8353074000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>8278609000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>8856307000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>8440379000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>8728511000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>8878498000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>9018934000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>7339022000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>7459932000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>7646684000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>7661366000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>7291760000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>7182143000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>7115194000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>7006913000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>7015303000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>6982704000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>6984577000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>6983373000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>7033302000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>7713286000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>7767874000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>7467096000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>7815889000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>7802159000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>6999996000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>7685283000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>6864681000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>6901903000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>6793792000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>7144854000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>6707198000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>6640259000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>6746399000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>6934666000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>6481886000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>6454633000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>4263866000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>4496266000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>3997013000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>3845559000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>3808614000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>4029034000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>3787407000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>3596845000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>3681339000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>3560780000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>3389678000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>2285881000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>2147765000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>2225495000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>2210320000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>2203695000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>2206194000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>2262047000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>2193087000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>2192530000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>2269492000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>2274350000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>1975800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>1973500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>1973500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>2196867000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>1862100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>1522100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>1407700000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>1415148000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>1286000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>1199900000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DO33">
         <v>1204300000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DP33">
         <v>1125097000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DQ33">
         <v>774800000.0</v>
       </c>
-      <c r="DP33"/>
-      <c r="DQ33"/>
       <c r="DR33"/>
       <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
       <c r="DW33"/>
       <c r="DX33"/>
       <c r="DY33"/>
+      <c r="DZ33"/>
+      <c r="EA33"/>
     </row>
-    <row r="34" spans="1:129">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>105455000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>102516000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>137699000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>135704000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>131336000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>143221000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>231504000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>128773000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>121531000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>118988000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>121770000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>132076000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>222515000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>224595000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>283910000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>302834000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>341415000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>388101000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>396246000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>438804000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>486325000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>378485000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>384431000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>389323000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>398091000.0</v>
       </c>
-      <c r="AH34"/>
-      <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-      <c r="BE34">
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34">
         <v>143270000.0</v>
       </c>
-      <c r="BF34"/>
-      <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
@@ -14635,992 +14794,1006 @@
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
+      <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:129">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>4848075000.0</v>
+      </c>
+      <c r="C35">
+        <v>4880004000.0</v>
+      </c>
+      <c r="D35">
         <v>4683903000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>5146640000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5391590000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5297701000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>5064531000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4415249000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4624401000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4456367000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4412189000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4508395000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>4522507000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>4498714000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4641845000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4582548000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>4663294000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4700712000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4728064000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4752065000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>5103402000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6235816000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6262945000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>6135169000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>6159256000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>6204101000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5598077000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5440648000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>5553188000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>5497345000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>5360945000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>5257414000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>5357221000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>5301932000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>5170264000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>5109549000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>5047161000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>4960956000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>5024873000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>4953711000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>4973567000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>4720908000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>5347498000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>6894847000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>6811069000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>6547218000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>6367850000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>5006208000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>4836961000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>4689356000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>4772508000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>4847503000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>5277744000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>5797153000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>5261370000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>3971196000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>4265553000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>4645826000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>4331245000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>4267551000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>4080604000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>4027724000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>3892070000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>4135294000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>4152866000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>4791348000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>4531634000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>5227684000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>6045538000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>6057722000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>3679975000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>3592289000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>3400752000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>2743003000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>3328000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>5124479000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>5123549000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>4998179000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>4993879000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>4852636000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>4764177000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>4862398000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>5424730000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>5292345000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>5284005000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>3277165000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>3230120000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>2196000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>2865346000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>2748162000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>2682598000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>2621670000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>1925000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>1968000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>1743000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>1826000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>1466000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>1361000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>1365000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>1435000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>1349000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>1339000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>1404000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>1416000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>1401000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>1404000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>1400000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1442000000.0</v>
       </c>
       <c r="DE35">
         <v>1440000000.0</v>
       </c>
       <c r="DF35">
+        <v>1442000000.0</v>
+      </c>
+      <c r="DG35">
+        <v>1440000000.0</v>
+      </c>
+      <c r="DH35">
         <v>1370000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>1264000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>1096000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>1067000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DL35">
         <v>1068000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>978000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>871000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DO35">
         <v>813000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DP35">
         <v>720000000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DQ35">
         <v>542000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DR35">
         <v>572000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DS35">
         <v>563200000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DT35">
         <v>485200000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DU35">
         <v>408600000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DV35">
         <v>321300000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DW35">
         <v>314000000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DX35">
         <v>313600000.0</v>
       </c>
-      <c r="DW35"/>
-      <c r="DX35"/>
       <c r="DY35"/>
+      <c r="DZ35"/>
+      <c r="EA35"/>
     </row>
-    <row r="36" spans="1:129">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>-924441000.0</v>
+      </c>
+      <c r="C36">
+        <v>6796045000.0</v>
+      </c>
+      <c r="D36">
         <v>775209999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>6853257000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>7300754000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>134603000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7229858000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>131917000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>129376000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>127832000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>6037229000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>62192000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-171584000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>68546000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>71746000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>48367000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>70534000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>72981000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-175231000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-180780000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-183851000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>98131000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-206281000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-159311000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>97979000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>6692991000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>6732017000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-197118000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-202461000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-207123000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-291560000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>6908891000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-303288000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-307956000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-327436000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-356735000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-363547000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>51622000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-392973000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-408373000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-416437000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>22409000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-508663000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-639683000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>47037000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-657324000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-657692000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-379870000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-387063000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-382150000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>95755000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-398031000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-404638000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-417644000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>7647408000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>240542000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>394093000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>457263000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>206075000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>363333000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>356936000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>358211000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>326663000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>329134000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>302881000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>304833000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>279238000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>286353000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>318590000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>339842000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>932000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>398857000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>657580000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-6999996000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>528130000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-6864681000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>-6901903000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-6793792000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>379191000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>-6707198000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>-6640259000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>-6746399000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>420549000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-6481886000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-6454633000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>-4263866000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>303190000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>-3997013000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>-3845559000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>-3808614000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>264401000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>-3787407000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>-3596845000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>-3681339000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>101398000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>-3389678000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>-2285881000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>-2147765000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>59640000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>-2210320000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>-2203695000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>-2206194000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>55323000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>-2193087000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>-2192530000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>-2269492000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>-2274350000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>-1975800000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>-1973500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>-1973500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>-2196867000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>-1862100000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>-1522100000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DK36">
         <v>-1407700000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DL36">
         <v>-1415148000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DM36">
         <v>-1286000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DN36">
         <v>-1199900000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DO36">
         <v>-1204300000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DP36">
         <v>-1125097000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DQ36">
         <v>-774800000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DR36">
         <v>-777300000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DS36">
         <v>-773800000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DT36">
         <v>-694900000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DU36">
         <v>-509700000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DV36">
         <v>-433300000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DW36">
         <v>-432400000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DX36">
         <v>-435300000.0</v>
       </c>
-      <c r="DW36"/>
-      <c r="DX36"/>
       <c r="DY36"/>
+      <c r="DZ36"/>
+      <c r="EA36"/>
     </row>
-    <row r="37" spans="1:129">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>77641000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>79522000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>83576000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>78914000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>114919000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>120866000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>129282000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>160057000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>158452000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>163409000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>188211000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>184209000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>186162000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>190369000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>198708000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>200558000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>205226000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>230556000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>238200000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>243481000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>244665000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>250825000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>286421000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>290773000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>301119000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>316444000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>321281000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>327306000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>340929000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>362859000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>355825000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>386240000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>391319000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>397028000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>399729000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>348233000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>353053000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>359284000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>359968000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>358151000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>342862000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>339571000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>338722000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>347678000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>341520000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>347402000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>351314000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>266809000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BJ37">
         <v>271714000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BK37">
         <v>300527000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BL37">
         <v>297717000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BM37">
         <v>303067000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BN37">
         <v>308216000.0</v>
       </c>
-      <c r="BM37"/>
-      <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -15640,1801 +15813,1827 @@
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
+      <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:129">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38">
+        <v>8064244000.0</v>
+      </c>
+      <c r="C38">
+        <v>1338135000.0</v>
+      </c>
+      <c r="D38">
         <v>1349484000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>7892073000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>8354763000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1375928000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>226465000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>7114836000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>7561898000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>7376093000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>6410456001.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>-502396000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>-495014000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>-493208000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>328243000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>6455288000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6469801000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6526984000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>6704269000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6640903000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>8263170000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>203964000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>8479514000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>202762000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>219055000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>199730000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>221320000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>215122000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>232339000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>74904000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>253173000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>243534000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>253925000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>242916000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>9350104000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>9373934000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>9428680000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>9457234000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>9677153000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>9677797000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>9768874000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>9949419000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>11000675000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>13122541000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>13119647000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>12949777000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>12891315000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>9025540000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>8892440000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>8826819000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>8889195000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>9021996000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>9334298000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>9515975000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>9063014000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>7363231000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>7484189000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>7671476000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>7382000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>7317120000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>7207537000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>7141194000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>7032848000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>7046505000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>7014771000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>7011619000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>6034000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>7070711000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>7748563000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>7795896000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>339662000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>7844378000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>7830563000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>773937000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>350578000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>395193000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>401875000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>409675000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>-4282000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>377393000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>401909000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>410308000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>-4258000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>436099000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>553017000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>282358000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>-3502000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>350654000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>273067000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>252863000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>4145593000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>112805000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>153533000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>252403246.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>-1318000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>135208000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>96515000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>161302434.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>42537000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>57831000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>56523000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>53399000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>38922000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>56123000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>55330000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>53846000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>55065000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DE38">
         <v>487400000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DF38">
         <v>468200000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DG38">
         <v>404200000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DH38">
         <v>62673000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DI38">
         <v>325200000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DJ38">
         <v>339300000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DK38">
         <v>311300000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DL38">
         <v>61595000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DM38">
         <v>67300000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DN38">
         <v>61900000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DO38">
         <v>59600000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DP38">
         <v>20716000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DQ38">
         <v>59900000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DR38">
         <v>839000000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DS38">
         <v>835400000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DT38">
         <v>763400000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DU38">
         <v>562900000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DV38">
         <v>478200000.0</v>
       </c>
-      <c r="DU38">
+      <c r="DW38">
         <v>479200000.0</v>
       </c>
-      <c r="DV38">
+      <c r="DX38">
         <v>485900000.0</v>
       </c>
-      <c r="DW38"/>
-      <c r="DX38"/>
       <c r="DY38"/>
+      <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:129">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>295530000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
         <v>183433000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>94381000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>91259000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>87621000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>113503000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>110962000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>105025000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>95358000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-366963000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>245471000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>238191000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>80819000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-1149169000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>-1194670000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>55933000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>254908000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>252021000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>270963000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>67255000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>306959000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>247127000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>10083000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>10753000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>14211000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>277799000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>300143000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>307667000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>390403000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>50621000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>403758000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>399153000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>449190000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>439495000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>452280000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>50014000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>478058000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>478024000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>488941000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>42233000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>587283000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>734373000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>12005000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>752702000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>759061000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>492697000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>506778000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>516277000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>49731000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>546582000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>549229000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>579302000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>78658000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>61743000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>58869000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>70918000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>68628000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>77680000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>82455000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>76859000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>71434000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>80102000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>42473000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>43291000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>41619000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>68185000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>69970000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>62929000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>61707000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>63696000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>63157000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>455186000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>455186000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>-159499000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>-150346000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>-145444000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>-152156000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>-1139454000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>-1100330000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>-152046192.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>-93423000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>-145751783.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>-75710000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>-68807000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>-72218000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>-63876000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>-71748000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>-68485000.0</v>
       </c>
-      <c r="CL39"/>
-      <c r="CM39">
+      <c r="CN39"/>
+      <c r="CO39">
         <v>-56269000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>-53704000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>-155772246.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>-49059000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>-39568000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>-34562000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>-103868434.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>-42537000.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>-38922000.0</v>
       </c>
-      <c r="CY39"/>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
+      <c r="DZ39"/>
+      <c r="EA39"/>
     </row>
-    <row r="40" spans="1:129">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>636762000.0</v>
+      </c>
+      <c r="C40">
+        <v>-129537000.0</v>
+      </c>
+      <c r="D40">
         <v>-125210000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>567314000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>576046000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>543872000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>572543000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>506863000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>496862000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>485515000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>509528000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>507415000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>506041000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>503825000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>439838000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>442188000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>340810000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-137111000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-431075000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-290201000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-377803000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-1561261000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-2034545000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>32728000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>25635000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5845000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-638598000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-63077000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-63248000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-393961000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>418039000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>404778000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>384941000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>379326000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>409187000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>295657000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>321246000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>315790000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>281837000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>304454000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>225914000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>291344000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>765441000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>444069000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>508248000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>489661000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>598673000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>235407000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>296547000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>366336000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>615350000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>448921000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>289700000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-20554000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>471122000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>352952000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>327722000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>351885000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>369783000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>375013000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>317051000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>332900000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>482993000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>260254000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>254560000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>259741000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>266404000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>255720000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>262751000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>249971000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>289389000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>311374000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>259840000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-3024695000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>296016000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-85719000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>-79108000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>-66796000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>-86127000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>2370000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>2295000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>2406000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>3010000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>-72645000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>2970000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>1327000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>1288000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>1188000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>1145000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>1177000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>1176000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>1024000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>866000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>929000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>874000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>1100000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>354000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>307000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>333000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>320000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>389000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>385000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>324000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>308000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>-112014000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>369000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>384000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>491000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>462000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>391000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>375000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>392000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>305000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>318000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>-5185000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>168000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DN40">
         <v>170000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DO40">
         <v>227000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DP40">
         <v>-4197000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DQ40">
         <v>149000000.0</v>
       </c>
-      <c r="DP40"/>
-      <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
+      <c r="DZ40"/>
+      <c r="EA40"/>
     </row>
-    <row r="41" spans="1:129">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>50108000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>48366000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>58320000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>57863000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>59985000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>327000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>64487000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>66761000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>69106000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>60353000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>31193000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>33059000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>34810000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>30181000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>37583000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>41602000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>47325000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>42017000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>54613000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>57687000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>62060000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>83486000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>147687000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>154778000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>155149000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>137599000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>137487000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>82276000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>82935000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>88213000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>93545000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>98718000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>101587000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>105407000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>329342000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>337927000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>332805000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>333707000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>341403000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>289211000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>282968000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>245163000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>181684000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>198789000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>328441000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>195856000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>205560000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>201366000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>203057000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>225315000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>227046000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>233505000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>234539000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>235101000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>236304000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>65071000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>72362000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>80915000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>45063000.0</v>
       </c>
       <c r="BU41"/>
       <c r="BV41">
+        <v>45063000.0</v>
+      </c>
+      <c r="BW41"/>
+      <c r="BX41">
         <v>296016000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41"/>
       <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41">
         <v>218448000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41"/>
       <c r="CC41"/>
-      <c r="CD41">
-[...1 lines deleted...]
-      </c>
+      <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41">
-        <v>2166000.0</v>
+        <v>232955000.0</v>
       </c>
       <c r="CG41"/>
       <c r="CH41">
+        <v>2166000.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>125439000.0</v>
       </c>
-      <c r="CI41"/>
-      <c r="CJ41"/>
       <c r="CK41"/>
-      <c r="CL41">
-[...1 lines deleted...]
-      </c>
+      <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41">
-        <v>15833000.0</v>
+        <v>118279000.0</v>
       </c>
       <c r="CO41"/>
       <c r="CP41">
+        <v>15833000.0</v>
+      </c>
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>72986000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>3403000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>11157000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>2271000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>998000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>907000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>2485000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>1560000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>8800000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>2524000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>1499000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>3036000.0</v>
       </c>
-      <c r="DB41"/>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
+      <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:129">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>6758116000.0</v>
+      </c>
+      <c r="C42">
+        <v>6293832000.0</v>
+      </c>
+      <c r="D42">
         <v>6224127000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>6223906000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>6167547000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>6161896000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>6160780000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>5666636000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>5515333000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>5512628000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>5509603000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>54294000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2731396000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>5511513000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>5506084000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>5505307000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>5500101000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>5493662000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>5488440000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>5467235000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>5438493000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>5263994000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>4603170000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>4600470000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>4596684000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>4590263000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>4583860000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>4581551000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>4578620000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>4574600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>4567177000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>4563103000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>4558840000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>4549748000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>4510447000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>4503670000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>4521945000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>4530631000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>4593229000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>4581540000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>4613114000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>4841291000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>4926630000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>5087698000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>5076725999.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>5064446000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>5041798000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>3930317000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>3925713000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>3920704000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>3906148000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>3901676000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>3896495000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>3717091000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>3715895000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>3671351000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>3500217000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3489069000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>3490647000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>3484207000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>3480284000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>3452875000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>3456569000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>3446252000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>3439758000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>2272616000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>2227931000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1803372000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>1763120000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>1725155000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>-6369179000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>1640738000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>1600157000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>1545832000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>1367566000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>1630093000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>1624044000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>1618303000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>1717498000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>1709982000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>1704734000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>1703391000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>1035427000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>1026326000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>1020566000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>1018695000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>1015344000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>1011749000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>1008340000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>1007190000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>993783000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>973787000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>831532000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>828390000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>825965000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>455451000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>407192000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>405975000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>359378000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>335350000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>342432000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>351309000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>356451000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>576573000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>576346000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>576279000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>357402000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>555300000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>562800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>570200000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>577075000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>548500000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>556300000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>353000000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>216035000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>220100000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>229200000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>233600000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DP42">
         <v>237492000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DQ42">
         <v>146700000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DR42">
         <v>200000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DS42">
         <v>154300000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DT42">
         <v>158300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90900000.0</v>
       </c>
       <c r="DU42">
         <v>90800000.0</v>
       </c>
       <c r="DV42">
+        <v>90900000.0</v>
+      </c>
+      <c r="DW42">
         <v>90800000.0</v>
       </c>
-      <c r="DW42"/>
-      <c r="DX42"/>
+      <c r="DX42">
+        <v>90800000.0</v>
+      </c>
       <c r="DY42"/>
+      <c r="DZ42"/>
+      <c r="EA42"/>
     </row>
-    <row r="43" spans="1:129">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17522,90 +17721,88 @@
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
+      <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:129">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17658,1121 +17855,1141 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
-      <c r="BN44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
-      <c r="BT44">
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44">
         <v>27725000.0</v>
       </c>
-      <c r="BU44">
+      <c r="BW44">
         <v>83495000.0</v>
       </c>
-      <c r="BV44">
+      <c r="BX44">
         <v>83495000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>329179000.0</v>
       </c>
       <c r="BY44">
         <v>329179000.0</v>
       </c>
       <c r="BZ44">
-        <v>334221000.0</v>
+        <v>329179000.0</v>
       </c>
       <c r="CA44">
-        <v>334221000.0</v>
+        <v>329179000.0</v>
       </c>
       <c r="CB44">
         <v>334221000.0</v>
       </c>
       <c r="CC44">
         <v>334221000.0</v>
       </c>
       <c r="CD44">
         <v>334221000.0</v>
       </c>
       <c r="CE44">
         <v>334221000.0</v>
       </c>
       <c r="CF44">
+        <v>334221000.0</v>
+      </c>
+      <c r="CG44">
+        <v>334221000.0</v>
+      </c>
+      <c r="CH44">
         <v>333103000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>98934000.0</v>
       </c>
       <c r="CI44">
         <v>98934000.0</v>
       </c>
       <c r="CJ44">
         <v>98934000.0</v>
       </c>
       <c r="CK44">
         <v>98934000.0</v>
       </c>
       <c r="CL44">
         <v>98934000.0</v>
       </c>
       <c r="CM44">
         <v>98934000.0</v>
       </c>
       <c r="CN44">
-        <v>247336000.0</v>
+        <v>98934000.0</v>
       </c>
       <c r="CO44">
-        <v>247336000.0</v>
+        <v>98934000.0</v>
       </c>
       <c r="CP44">
         <v>247336000.0</v>
       </c>
       <c r="CQ44">
         <v>247336000.0</v>
       </c>
       <c r="CR44">
         <v>247336000.0</v>
       </c>
       <c r="CS44">
         <v>247336000.0</v>
       </c>
       <c r="CT44">
         <v>247336000.0</v>
       </c>
       <c r="CU44">
         <v>247336000.0</v>
       </c>
       <c r="CV44">
         <v>247336000.0</v>
       </c>
       <c r="CW44">
         <v>247336000.0</v>
       </c>
       <c r="CX44">
         <v>247336000.0</v>
       </c>
       <c r="CY44">
-        <v>91000.0</v>
+        <v>247336000.0</v>
       </c>
       <c r="CZ44">
-        <v>91000.0</v>
+        <v>247336000.0</v>
       </c>
       <c r="DA44">
         <v>91000.0</v>
       </c>
-      <c r="DB44"/>
-      <c r="DC44"/>
+      <c r="DB44">
+        <v>91000.0</v>
+      </c>
+      <c r="DC44">
+        <v>91000.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
+      <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:129">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>104026000.0</v>
+      </c>
+      <c r="C45">
+        <v>106484000.0</v>
+      </c>
+      <c r="D45">
         <v>108918000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>111813000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>114181000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>9518281000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>111037000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8498716000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>8821331000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>116567000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>118664000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>6070499000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>6262382000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>6216048000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>6254396000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>6293820000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>6547798000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>6635240000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>118355000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>6572911000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>6639198000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>143637000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>148087000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>150656000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>153156000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>156260000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>6785776000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>6821038000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>6868844000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>6908416000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>7109230000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>7164649000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>7198283000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>7357310000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>7376768000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>7442988000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>8796912000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>11031476000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>11110841000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>11067890000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>7570636000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>7556064000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>7553979000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>7733929000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>7778785000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>7932563000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>7479546000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>5942141000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>5945007000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>6090562000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>6079043000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>5827308000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>5619750000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>5686779000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>5674127000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>5670183000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>5655410000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>5645778000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>5657939000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>5692278000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>6360530000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>6381085000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>6371319000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>6404703000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>6084946000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>5938751000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>6321491000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>6045958000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>5914882000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>5806357000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>5755283000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>5675959000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>5644885000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>5671809000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>5438496000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>5409852000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>5392694000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>3589374000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>3574553000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>3382285000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>3236521000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>3226656000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>3226725000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>3222753000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>3035130000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>3127902000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>2842177000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>2779423000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>2024896000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>1872441000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>1887329000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>1934233000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>1932654000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>1933533000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>1933584000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>1924403000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>1921806000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>1926340000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>1931415000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>1975800000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>1973500000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>1973500000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>1966845000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>1862100000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>1522100000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>1407700000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>1407179000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>1286000000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>1199900000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DO45">
         <v>1204300000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DP45">
         <v>1108668000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DQ45">
         <v>774800000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DR45">
         <v>777300000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DS45">
         <v>773800000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DT45">
         <v>694900000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DU45">
         <v>509700000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DV45">
         <v>433300000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DW45">
         <v>432400000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DX45">
         <v>435300000.0</v>
       </c>
-      <c r="DW45"/>
-      <c r="DX45"/>
       <c r="DY45"/>
+      <c r="DZ45"/>
+      <c r="EA45"/>
     </row>
-    <row r="46" spans="1:129">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>64924000.0</v>
+      </c>
+      <c r="C46">
+        <v>106484000.0</v>
+      </c>
+      <c r="D46">
         <v>65503000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>111813000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>114181000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7130288000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>111037000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>6172561000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>6253337000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5955389000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>118664000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>6070499000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>6262382000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6216048000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6254396000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6293820000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6304846000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6355531000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>6394844000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6443459000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>6547798000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6635240000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6812934000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>6572911000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>6639198000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>143637000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>148087000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>6814762000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>6842701000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>6893458000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>6785776000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>6821038000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>6868844000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>6908416000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>7109230000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>7164649000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>7198283000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>7249816000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>7357310000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>7376768000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>7442988000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>7564470000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>8796912000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>11031476000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>11084299000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>11110841000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>11067890000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>7570636000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>7556064000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>7553979000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>7652698000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>7733929000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>7778785000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>7932563000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>-23667000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>5942141000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>5945007000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>6090562000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>6079043000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>5827308000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>5619750000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>5686779000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>5674127000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>5670183000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>5655410000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>5645778000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>5657939000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>5692278000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>6360530000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>6381085000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>6371319000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>6404703000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>6084946000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>5938751000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>6321491000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>6045958000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>5914882000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>5806357000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>5755283000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>5675959000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>5644885000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>5671809000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>5438496000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>5409852000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>5392694000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>3589374000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>3574553000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>3382285000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>3236521000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>3226656000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>3186725000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>3222753000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>3035130000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>3127902000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>2842177000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>2779423000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>2024896000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>1872441000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>1887329000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>1934233000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>1932654000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>1933533000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>1933584000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>1924403000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>1921806000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>1926340000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>1931415000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>1975800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>1973500000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>1973500000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>1966845000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>1862100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>1522100000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>1407700000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>1407179000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>1286000000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>1199900000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>1204300000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DP46">
         <v>1108668000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DQ46">
         <v>774800000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DR46">
         <v>777300000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DS46">
         <v>773800000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DT46">
         <v>694900000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DU46">
         <v>509700000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DV46">
         <v>433300000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DW46">
         <v>432400000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DX46">
         <v>435300000.0</v>
       </c>
-      <c r="DW46"/>
-      <c r="DX46"/>
       <c r="DY46"/>
+      <c r="DZ46"/>
+      <c r="EA46"/>
     </row>
-    <row r="47" spans="1:129">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>6797046000.0</v>
+      </c>
+      <c r="E47">
         <v>6842682000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>7279544000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>7130288000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>7208150000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>6172561000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>6070499000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>6262382000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>6216048000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6254396000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6293820000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6304846000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6355531000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6394844000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6443459000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6547798000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6517852000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6694579000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6438248000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>6501519000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>6558075000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>6643513000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>6664106000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>6689545000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>6737198000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>6785776000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>6821038000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>7012171000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>7051027000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>7109230000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>7164649000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>7198283000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>7206598000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>7357310000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>7376768000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>7442988000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>7526652000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>8796912000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>11031476000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>11046427000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>11110841000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>11067890000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>7570636000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>7556064000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>7553979000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>7621766000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>7733929000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>7778785000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>7932563000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>7479546000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>5942141000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>5945007000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>6090562000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>6079043000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>5827308000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>5619750000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>5686779000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>5674127000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>5670183000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>5655410000.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
@@ -18792,575 +19009,583 @@
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
+      <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:129">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>-3933754000.0</v>
+      </c>
+      <c r="C48">
+        <v>-3858433000.0</v>
+      </c>
+      <c r="D48">
         <v>-3777816000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-3715452000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-3584742000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-3500838000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-3406786000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-3157064000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-3012029000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-3227312000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-3063789000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-3089298000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-2790097000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-2738525000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-2643094000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-2608239000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-2560793000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-2513179000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-2443696000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-2394634000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-2469336000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-2426555000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-2339619000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-2126749000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-2082082000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-2042688000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-1944012000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-1864807000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-1805097000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-1714789000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-1614357000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1520209000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1489742000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1393418000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-830279000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-758758000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-663805000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-574597000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-488782000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-419777000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-378389000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-175775000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-212760000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>338693000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>415017000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>510506000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>596741000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-740906000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-689497000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-618277000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-548806000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-606464000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-562995000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-701447000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-639741000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-734684000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-705292000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-765674000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-678631000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-768816000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-715510000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-630017000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-564357000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-522335000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-465143000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-399284000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-345930000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-275337000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-383503000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-322437000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-274834000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-246055000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-192482000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-153896000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-317780000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-298095000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-264360000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-226886000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-178249000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-275435000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-273284000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-250057000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-209005000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-189793000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-155313000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-123605000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-103489000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-94983000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-76109000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-56464000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-38541000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-26919000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-36245000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-35022000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-23870000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-35901000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-27658000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-6551000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-4944000.0</v>
       </c>
-      <c r="CU48"/>
-[...1 lines deleted...]
-      <c r="CW48">
+      <c r="CW48"/>
+      <c r="CX48"/>
+      <c r="CY48">
         <v>10314000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>10314000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>11790000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>22243000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>32308000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>43514000.0</v>
       </c>
-      <c r="DC48"/>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
       <c r="DO48"/>
-      <c r="DP48">
+      <c r="DP48"/>
+      <c r="DQ48"/>
+      <c r="DR48">
         <v>150100000.0</v>
       </c>
-      <c r="DQ48"/>
-[...1 lines deleted...]
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48"/>
+      <c r="DU48">
         <v>-14500000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DV48">
         <v>-11300000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DW48">
         <v>-7300000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DX48">
         <v>-3900000.0</v>
       </c>
-      <c r="DW48"/>
-      <c r="DX48"/>
       <c r="DY48"/>
+      <c r="DZ48"/>
+      <c r="EA48"/>
     </row>
-    <row r="49" spans="1:129">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-2790097000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-2738525000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-2643094000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-2608239000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-2560793000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-2513179000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-2443696000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-2394634000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-2469336000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-2426555000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-2339619000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-2126749000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-2082082000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-2042688000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-1944012000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-1864807000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-1805097000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-1714789000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-1614357000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-1520209000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-1489742000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-1393418000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-830279000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-758758000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-663805000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-574597000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-488782000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-419777000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-378389000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-175775000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-212760000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>338693000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>415017000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>510506000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>596741000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-740906000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-689497000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-618277000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-548806000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-606464000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-562995000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-701447000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-639741000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-734684000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-705292000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-765674000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-678631000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-768816000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>-715510000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>-630017000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>-564357000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>-522335000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>-465143000.0</v>
       </c>
-      <c r="BM49"/>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -19380,128 +19605,130 @@
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
+      <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:129">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>301116000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>429285000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>431895000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>755244000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>758677000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>5357221000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>5301932000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>5170264000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>94994000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>4987514000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>162954000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>5260750000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>6292400000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19539,969 +19766,979 @@
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
+      <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:129">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>4848075000.0</v>
+      </c>
+      <c r="C51">
+        <v>5056244000.0</v>
+      </c>
+      <c r="D51">
         <v>5202904000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>5146640000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>5391590000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5297701000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5064531000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4415249000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4624401000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4350912000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4309673000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4522138000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4395252000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>4521670000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>5150733000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>4672303000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>4759307000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4962509000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>5341654000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5203949000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5624521000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7951709000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>8479870000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>6146174000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>6152648000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>6161037000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>6222071000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5473687000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>5546279000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>5766264000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>5741137000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>4872983000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>10325119000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>10205773000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>5170264000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>5145425000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>5084042000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>5000431000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>5128854000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>5025176000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>5080773000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>4763642000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>10544492000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>6931000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>6786224000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>6545586000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>6292400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>5266320000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>5031532000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>4811565000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>4582727000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>4932491000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>5424102000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>6248050000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>5261370000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>3513641000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>3789647000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>4039038000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>4206074000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>3786408000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>3602529000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>3546850000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>934939000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>3604496000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>3898770000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>4361015000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>1492425000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>3235005000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>5957140000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>5614732000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>3679975000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>6033809000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>5976289000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>5767698000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>5762958000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>5124479000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>5123549000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>4998179000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>4993879000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>4852636000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>4764177000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>4862398000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>5424730000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>5292345000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>5284005000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>3277165000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>3230120000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>2993430000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>2865346000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>2748162000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>2682598000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>2621670000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>2448846000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>2565133000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>2291908000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>2675563000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>1640915000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>1488490000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>1523660000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>1588935000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>1582076000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>1559390000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>1550935000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>1518110000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>1625374000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>1563017000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>1561127000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>1717700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>1693200000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>1615000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>1507118000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>1404000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>1188800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>1199900000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>1122959000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DM51">
         <v>988900000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DN51">
         <v>891900000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DO51">
         <v>881600000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DP51">
         <v>789669000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DQ51">
         <v>576400000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DR51">
         <v>572000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DS51">
         <v>563200000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DT51">
         <v>485200000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DU51">
         <v>408600000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DV51">
         <v>321300000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DW51">
         <v>314000000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DX51">
         <v>313600000.0</v>
       </c>
-      <c r="DW51"/>
-      <c r="DX51"/>
       <c r="DY51"/>
+      <c r="DZ51"/>
+      <c r="EA51"/>
     </row>
-    <row r="52" spans="1:129">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>83</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>799832000.0</v>
+      </c>
+      <c r="D52">
         <v>1157712000.0</v>
       </c>
-      <c r="C52">
-[...2 lines deleted...]
-      <c r="D52">
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>586880000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>494663000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>330123000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>474000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>124473000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>702678000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>612003000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>88865000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>96622000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>246298000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>603799000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>321259000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>323212000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>484564000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>813289000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>657110000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>739393000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1938408000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2441520000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>294915000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>296226000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>298351000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1012095000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>429285000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>431895000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>755244000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>758677000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>5357221000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5301932000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>5170264000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>94994000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>96528000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>98023000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>162954000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>131074000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>168261000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>104674000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>5260750000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>104842000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>47016000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>71232000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>6292400000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>335781000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>271425000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>200433000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>168939000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>233035000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>540257000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52">
         <v>2441520000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>2648325000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>3024695000.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52">
         <v>112014000.0</v>
       </c>
-      <c r="DA52"/>
-      <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
+      <c r="DZ52"/>
+      <c r="EA52"/>
     </row>
-    <row r="53" spans="1:129">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>44164000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>151798000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="J53"/>
+      <c r="K53">
         <v>-2495000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>1224288000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1204153000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1246730000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1263252000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1317571000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1365369000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>50621000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>50060000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>49677000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>52067000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>50736000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>50304000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>50014000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>49951000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>52976000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>44997000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>42233000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>41389000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>11564000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>12005000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>15224000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>13530000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>14121000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>15423000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>15808000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>16843000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>26704000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>23062000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>23612000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>23667000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>24209000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>24257000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>24792000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>24833000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>25360000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>25394000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>26000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>25935000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>26528000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>26459000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>27042000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>26970000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>27539000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>27462000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>28022000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>27943000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>28489000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>28404000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>1061245000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>29043000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>29368000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>29469000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>29783000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>30019000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>1031239000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>995374000.0</v>
       </c>
-      <c r="CC53"/>
-      <c r="CD53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>54659000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>12351000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
+      <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:129">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20554,52 +20791,56 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
-      <c r="BN54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -20619,1624 +20860,1646 @@
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
+      <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:129">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>8523895000.0</v>
+      </c>
+      <c r="C55">
+        <v>8191702000.0</v>
+      </c>
+      <c r="D55">
         <v>8368684999.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>8423928000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>8729251000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>8680059000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>8567039000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7590463000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>7777706000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7363073000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7513512000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7588105000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>7894586000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>7917511000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>8094139000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>8068810000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>8114386000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>8209680000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>8345655000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>8412226000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>8643452000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>9669584000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>9184005000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>9183288000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>9228348000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>9299648000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>8853571000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>8775973000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>8944099000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>9002921000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>9026808000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>9010730000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>9115217000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>9157273000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>9605862000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>9606911000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>9682206000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>9712064000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>9958148000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>9941765000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>9997679000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>10211345000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>11258576000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>13350181000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>13360376000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>13196667000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>13121778000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>9206108000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>9062263000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>9008391000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>9075250000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>9205527000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>9549889000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>9762684000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>9311209000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>7609856000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>7731053000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>8069835000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>7938549000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>7629104000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>7449780000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>7498278000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>7645010000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>7699522000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>7738306000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>7266949000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>7252471000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>7319427000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>7968948000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>8035504000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>8090435000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>8074670000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>8058765000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>7838193000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>8121134000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>7459960000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>7498814000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>7391217000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>7562163000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>7280523000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>7185246000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>7304366000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>7178944000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>7063037000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>7081428000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>4661984000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>4637096000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>4400373000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>4277108000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>4207064000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>4145593000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>4030833000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>3830091000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>3933848000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>3662080000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>3588051000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>2442001000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>2309136000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>2294502000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>2332021000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>2321909000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>2314114000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>2337242000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>2312987000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>2310156000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>2382249000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>2404293000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>2486200000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>2466700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>2401700000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>2322056000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>2204300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>1957400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>1738000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>1505002000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>1366300000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>1269800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>1273900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DP55">
         <v>1187753000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DQ55">
         <v>837700000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DR55">
         <v>839000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DS55">
         <v>835400000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DT55">
         <v>763400000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DU55">
         <v>562900000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DV55">
         <v>478200000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DW55">
         <v>479200000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DX55">
         <v>485900000.0</v>
       </c>
-      <c r="DW55"/>
-      <c r="DX55"/>
       <c r="DY55"/>
+      <c r="DZ55"/>
+      <c r="EA55"/>
     </row>
-    <row r="56" spans="1:129">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>355625000.0</v>
+      </c>
+      <c r="C56">
+        <v>400111000.0</v>
+      </c>
+      <c r="D56">
         <v>102635000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>512192000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>358169000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>474785000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>334669000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>363260000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>324310000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>372513000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>378527000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>366963000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>598023000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>374366000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>368031000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>344496000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>323963000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>348007000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>633240000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>603398000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>725355000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1384128000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1030424000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1040490000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>755532000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>806462000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>264408000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>524423000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>583627000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>581383000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>748377000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>337069000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>865015000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>888371000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>787110000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>753656000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>787351000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>335025000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>827280000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>811473000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>788361000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>335013000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>929112000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1040489000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>318736000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1079174000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1069756000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>708048000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>709189000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>729782000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>218943000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>765148000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>821378000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>884186000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>292275000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>270834000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>271121000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>423151000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>269801000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>337344000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>267637000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>383084000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>638097000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>684219000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>755602000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>282372000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>263064000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>286125000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>255662000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>267630000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>283677000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>258781000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>256606000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>64260000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>85273000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>200086000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>195036000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>187750000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>421591000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>195932000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>143078000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>147659000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>248536000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>145052000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>73778000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>115760000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>144332000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>52706000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>158482000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>145587000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>116559000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>130621000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>79713000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>105754.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>102618000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>63165000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>59605000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>68566.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>26470000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>63870000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>61691000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>54521000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>36273000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>63777000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>62296000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>58911000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>74878000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>23000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>25000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>24000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>62516000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>17000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>96000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>19000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>28259000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>13000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>8000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DO56">
         <v>10000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DP56">
         <v>41940000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DQ56">
         <v>3000000.0</v>
       </c>
-      <c r="DP56"/>
-      <c r="DQ56"/>
       <c r="DR56"/>
       <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
       <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
+      <c r="DZ56"/>
+      <c r="EA56"/>
     </row>
-    <row r="57" spans="1:129">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>768347000.0</v>
+      </c>
+      <c r="C57">
+        <v>799832000.0</v>
+      </c>
+      <c r="D57">
         <v>1157712000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>695740000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>674846000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>638435000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>660083000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>586098000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>564565000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>546091000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>573722000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>581338000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>563042000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>563383000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>502945000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>508117000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>394699000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>405464000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>441442000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>425370000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>413104000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>436463000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>475800000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>399582000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>380533000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>371187000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>424524000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>427556000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>421541000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>420307000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>477431000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>465387000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>442821000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>446756000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>467599000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>460268000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>474370000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>477211000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>506107000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>497546000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>447011000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>460567000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>839839000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>641118000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>664660000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>675884000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>714079000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>660847000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>634624000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>655915000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>692291000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>703254000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>594376000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>608940000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>541373000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>352952000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>327722000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>351885000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>442653000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>375013000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>317051000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>332900000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>553578000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>332729000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>313516000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>328075000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>336679000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>335483000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>339888000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>329491000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>403891000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>2827321000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>2982953000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>3381081000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>3376000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>92523000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>85307000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>72995000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>304575000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>74569000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>69526000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>279915000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>308076000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>303708000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>292330000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>173805000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>173194000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>1188000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>153324000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>182806000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>172960000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>143195000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>866000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>929000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>103541000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>1100000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>354000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>307000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>333000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>320000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>389000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>385000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>56199000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>308000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>310000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>369000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>384000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>491000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>462000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>391000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>375000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>392000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>305000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>318000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>221000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>168000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>170000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DO57">
         <v>227000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DP57">
         <v>230000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DQ57">
         <v>149000000.0</v>
       </c>
-      <c r="DP57"/>
-      <c r="DQ57"/>
       <c r="DR57"/>
       <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
+      <c r="DZ57"/>
+      <c r="EA57"/>
     </row>
-    <row r="58" spans="1:129">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>5616422000.0</v>
+      </c>
+      <c r="C58">
+        <v>5679836000.0</v>
+      </c>
+      <c r="D58">
         <v>5841615000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5842380000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6066436000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5936136000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5724614000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5001347000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>5188966000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>5002458000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4985911000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>5089733000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5085549000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>5062097000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>5144790000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>5090665000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>5057993000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>5106176000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>5169506000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>5177435000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>5516506000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>6672279000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>6738745000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>6534751000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>6539789000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>6575288000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>6022601000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>5868204000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>5974729000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>5917652000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>5838376000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>5722801000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>5800042000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5748688000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5637863000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>5569817000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>5521531000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>5438167000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>5530980000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>5451257000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>5420578000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>5181475000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>6187337000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>7535965000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>7475729000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>7223102000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>7081929000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>5667055000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>5471585000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>5345271000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>5356533000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>5550757000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>5872120000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>6406093000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>5894958000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>4324148000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>4593275000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>4997711000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>4773898000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>4642564000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>4397655000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>4360624000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>4445648000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>4468023000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>4466382000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>5119423000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>5103414000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>5563167000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>6385426000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>6387213000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>6448551000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>6419610000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>6383705000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>6210033000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>6469800000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>5803449000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>5784881000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>5647735000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>5632675000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>5475072000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>5368040000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>5476534000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>6067027000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>5930274000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>5909438000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>3549904000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>3502248000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>3260353000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>3117604000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>3029902000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>2954493000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>2863799000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>2826496000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>2932863000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>2395449000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>3007085000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>1952031000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>1793274000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>1831562000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>1894390000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>1874923000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>1855349000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>1854470000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>1575437000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>1559702000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>1619277000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>1873744000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>1773100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>1743300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>1668700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>1579119000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>1492700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>1239400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>1253500000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>1188244000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>1043200000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>932800000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DO58">
         <v>930200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DP58">
         <v>837762000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DQ58">
         <v>601600000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DR58">
         <v>597000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DS58">
         <v>587000000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DT58">
         <v>509400000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DU58">
         <v>421300000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DV58">
         <v>332100000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DW58">
         <v>326100000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DX58">
         <v>326600000.0</v>
       </c>
-      <c r="DW58"/>
-      <c r="DX58"/>
       <c r="DY58"/>
+      <c r="DZ58"/>
+      <c r="EA58"/>
     </row>
-    <row r="59" spans="1:129">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>3287929000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>3315175000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>3408585000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>3967999000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>4037094000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>4160675000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>4273897000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>4427168000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>4490508000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>4577101000.0</v>
       </c>
-      <c r="AO59">
-[...4 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -22259,52 +22522,56 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
-      <c r="BN59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -22324,473 +22591,477 @@
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
+      <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:129">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>2827198000.0</v>
+      </c>
+      <c r="C60">
+        <v>2437998000.0</v>
+      </c>
+      <c r="D60">
         <v>2448871000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2511004000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2585322000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2663572000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2756487000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2511650000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2505434000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2287138000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2447020000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>2432442000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>2731396000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>2775892000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>2865773000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>2899231000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>2941474000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2982638000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>3046867000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>3074734000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2968494000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2833896000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2257049000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2464328000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2502397000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2533991000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2632262000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2707211000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2764144000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2854713000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>2950232000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>3044448000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>3070510000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>3157760000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>3681578000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>3746321000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>3859556000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>3957453000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>4105887000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>4163202000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>4236172000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>4667011000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>4715414000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>5427976000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>5493328000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>5576537000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>5640120000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>3190820000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>3237625000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3303836000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>3358749000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>3296619000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3334907000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>3017020000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>3077529000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2938030000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2796258000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2724722000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2813337000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2719731000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2769045000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>2825761000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>2890279000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>2917066000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>2963708000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1856901000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1857571000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1495724000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1344474000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1378705000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1393766000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1371469000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1383997000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1344537000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1312634000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1325938000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1370972000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>1391017000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>1542305000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>1436447000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>1444359000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>1461053000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>827108000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>837866000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>866959000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>897371000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>913533000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>917369000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>933191000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>947785000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>953485000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>944400000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>792063000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>789593000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>797798000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>414737000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>374733000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>394292000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>348954000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>329533000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>336281000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>342529000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>362272000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>588705000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>598930000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>608928000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>401254000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>555600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>562800000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>570200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>577413000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>548500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>556300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>353000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>216295000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>220100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>229200000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>233600000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DP60">
         <v>237749000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DQ60">
         <v>146700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DR60">
         <v>150300000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DS60">
         <v>154300000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DT60">
         <v>158300000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DU60">
         <v>76300000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DV60">
         <v>79600000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DW60">
         <v>83500000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DX60">
         <v>86900000.0</v>
       </c>
-      <c r="DW60"/>
-      <c r="DX60"/>
       <c r="DY60"/>
+      <c r="DZ60"/>
+      <c r="EA60"/>
     </row>
-    <row r="61" spans="1:129">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -22843,52 +23114,56 @@
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
-      <c r="BN61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
@@ -22908,52 +23183,54 @@
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
+      <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:129">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23041,50 +23318,52 @@
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
+      <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23177,51 +23456,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>627834000.0</v>
       </c>
       <c r="C2">
         <v>430267000.0</v>
       </c>
       <c r="D2">
         <v>394890000.0</v>
       </c>
       <c r="E2">
         <v>390353000.0</v>
       </c>
       <c r="F2">
         <v>380884000.0</v>
       </c>
       <c r="G2">
         <v>347979000.0</v>
       </c>
       <c r="H2">
         <v>367953000.0</v>
       </c>
       <c r="I2">
         <v>381004000.0</v>
       </c>
@@ -23266,51 +23545,51 @@
       </c>
       <c r="W2">
         <v>38298000.0</v>
       </c>
       <c r="X2">
         <v>291100000.0</v>
       </c>
       <c r="Y2">
         <v>216432000.0</v>
       </c>
       <c r="Z2">
         <v>183590000.0</v>
       </c>
       <c r="AA2">
         <v>168830000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>365523000.0</v>
       </c>
       <c r="C3">
         <v>305875000.0</v>
       </c>
       <c r="D3">
         <v>296394000.0</v>
       </c>
       <c r="E3">
         <v>302480000.0</v>
       </c>
       <c r="F3">
         <v>324403000.0</v>
       </c>
       <c r="G3">
         <v>326058000.0</v>
       </c>
       <c r="H3">
         <v>337667000.0</v>
       </c>
       <c r="I3">
         <v>327436000.0</v>
       </c>
@@ -23367,96 +23646,96 @@
       </c>
       <c r="AA3">
         <v>61647000.0</v>
       </c>
       <c r="AB3">
         <v>61383000.0</v>
       </c>
       <c r="AC3">
         <v>53141000.0</v>
       </c>
       <c r="AD3">
         <v>41535000.0</v>
       </c>
       <c r="AE3">
         <v>32591000.0</v>
       </c>
       <c r="AF3">
         <v>26300000.0</v>
       </c>
       <c r="AG3">
         <v>19200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>289936000.0</v>
       </c>
       <c r="O4">
         <v>69365000.0</v>
       </c>
       <c r="P4">
         <v>-40156000.0</v>
       </c>
       <c r="Q4">
         <v>-210000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5">
         <v>39403000.0</v>
       </c>
       <c r="C5">
         <v>21022000.0</v>
       </c>
       <c r="D5">
         <v>-105673000.0</v>
       </c>
       <c r="E5">
         <v>152477000.0</v>
       </c>
       <c r="F5">
         <v>215790000.0</v>
       </c>
       <c r="G5">
         <v>-170359000.0</v>
       </c>
       <c r="H5">
         <v>242397000.0</v>
       </c>
       <c r="I5">
         <v>255576000.0</v>
       </c>
@@ -23513,51 +23792,51 @@
       </c>
       <c r="AA5">
         <v>416876000.0</v>
       </c>
       <c r="AB5">
         <v>160246000.0</v>
       </c>
       <c r="AC5">
         <v>136356000.0</v>
       </c>
       <c r="AD5">
         <v>106019000.0</v>
       </c>
       <c r="AE5">
         <v>69298000.0</v>
       </c>
       <c r="AF5">
         <v>163000000.0</v>
       </c>
       <c r="AG5">
         <v>115900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>404926000.0</v>
       </c>
       <c r="C6">
         <v>326897000.0</v>
       </c>
       <c r="D6">
         <v>190721000.0</v>
       </c>
       <c r="E6">
         <v>454957000.0</v>
       </c>
       <c r="F6">
         <v>540193000.0</v>
       </c>
       <c r="G6">
         <v>155699000.0</v>
       </c>
       <c r="H6">
         <v>580064000.0</v>
       </c>
       <c r="I6">
         <v>583012000.0</v>
       </c>
@@ -23614,88 +23893,88 @@
       </c>
       <c r="AA6">
         <v>478523000.0</v>
       </c>
       <c r="AB6">
         <v>221629000.0</v>
       </c>
       <c r="AC6">
         <v>189497000.0</v>
       </c>
       <c r="AD6">
         <v>147554000.0</v>
       </c>
       <c r="AE6">
         <v>101889000.0</v>
       </c>
       <c r="AF6">
         <v>189300000.0</v>
       </c>
       <c r="AG6">
         <v>135100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-14189000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
         <v>289936000.0</v>
       </c>
       <c r="O8">
         <v>69365000.0</v>
       </c>
@@ -23712,51 +23991,51 @@
         <v>182052000.0</v>
       </c>
       <c r="V8">
         <v>3500000.0</v>
       </c>
       <c r="W8">
         <v>12850000.0</v>
       </c>
       <c r="X8">
         <v>23387000.0</v>
       </c>
       <c r="Y8">
         <v>22784000.0</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>387471000.0</v>
       </c>
       <c r="C9">
         <v>487937000.0</v>
       </c>
       <c r="D9">
         <v>489178000.0</v>
       </c>
       <c r="E9">
         <v>468811000.0</v>
       </c>
       <c r="F9">
         <v>466553000.0</v>
       </c>
       <c r="G9">
         <v>438047000.0</v>
       </c>
       <c r="H9">
         <v>559509000.0</v>
       </c>
       <c r="I9">
         <v>579347000.0</v>
       </c>
@@ -23813,51 +24092,51 @@
       </c>
       <c r="AA9">
         <v>320092000.0</v>
       </c>
       <c r="AB9">
         <v>327444000.0</v>
       </c>
       <c r="AC9">
         <v>283861000.0</v>
       </c>
       <c r="AD9">
         <v>221214000.0</v>
       </c>
       <c r="AE9">
         <v>155059000.0</v>
       </c>
       <c r="AF9">
         <v>105700000.0</v>
       </c>
       <c r="AG9">
         <v>74500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10">
         <v>-176940000.0</v>
       </c>
       <c r="C10">
         <v>-198965000.0</v>
       </c>
       <c r="D10">
         <v>-278593000.0</v>
       </c>
       <c r="E10">
         <v>-64374000.0</v>
       </c>
       <c r="F10">
         <v>23111000.0</v>
       </c>
       <c r="G10">
         <v>-245909000.0</v>
       </c>
       <c r="H10">
         <v>104143000.0</v>
       </c>
       <c r="I10">
         <v>65368000.0</v>
       </c>
@@ -23912,51 +24191,51 @@
       <c r="Z10">
         <v>77723000.0</v>
       </c>
       <c r="AA10">
         <v>56929000.0</v>
       </c>
       <c r="AB10">
         <v>200059000.0</v>
       </c>
       <c r="AC10">
         <v>151693000.0</v>
       </c>
       <c r="AD10">
         <v>117141000.0</v>
       </c>
       <c r="AE10">
         <v>32591000.0</v>
       </c>
       <c r="AF10"/>
       <c r="AG10">
         <v>115900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11">
         <v>-2193000.0</v>
       </c>
       <c r="C11">
         <v>-1300000.0</v>
       </c>
       <c r="D11">
         <v>-494000.0</v>
       </c>
       <c r="E11">
         <v>705000.0</v>
       </c>
       <c r="F11">
         <v>6948000.0</v>
       </c>
       <c r="G11">
         <v>-447000.0</v>
       </c>
       <c r="H11">
         <v>1589000.0</v>
       </c>
       <c r="I11">
         <v>-3604000.0</v>
       </c>
@@ -24013,51 +24292,51 @@
       </c>
       <c r="AA11">
         <v>-1267000.0</v>
       </c>
       <c r="AB11">
         <v>31235000.0</v>
       </c>
       <c r="AC11">
         <v>92281000.0</v>
       </c>
       <c r="AD11">
         <v>83973000.0</v>
       </c>
       <c r="AE11">
         <v>2390000.0</v>
       </c>
       <c r="AF11">
         <v>-12600000.0</v>
       </c>
       <c r="AG11">
         <v>107300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12">
         <v>216343000.0</v>
       </c>
       <c r="C12">
         <v>219987000.0</v>
       </c>
       <c r="D12">
         <v>172920000.0</v>
       </c>
       <c r="E12">
         <v>216851000.0</v>
       </c>
       <c r="F12">
         <v>192679000.0</v>
       </c>
       <c r="G12">
         <v>75550000.0</v>
       </c>
       <c r="H12">
         <v>138254000.0</v>
       </c>
       <c r="I12">
         <v>182962000.0</v>
       </c>
@@ -24114,53 +24393,55 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>203</v>
+      </c>
+      <c r="B13">
+        <v>35946000.0</v>
+      </c>
       <c r="C13">
         <v>197352000.0</v>
       </c>
       <c r="D13">
         <v>156937000.0</v>
       </c>
       <c r="E13">
         <v>5256000.0</v>
       </c>
       <c r="F13">
         <v>15689000.0</v>
       </c>
       <c r="G13">
         <v>27038000.0</v>
       </c>
       <c r="H13">
         <v>48508000.0</v>
       </c>
       <c r="I13">
         <v>71773000.0</v>
       </c>
       <c r="J13">
         <v>85546000.0</v>
       </c>
       <c r="K13">
@@ -24171,51 +24452,51 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>3910000.0</v>
       </c>
       <c r="C14">
         <v>3545000.0</v>
       </c>
       <c r="D14">
         <v>6548000.0</v>
       </c>
       <c r="E14">
         <v>-989000.0</v>
       </c>
       <c r="F14">
         <v>-1900000.0</v>
       </c>
       <c r="G14">
         <v>-15259000.0</v>
       </c>
       <c r="H14">
         <v>5734000.0</v>
       </c>
       <c r="I14">
         <v>8952000.0</v>
       </c>
@@ -24260,51 +24541,51 @@
       </c>
       <c r="W14">
         <v>19870000.0</v>
       </c>
       <c r="X14">
         <v>28907000.0</v>
       </c>
       <c r="Y14">
         <v>20189000.0</v>
       </c>
       <c r="Z14">
         <v>19001000.0</v>
       </c>
       <c r="AA14">
         <v>12168000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>-197148000.0</v>
       </c>
       <c r="C15">
         <v>-194120000.0</v>
       </c>
       <c r="D15">
         <v>-274065000.0</v>
       </c>
       <c r="E15">
         <v>-66068000.0</v>
       </c>
       <c r="F15">
         <v>14263000.0</v>
       </c>
       <c r="G15">
         <v>-230203000.0</v>
       </c>
       <c r="H15">
         <v>96820000.0</v>
       </c>
       <c r="I15">
         <v>60020000.0</v>
       </c>
@@ -24361,53 +24642,55 @@
       </c>
       <c r="AA15">
         <v>56929000.0</v>
       </c>
       <c r="AB15">
         <v>129011000.0</v>
       </c>
       <c r="AC15">
         <v>44075000.0</v>
       </c>
       <c r="AD15">
         <v>22046000.0</v>
       </c>
       <c r="AE15">
         <v>18911000.0</v>
       </c>
       <c r="AF15">
         <v>11300000.0</v>
       </c>
       <c r="AG15">
         <v>8600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>206</v>
+      </c>
+      <c r="B16">
+        <v>-197923000.0</v>
+      </c>
       <c r="C16">
         <v>-195026000.0</v>
       </c>
       <c r="D16">
         <v>-274935000.0</v>
       </c>
       <c r="E16">
         <v>-66068000.0</v>
       </c>
       <c r="F16">
         <v>14263000.0</v>
       </c>
       <c r="G16">
         <v>-230203000.0</v>
       </c>
       <c r="H16">
         <v>96820000.0</v>
       </c>
       <c r="I16">
         <v>60020000.0</v>
       </c>
       <c r="J16">
         <v>146130000.0</v>
       </c>
       <c r="K16">
@@ -24448,51 +24731,51 @@
       </c>
       <c r="W16">
         <v>69643000.0</v>
       </c>
       <c r="X16">
         <v>89831000.0</v>
       </c>
       <c r="Y16">
         <v>38181000.0</v>
       </c>
       <c r="Z16">
         <v>60069000.0</v>
       </c>
       <c r="AA16">
         <v>39238000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17">
         <v>-201059000.0</v>
       </c>
       <c r="C17">
         <v>-197665000.0</v>
       </c>
       <c r="D17">
         <v>-341103000.0</v>
       </c>
       <c r="E17">
         <v>-65079000.0</v>
       </c>
       <c r="F17">
         <v>16163000.0</v>
       </c>
       <c r="G17">
         <v>-82164000.0</v>
       </c>
       <c r="H17">
         <v>102554000.0</v>
       </c>
       <c r="I17">
         <v>68972000.0</v>
       </c>
@@ -24517,51 +24800,51 @@
       <c r="P17">
         <v>209231000.0</v>
       </c>
       <c r="Q17">
         <v>28630000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>-283542000.0</v>
       </c>
       <c r="C18">
         <v>-219987000.0</v>
       </c>
       <c r="D18">
         <v>-206678000.0</v>
       </c>
       <c r="E18">
         <v>-216851000.0</v>
       </c>
       <c r="F18">
         <v>-192679000.0</v>
       </c>
       <c r="G18">
         <v>-75550000.0</v>
       </c>
       <c r="H18">
         <v>-138254000.0</v>
       </c>
       <c r="I18">
         <v>-182962000.0</v>
       </c>
@@ -24574,51 +24857,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2442000.0</v>
       </c>
       <c r="F19">
         <v>91429000.0</v>
       </c>
       <c r="G19">
         <v>-95150000.0</v>
       </c>
       <c r="H19">
         <v>36248000.0</v>
       </c>
       <c r="I19">
         <v>39948000.0</v>
       </c>
       <c r="J19">
         <v>114363000.0</v>
       </c>
       <c r="K19">
         <v>460616000.0</v>
       </c>
@@ -24637,88 +24920,88 @@
       <c r="P19">
         <v>278283000.0</v>
       </c>
       <c r="Q19">
         <v>76997000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>167761000.0</v>
       </c>
       <c r="C21">
         <v>165012000.0</v>
       </c>
       <c r="D21">
         <v>177579000.0</v>
       </c>
       <c r="E21">
         <v>150035000.0</v>
       </c>
       <c r="F21">
         <v>125368000.0</v>
       </c>
       <c r="G21">
         <v>88089000.0</v>
       </c>
       <c r="H21">
         <v>206149000.0</v>
       </c>
       <c r="I21">
         <v>308565000.0</v>
       </c>
@@ -24775,88 +25058,88 @@
       </c>
       <c r="AA21">
         <v>151262000.0</v>
       </c>
       <c r="AB21">
         <v>160246000.0</v>
       </c>
       <c r="AC21">
         <v>136356000.0</v>
       </c>
       <c r="AD21">
         <v>106019000.0</v>
       </c>
       <c r="AE21">
         <v>101889000.0</v>
       </c>
       <c r="AF21">
         <v>163000000.0</v>
       </c>
       <c r="AG21">
         <v>115900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>847544000.0</v>
       </c>
       <c r="C23">
         <v>753192000.0</v>
       </c>
       <c r="D23">
         <v>706489000.0</v>
       </c>
       <c r="E23">
         <v>709129000.0</v>
       </c>
       <c r="F23">
         <v>722069000.0</v>
       </c>
       <c r="G23">
         <v>697937000.0</v>
       </c>
       <c r="H23">
         <v>721313000.0</v>
       </c>
       <c r="I23">
         <v>736744000.0</v>
       </c>
@@ -24913,88 +25196,88 @@
       </c>
       <c r="AA23">
         <v>168830000.0</v>
       </c>
       <c r="AB23">
         <v>167198000.0</v>
       </c>
       <c r="AC23">
         <v>147505000.0</v>
       </c>
       <c r="AD23">
         <v>115195000.0</v>
       </c>
       <c r="AE23">
         <v>53170000.0</v>
       </c>
       <c r="AF23">
         <v>105700000.0</v>
       </c>
       <c r="AG23">
         <v>74500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>368103000.0</v>
       </c>
       <c r="C25">
         <v>305875000.0</v>
       </c>
       <c r="D25">
         <v>300079000.0</v>
       </c>
       <c r="E25">
         <v>291612000.0</v>
       </c>
       <c r="F25">
         <v>311129000.0</v>
       </c>
       <c r="G25">
         <v>326058000.0</v>
       </c>
       <c r="H25">
         <v>337667000.0</v>
       </c>
       <c r="I25">
         <v>332736000.0</v>
       </c>
@@ -25005,51 +25288,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.16</v>
       </c>
       <c r="E26">
         <v>0.08</v>
       </c>
       <c r="F26">
         <v>0.06</v>
       </c>
       <c r="G26">
         <v>0.16</v>
       </c>
       <c r="H26">
         <v>0.21</v>
       </c>
       <c r="I26">
         <v>0.12</v>
       </c>
       <c r="J26">
         <v>0.14</v>
       </c>
       <c r="K26">
@@ -25070,88 +25353,88 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>31539000.0</v>
       </c>
       <c r="C28">
         <v>28145000.0</v>
       </c>
       <c r="D28">
         <v>29238000.0</v>
       </c>
       <c r="E28">
         <v>27164000.0</v>
       </c>
       <c r="F28">
         <v>30056000.0</v>
       </c>
       <c r="G28">
         <v>30339000.0</v>
       </c>
       <c r="H28">
         <v>22634000.0</v>
       </c>
       <c r="I28">
         <v>24160000.0</v>
       </c>
@@ -25208,51 +25491,51 @@
       </c>
       <c r="AA28">
         <v>5509000.0</v>
       </c>
       <c r="AB28">
         <v>5488000.0</v>
       </c>
       <c r="AC28">
         <v>4373000.0</v>
       </c>
       <c r="AD28">
         <v>2759000.0</v>
       </c>
       <c r="AE28">
         <v>2378000.0</v>
       </c>
       <c r="AF28">
         <v>2000000.0</v>
       </c>
       <c r="AG28">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>-2193000.0</v>
       </c>
       <c r="C29">
         <v>-1300000.0</v>
       </c>
       <c r="D29">
         <v>-97000.0</v>
       </c>
       <c r="E29">
         <v>705000.0</v>
       </c>
       <c r="F29">
         <v>6948000.0</v>
       </c>
       <c r="G29">
         <v>-447000.0</v>
       </c>
       <c r="H29">
         <v>1589000.0</v>
       </c>
       <c r="I29">
         <v>-3604000.0</v>
       </c>
@@ -25267,51 +25550,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>219710000.0</v>
       </c>
       <c r="C30">
         <v>322925000.0</v>
       </c>
       <c r="D30">
         <v>311599000.0</v>
       </c>
       <c r="E30">
         <v>318776000.0</v>
       </c>
       <c r="F30">
         <v>341185000.0</v>
       </c>
       <c r="G30">
         <v>349958000.0</v>
       </c>
       <c r="H30">
         <v>353360000.0</v>
       </c>
       <c r="I30">
         <v>370965000.0</v>
       </c>
@@ -25368,51 +25651,51 @@
       </c>
       <c r="AA30">
         <v>168830000.0</v>
       </c>
       <c r="AB30">
         <v>167198000.0</v>
       </c>
       <c r="AC30">
         <v>147505000.0</v>
       </c>
       <c r="AD30">
         <v>115195000.0</v>
       </c>
       <c r="AE30">
         <v>155059000.0</v>
       </c>
       <c r="AF30">
         <v>105700000.0</v>
       </c>
       <c r="AG30">
         <v>74500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B31">
         <v>-344701000.0</v>
       </c>
       <c r="C31">
         <v>-363977000.0</v>
       </c>
       <c r="D31">
         <v>-456172000.0</v>
       </c>
       <c r="E31">
         <v>-214409000.0</v>
       </c>
       <c r="F31">
         <v>-102257000.0</v>
       </c>
       <c r="G31">
         <v>-333998000.0</v>
       </c>
       <c r="H31">
         <v>-102006000.0</v>
       </c>
       <c r="I31">
         <v>-243197000.0</v>
       </c>
@@ -25467,51 +25750,51 @@
       <c r="Z31">
         <v>-170310000.0</v>
       </c>
       <c r="AA31">
         <v>-94333000.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31">
         <v>-136356000.0</v>
       </c>
       <c r="AD31">
         <v>-106019000.0</v>
       </c>
       <c r="AE31">
         <v>-69298000.0</v>
       </c>
       <c r="AF31">
         <v>-163000000.0</v>
       </c>
       <c r="AG31">
         <v>-115900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B32">
         <v>1015305000.0</v>
       </c>
       <c r="C32">
         <v>918204000.0</v>
       </c>
       <c r="D32">
         <v>884068000.0</v>
       </c>
       <c r="E32">
         <v>859164000.0</v>
       </c>
       <c r="F32">
         <v>847437000.0</v>
       </c>
       <c r="G32">
         <v>786026000.0</v>
       </c>
       <c r="H32">
         <v>927462000.0</v>
       </c>
       <c r="I32">
         <v>960351000.0</v>
       </c>
@@ -25587,1213 +25870,1228 @@
       <c r="AG32">
         <v>74500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>77933000.0</v>
+      </c>
+      <c r="C2">
+        <v>285597000.0</v>
+      </c>
+      <c r="D2">
         <v>287765000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>110561000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>112343000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>117165000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>123040000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>103833000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>99486000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>103908000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>98365000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>101648000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>95834000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>99043000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>97306000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>99951000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>95622000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>97476000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>103910000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>91497000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>89313000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>96164000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>90122000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>83255000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>80228000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>94374000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>92365000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>92004000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>87461000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>96123000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>85506000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>93627000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>89038000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>112833000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>96005000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>97644000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>97248000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>104414000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>100918000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>99595000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>98209000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>107224000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>113945000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>115962000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>114116000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>128132000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>119161000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>106860000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>102761000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>113148000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>105320000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>109220000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>105322000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>101753000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>100930000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>88373000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>88804000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>88025000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>80708000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>88506000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>85001000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>88630000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>85717000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>86001000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>80762000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>83008000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>76940000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>80506000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>84784000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>94201000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>91881000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>92215000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>87784000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>18343000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>-577682000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>84482000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>18519000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>17755000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>-533102000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>23356000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>12125000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>14714000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>-490347000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>11748000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>12800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>10538000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>-342529000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>80723000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>87605000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>82342000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>89312000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>72269000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>69701000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>65032000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>65529000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>57100000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>45712000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>43740000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>49140000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>45938000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>45810000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>41749000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>46935000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>41038000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>40960000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>39897000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>86217000.0</v>
+      </c>
+      <c r="C3">
+        <v>83076000.0</v>
+      </c>
+      <c r="D3">
         <v>85117000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>93988000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>91199000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>95219000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>81454000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>73299000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>74407000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>71382000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>72659000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>74399000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>74301000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>75035000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>76344000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>75377000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>75086000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>75673000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>82953000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>78847000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>81791000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>80812000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>79558000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>80749000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>81924000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>83827000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>85721000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>82787000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>82385000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>81468000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>86828000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>81803000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>78868000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>79937000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>85968000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>83147000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>83243000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>83073000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>89391000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>86976000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>85190000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>86931000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>115696000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>117486000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>115990000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>120618000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>112517000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>90380000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>88583000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>89072000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>90343000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>92799000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>94548000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>93841000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>88310000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>77567000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>75841000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>81002000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>73811000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>71480000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>69349000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>68003000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>68534000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>66450000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>63362000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>61906000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>78292000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>64619000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>67165000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>67396000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>101461000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>66637000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>59682000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>62860000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>65430000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>60174000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>60406000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>55972000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>57600000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>56119000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>59414000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>63537000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>59165000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>57182000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>58251000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>37653000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>41120000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>35646000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>35311000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>34301000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>35176000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>25364000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>24575000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>23914000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>23608000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>21479000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>17126000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>16624000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>16891000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>16601000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>16379000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>16104000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>17015000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>15064000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>15040000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>14528000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>14783000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>15900000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>15300000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>15400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>14541000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>15000000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>11900000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>11700000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>11735000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>10100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>10200000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>9500000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>8791000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DQ3">
         <v>7800000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DR3">
         <v>8100000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DS3">
         <v>7900000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DT3">
         <v>7100000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DU3">
         <v>6700000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DV3">
         <v>6200000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DW3">
         <v>6300000.0</v>
       </c>
-      <c r="DV3"/>
-      <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26805,100 +27103,100 @@
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>147953000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-1962000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>143941000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>4000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-1614000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-263000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>129638000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-58396000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-40602000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>359000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>87000.0</v>
       </c>
-      <c r="BI4">
-[...4 lines deleted...]
-      </c>
       <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
         <v>28000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BN4">
         <v>-94000.0</v>
       </c>
-      <c r="BM4">
-[...4 lines deleted...]
-      </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
@@ -26972,883 +27270,897 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5">
+        <v>38696000.0</v>
+      </c>
+      <c r="C5">
+        <v>21125000.0</v>
+      </c>
+      <c r="D5">
         <v>82816000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>-90705000.0</v>
+      </c>
+      <c r="F5">
         <v>30193000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>17099000.0</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
+        <v>-220499000.0</v>
+      </c>
+      <c r="I5">
+        <v>-54454000.0</v>
+      </c>
+      <c r="J5">
         <v>321223000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-80480000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-220240000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="M5">
+        <v>-216913000.0</v>
+      </c>
+      <c r="N5">
         <v>40669000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-20653000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>52720000.0</v>
       </c>
-      <c r="O5">
-[...4 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>38962000.0</v>
+      </c>
+      <c r="R5">
+        <v>34832000.0</v>
+      </c>
+      <c r="S5">
         <v>16306000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>16025000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>153402000.0</v>
+      </c>
+      <c r="V5">
         <v>57959000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-11596000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-194349000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>15668000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-8217000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>16539000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>77614000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>65018000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>64978000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>47546000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>68794000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>128451000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>42314000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>35945000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>67738000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>56373000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>69505000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>51095000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>81541000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>59866000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>91143000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>419598000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>501191000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>91537000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>88076000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>64441000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>1580796000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>85858000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>60888000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>67779000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>43999000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>90486000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>139171000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>64583000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>273315000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>85556000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>50926000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-21081000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-3531000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>59966000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>61903000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>52325000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>93741000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>12612000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>51319000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>49878000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-117026000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>225621000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>73514000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>83306000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>172094000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>80454000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>90591000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>86478000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>88486000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>78249000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>73833000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>70414000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>77162000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>64051000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>57666000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>61026000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>78081000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>59803000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>53467000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>52303000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>53180000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>50738000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>42454000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>87648000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>51592000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>72800000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>71164000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>48822000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>54353000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>42349000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>32316000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>33210000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>43818000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>36544000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>34205000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>123098000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>44661000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>35900000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>35295000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>35406000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-218354000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>40788000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>39982000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>38781000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>-170744000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>117400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>96800000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>93000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>-129281000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>79900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>79500000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DO5">
         <v>76000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DP5">
         <v>-71911000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DQ5">
         <v>58900000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DR5">
         <v>59400000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DS5">
         <v>55300000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DT5">
         <v>45500000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DU5">
         <v>41900000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DV5">
         <v>38400000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DW5">
         <v>37300000.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>124913000.0</v>
+      </c>
+      <c r="C6">
+        <v>104201000.0</v>
+      </c>
+      <c r="D6">
         <v>167933000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>3283000.0</v>
+      </c>
+      <c r="F6">
         <v>121392000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>112318000.0</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
+        <v>-139045000.0</v>
+      </c>
+      <c r="I6">
+        <v>18845000.0</v>
+      </c>
+      <c r="J6">
         <v>395630000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9098000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-147581000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="M6">
+        <v>-142514000.0</v>
+      </c>
+      <c r="N6">
         <v>114970000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>54382000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>129064000.0</v>
       </c>
-      <c r="O6">
-[...4 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>114339000.0</v>
+      </c>
+      <c r="R6">
+        <v>109918000.0</v>
+      </c>
+      <c r="S6">
         <v>91979000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>98978000.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>232249000.0</v>
+      </c>
+      <c r="V6">
         <v>139750000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>69216000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-114791000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>96417000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>73707000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>100366000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>163335000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>147805000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>147363000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>129014000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>155622000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>210254000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>121182000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>115882000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>153706000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>139520000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>152748000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>134168000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>170932000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>146842000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>176333000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>506529000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>616887000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>209023000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>204066000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>185059000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>1693313000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>176238000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>149471000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>156851000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>134342000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>183285000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>233719000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>158424000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>361625000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>163123000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>126767000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>59921000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>70280000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>131446000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>131252000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>120328000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>162275000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>79062000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>114681000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>111784000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-38734000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>290240000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>140679000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>150702000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>273555000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>147091000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>150273000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>149338000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>153916000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>138423000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>134239000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>126386000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>134762000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>120170000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>117080000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>124563000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>137246000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>116985000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>111718000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>89956000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>94300000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>86384000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>77765000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>121949000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>86768000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>98164000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>95739000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>72736000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>77961000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>63828000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>49442000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>49834000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>60709000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>53145000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>50584000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>139202000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>61676000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>50964000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>50335000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>49934000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-203571000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>56688000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>55282000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>54181000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-156203000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>132400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>108700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>104700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-117546000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>90000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>89700000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>85500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-63120000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>66700000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>67500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>63200000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>52600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>48600000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DV6">
         <v>44600000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DW6">
         <v>43600000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DX6">
         <v>69100000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DY6">
         <v>22900000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DZ6">
         <v>20500000.0</v>
       </c>
-      <c r="DY6">
+      <c r="EA6">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -28027,113 +28339,115 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28145,1808 +28459,1840 @@
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
         <v>289936000.0</v>
       </c>
-      <c r="AY8">
-[...4 lines deleted...]
-      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
         <v>69365000.0</v>
       </c>
-      <c r="BC8">
-[...4 lines deleted...]
-      </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
         <v>102152000.0</v>
       </c>
-      <c r="BS8">
-[...4 lines deleted...]
-      </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
         <v>3798000.0</v>
       </c>
-      <c r="BW8">
-[...4 lines deleted...]
-      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>182052000.0</v>
       </c>
-      <c r="CA8">
-[...4 lines deleted...]
-      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
         <v>3500000.0</v>
       </c>
-      <c r="CE8">
-[...4 lines deleted...]
-      </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>12850000.0</v>
       </c>
-      <c r="CI8">
-[...4 lines deleted...]
-      </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
         <v>23387000.0</v>
       </c>
-      <c r="CM8">
-[...4 lines deleted...]
-      </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
         <v>22784000.0</v>
       </c>
-      <c r="CQ8">
-[...4 lines deleted...]
-      </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
         <v>680000.0</v>
       </c>
-      <c r="CY8">
-[...4 lines deleted...]
-      </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>171774000.0</v>
+      </c>
+      <c r="C9">
+        <v>-42848000.0</v>
+      </c>
+      <c r="D9">
         <v>-24739000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>142701000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>137450000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>132059000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>150636000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>116391000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>116035000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>104875000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>140323000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>116504000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>116540000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>115811000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>130919000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>110753000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>108469000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>118668000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>125493000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>120640000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>126160000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>94260000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>104521000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>102589000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>98359000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>132578000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>149476000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>139123000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>140511000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>130399000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>161368000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>148571000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>145507000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>123901000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>160738000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>144807000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>150175000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>142631000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>171082000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>153772000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>161695000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>148776000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>206813000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>210300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>208678000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>190203000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>203748000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>156632000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>151576000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>151364000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>151248000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>157336000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>151655000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>161029000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>150233000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>127296000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>115741000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>126704000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>126868000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>114177000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>105939000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>102439000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>118168000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>37585000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>100464000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>99106000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>115221000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>117286000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>121131000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>116578000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>147353000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>133592000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>121513000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>192601000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>822609000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>139502000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>197269000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>193916000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>736354000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>188750000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>195709000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>197942000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>714550000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>193675000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>173584000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>140841000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>509113000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>128363000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>128796000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>123668000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>138126000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>117363000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>117712000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>114957000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>121323000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>101543000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>79108000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>76950000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>93232000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>82887000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>80691000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>77763000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>91596000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>76937000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>76255000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>75303000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>67844000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>89500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>86000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>84200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>77761000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>78000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>65600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>62600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>67514000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>49900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>53100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>50700000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>41159000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>38500000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DR9">
         <v>38700000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DS9">
         <v>36500000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DT9">
         <v>29900000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DU9">
         <v>27100000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DV9">
         <v>24900000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DW9">
         <v>23900000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DX9">
         <v>27700000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DY9">
         <v>22900000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DZ9">
         <v>20500000.0</v>
       </c>
-      <c r="DY9">
+      <c r="EA9">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>-27347000.0</v>
+      </c>
+      <c r="C10">
+        <v>-46375000.0</v>
+      </c>
+      <c r="D10">
         <v>7472000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-90705000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-41732000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-51975000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-220499000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-111553000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>265757000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-132670000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>65811000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-270293000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-14035000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-60076000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3204000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-13668000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-18357000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-35555000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-27508000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>113066000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3045000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-65492000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-204607000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-21516000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-28251000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8465000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>29625000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>50703000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>14626000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>9189000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>11441000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>81707000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>9550000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-37330000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>54356000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>22097000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>29489000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>71325000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>38820000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>14101000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>49948000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>452692000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>443039000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>35455000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>15463000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>25732000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1530048000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>38055000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>15088000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>19472000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1464000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>49126000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>89941000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>19731000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>184377000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>43893000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>11830000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>48523000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>213730000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>16205000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>17837000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2701000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>40234000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>6778000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-919000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-5533000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>152297000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>159842000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1600000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>13367000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>100377000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>7267000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>19629000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>10193000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>53665000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>23021000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>16221000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>6394000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>225678000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>16273000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>6838000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>10514000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>71686000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>10338000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>12328000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>22900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>91633000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>19656000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>19326000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>20328000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>128034000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>41799000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>33769000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>24620000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>81382000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>16871000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>3736000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>22363000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>77723000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>39509000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>34779000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>35726000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>49427000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>39185000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>37678000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>38408000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>-179541000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>134000000.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>96800000.0</v>
       </c>
-      <c r="DI10"/>
-      <c r="DJ10"/>
       <c r="DK10"/>
-      <c r="DL10">
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10">
         <v>80000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>76000000.0</v>
       </c>
-      <c r="DN10"/>
-      <c r="DO10">
+      <c r="DP10"/>
+      <c r="DQ10">
         <v>58900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>59400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DS10">
         <v>55300000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DT10">
         <v>45500000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DU10">
         <v>41900000.0</v>
       </c>
-      <c r="DT10"/>
-      <c r="DU10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>37300000.0</v>
       </c>
-      <c r="DV10"/>
-      <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11">
+        <v>-495000.0</v>
+      </c>
+      <c r="C11">
+        <v>-2641000.0</v>
+      </c>
+      <c r="D11">
         <v>-473000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-710000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-188000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-822000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-879000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>545000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>258000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1224000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-655000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1672000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>371000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1882000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-258000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-166000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-670000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1799000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2504000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>107000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7107000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2238000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>237000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1106000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1524000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-266000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-114000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>678000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>679000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>346000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1805000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>466000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>684000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-2949000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>15772000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2869000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>437000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-3484000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-2014000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>905000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>514000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1317000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1146000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-859000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-283000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-935000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-510000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-689000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2898000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-172000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>571000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-543000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-1477000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-243000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-2000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-934000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-3075000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1850000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-299000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-1566000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-1768000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-2478000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>14454000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-2662000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-1375000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>1215000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>5640000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>302000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-380000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-801000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-376000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>362000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-98000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>301000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>8000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>429000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>787000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-120000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-40722000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>535000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>218000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-533000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>42149000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-1166000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-529000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-509000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>59310000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>-3146000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-2423000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>-2507000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>100188000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>5825000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>13803000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-4788000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>42970000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-4144000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>-111000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>8123000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>23684000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>22413000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>22990000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>24576000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>22767000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>24083000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>23050000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>24432000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>-306865000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>116800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-16680000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>-17521000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>-31312000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>-11100000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>87400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>-7600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>-17768000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>-1900000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>73400000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>69200000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DP11">
         <v>-16501000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DQ11">
         <v>54200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DR11">
         <v>55100000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DS11">
         <v>50900000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DT11">
         <v>41400000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DU11">
         <v>39100000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DV11">
         <v>-3400000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DW11">
         <v>35000000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DX11">
         <v>-3000000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DY11">
         <v>-2500000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DZ11">
         <v>-2600000.0</v>
       </c>
-      <c r="DY11">
+      <c r="EA11">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12">
+        <v>66043000.0</v>
+      </c>
+      <c r="C12">
+        <v>67500000.0</v>
+      </c>
+      <c r="D12">
         <v>75344000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>72699000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>71925000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>69074000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>70933000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>57099000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>55466000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>52190000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>25413000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>53380000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>54704000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>39423000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>59171000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>52630000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>53189000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>51861000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>43533000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>40336000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>54914000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>53896000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10258000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>37184000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>52841000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8074000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>47989000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>14799000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>50352000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>38357000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>46485000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>44927000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>38915000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>52635000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>44889000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>43265000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>42321000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>41301000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>42721000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>39983000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>41195000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>39776000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>48805000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>54956000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>54896000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>53286000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>50748000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>47803000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>45800000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>46338000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>38528000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>49603000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>50375000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>49680000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>48335000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>41565000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>43297000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>42523000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>45103000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>43761000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>44066000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>49624000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>53507000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>51662000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>52238000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>55411000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>59414000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>65779000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>71914000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>69939000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>71717000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>73887000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>72042000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>74369000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>78920000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>56338000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>58726000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>64020000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>74728000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>71796000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>70522000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>71150000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>249910000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>71354000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>61718000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>42564000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>146327000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>37507000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>34755000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>33333000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>132512000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>31858000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>32981000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>34008000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>122934000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>36255000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>25036000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>25124000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>109646000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>27549000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>27497000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>27996000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>26386000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>26962000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>26948000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>28151000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
+        <v>27461000.0</v>
+      </c>
+      <c r="E13">
         <v>9759000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>475000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>799000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7692000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>74931000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>15701000.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>107465000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>6960000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>61810000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>11166000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6322000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6353000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>29097000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4523000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1733000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>20035000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1910000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>10050000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>12513000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>32807000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>9698000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>14426000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>14582000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>7257000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>12243000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -30001,1313 +30347,1331 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>-219000.0</v>
+      </c>
+      <c r="C14">
+        <v>544000.0</v>
+      </c>
+      <c r="D14">
         <v>-394000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2635000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>639000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1030000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>8410000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3909000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-13492000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4718000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-4287000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9418000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-558000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-539000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1773000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1691000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2303000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>172000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>7934000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-6257000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>158452000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-4126000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-14426000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-431000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-1611000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1209000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2848000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3654000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-1787000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1019000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1497000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7213000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1050000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-808000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5833000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1730000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2414000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5566000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3706000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-534000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4212000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>30460000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>29226000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2717000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1351000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2056000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>101336000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2830000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1898000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1825000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>5910000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2702000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>15819000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>4438000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>12047000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>3382000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>11189000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2345000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>12532000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1315000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>-1695000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>57000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>2200000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1039000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>495000.0</v>
       </c>
-      <c r="BM14">
-[...2 lines deleted...]
-      <c r="BN14">
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>-3026000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>26050000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>-2401000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2401000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7972000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>312000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>3137000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1965000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>7627000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>3450000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>2431000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1829000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>2530000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>9771000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>5309000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>1923000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>3625000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>1272000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>1163000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>4396000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>7220000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>4180000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>4070000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>4400000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>5994000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>10214000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>7554000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>5145000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>10825000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>4184000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>-5573000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>5573000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>11659000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>2965000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>2249000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>2128000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>5446000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>2301000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>2382000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>2039000.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
+      <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>-27071000.0</v>
+      </c>
+      <c r="C15">
+        <v>-36350000.0</v>
+      </c>
+      <c r="D15">
         <v>-18760000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-87360000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-40905000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-50123000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-211210000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-108189000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>252007000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-126728000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>62179000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-262547000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-14964000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-58733000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1689000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-15193000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-15384000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-37182000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-17070000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>106702000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-11765000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-63604000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-190418000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-22191000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-25116000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7522000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>26891000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>46371000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>15734000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>7824000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>11749000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>74028000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>7816000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-33573000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>32751000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>17498000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>26638000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>69243000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>36935000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>13730000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>45222000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>420915000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>414959000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>33597000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>14395000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>24611000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1429221000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>35914000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>16088000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>17819000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>144878000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>38123000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>218997000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>18092000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>174247000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>43893000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>133354000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-14068000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>163107000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>12941000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-19216000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>34000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>23558000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>8429000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-440000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-6357000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-14376000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>142838000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-21736000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>14016000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>63231000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>3473000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>16560000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>95064000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>44273000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>20922000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>17594000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>6083000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>154127000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>53167000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>31642000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>13423000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>29535000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>10338000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>11313000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>20498000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>32322000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>19656000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>19326000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>20328000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>27848000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>41799000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>33769000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>24620000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>38412000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>16871000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>3736000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>22363000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>40533000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>14281000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>11657000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>11250000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>21894000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>11817000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>12245000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>10974000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>88511000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>13865000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>13407000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>13318000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>18375000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>8800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>9400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>7500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>7246000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>1800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>6100000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>6800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>5511000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>4700000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DR15">
         <v>4300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DS15">
         <v>4400000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DT15">
         <v>4100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DU15">
         <v>2800000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DV15">
         <v>2100000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DW15">
         <v>2300000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DX15">
         <v>3000000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DY15">
         <v>2500000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DZ15">
         <v>2600000.0</v>
       </c>
-      <c r="DY15">
+      <c r="EA15">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
+        <v>-18953000.0</v>
+      </c>
+      <c r="E16">
         <v>-87554000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-41098000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-50319000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-211474000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-108441000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-262760000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-14964000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-58733000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1475000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-15193000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-15384000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-37182000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-17071000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>106702000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-11765000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-63604000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-190418000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-22191000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-25116000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7522000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>26891000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>46371000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>15734000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>7824000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>11749000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>74028000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7816000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-33573000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>32751000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>17498000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>26638000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>69243000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>37128000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>13730000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>45222000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>420915000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>414959000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>33597000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>14395000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>24611000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1429221000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>35914000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>16088000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>17819000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>144878000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>38123000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>218997000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>18092000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>174247000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>43893000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>133354000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-14068000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>163107000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>12941000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>-19216000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>34000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>24343000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>8429000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>-440000.0</v>
       </c>
-      <c r="BM16">
-[...2 lines deleted...]
-      <c r="BN16">
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>1996000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>133487000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>4617000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>11767000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>49290000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>-12923000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>12923000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>7389000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>38025000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>16837000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>14199000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>3328000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>47286000.0</v>
       </c>
-      <c r="CA16">
-[...2 lines deleted...]
-      <c r="CB16">
+      <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
         <v>-3616000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>3616000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>15903000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>3175000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>4122000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>17898000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>21627000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>16272000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>15466000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>16278000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>24291000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>13396000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>27794000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>18950000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>20162000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>11629000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>-2638000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>2638000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>37091000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>9119000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>6385000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>6319000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>16201000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>8153000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>7595000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>7289000.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17">
+        <v>-26852000.0</v>
+      </c>
+      <c r="C17">
+        <v>-36894000.0</v>
+      </c>
+      <c r="D17">
         <v>-18366000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-89995000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-41544000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-51153000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-219620000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-112098000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>265499000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-131446000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>66466000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-271965000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-14406000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-58194000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>3462000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-13502000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-17687000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-37354000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-25005000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>112959000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4062000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-67730000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-41546000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-22622000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-26727000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8731000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>22234000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>50025000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>13947000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>16348000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>13246000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>81241000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>8866000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-34381000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>38584000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>19228000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>29052000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>74809000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>40834000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>13196000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>49434000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>451375000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>444185000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>36314000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>15746000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>26667000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>1530557000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>38744000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>17986000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>19644000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>2835000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>42787000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>90875000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>22526000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>187908000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>47538000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>14905000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>46673000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>216241000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>13897000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>-20998000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>91000.0</v>
       </c>
-      <c r="BJ17">
-[...2 lines deleted...]
-      <c r="BK17">
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>9440000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>149000.0</v>
       </c>
-      <c r="BM17">
-[...4 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -31381,165 +31745,175 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-66043000.0</v>
+      </c>
+      <c r="C18">
+        <v>-67500000.0</v>
+      </c>
+      <c r="D18">
         <v>-69844000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-72699000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-71925000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-69074000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-70933000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-57099000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-39765000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-52190000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-25413000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-53380000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-54704000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-39423000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-59171000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-52630000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-53189000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-51861000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-43533000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-40336000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-54914000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-53896000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-10258000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-37184000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-20034000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-8074000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-47989000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-14799000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-37109000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-38357000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31594,224 +31968,226 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>3319000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-58031000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>12097000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>7727000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>5262000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-22644000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-21132000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>115826000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>16108000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-19373000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-49378000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-727000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-18040000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-27005000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>18023000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>14451000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1802000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>5576000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-10868000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>65305000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>6151000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-20640000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>31507000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>8989000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>12336000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>61531000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>4827000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-5782000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>22319000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>439252000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>399276000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>4494000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-13000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>31427000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>1500134000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>14745000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>11691000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>11591000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>18966000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>33102000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>92006000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>16074000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>8596000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>17249000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>17387000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>29526000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>206579000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>18752000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>23973000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>28979000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>21514000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BN19">
         <v>13280000.0</v>
       </c>
-      <c r="BM19"/>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -31831,89 +32207,87 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -32092,502 +32466,510 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>-27723000.0</v>
+      </c>
+      <c r="C21">
+        <v>30991000.0</v>
+      </c>
+      <c r="D21">
         <v>49855000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>44869000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>41152000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>31885000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>61686000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>37082000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>37363000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>28881000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>63012000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>39839000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>37350000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>37378000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>50278000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>31235000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>29570000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>38950000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>38164000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>37576000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>41851000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7777000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>18327000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>16395000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>9823000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>43544000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>59591000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>65630000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>53537000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>41970000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>68794000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>61329000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>42314000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>35945000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>67738000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>56373000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>59474000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>51095000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>76714000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>59866000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>80228000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>53216000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>293828000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>93989000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>88076000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>67307000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>79158000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>76343000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>58652000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>67779000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>57679000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>90486000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>139171000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>64583000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>60051000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>46340000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>35067000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>43559000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>53831000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>41208000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>36643000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>30647000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>48287000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>36739000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>37457000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>32373000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>33507000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>49299000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>50441000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>44133000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>49963000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>61226000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>65645000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>63506000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>88486000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>61161000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>63679000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>62834000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>77162000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>64051000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>57666000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>61026000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>78081000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>60774000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>57230000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>52303000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>53180000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>50738000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>42454000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>87648000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>51590000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>47624000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>47572000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>48822000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>54353000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>42613000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>32316000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>33210000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>43818000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>36544000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>34205000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>35826000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>44661000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>35900000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>35295000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>35406000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-218354000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>40793000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>39996000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>38928000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>-170744000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>117400000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>96800000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>93000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>-129281000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>79900000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>79900000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>76000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>-71911000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>58900000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DR21">
         <v>59400000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DS21">
         <v>55300000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DT21">
         <v>45500000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DU21">
         <v>41900000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DV21">
         <v>38400000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DW21">
         <v>37300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DX21">
         <v>69100000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DY21">
         <v>22900000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DZ21">
         <v>20500000.0</v>
       </c>
-      <c r="DY21">
+      <c r="EA21">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32766,461 +33148,473 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>277430000.0</v>
+      </c>
+      <c r="C23">
+        <v>211758000.0</v>
+      </c>
+      <c r="D23">
         <v>213171000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>208393000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>208641000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>217339000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>211990000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>183142000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>178158000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>179902000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>175676000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>178313000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>175024000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>177476000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>177947000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>179469000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>174521000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>177194000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>191239000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>174561000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>173622000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>182647000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>176316000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>169449000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>168764000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>183408000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>182250000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>180204000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>183494000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>191219000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>178080000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>180869000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>192231000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>200789000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>189005000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>186078000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>187949000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>195950000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>195286000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>193501000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>180165000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>202784000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>228190000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>243714000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>258716000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>245461000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>243751000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>192425000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>205140000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>210651000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>255488000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>206521000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>204348000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>189967000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>198379000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>165656000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>165946000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>170300000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>153745000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>160992000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>154205000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>160900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>155598000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>189471000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>144731000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>149741000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>158654000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>150252000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>154814000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>164370000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>189271000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>162630000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>148730000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>152370000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>156441000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>153902000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>152109000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>148837000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>126090000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>143807000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>144258000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>146822000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>146122000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>141888000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>128836000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>39621000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>113404000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>42179000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>49804000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>80161000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>86536000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>69739000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>70140000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>65612000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>66970000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>58930000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>46792000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>43740000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>49414000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>46193000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>46044000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>41937000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>46935000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>41037000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>40960000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>39897000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>286198000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>41200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>39300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>38500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>248505000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>39400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>31200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>30400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>196795000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>30000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>26400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>25300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>113070000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>20400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>20700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>18800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>15600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>14800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>13500000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DW23">
         <v>13400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DX23">
         <v>27700000.0</v>
       </c>
-      <c r="DW23"/>
-      <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33306,466 +33700,470 @@
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B25">
+        <v>89230000.0</v>
+      </c>
+      <c r="C25">
+        <v>86015000.0</v>
+      </c>
+      <c r="D25">
         <v>87697000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>93988000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>91199000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>95219000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>84159000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>75927000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>74407000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>71382000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>72659000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>70755000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>70388000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>71453000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>73559000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>72739000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>72458000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>72856000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>79638000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>75465000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>77630000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>80812000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>79558000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>80749000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>81924000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>83827000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>85721000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>84575000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>84138000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>83233000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>89159000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>82941000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>78960000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>81676000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>86926000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>85251000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>83390000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>84744000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>88144000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>83487000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>84379000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>86533000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>106034000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>115034000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>115990000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>117752000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>110667000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>90380000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>88583000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>89072000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>90343000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>94502000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>95966000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>95465000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>88310000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>77567000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>75841000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>81002000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>73811000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>71480000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>69349000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>68003000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>68534000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>66450000.0</v>
       </c>
-      <c r="BL25"/>
-[...1 lines deleted...]
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25">
         <v>78292000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>64619000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>67165000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>67396000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>101461000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>63914000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>59682000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>62860000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>65430000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>60174000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>60406000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>57085000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>57600000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>51774000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>63759000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>63537000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>59165000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>57944000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>54170000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>37653000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>41120000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>35646000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>35311000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>34301000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>35176000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>25364000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>24575000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>23914000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>23608000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>21479000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>17126000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>16624000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>16891000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>16601000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>16387000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>16104000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>17015000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>15064000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>15040000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>14528000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>14783000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>15900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>15300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>15400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>14541000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>15000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>11900000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>11700000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>11735000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>10100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>10200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>9500000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>8791000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>7800000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>8100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DS25">
         <v>7900000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DT25">
         <v>7100000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DU25">
         <v>6700000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DV25">
         <v>6200000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DW25">
         <v>6300000.0</v>
       </c>
-      <c r="DV25"/>
-      <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33944,78 +34342,84 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -34025,606 +34429,618 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>2000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
         <v>2000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27">
         <v>1000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>17518000.0</v>
+      </c>
+      <c r="C28">
+        <v>8026000.0</v>
+      </c>
+      <c r="D28">
         <v>9201000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6928000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7798000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7612000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7496000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6010000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6996000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7643000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7546000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5910000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8802000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6980000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7082000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6779000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6441000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6862000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7691000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7599000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6679000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8087000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7687000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7589000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8242000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6821000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5799000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5285000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4589000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>6961000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5746000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5439000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4956000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>8019000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7032000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5287000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>7458000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>8463000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4977000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>6930000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>7681000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>8629000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>7210000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>6688000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>7550000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8422000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>12073000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5339000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5123000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>6877000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>9100000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>5955000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6693000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6024000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5176000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5063000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5655000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>4518000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>5237000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4490000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3742000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>7644000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>4997000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>4546000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>3642000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>7518000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>8942000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>7085000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4648000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>5258000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>5101000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2881000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>4135000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>4403000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>4823000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1992000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>4412000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>5373000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>3991000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2551000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3292000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3698000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2169000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>3420000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>3865000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2652000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2993000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>2788000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2271000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>3024000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1892000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>2811000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>3684000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>2336000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>3711000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1015000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>2012000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1533000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>2302000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>963000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>1832000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1682000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1477000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>851000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>1712000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>1469000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>1388000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>1400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>1400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>1273000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>1200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>1000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>659000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>478000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>300000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DV28">
         <v>500000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DW28">
         <v>700000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>495000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2641000.0</v>
+      </c>
+      <c r="D29">
         <v>-473000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-710000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-188000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-822000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-879000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>545000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>258000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1224000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-655000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1672000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>371000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1882000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-258000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-166000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-670000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1799000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2504000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>107000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7107000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2238000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>237000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1106000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1524000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-266000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-114000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>678000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>679000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>346000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34679,1213 +35095,1233 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>199497000.0</v>
+      </c>
+      <c r="C30">
+        <v>-73839000.0</v>
+      </c>
+      <c r="D30">
         <v>-74594000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>97832000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>96298000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>100174000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>88950000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>79309000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>78672000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>75994000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>77311000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>76665000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>79190000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>78433000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>80641000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>79518000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>78899000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>79718000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>87329000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>83064000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>84309000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>86483000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>86194000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>86194000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>88536000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>89034000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>89885000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>88072000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>86974000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>88429000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>123613000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>87242000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>117216000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>87956000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>93000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>93576000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>88249000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>142631000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>105082000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>108114000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>161695000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>51424000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>114245000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>124174000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>144600000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>129040000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>124590000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>156632000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>102379000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>151364000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>141870000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>151769000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>144380000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>141551000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>150233000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>77283000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>109891000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>121918000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>126868000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>109981000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>101311000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>100158000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>69881000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>103470000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>100464000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>99106000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>81714000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>117286000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>117391000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>112866000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>147353000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>69518000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>127254000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>128563000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>156441000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>117642000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>113932000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>148837000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>126090000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>143807000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>144258000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>146822000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>224203000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>141888000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>128836000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>39621000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>113404000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>42179000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>49804000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>80161000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>86536000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>69739000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>70140000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>65612000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>66970000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>58930000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>46792000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>43740000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>49414000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>46193000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>46044000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>41937000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>46935000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>41037000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>40960000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>39897000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>286198000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-41200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-39300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-38500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>248505000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-39400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-31200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-30400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>196795000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-30000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-26400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-25300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>113070000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-20400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-20700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>-18800000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>-15600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>-14800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DV30">
         <v>-13500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DW30">
         <v>-13400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DX30">
         <v>41400000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DY30">
         <v>22900000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DZ30">
         <v>20500000.0</v>
       </c>
-      <c r="DY30">
+      <c r="EA30">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B31">
+        <v>376000.0</v>
+      </c>
+      <c r="C31">
+        <v>-77366000.0</v>
+      </c>
+      <c r="D31">
         <v>-42383000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-135574000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-82884000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-83860000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-282185000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-148635000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>228394000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-161551000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2799000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-310132000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-51385000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-97454000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-47074000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-44903000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-47927000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-74505000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-65672000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>75490000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-38806000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-73269000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-222934000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-37911000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-38074000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-35079000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-29966000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-14927000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-38911000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-32781000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-57353000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>20378000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-32764000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-73275000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-13382000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-34276000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-29985000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>20230000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-37894000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-45765000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-30280000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>399476000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>149211000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-58534000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-72613000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-41575000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>99151000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-38288000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-43564000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-48307000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-59143000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-41360000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-49230000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-44852000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>124326000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2447000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-23237000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>4964000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>159899000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-25003000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-18806000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-27946000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-8053000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-29961000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-38376000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-37906000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>118790000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>110543000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-48841000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-30766000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>50414000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-53959000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-46016000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-53313000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-34821000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-38140000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-47458000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-56440000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-77162000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-47778000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-50828000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-50512000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-6395000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-50436000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-44902000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-29403000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>38453000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-31082000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-23128000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-67320000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>76444000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-5825000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-13803000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-24202000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>27029000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-25742000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-28580000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-10847000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>33905000.0</v>
       </c>
-      <c r="CU31">
-[...2 lines deleted...]
-      <c r="CV31">
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
+      <c r="CX31">
         <v>574000.0</v>
       </c>
-      <c r="CW31">
-[...4 lines deleted...]
-      </c>
       <c r="CY31">
+        <v>0.0</v>
+      </c>
+      <c r="CZ31">
+        <v>0.0</v>
+      </c>
+      <c r="DA31">
         <v>-35900000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-35295000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-35406000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>218354000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-40793000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-39996000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-38928000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>170744000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-117400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>-96800000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>-93000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>129281000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DM31">
         <v>-79900000.0</v>
       </c>
-      <c r="DL31"/>
-      <c r="DM31">
+      <c r="DN31"/>
+      <c r="DO31">
         <v>-76000000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DP31">
         <v>71911000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DQ31">
         <v>-58900000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DR31">
         <v>-59400000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DS31">
         <v>-55300000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DT31">
         <v>-45500000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DU31">
         <v>-41900000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DV31">
         <v>-38400000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DW31">
         <v>-37300000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DX31">
         <v>-69100000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DY31">
         <v>-22900000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DZ31">
         <v>-20500000.0</v>
       </c>
-      <c r="DY31">
+      <c r="EA31">
         <v>-19800000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B32">
+        <v>249707000.0</v>
+      </c>
+      <c r="C32">
+        <v>242749000.0</v>
+      </c>
+      <c r="D32">
         <v>263026000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>253262000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>249793000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>249224000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>273676000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>220224000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>215521000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>208783000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>238688000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>218152000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>212374000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>214854000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>228225000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>210704000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>204091000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>216144000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>229403000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>212137000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>215473000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>190424000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>194643000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>185844000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>178587000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>226952000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>241841000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>231127000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>227972000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>226522000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>246874000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>242198000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>234545000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>236734000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>256743000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>242451000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>247423000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>247045000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>272000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>253367000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>259904000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>256000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>320758000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>326262000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>322794000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>318335000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>322909000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>263492000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>254337000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>264512000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>256568000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>266556000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>256977000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>262782000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>251163000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>215669000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>204545000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>214729000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>207576000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>202683000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>190940000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>191069000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>203885000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>123586000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>181226000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>182114000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>192161000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>197792000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>205915000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>210779000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>239234000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>225807000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>209297000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>210944000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>244927000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>223984000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>215788000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>211671000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>203252000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>212106000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>207834000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>212656000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>224203000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>205423000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>186384000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>151379000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>166584000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>128363000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>128796000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>123668000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>138126000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>117363000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>117712000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>114957000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>121323000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>101543000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>79108000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>76950000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>93232000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>82887000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>80691000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>77763000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>91596000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>76937000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>76255000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>75303000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>67844000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>89500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>86000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>84200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>77761000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>78000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>65600000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>62600000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>67514000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>49900000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>53100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>50700000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>41159000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DQ32">
         <v>38500000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DR32">
         <v>38700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DS32">
         <v>36500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DT32">
         <v>29900000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DU32">
         <v>27100000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DV32">
         <v>24900000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DW32">
         <v>23900000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DX32">
         <v>27700000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DY32">
         <v>22900000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DZ32">
         <v>20500000.0</v>
       </c>
-      <c r="DY32">
+      <c r="EA32">
         <v>19800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -35980,51 +36416,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B2">
         <v>177479000.0</v>
       </c>
       <c r="C2">
         <v>190294000.0</v>
       </c>
       <c r="D2">
         <v>181139000.0</v>
       </c>
       <c r="E2">
         <v>166971000.0</v>
       </c>
       <c r="F2">
         <v>482659000.0</v>
       </c>
       <c r="G2">
         <v>114216000.0</v>
       </c>
       <c r="H2">
         <v>149301000.0</v>
       </c>
       <c r="I2">
         <v>143105000.0</v>
       </c>
@@ -36081,54 +36517,54 @@
       </c>
       <c r="AA2">
         <v>40455000.0</v>
       </c>
       <c r="AB2">
         <v>25143000.0</v>
       </c>
       <c r="AC2">
         <v>25154000.0</v>
       </c>
       <c r="AD2">
         <v>15643000.0</v>
       </c>
       <c r="AE2">
         <v>15570000.0</v>
       </c>
       <c r="AF2">
         <v>3800000.0</v>
       </c>
       <c r="AG2">
         <v>11900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>333341000</v>
       </c>
       <c r="C3">
         <v>167647000</v>
       </c>
       <c r="D3">
         <v>152503000</v>
       </c>
       <c r="E3">
         <v>94793000</v>
       </c>
       <c r="F3">
         <v>108207000</v>
       </c>
       <c r="G3">
         <v>68304000</v>
       </c>
       <c r="H3">
         <v>199811000</v>
       </c>
       <c r="I3">
         <v>237231000</v>
       </c>
       <c r="J3">
         <v>202150000</v>
       </c>
@@ -36182,51 +36618,51 @@
       </c>
       <c r="AA3">
         <v>50447000</v>
       </c>
       <c r="AB3">
         <v>217124000</v>
       </c>
       <c r="AC3">
         <v>527663000</v>
       </c>
       <c r="AD3">
         <v>215257000</v>
       </c>
       <c r="AE3">
         <v>286258000</v>
       </c>
       <c r="AF3">
         <v>75700000</v>
       </c>
       <c r="AG3">
         <v>116300000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>14168000.0</v>
       </c>
       <c r="F4">
         <v>-315688000.0</v>
       </c>
       <c r="G4">
         <v>368443000.0</v>
       </c>
       <c r="H4">
         <v>-35085000.0</v>
       </c>
       <c r="I4">
         <v>6196000.0</v>
       </c>
       <c r="J4">
         <v>-3008000.0</v>
       </c>
       <c r="K4">
         <v>7536000.0</v>
       </c>
@@ -36245,51 +36681,51 @@
       <c r="P4">
         <v>-378397000.0</v>
       </c>
       <c r="Q4">
         <v>352390000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-22215000.0</v>
       </c>
       <c r="F5">
         <v>-68555000.0</v>
       </c>
       <c r="G5">
         <v>208513000.0</v>
       </c>
       <c r="H5">
         <v>-11653000.0</v>
       </c>
       <c r="I5">
         <v>40264000.0</v>
       </c>
       <c r="J5">
         <v>-33231000.0</v>
       </c>
       <c r="K5">
         <v>-421999000.0</v>
       </c>
@@ -36308,51 +36744,51 @@
       <c r="P5">
         <v>43664000.0</v>
       </c>
       <c r="Q5">
         <v>-19833000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B6">
         <v>195484000.0</v>
       </c>
       <c r="C6">
         <v>-12815000.0</v>
       </c>
       <c r="D6">
         <v>9155000.0</v>
       </c>
       <c r="E6">
         <v>14168000.0</v>
       </c>
       <c r="F6">
         <v>-315688000.0</v>
       </c>
       <c r="G6">
         <v>368443000.0</v>
       </c>
       <c r="H6">
         <v>-35085000.0</v>
       </c>
       <c r="I6">
         <v>6196000.0</v>
       </c>
@@ -36409,51 +36845,51 @@
       </c>
       <c r="AA6">
         <v>-4182000.0</v>
       </c>
       <c r="AB6">
         <v>15312000.0</v>
       </c>
       <c r="AC6">
         <v>-11000.0</v>
       </c>
       <c r="AD6">
         <v>9511000.0</v>
       </c>
       <c r="AE6">
         <v>73000.0</v>
       </c>
       <c r="AF6">
         <v>11700000.0</v>
       </c>
       <c r="AG6">
         <v>-8100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B7">
         <v>-10163000.0</v>
       </c>
       <c r="C7">
         <v>18052000.0</v>
       </c>
       <c r="D7">
         <v>18298000.0</v>
       </c>
       <c r="E7">
         <v>60370000.0</v>
       </c>
       <c r="F7">
         <v>44426000.0</v>
       </c>
       <c r="G7">
         <v>-107851000.0</v>
       </c>
       <c r="H7">
         <v>20525000.0</v>
       </c>
       <c r="I7">
         <v>-19925000.0</v>
       </c>
@@ -36510,51 +36946,51 @@
       </c>
       <c r="AA7">
         <v>-13597000.0</v>
       </c>
       <c r="AB7">
         <v>5159000.0</v>
       </c>
       <c r="AC7">
         <v>-26733000.0</v>
       </c>
       <c r="AD7">
         <v>5359000.0</v>
       </c>
       <c r="AE7">
         <v>17606000.0</v>
       </c>
       <c r="AF7">
         <v>2200000.0</v>
       </c>
       <c r="AG7">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>2984000.0</v>
       </c>
       <c r="F8">
         <v>64360000.0</v>
       </c>
       <c r="G8">
         <v>-102562000.0</v>
       </c>
       <c r="H8">
         <v>3965000.0</v>
       </c>
       <c r="I8">
         <v>-16931000.0</v>
       </c>
       <c r="J8">
         <v>-20490000.0</v>
       </c>
       <c r="K8">
         <v>8398000.0</v>
       </c>
@@ -36573,51 +37009,51 @@
       <c r="P8">
         <v>-4943000.0</v>
       </c>
       <c r="Q8">
         <v>9368000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B9">
         <v>3398000.0</v>
       </c>
       <c r="C9">
         <v>6356000.0</v>
       </c>
       <c r="D9">
         <v>-1102000.0</v>
       </c>
       <c r="E9">
         <v>2984000.0</v>
       </c>
       <c r="F9">
         <v>64360000.0</v>
       </c>
       <c r="G9">
         <v>-102562000.0</v>
       </c>
       <c r="H9">
         <v>3965000.0</v>
       </c>
       <c r="I9">
         <v>-13912000.0</v>
       </c>
@@ -36674,51 +37110,51 @@
       </c>
       <c r="AA9">
         <v>-4495000.0</v>
       </c>
       <c r="AB9">
         <v>6600000.0</v>
       </c>
       <c r="AC9">
         <v>-33500000.0</v>
       </c>
       <c r="AD9">
         <v>-11400000.0</v>
       </c>
       <c r="AE9">
         <v>-6800000.0</v>
       </c>
       <c r="AF9">
         <v>-5100000.0</v>
       </c>
       <c r="AG9">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>17944000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>40244000.0</v>
       </c>
       <c r="I10">
         <v>-12293000.0</v>
       </c>
       <c r="J10">
         <v>-23784000.0</v>
       </c>
       <c r="K10">
         <v>-6244000.0</v>
       </c>
       <c r="L10">
         <v>-6327000.0</v>
       </c>
       <c r="M10">
@@ -36757,51 +37193,51 @@
         <v>-810000.0</v>
       </c>
       <c r="Z10">
         <v>-2135000.0</v>
       </c>
       <c r="AA10">
         <v>-6785000.0</v>
       </c>
       <c r="AB10">
         <v>3292000.0</v>
       </c>
       <c r="AC10">
         <v>-3311000.0</v>
       </c>
       <c r="AD10">
         <v>16113000.0</v>
       </c>
       <c r="AE10">
         <v>-1763000.0</v>
       </c>
       <c r="AF10"/>
       <c r="AG10"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>70632000.0</v>
       </c>
       <c r="F11">
         <v>-34810000.0</v>
       </c>
       <c r="G11">
         <v>-6099000.0</v>
       </c>
       <c r="H11">
         <v>26113000.0</v>
       </c>
       <c r="I11">
         <v>-11433000.0</v>
       </c>
       <c r="J11">
         <v>-15624000.0</v>
       </c>
       <c r="K11">
         <v>-31156000.0</v>
       </c>
@@ -36832,51 +37268,51 @@
       <c r="V11">
         <v>451000.0</v>
       </c>
       <c r="W11">
         <v>9646000.0</v>
       </c>
       <c r="X11">
         <v>65560000.0</v>
       </c>
       <c r="Y11">
         <v>4394000.0</v>
       </c>
       <c r="Z11">
         <v>1480000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>48708000.0</v>
       </c>
       <c r="F12">
         <v>-15193000.0</v>
       </c>
       <c r="G12">
         <v>-54838000.0</v>
       </c>
       <c r="H12">
         <v>-102560000.0</v>
       </c>
       <c r="I12">
         <v>-56613000.0</v>
       </c>
       <c r="J12">
         <v>-34376000.0</v>
       </c>
       <c r="K12">
         <v>-25834000.0</v>
       </c>
@@ -36895,51 +37331,51 @@
       <c r="P12">
         <v>-232933000.0</v>
       </c>
       <c r="Q12">
         <v>-52542000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>54142000.0</v>
       </c>
       <c r="F13">
         <v>-11249000.0</v>
       </c>
       <c r="G13">
         <v>-17383000.0</v>
       </c>
       <c r="H13">
         <v>30691000.0</v>
       </c>
       <c r="I13">
         <v>-3854000.0</v>
       </c>
       <c r="J13">
         <v>-28198000.0</v>
       </c>
       <c r="K13">
         <v>-26277000.0</v>
       </c>
@@ -36950,51 +37386,51 @@
         <v>-42099000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B14">
         <v>357083000.0</v>
       </c>
       <c r="C14">
         <v>305875000.0</v>
       </c>
       <c r="D14">
         <v>296394000.0</v>
       </c>
       <c r="E14">
         <v>302480000.0</v>
       </c>
       <c r="F14">
         <v>324403000.0</v>
       </c>
       <c r="G14">
         <v>326058000.0</v>
       </c>
       <c r="H14">
         <v>337667000.0</v>
       </c>
       <c r="I14">
         <v>332736000.0</v>
       </c>
@@ -37051,54 +37487,54 @@
       </c>
       <c r="AA14">
         <v>61680000.0</v>
       </c>
       <c r="AB14">
         <v>61383000.0</v>
       </c>
       <c r="AC14">
         <v>53141000.0</v>
       </c>
       <c r="AD14">
         <v>41535000.0</v>
       </c>
       <c r="AE14">
         <v>32591000.0</v>
       </c>
       <c r="AF14">
         <v>26300000.0</v>
       </c>
       <c r="AG14">
         <v>19200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B15">
-        <v>173881000.0</v>
+        <v>188208000.0</v>
       </c>
       <c r="C15">
         <v>161289000.0</v>
       </c>
       <c r="D15">
         <v>159290000.0</v>
       </c>
       <c r="E15">
         <v>186328000.0</v>
       </c>
       <c r="F15">
         <v>143447000.0</v>
       </c>
       <c r="G15">
         <v>179862000.0</v>
       </c>
       <c r="H15">
         <v>474534000.0</v>
       </c>
       <c r="I15">
         <v>453634000.0</v>
       </c>
       <c r="J15">
         <v>443839000.0</v>
       </c>
@@ -37148,51 +37584,51 @@
         <v>124744000.0</v>
       </c>
       <c r="Z15">
         <v>120832000.0</v>
       </c>
       <c r="AA15">
         <v>116875000.0</v>
       </c>
       <c r="AB15">
         <v>132397000.0</v>
       </c>
       <c r="AC15">
         <v>89545000.0</v>
       </c>
       <c r="AD15">
         <v>65844000.0</v>
       </c>
       <c r="AE15">
         <v>56615000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B16">
         <v>372963000.0</v>
       </c>
       <c r="C16">
         <v>177479000.0</v>
       </c>
       <c r="D16">
         <v>190294000.0</v>
       </c>
       <c r="E16">
         <v>181139000.0</v>
       </c>
       <c r="F16">
         <v>166971000.0</v>
       </c>
       <c r="G16">
         <v>482659000.0</v>
       </c>
       <c r="H16">
         <v>114216000.0</v>
       </c>
       <c r="I16">
         <v>149301000.0</v>
       </c>
@@ -37249,88 +37685,88 @@
       </c>
       <c r="AA16">
         <v>36273000.0</v>
       </c>
       <c r="AB16">
         <v>40455000.0</v>
       </c>
       <c r="AC16">
         <v>25143000.0</v>
       </c>
       <c r="AD16">
         <v>25154000.0</v>
       </c>
       <c r="AE16">
         <v>15643000.0</v>
       </c>
       <c r="AF16">
         <v>15500000.0</v>
       </c>
       <c r="AG16">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B18">
         <v>321604000.0</v>
       </c>
       <c r="C18">
         <v>283445000.0</v>
       </c>
       <c r="D18">
         <v>295502000.0</v>
       </c>
       <c r="E18">
         <v>337510000.0</v>
       </c>
       <c r="F18">
         <v>286368000.0</v>
       </c>
       <c r="G18">
         <v>124837000.0</v>
       </c>
       <c r="H18">
         <v>355157000.0</v>
       </c>
       <c r="I18">
         <v>344311000.0</v>
       </c>
@@ -37387,51 +37823,51 @@
       </c>
       <c r="AA18">
         <v>115581000.0</v>
       </c>
       <c r="AB18">
         <v>-77548000.0</v>
       </c>
       <c r="AC18">
         <v>-442487000.0</v>
       </c>
       <c r="AD18">
         <v>-136781000.0</v>
       </c>
       <c r="AE18">
         <v>-205827000.0</v>
       </c>
       <c r="AF18">
         <v>-30800000.0</v>
       </c>
       <c r="AG18">
         <v>-86000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>19790000.0</v>
       </c>
       <c r="D19">
         <v>-15737000.0</v>
       </c>
       <c r="E19">
         <v>-81718000.0</v>
       </c>
       <c r="F19">
         <v>-85546000.0</v>
       </c>
       <c r="G19">
         <v>-232466000.0</v>
       </c>
       <c r="H19">
         <v>-184084000.0</v>
       </c>
       <c r="I19">
         <v>-180196000.0</v>
       </c>
       <c r="J19">
         <v>-110465000.0</v>
@@ -37454,51 +37890,51 @@
       <c r="P19">
         <v>-154889000.0</v>
       </c>
       <c r="Q19">
         <v>-4388000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B20">
         <v>55527000.0</v>
       </c>
       <c r="C20">
         <v>658872000.0</v>
       </c>
       <c r="D20">
         <v>1802000.0</v>
       </c>
       <c r="E20">
         <v>1741000.0</v>
       </c>
       <c r="F20">
         <v>831589000.0</v>
       </c>
       <c r="G20">
         <v>1531000.0</v>
       </c>
       <c r="H20">
         <v>1519000.0</v>
       </c>
       <c r="I20">
         <v>1570000.0</v>
       </c>
@@ -37507,51 +37943,51 @@
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B21">
         <v>337367000.0</v>
       </c>
       <c r="C21">
         <v>-804848000.0</v>
       </c>
       <c r="D21">
         <v>-146258000.0</v>
       </c>
       <c r="E21">
         <v>-135521000.0</v>
       </c>
       <c r="F21">
         <v>-1523267000.0</v>
       </c>
       <c r="G21">
         <v>621708000.0</v>
       </c>
       <c r="H21">
         <v>221152000.0</v>
       </c>
       <c r="I21">
         <v>-55089000.0</v>
       </c>
@@ -37576,51 +38012,51 @@
       <c r="P21">
         <v>-69659000.0</v>
       </c>
       <c r="Q21">
         <v>-669694000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B22">
         <v>-197149000.0</v>
       </c>
       <c r="C22">
         <v>-197665000.0</v>
       </c>
       <c r="D22">
         <v>-278099000.0</v>
       </c>
       <c r="E22">
         <v>-65079000.0</v>
       </c>
       <c r="F22">
         <v>16163000.0</v>
       </c>
       <c r="G22">
         <v>-245462000.0</v>
       </c>
       <c r="H22">
         <v>102554000.0</v>
       </c>
       <c r="I22">
         <v>68972000.0</v>
       </c>
@@ -37677,54 +38113,54 @@
       </c>
       <c r="AA22">
         <v>57233000.0</v>
       </c>
       <c r="AB22">
         <v>130489000.0</v>
       </c>
       <c r="AC22">
         <v>46510000.0</v>
       </c>
       <c r="AD22">
         <v>22601000.0</v>
       </c>
       <c r="AE22">
         <v>19226000.0</v>
       </c>
       <c r="AF22">
         <v>12600000.0</v>
       </c>
       <c r="AG22">
         <v>8600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B23">
-        <v>35733000.0</v>
+        <v>-5467000.0</v>
       </c>
       <c r="C23">
         <v>-8785000.0</v>
       </c>
       <c r="D23">
         <v>-34555000.0</v>
       </c>
       <c r="E23">
         <v>-6172000.0</v>
       </c>
       <c r="F23">
         <v>-22922000.0</v>
       </c>
       <c r="G23">
         <v>-3824000.0</v>
       </c>
       <c r="H23">
         <v>-4695000.0</v>
       </c>
       <c r="I23">
         <v>-7560000.0</v>
       </c>
       <c r="J23">
         <v>-104642000.0</v>
       </c>
@@ -37778,54 +38214,54 @@
       </c>
       <c r="AA23">
         <v>295672000.0</v>
       </c>
       <c r="AB23">
         <v>584270000.0</v>
       </c>
       <c r="AC23">
         <v>480348000.0</v>
       </c>
       <c r="AD23">
         <v>331400000.0</v>
       </c>
       <c r="AE23">
         <v>235673000.0</v>
       </c>
       <c r="AF23">
         <v>61800000.0</v>
       </c>
       <c r="AG23">
         <v>227200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B24">
-        <v>-325339000.0</v>
+        <v>-167724000.0</v>
       </c>
       <c r="C24">
         <v>32760000.0</v>
       </c>
       <c r="D24">
         <v>133699000.0</v>
       </c>
       <c r="E24">
         <v>80316000.0</v>
       </c>
       <c r="F24">
         <v>321814000.0</v>
       </c>
       <c r="G24">
         <v>-76193000.0</v>
       </c>
       <c r="H24">
         <v>140877000.0</v>
       </c>
       <c r="I24">
         <v>357562000.0</v>
       </c>
       <c r="J24">
         <v>296526000.0</v>
       </c>
@@ -37879,51 +38315,51 @@
       </c>
       <c r="AA24">
         <v>-17650000.0</v>
       </c>
       <c r="AB24">
         <v>82339000.0</v>
       </c>
       <c r="AC24">
         <v>-11431000.0</v>
       </c>
       <c r="AD24">
         <v>-8210000.0</v>
       </c>
       <c r="AE24">
         <v>-10417000.0</v>
       </c>
       <c r="AF24">
         <v>-9500000.0</v>
       </c>
       <c r="AG24">
         <v>-25600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B25">
         <v>171833000.0</v>
       </c>
       <c r="C25">
         <v>146352000.0</v>
       </c>
       <c r="D25">
         <v>246237000.0</v>
       </c>
       <c r="E25">
         <v>21396000.0</v>
       </c>
       <c r="F25">
         <v>-119845000.0</v>
       </c>
       <c r="G25">
         <v>138696000.0</v>
       </c>
       <c r="H25">
         <v>-119210000.0</v>
       </c>
       <c r="I25">
         <v>-61235000.0</v>
       </c>
@@ -37980,53 +38416,55 @@
       </c>
       <c r="AA25">
         <v>15904000.0</v>
       </c>
       <c r="AB25">
         <v>-57455000.0</v>
       </c>
       <c r="AC25">
         <v>12258000.0</v>
       </c>
       <c r="AD25">
         <v>8981000.0</v>
       </c>
       <c r="AE25">
         <v>11008000.0</v>
       </c>
       <c r="AF25">
         <v>3800000.0</v>
       </c>
       <c r="AG25">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>246</v>
+      </c>
+      <c r="B26">
+        <v>53253000.0</v>
+      </c>
       <c r="C26">
         <v>657025000.0</v>
       </c>
       <c r="D26">
         <v>-583000.0</v>
       </c>
       <c r="E26">
         <v>-183000.0</v>
       </c>
       <c r="F26">
         <v>520000000.0</v>
       </c>
       <c r="G26">
         <v>664115000.0</v>
       </c>
       <c r="H26">
         <v>1796000000.0</v>
       </c>
       <c r="I26">
         <v>415000000.0</v>
       </c>
       <c r="J26">
         <v>-221428000.0</v>
       </c>
       <c r="K26">
@@ -38061,51 +38499,51 @@
       </c>
       <c r="U26">
         <v>1912179000.0</v>
       </c>
       <c r="V26">
         <v>483127000.0</v>
       </c>
       <c r="W26">
         <v>770306000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>1295390000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B27">
         <v>18168000.0</v>
       </c>
       <c r="C27">
         <v>12131000.0</v>
       </c>
       <c r="D27">
         <v>13166000.0</v>
       </c>
       <c r="E27">
         <v>17638000.0</v>
       </c>
       <c r="F27">
         <v>14273000.0</v>
       </c>
       <c r="G27">
         <v>13843000.0</v>
       </c>
       <c r="H27">
         <v>12032000.0</v>
       </c>
       <c r="I27">
         <v>27367000.0</v>
       </c>
@@ -38130,51 +38568,51 @@
       <c r="P27">
         <v>12288000.0</v>
       </c>
       <c r="Q27">
         <v>14832000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B28">
         <v>199219000.0</v>
       </c>
       <c r="C28">
         <v>-316050000.0</v>
       </c>
       <c r="D28">
         <v>-338888000.0</v>
       </c>
       <c r="E28">
         <v>-321940000.0</v>
       </c>
       <c r="F28">
         <v>-837024000.0</v>
       </c>
       <c r="G28">
         <v>446454000.0</v>
       </c>
       <c r="H28">
         <v>-278216000.0</v>
       </c>
       <c r="I28">
         <v>-514438000.0</v>
       </c>
@@ -38231,51 +38669,51 @@
       </c>
       <c r="AA28">
         <v>-127100000.0</v>
       </c>
       <c r="AB28">
         <v>123421000.0</v>
       </c>
       <c r="AC28">
         <v>675960000.0</v>
       </c>
       <c r="AD28">
         <v>146041000.0</v>
       </c>
       <c r="AE28">
         <v>216317000.0</v>
       </c>
       <c r="AF28">
         <v>52000000.0</v>
       </c>
       <c r="AG28">
         <v>103500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B29">
         <v>321604000.0</v>
       </c>
       <c r="C29">
         <v>283445000.0</v>
       </c>
       <c r="D29">
         <v>295502000.0</v>
       </c>
       <c r="E29">
         <v>337510000.0</v>
       </c>
       <c r="F29">
         <v>286368000.0</v>
       </c>
       <c r="G29">
         <v>124837000.0</v>
       </c>
       <c r="H29">
         <v>355157000.0</v>
       </c>
       <c r="I29">
         <v>344311000.0</v>
       </c>
@@ -38332,51 +38770,51 @@
       </c>
       <c r="AA29">
         <v>121220000.0</v>
       </c>
       <c r="AB29">
         <v>139576000.0</v>
       </c>
       <c r="AC29">
         <v>85176000.0</v>
       </c>
       <c r="AD29">
         <v>78476000.0</v>
       </c>
       <c r="AE29">
         <v>80431000.0</v>
       </c>
       <c r="AF29">
         <v>44900000.0</v>
       </c>
       <c r="AG29">
         <v>30300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B30">
         <v>-325339000.0</v>
       </c>
       <c r="C30">
         <v>19790000.0</v>
       </c>
       <c r="D30">
         <v>52541000.0</v>
       </c>
       <c r="E30">
         <v>-1402000.0</v>
       </c>
       <c r="F30">
         <v>234968000.0</v>
       </c>
       <c r="G30">
         <v>-202848000.0</v>
       </c>
       <c r="H30">
         <v>-112026000.0</v>
       </c>
       <c r="I30">
         <v>176323000.0</v>
       </c>
@@ -38452,1353 +38890,1371 @@
       <c r="AG30">
         <v>-141900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU30"/>
+  <dimension ref="A1:DW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
+      <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B2">
+        <v>270764000.0</v>
+      </c>
+      <c r="C2">
+        <v>372963000.0</v>
+      </c>
+      <c r="D2">
         <v>380603000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>225473000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>344507000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>177479000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>229978000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>181654000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>225079000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>190294000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>208134000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>184803000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>205693000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>181139000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>164975000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>158444000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>184177000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>166971000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>173110000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>263326000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1151068000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>482659000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>541801000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>507664000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>663107000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>114216000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>107268000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>148428000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>154075000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>149301000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>144100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>142512000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>167852000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>143105000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>71088000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>137437000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>142310000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>94046000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>84181000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>73138000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>106505000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>86510000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>93009000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>110326000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>118161000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>84907000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>58479000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>56500000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>64926000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>69715000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>62108000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>46943000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>68814000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>65793000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>76553000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>89797000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>229260000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>67248000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>139420000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>73229000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>188025000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>445645000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>486426000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>596718000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>96226000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>93255000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>79558000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>57889000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>79536000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>66529000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>48822000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>53807000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>64260000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>85273000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>42850000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>49034000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>47945000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>269435000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>62047000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>45489000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>66808000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>155113000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>68217000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>73778000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>53088000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>72114000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>52706000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>87135000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>80937000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>47160000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>77652000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>79713000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>105754000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>53559000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>63165000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>59605000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>68566000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>26470000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>27882000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>27364000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>21762000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>36273000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>35799000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>34954000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>30756000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>40455000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>23300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>24600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>23900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>25100000.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>77500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>18800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>25200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>4400000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>9600000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>15600000.0</v>
       </c>
-      <c r="DN2"/>
-[...1 lines deleted...]
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>8900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DS2">
         <v>15600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DT2">
         <v>3500000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DU2">
         <v>1400000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DV2">
         <v>100000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DW2">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>77813000</v>
       </c>
       <c r="C3">
-        <v>41196000</v>
+        <v>58968000</v>
       </c>
       <c r="D3">
-        <v>36304000</v>
+        <v>333341000</v>
       </c>
       <c r="E3">
         <v>41196000</v>
       </c>
       <c r="F3">
+        <v>36304000</v>
+      </c>
+      <c r="G3">
+        <v>41196000</v>
+      </c>
+      <c r="H3">
         <v>46870000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>47333000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>39694999</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>33749000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>52033000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>32379000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>33227000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>36081000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>35038000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>23018000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>19077000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>20771000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>28355000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>29729000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>29280000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>23563000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>51567000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>12859000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>23316000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>28251000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>61886000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>51716000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>37220000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>37083000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>71048000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>49910000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>62063000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>76967000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>76967000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>47830000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>39990000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>37363000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>81710000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>55937000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>55626000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>66206000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>95143000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>93963000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>55051000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>90005000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>90005000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>65071000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>77917000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>34370000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>53593000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>82403000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>72966000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>517642000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>180054000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>46268000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>46569000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>87217000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>39840000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>115903000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>55273000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>35995000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>56146000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>63266000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>814000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>67191000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>63797000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>36350000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>41377000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>55959000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>82262000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>126198000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>199565000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>127159000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>609667000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>210656000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>117859000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>105618000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>330325000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>151432000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>78474000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>262672000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>92741000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>33768000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>23944000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>26069000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>265113000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>137755000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>64049000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>62895000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>48577000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>208751000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>38031000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>33576000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>82442000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>292575000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>166963000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>6810000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>42558000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>8183000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>5726000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>11686000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>22220000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>15384000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>6699000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>6144000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>212224000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>28200000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>13300000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>19800000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>145963000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>292900000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>78400000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>10400000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>67657000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>92100000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>2200000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>57700000</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>219058000</v>
       </c>
-      <c r="DO3">
+      <c r="DQ3">
         <v>400000</v>
       </c>
-      <c r="DP3">
+      <c r="DR3">
         <v>5100000</v>
       </c>
-      <c r="DQ3">
+      <c r="DS3">
         <v>61700000</v>
       </c>
-      <c r="DR3">
+      <c r="DT3">
         <v>61700000</v>
       </c>
-      <c r="DS3">
+      <c r="DU3">
         <v>6800000</v>
       </c>
-      <c r="DT3">
+      <c r="DV3">
         <v>5400000</v>
       </c>
-      <c r="DU3">
+      <c r="DW3">
         <v>1800000</v>
       </c>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-20890000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>24554000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>16164000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>6531000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-25733000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>17206000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-6139000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-90216000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-887742000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>668409000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-59142000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>34137000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-155443000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>548891000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>6948000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-41160000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-5647000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>4774000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>5201000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>1588000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-25340000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>24747000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>19950000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-16045000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-5163000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-1750000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>9865000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>11043000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-33367000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>19995000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-6499000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-17317000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-7835000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>33254000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>26428000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>1979000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-8426000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-4789000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>7607000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>15165000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-21871000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>3021000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-10760000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-13244000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-139463000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>162012000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-72172000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>66191000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>-114796000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>-257620000.0</v>
       </c>
-      <c r="BJ4"/>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -39817,217 +40273,219 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-16756000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5689000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-21908000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>12968000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-8621000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4654000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>12097000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-104024000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1079000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>22293000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>178176000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1035000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6125000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>37497000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-18654000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>5746000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-11695000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>12950000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>32607000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-36697000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-4631000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>48985000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-18890000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>24401000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5672000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-33070000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>644000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>32157000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-13890000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-440910000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-372759000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>15862000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1146000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-16598000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1503348000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-14916000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>13689000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1895000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>23252000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>8890000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>10635000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-194777000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1010000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>7418000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-19435000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>10942000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>3452000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>37060000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-7790000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -40046,971 +40504,985 @@
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B6">
+        <v>40182000.0</v>
+      </c>
+      <c r="C6">
+        <v>-102199000.0</v>
+      </c>
+      <c r="D6">
         <v>-7640000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>155130000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-119034000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>167028000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-52499000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>48324000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-43425000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>34785000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-17840000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>23331000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-20890000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>24554000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>16164000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6531000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-25733000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>17206000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6139000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-90216000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-887742000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>668409000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-59142000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>34137000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-155443000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>548891000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6948000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-41160000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5647000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4774000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5201000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1588000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-25340000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>24747000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>19950000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-15613000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4873000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>48264000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>9865000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>11043000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-33367000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>19995000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-6499000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-17317000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-7835000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>33254000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>26428000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1979000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-8426000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-4789000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>7607000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>15165000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-21871000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3021000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-10760000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-13244000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-139463000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>162012000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-72172000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>66191000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-114796000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-257620000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-40781000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-110292000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>500492000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>2971000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>13697000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>21669000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-21647000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>13007000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>17707000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-4985000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-10453000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-21013000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>42423000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-6184000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>1089000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-221490000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>207388000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>16558000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-21319000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-88305000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>86896000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-5561000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>20690000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-19026000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>19408000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-40676000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>14682000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>33777000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-30492000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-2061000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-26041000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>52195000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-9606000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>3560000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-8961000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>42096000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-1412000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>518000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>5602000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-14511000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>474000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>845000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>4198000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-9699000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>17155000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-1300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-1200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>8189000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>-79300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>77500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>-6400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>12311000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>4400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-1200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>-6000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>12973000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>-1500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>-4700000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>-6700000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>10500000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>3500000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DV6">
         <v>1400000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DW6">
         <v>-3700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B7">
+        <v>-5765000.0</v>
+      </c>
+      <c r="C7">
+        <v>18748000.0</v>
+      </c>
+      <c r="D7">
         <v>-18498000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>35348000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2995000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>16825000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-28306000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>38195000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>7310000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>853000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-33211000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>43333000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6474000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>14650000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-28046000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>107333000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-12031000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-6886000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3089000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>25842000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5563000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>16110000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>26825000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>27497000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-136295000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-25878000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-9967000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>25114000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-16302000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>21680000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-11241000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-14099000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-10591000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>16006000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-28274000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>9206000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-17313000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-4147000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-29348000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>3045000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-18950000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>8628000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-4198000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-4597000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-20526000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>41564000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-26299000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-210000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-13382000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-14687000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-18171000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>43663000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-21605000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>3331000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-21607000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>16055000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-18105000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-938000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-30994000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>15232000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-19559000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-3324000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-3422000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-11822000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-47232000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>17677000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-19586000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-43812000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-6796000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-29830000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-9159000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>7007000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>2057000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-24879000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>38258000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>33123000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-20342000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>2724000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-8076000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-353000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-20415000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-8015000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-17823000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>41326000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-21191000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>8980000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-36332000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>43047000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-23089000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>16818000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-4855000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-15669000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>14390000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>11568000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>21252000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>13785000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>2217000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>8281000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-5117000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>11197000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>11011000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-8434000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-9940000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>5976000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-6501000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-3132000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>6759000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>5128000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>4648000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-10660000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>-43533000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>8000000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>-1400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>10200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>-2241000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>12200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>-8400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>3800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>21806000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DQ7">
         <v>2200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DR7">
         <v>-6200000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DS7">
         <v>-200000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DT7">
         <v>7400000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DU7">
         <v>-4400000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DV7">
         <v>1200000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DW7">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>501000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>17459000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-7038000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-12797000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-775000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>23594000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-12023000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1585000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>28903000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>49065000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>33070000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-8710000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-133829000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>6907000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-11142000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-4225000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-2683000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>22015000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-14002000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-15692000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>3576000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>9187000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-8324000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-4202000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-4706000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-3258000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-8701000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>8708000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-7418000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>15809000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-14252000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-4081000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-5270000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>18486000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-11420000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-14612000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>1516000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>10390000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-1428000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-8212000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>2002000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>2422000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-4889000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-15059000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-6786000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>16301000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>-5822000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>-5551000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>5818000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>612000.0</v>
       </c>
-      <c r="BJ8"/>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -41029,1176 +41501,1188 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B9">
+        <v>-7186000.0</v>
+      </c>
+      <c r="C9">
+        <v>23878000.0</v>
+      </c>
+      <c r="D9">
         <v>-17916000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1409000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-3598000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>23634000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-32797000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>10356000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1220000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>30017000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-27593000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>8531000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>501000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>17459000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-12907000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-12797000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1743000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>23594000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-15327000.0</v>
       </c>
-      <c r="S9">
-[...2 lines deleted...]
-      <c r="T9">
+      <c r="U9">
+        <v>-1585000.0</v>
+      </c>
+      <c r="V9">
         <v>28484000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>49065000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>33070000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2355000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-133322000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6907000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-11142000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5603000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-6581000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>22015000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-16491000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-11297000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3576000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>9187000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-7346000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4563000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-3356000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>8757000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-9955000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>8708000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-625000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4686000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-5471000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-3612000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-6845000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>18486000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-10940000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-12382000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1516000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>8817000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1887000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-6660000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>3842000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3983000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-1218000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-11036000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>9515000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>16301000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>8049000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>879000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>6430000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>612000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>9368000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>24248000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>25460000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>5519000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>4866000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>2773000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>18472000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>15480000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>3765000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>20800000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>25645000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>17417000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-26138000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-29094000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>8034000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>7833000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>6708000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>5268000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>-5701000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>12243000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-12608000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>31684000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-5179000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>11220000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>4795000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>6629000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-6936000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>5401000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>10865000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-10372000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>2078000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>9369000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-5756000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>-6621000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>809000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>9128000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>-7564000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>-1411000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>5453000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>-858000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>-8792000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>-5009000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>813000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>5305000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>-6100000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>-300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>8300000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>4700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>16423000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>-35400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>3300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>2000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>1096000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>-7100000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>4800000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>-3600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>1000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DR9">
         <v>-4500000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DS9">
         <v>300000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DT9">
         <v>-2800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DU9">
         <v>-4100000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DV9">
         <v>2000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DW9">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>22072993.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-976911000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-227203000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-305000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>11515000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-54525000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>31482000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7937000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>14011000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-13186000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>12805000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-15068000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>10375000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>12314000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>12314000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-8893000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2602000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-29807000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-2990000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-14038000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-2901000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>13685000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-7387000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5565000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5525000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-5873000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>3805000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5580000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-30017000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>8395000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>31852000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-14093000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-31570000.0</v>
       </c>
-      <c r="BB10">
-[...4 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>-13060000.0</v>
       </c>
-      <c r="BS10"/>
-[...1 lines deleted...]
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
         <v>3753000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>54766000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>50524000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-34887000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>16735000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-33267000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>31478000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-31256000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-12117000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-1012000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>11009000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-19798000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>8582000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1195072000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1157969000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>1052240000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1093580000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>1165711000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>956637000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-3132000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>11568000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-15117000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>884000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>5812000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>7611000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-8252000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>6073000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-6665000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>6709000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-12213000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>14867000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-4922000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-4517000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>381859000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>496200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>466700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>380300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>366667000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>396000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>304300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>323100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>217159000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>174100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>165800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>228900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>232106000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>150100000.0</v>
       </c>
-      <c r="DP10"/>
-      <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>17772000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1694000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-11454000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2123000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>104914000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-5992000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-30690000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>16191000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>14774000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-8098000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-38924000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-1585000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>20186000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9122000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-33822000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>14670000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>18729000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2333000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-9619000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1465000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-8226000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-18000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-4654000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-3793000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>4011000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2335000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-13507000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-6714000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-15493000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-5345000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-3604000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-5390000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-10082000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-6612000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>18768000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-6296000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>21900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-16921000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-23541000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-4874000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>47412000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-33269000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-15698000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>16055000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>12226000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-17485000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-15299000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-23409000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>17572000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-29031000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>5587000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
         <v>29282000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
         <v>23959000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>40754000.0</v>
       </c>
-      <c r="BX11"/>
-      <c r="BY11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>10259000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>451000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>4658000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>393000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>9646000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>11520000.0</v>
       </c>
-      <c r="CJ11"/>
-[...1 lines deleted...]
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11">
         <v>65560000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>17499000.0</v>
       </c>
-      <c r="CN11"/>
-      <c r="CO11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>13479000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>4394000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>11338000.0</v>
       </c>
-      <c r="CR11"/>
-[...1 lines deleted...]
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11">
         <v>1480000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>3183000.0</v>
       </c>
-      <c r="CV11"/>
-      <c r="CW11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>546000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>255913000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16045000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>52195000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3785000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2604000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>507000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>38875000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>521000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-2365000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-16181000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6703000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-24587000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12172000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10788000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-53211000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-16921000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-47719000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-19572000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-18348000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-22300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-17479000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-13907000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-2927000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-6391000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-15169000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-8612000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-4204000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-13006000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-8712000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-4714000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>598000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-26071000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-3917000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-1203000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4344000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-10126000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-12468000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-9232000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3294000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-155596000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-28120000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-231137000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-5370000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>6384000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-9142000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-144668000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>33953000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>-176429000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>-13003000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>-16299000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>-27202000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
@@ -42217,166 +42701,168 @@
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>16151000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>204000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>204000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-6580000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>100792000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-4296000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-35774000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>11992000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>20828000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-14823000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-29246000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>20462000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>15716000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-73000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-53488000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>17987000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>18547000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1941000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-3902000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>14101000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-5249000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-3774000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-8932000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-28198000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>504000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-7670000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>12618000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-26277000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>9830000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-6187000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>7565000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-42099000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -42410,1173 +42896,1193 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B14">
-        <v>85117000.0</v>
+        <v>92169000.0</v>
       </c>
       <c r="C14">
+        <v>83076000.0</v>
+      </c>
+      <c r="D14">
+        <v>92434000.0</v>
+      </c>
+      <c r="E14">
         <v>93988000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>88500000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>95219000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>84159000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>75927000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>71676000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>71382000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>72659000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>74399000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>70388000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>75035000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>76344000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>75377000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>75086000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>75673000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>82953000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>78847000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>81791000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>80812000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>79558000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>80749000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>80294000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>83827000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>85721000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>84575000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>84138000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>83233000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>89159000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>83620000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>80894000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>79937000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>86926000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>85251000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>83390000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>84744000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>88144000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>83487000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>84379000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>86533000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>106034000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>115034000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>115990000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>117752000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>110667000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>90380000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>88583000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>89072000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>90247000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>92799000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>94548000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>95465000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>88310000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>77567000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>73003000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>81002000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>73811000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>71480000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>69349000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>68003000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>68534000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>61856000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>59913000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>61906000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>78292000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>66637000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>67165000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>67396000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>101461000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>63914000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>59682000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>62860000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>65430000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>60174000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>60406000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>57085000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>57600000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>56119000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>63759000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>63537000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>59165000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>57944000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>54170000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>37653000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>41120000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>35646000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>35311000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>34301000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>35176000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>22550000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>24575000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>23914000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>23608000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>21479000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>17126000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>16624000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>16891000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>16601000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>16379000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>16112000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>17048000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>15064000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>15040000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>14528000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>14783000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>15895000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>15286000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>15400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>14541000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>15000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>11900000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>11700000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>11735000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>10100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>10200000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>9500000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>8791000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DQ14">
         <v>7800000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DR14">
         <v>8100000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DS14">
         <v>7900000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DT14">
         <v>7100000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DU14">
         <v>6700000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DV14">
         <v>6200000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DW14">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B15">
-        <v>43604000.0</v>
+        <v>51795000.0</v>
       </c>
       <c r="C15">
+        <v>44267000.0</v>
+      </c>
+      <c r="D15">
+        <v>46176000.0</v>
+      </c>
+      <c r="E15">
         <v>96165000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>42998000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>50433000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>41218000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>39839000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>36724000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>39201000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>39157000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>38988000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>36608000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>41812000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>36544000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>70084000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>35399000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>41314000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>38933000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>35972000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>41872000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>26670000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>24675000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>22476000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>15865000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>114672000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>115158000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>114823000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>97699000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>114396000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>114191000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>112698000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>112963000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>113782000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>115106000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>108787000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>109325000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>110621000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>116034000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>110626000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>113483000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>457330000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>463547000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>116617000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>114265000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>116178000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>99519000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>98334000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>99440000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>95342000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>99432000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>87725000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>87210000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>91103000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>85550000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>106121000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>83203000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>85926000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>83067000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>75485000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>75886000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>103415000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>75524000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>75539000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>76255000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>12612000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>11195000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>5855000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>9326000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>71656000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>198937000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>72002000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>64117000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>73937000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>65957000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>73658000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>67489000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>63609000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>67490000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>67153000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>93401000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>65482000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>63665000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>55925000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>51967000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>49510000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>46324000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>49358000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>43194000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>45513000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>66045000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>38958000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>37305000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>45065000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>38984000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>29547000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>28986000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>27227000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>32959000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>24616000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>34991000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>28266000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>63135000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>24233000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>29935000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>27925000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>52097000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>27600000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>26216000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>26531000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>26245000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>24400000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>21600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>17300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>16944000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>16600000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>16000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>16300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>16615000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>13300000.0</v>
       </c>
-      <c r="DP15"/>
-      <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
+      <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B16">
+        <v>310946000.0</v>
+      </c>
+      <c r="C16">
+        <v>270764000.0</v>
+      </c>
+      <c r="D16">
         <v>372963000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>380603000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>225473000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>344507000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>177479000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>229978000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>181654000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>225079000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>190294000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>208134000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>184803000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>205693000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>181139000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>164975000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>158444000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>184177000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>166971000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>173110000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>263326000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1151068000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>482659000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>541801000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>507664000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>663107000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>114216000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>107268000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>148428000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>154075000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>149301000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>144100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>142512000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>167852000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>91038000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>121824000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>137437000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>142310000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>94046000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>84181000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>73138000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>106505000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>86510000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>93009000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>110326000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>118161000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>84907000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>58479000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>56500000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>64926000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>69715000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>62108000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>46943000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>68814000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>65793000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>76553000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>89797000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>229260000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>67248000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>139420000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>73229000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>188025000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>445645000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>486426000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>596718000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>96226000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>93255000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>79558000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>57889000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>79536000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>66529000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>48822000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>53807000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>64260000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>85273000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>42850000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>49034000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>47945000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>269435000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>62047000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>45489000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>66808000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>155113000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>68217000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>73778000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>53088000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>72114000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>39905000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>87135000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>80937000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>47160000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>77652000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>79713000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>105754000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>53559000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>63165000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>59605000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>68566000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>26470000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>27882000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>27364000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>21762000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>36273000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>35799000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>34954000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>30756000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>40455000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>23300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>24610000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>23900000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>8189000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>-79300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>77500000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>18800000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>12311000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>4400000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>-1200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>9600000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>12973000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DQ16">
         <v>-1500000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DR16">
         <v>-4700000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DS16">
         <v>8900000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DT16">
         <v>10500000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DU16">
         <v>3500000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DV16">
         <v>1400000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DW16">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43658,612 +44164,620 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B18">
+        <v>-28051000.0</v>
+      </c>
+      <c r="C18">
+        <v>35518000.0</v>
+      </c>
+      <c r="D18">
         <v>50204000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>153586000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>55338000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>88491000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>54872000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>100047000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>64492000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>61095000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>49383000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>107398000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>48655000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>80730000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>52522000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>169566000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>49978000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>65444000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>74735000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>98606000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>60808000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>52219000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>59710000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>80509000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-65082000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>49700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>83180000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>106899000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>29018000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>98840000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>97150000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>32401000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>69882000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>94968000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>9572000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>109623000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>47533000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>102704000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>98447000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>111378000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>99840000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>119869000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>126726000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>140772000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>110749000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>162130000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>13795000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>106334000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>92661000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>97911000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>93179000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>146069000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>75244000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>107543000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>275171000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>111581000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>11808000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-996000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>16960000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-25278000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-6961000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>5553000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>17464000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-9227000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>8683000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-2274000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-16642000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-28402000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>2837000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-34386000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-6145000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-57614000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-127315000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-92163000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-491668000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-104557000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-72181000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-49324000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-257380000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-96778000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-45814000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-211081000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-42423000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>37624000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>10696000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>31729000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-222014000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-68128000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-36645000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>12949000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>25462000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-158788000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-22899000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>46111000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-7663000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-226459000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-141226000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>32783000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-1523000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>36978000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>27021000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>9877000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>12999000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>21955000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>16581000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>19238000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>-169648000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>66300000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>23300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>2500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-143587000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-261300000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-54000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>16400000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>-43881000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>-74600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>15700000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>-34000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>-182227000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DQ18">
         <v>16100000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DR18">
         <v>7000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DS18">
         <v>-46700000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DT18">
         <v>-41900000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DU18">
         <v>400000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DV18">
         <v>4000000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DW18">
         <v>6700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-3506000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-231619000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-83041000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>37161000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>65979000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-56373000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-26977000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>20226000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>7711000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-24300000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-12938000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-38755000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-11077000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>18331000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-19422000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-30269000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-17090000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>10823000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-24373000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-131848000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-20205000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-46543000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-33870000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-100507000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-52158000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-33674000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>2255000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-1965000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-103832000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-33611000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-40788000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-30761000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-29020000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-24303000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-26381000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-25829000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-21173000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-30013000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-349736000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-88915000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-23980000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-278626000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-32832000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-138771000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-146443000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-58496000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-50460000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-60218000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-61421000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-15275000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-39386000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-47266000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-6427000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-32423000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-19714000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-4954000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>-8137000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-77602000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-64196000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -44282,96 +44796,98 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>241</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
         <v>7121000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>509293000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>148558000.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>777000.0</v>
       </c>
-      <c r="K20">
-[...4 lines deleted...]
-      <c r="N20">
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>781000.0</v>
       </c>
-      <c r="O20">
-[...4 lines deleted...]
-      <c r="R20">
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>1120000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>38449000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>195013000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -44431,231 +44947,237 @@
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B21">
+        <v>-108567000.0</v>
+      </c>
+      <c r="C21">
+        <v>-121378000.0</v>
+      </c>
+      <c r="D21">
         <v>-10299000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>46740000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>87341000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>213585000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-610015000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-225665000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-5787000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>19335000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-131915000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>49875000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-87678000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-43135000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-53237000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-21786000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-341681000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1114136000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-27458000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-14880000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-7085000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-7651000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>651324000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>164172000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-71539000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>101842000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>26677000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>107896000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>42531000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>62259000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-267775000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>118797000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>62426000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>84618000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-64069000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>70312000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>18161000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>253073000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>411117000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>290337000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>53792000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>302898000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>137626000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-143000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>171261000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>150274000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>29207000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-24129000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-397510000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-512854000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>444219000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1043478000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-278665000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-191308000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>232948000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-33280000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>49656000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>36375000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-122410000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -44674,2053 +45196,2085 @@
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>-27183000.0</v>
+      </c>
+      <c r="C22">
+        <v>-36563000.0</v>
+      </c>
+      <c r="D22">
         <v>-18760000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-89995000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-113516000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-51153000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-219620000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-112098000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>251610000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-131446000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>66466000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-271965000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-15177000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-58194000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3462000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-13500000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-17687000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-37182000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-25004000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>112959000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4062000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-67730000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-204844000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-22622000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-26727000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8731000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>29739000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>50025000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>13947000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8843000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>13246000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>81241000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>8866000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-33573000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>38584000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>19228000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>29052000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>69049000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>29325000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>13730000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>49434000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>451375000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>444185000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>36314000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>15746000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>26667000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1530558000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>38744000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>17985000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>19644000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>150789000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>38123000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>234815000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>22530000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>174247000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>47275000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>144542000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-11723000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>175640000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>14255000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-20911000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>91000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>25758000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>9468000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-440000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-6861000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-17174000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>164373000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-24370000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>16421000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>63231000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>5663000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>19629000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>98082000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>44273000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>20922000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>18692000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>6083000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>155962000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>53167000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>29859000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>15205000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>31201000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>10339000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>11314000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>20498000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>32322000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>20894000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>19326000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>20733000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>27877000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>41922000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>33770000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>24620000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>41147000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>17740000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>3737000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>22363000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>42380000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>14283000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>11658000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>11436000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>21214000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>12801000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>12244000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>10974000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>88989000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>13800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>13400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>14300000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>18410000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>11200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>9300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>7600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>7201000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>1900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>6700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>6800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>5526000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>5000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>4300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DS22">
         <v>4400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DT22">
         <v>4100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DU22">
         <v>2800000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DV22">
         <v>3400000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DW22">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B23">
-        <v>3232000.0</v>
+        <v>-14564000.0</v>
       </c>
       <c r="C23">
+        <v>-4767000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1317000.0</v>
+      </c>
+      <c r="E23">
         <v>50294000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2316000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1574000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2592000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-756000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-4307000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-4273000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-106000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-12291000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-115284000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-13272000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-6067000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-722000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-328000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-70000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-177000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-640000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-18757000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-3348000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1664000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1859000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-205000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>123000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2183000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>36000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-29194000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-5812000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-6582000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-677000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-104000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-65001.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-90042000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-13103000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-2984000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-4317000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5528000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-17212000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-52000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-1957000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>20549000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-40292000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1446000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-3780000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-61511000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-10205000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>574000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-14864000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-944000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-6202000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>165910000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-5623000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-19810000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-1553000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-3635000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-1627000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>12910000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-12003000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-15484000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-1195000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>5991000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-10928000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1199849000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-2492000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1346000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>177580000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-613000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-2191000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>121948000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-3980000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-5665000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-79000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>46000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-1046000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-369000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-60354000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-272000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-5369000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>92000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-874000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-2621000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-189000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>3050000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2188000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-1168000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-1411000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>122516000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-218000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-706000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>3000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-2391000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-232000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-36000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-12516000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-1171000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-638000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-2852000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-768000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-1499000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>82911000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>28353000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>124093000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>3528000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>34434000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>248370000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>60000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-24000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>227100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>82648000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>148700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>241800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>174600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>101470000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>110100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>159000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>47000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>122834000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>-400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>-13800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>-13300000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>92400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>-9500000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>-10800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DW23">
         <v>-10300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B24">
-        <v>-7173000.0</v>
-[...1 lines deleted...]
-      <c r="C24">
+        <v>-1820000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>15191000.0</v>
+      </c>
+      <c r="E24">
         <v>-113829000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-217991000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>13654000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7491000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>72974000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-13005000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-14291000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>45806000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-8262000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-5018000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>131103000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-9297000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6610000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>16627000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>66376000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>9113000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>168273000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>45016000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>99412000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-54013000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6498000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-21139000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-7539000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-25066000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>91842000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>12230000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>61871000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-77657000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>94067000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-11239000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>352391000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>127139000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>2513000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>8029000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>233759000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-24868000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>30715000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>158611000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>709083000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>540115000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-69200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-29017000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-116736000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>226381000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-17953000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-72798000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>6315000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>97607000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>356013000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>352029000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-430581000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-1054063000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>130043000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>158668000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>15631000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>12370000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>128647000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-68644000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-37348000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>14002000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-25418000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>27022000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>15586000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>70703000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>327210000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>7426000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>53717000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>12058000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-2757000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-8862000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-4868000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>4762000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-185606000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>19626000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>4018000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>359850000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>105763000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>114881000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-10006000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>80289000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>705000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>75875000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>26837000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>34170000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-141673000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>9578000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-17032000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-10320000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>26371000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>105174000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-7222000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>10038000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-66832000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-6353000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>19211000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>45642000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-13649000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-9226000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-5048000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-6104000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-3642000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>-5227000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-2677000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>193439000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>-40386000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>-74600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-84900000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>40616000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>31000000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-47500000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-257600000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>14751000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>-1500000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DN24">
         <v>-11100000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>-1900000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>2483000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DQ24">
         <v>-4800000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DR24">
         <v>-6200000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DS24">
         <v>-1900000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DT24">
         <v>-11700000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DU24">
         <v>500000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DV24">
         <v>1500000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DW24">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B25">
-        <v>2345000.0</v>
+        <v>-22101000.0</v>
       </c>
       <c r="C25">
+        <v>29225000.0</v>
+      </c>
+      <c r="D25">
+        <v>-9663000.0</v>
+      </c>
+      <c r="E25">
         <v>82264000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>119653000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>25216000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>216001000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>94053000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-226409000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>118800000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-58162000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>258944000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>33145000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>46226000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-3198000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-3746000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>997000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>27171000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>18974000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-122557000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-33021000.0</v>
       </c>
-      <c r="U25">
-[...2 lines deleted...]
-      <c r="V25">
+      <c r="W25">
+        <v>16759000.0</v>
+      </c>
+      <c r="X25">
         <v>155081000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-9718000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>15901000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-20938000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-24476000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-55137000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-18138000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-20781000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3068000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-72471000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-18058000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>21595000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-32109000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-12438000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-13890000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-60747000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>6695000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4576000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-21105000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-455135000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-422887000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-9542000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-4917000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-37386000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1514862000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-26269000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1961000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-12623000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-140551000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-33107000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-236116000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-17240000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-145833000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-33539000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2916000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>13232000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-161657000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-10342000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>19433000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-23222000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-17260000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-5463000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-4372000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-7805000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>5623000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-157715000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>7753000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-32414000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-79416000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-7985000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-9580000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-101067000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-29962000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-8120000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-13078000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-9598000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-132541000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-54279000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-40543000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-19136000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-22225000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-16470000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-14333000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-9333000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>5989000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-29960000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-4144000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-10858000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>15841000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>1160000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-27996000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>19585000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-11228000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>13112000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>2657000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-7675000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>-13119000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>3080000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>-6301000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>2449000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>6897000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>3498000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>2497000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>3012000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>-67955000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>3277000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>3288000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>3239000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>12958000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>-2600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>4600000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>-2700000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>7081000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>-6700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>5000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>3600000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>708000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>1500000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>5900000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DS25">
         <v>2900000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DT25">
         <v>1200000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DU25">
         <v>2100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DV25">
         <v>-1400000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DW25">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
+        <v>53253000.0</v>
+      </c>
+      <c r="E26">
         <v>48406000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-639000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-418000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>657025000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>148558000.0</v>
       </c>
-      <c r="H26"/>
-[...1 lines deleted...]
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>-184000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>322000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-944000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-21000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-31000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-32000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>582000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>70000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>25000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>38394000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>495000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>597131000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>753000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>315000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>836000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>123000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>720000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>36000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1219000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-27000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>120000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-580000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>748000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-65000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>221428000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-39688000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-49190000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-132550000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>800018000.0</v>
       </c>
-      <c r="AM26">
-[...2 lines deleted...]
-      <c r="AN26">
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-400000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-400018000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-400144000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-1593000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1072000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-304000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>623979000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-15000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>627000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-203000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>332911000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>146350000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>171633000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-1022000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1608643000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>345000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-2513000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>266000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>323722000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>160000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>320000.0</v>
       </c>
-      <c r="BI26">
-[...2 lines deleted...]
-      <c r="BJ26">
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>315287000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1220880000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1220880000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1106000.0</v>
       </c>
       <c r="BO26"/>
       <c r="BP26">
-        <v>36487000.0</v>
+        <v>-1106000.0</v>
       </c>
       <c r="BQ26"/>
       <c r="BR26">
+        <v>36487000.0</v>
+      </c>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>290574000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>570578000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>525341000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>74970000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>74970000.0</v>
       </c>
-      <c r="BW26"/>
-[...1 lines deleted...]
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-74970000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>460858000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>930051000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>208425000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>312845000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>293995000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>20331000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>-65499000.0</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26">
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>317656000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>128232000.0</v>
       </c>
-      <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>201902000.0</v>
       </c>
-      <c r="CL26"/>
-      <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>319762000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>851628000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>124000000.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26">
         <v>41458000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DI26">
         <v>53800000.0</v>
       </c>
-      <c r="DH26"/>
-      <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B27">
-        <v>4845000.0</v>
+        <v>12642000.0</v>
       </c>
       <c r="C27">
+        <v>5901000.0</v>
+      </c>
+      <c r="D27">
+        <v>4691000.0</v>
+      </c>
+      <c r="E27">
         <v>-8505000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5299000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3206000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3517000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3425000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2459000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2730000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2286000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1015000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4970000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4895000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4218000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4268000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4283000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4869000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3405000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3408000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3430000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4030000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2853000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3497000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3269000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>4224000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2277000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2322000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1914000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5519000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4723000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3554000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>8087000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>11003000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>5640000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>5507000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5847000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>13805000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>5645000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>5635000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>5568000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>16440000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>4738000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>4422000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4739000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>14468000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4246000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4378000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4334000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>16505000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>10294000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>5133000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>5080000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3700000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>3521000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>3289000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>41000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2798000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>-22040000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>15000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>462000.0</v>
       </c>
-      <c r="BQ27"/>
-[...1 lines deleted...]
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27">
         <v>15000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>462000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
@@ -46728,1177 +47282,1197 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>310533000.0</v>
+      </c>
+      <c r="C28">
+        <v>-124032000.0</v>
+      </c>
+      <c r="D28">
         <v>-50671000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>46246000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>42066000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>161578000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-144532000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-117702000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-54483000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>667000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-87449000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-57465000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-19633000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-174341000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>11694000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-158568000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-79874000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-95192000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-59718000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-340005000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-979752000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>542451000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-38802000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-32665000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-22679000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>540600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>52369000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-187521000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-50220000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-92844000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-12113000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-70747000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-49956000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-381622000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-79555000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-99152000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-76005000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-311557000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-37569000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-109677000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-259576000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-446261000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-583960000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-64450000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>189516000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>21144000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-163980000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>63245000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>51461000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-80449000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-122981000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-485841000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-433252000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>352094000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>948974000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-208600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-277029000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>147278000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-101402000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-37178000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-39191000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-225825000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-84672000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-75647000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>464787000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-10341000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-62823000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-295463000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-31910000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-6324000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-17496000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-8727000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>125724000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>188764000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>574972000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-79308000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>60064000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-200677000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>76726000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>19263000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-188235000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>121454000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>69689000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-40751000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-47434000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>404000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>189980000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>24714000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>74877000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>27060000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-23420000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>120043000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-76162000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>68507000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-2629000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>630572000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>124279000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-13100000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-43092000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-18533000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-13813000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-19819000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-1965000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-19508000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-79584000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-26043000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-6679000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-3092000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>52000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>81183000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>111160000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>151000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>179000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>234200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>41441000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>80500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>-5800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>29900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>192717000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>-12800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>-5500000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>41900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>64100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>2600000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DV28">
         <v>-4100000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DW28">
         <v>-10600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>49762000.0</v>
+      </c>
+      <c r="C29">
+        <v>94486000.0</v>
+      </c>
+      <c r="D29">
         <v>50204000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>112390000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>91642000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>88491000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>54872000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>100047000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>104187000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>61095000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>49383000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>107398000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>81882000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>80730000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>52522000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>169566000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>49978000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>65444000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>74735000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>98606000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>60808000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>52219000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>59710000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>80509000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-65082000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>49700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>83180000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>106899000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>66238000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>98840000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>97150000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>82311000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>69882000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>94968000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>86539000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>109623000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>87523000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>102704000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>98447000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>111378000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>99840000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>107841000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>126726000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>140772000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>110749000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>162130000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>103800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>106334000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>92661000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>97911000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>93179000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>146069000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>75244000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>107543000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>95117000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>111581000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>58377000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>86221000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>56800000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>90625000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>48312000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>41548000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>73610000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>54039000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>7869000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>64917000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>47155000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>7948000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>44214000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>21573000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>76117000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>68584000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>72250000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>34996000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>117999000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>106099000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>45678000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>56294000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>72945000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>54654000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>32660000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>51591000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>50318000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>93139000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>29960000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>57798000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>43099000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>69627000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>27404000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>60994000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>74039000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>49963000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>44739000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>79687000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>74779000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>66116000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>25737000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>39593000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>41035000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>45161000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>32747000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>21563000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>35219000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>37339000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>23280000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>25382000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>42576000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>38100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>36622000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>22279000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>2376000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>31600000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>24400000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>26800000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>23776000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>17500000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>13500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>23700000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>36831000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>16500000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DR29">
         <v>12100000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DS29">
         <v>15000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DT29">
         <v>19800000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DU29">
         <v>7200000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DV29">
         <v>9400000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DW29">
         <v>8500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-320113000.0</v>
+      </c>
+      <c r="C30">
+        <v>-72653000.0</v>
+      </c>
+      <c r="D30">
         <v>-7173000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3506000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-252742000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-83041000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>37161000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>65979000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-93129000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-26977000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>20226000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-26602000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-83139000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>118165000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-48052000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-4467000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4163000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>46954000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-21156000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>151183000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>31202000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>73739000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-80050000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-13707000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-67682000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-41409000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-128601000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>39462000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-21665000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1222000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-79836000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-9976000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-45266000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>311401000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>12966000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-26516000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-16681000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>207166000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-51013000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>9342000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>126369000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>358415000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>450735000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-93639000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-308100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-150020000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>86608000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-167600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-152548000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-22251000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>37409000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>354937000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>336137000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-456616000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-1054851000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>83775000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>79189000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-71487000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-27570000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>12744000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-123917000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-73343000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-29719000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-88684000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>27836000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-51605000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>29365000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>309184000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-33951000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-2242000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-40914000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-64842000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-208427000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-244773000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-32975000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-104653000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-77107000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>57717000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-57359000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>134256000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-261350000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-33111000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-57949000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>38164000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-77218000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-206867000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-135017000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-68241000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-69127000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-81111000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-172067000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>34989000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-95999000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-81756000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-693128000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-158977000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>15603000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>645000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-26878000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-13332000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-16255000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-32780000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-16986000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>60502000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-9038000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-18785000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-36262000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-87900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-104700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-105347000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-261900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-125900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-268000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-52906000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-93600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-8900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-59600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-216575000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-5200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-11300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>-63600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>-73400000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>-6300000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DV30">
         <v>-3900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DW30">
         <v>-1600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>