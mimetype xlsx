--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -11795,51 +11795,51 @@
       <c r="H39">
         <v>237080856.0</v>
       </c>
       <c r="I39">
         <v>457911809.0</v>
       </c>
       <c r="J39">
         <v>619767452.0</v>
       </c>
       <c r="K39">
         <v>636086834.0</v>
       </c>
       <c r="L39">
         <v>579489398.0</v>
       </c>
       <c r="M39">
         <v>560908955.0</v>
       </c>
       <c r="N39">
         <v>590120485.0</v>
       </c>
       <c r="O39">
         <v>650256793.0</v>
       </c>
       <c r="P39">
-        <v>534779295.0</v>
+        <v>630416589.0</v>
       </c>
       <c r="Q39">
         <v>1101242052.0</v>
       </c>
       <c r="R39">
         <v>529440778.0</v>
       </c>
       <c r="S39">
         <v>1089081875.0</v>
       </c>
       <c r="T39">
         <v>631598945.0</v>
       </c>
       <c r="U39">
         <v>721957577.0</v>
       </c>
       <c r="V39">
         <v>1349128763.0</v>
       </c>
       <c r="W39">
         <v>1246533205.0</v>
       </c>
       <c r="X39">
         <v>1766454065.0</v>
       </c>
@@ -12054,57 +12054,57 @@
       <c r="CQ39">
         <v>1045331000000.0</v>
       </c>
       <c r="CR39">
         <v>48893000000.0</v>
       </c>
       <c r="CS39"/>
     </row>
     <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>536307274.0</v>
       </c>
       <c r="C40">
         <v>545568608117.0</v>
       </c>
       <c r="D40">
         <v>574948000.0</v>
       </c>
       <c r="E40">
         <v>314881822674.0</v>
       </c>
       <c r="F40">
-        <v>605217552.0</v>
+        <v>536891196192.0</v>
       </c>
       <c r="G40">
-        <v>525859594.0</v>
+        <v>658164742969.0</v>
       </c>
       <c r="H40">
-        <v>478552390.0</v>
+        <v>455151026370.0</v>
       </c>
       <c r="I40">
         <v>474687284.0</v>
       </c>
       <c r="J40">
         <v>502563783.0</v>
       </c>
       <c r="K40">
         <v>594895475.0</v>
       </c>
       <c r="L40">
         <v>448240475.0</v>
       </c>
       <c r="M40">
         <v>401194949.0</v>
       </c>
       <c r="N40">
         <v>522780195.0</v>
       </c>
       <c r="O40">
         <v>634162814.0</v>
       </c>
       <c r="P40">
         <v>292032653.0</v>
       </c>
@@ -12617,51 +12617,51 @@
       <c r="C42">
         <v>476586748.0</v>
       </c>
       <c r="D42">
         <v>475161000.0</v>
       </c>
       <c r="E42">
         <v>415940774.0</v>
       </c>
       <c r="F42">
         <v>434289522.0</v>
       </c>
       <c r="G42">
         <v>462733987.0</v>
       </c>
       <c r="H42">
         <v>452141937.0</v>
       </c>
       <c r="I42">
         <v>453690832.0</v>
       </c>
       <c r="J42">
         <v>435399419.0</v>
       </c>
       <c r="K42">
-        <v>495722046.0</v>
+        <v>469672275.0</v>
       </c>
       <c r="L42">
         <v>471629884.0</v>
       </c>
       <c r="M42">
         <v>473799900.0</v>
       </c>
       <c r="N42">
         <v>481619748.0</v>
       </c>
       <c r="O42">
         <v>460770987.0</v>
       </c>
       <c r="P42">
         <v>463125606.0</v>
       </c>
       <c r="Q42">
         <v>412496674.0</v>
       </c>
       <c r="R42">
         <v>320546419.0</v>
       </c>
       <c r="S42">
         <v>447119526.0</v>
       </c>
@@ -17288,51 +17288,51 @@
       <c r="L6">
         <v>99511329.0</v>
       </c>
       <c r="M6">
         <v>178988013.0</v>
       </c>
       <c r="N6">
         <v>270848447.0</v>
       </c>
       <c r="O6">
         <v>295483524.0</v>
       </c>
       <c r="P6">
         <v>293239131.0</v>
       </c>
       <c r="Q6">
         <v>309517492.0</v>
       </c>
       <c r="R6">
         <v>116763226.0</v>
       </c>
       <c r="S6">
         <v>565025140.0</v>
       </c>
       <c r="T6">
-        <v>214821679.0</v>
+        <v>206537526.0</v>
       </c>
       <c r="U6">
         <v>218041520.0</v>
       </c>
       <c r="V6">
         <v>235149490.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
@@ -19568,135 +19568,135 @@
       <c r="S3">
         <v>1409412.0</v>
       </c>
       <c r="T3">
         <v>1803222.0</v>
       </c>
       <c r="U3">
         <v>1092836.0</v>
       </c>
       <c r="V3">
         <v>1086056.0</v>
       </c>
       <c r="W3">
         <v>2469870.0</v>
       </c>
       <c r="X3">
         <v>496657.0</v>
       </c>
       <c r="Y3">
         <v>482478.0</v>
       </c>
       <c r="Z3">
         <v>916409.0</v>
       </c>
       <c r="AA3">
-        <v>-1196843.0</v>
+        <v>90037447.0</v>
       </c>
       <c r="AB3">
         <v>1538153.0</v>
       </c>
       <c r="AC3">
         <v>825111.0</v>
       </c>
       <c r="AD3">
         <v>715654.0</v>
       </c>
       <c r="AE3">
-        <v>-513006.0</v>
+        <v>36753339.0</v>
       </c>
       <c r="AF3">
-        <v>-1252836.0</v>
+        <v>22541642.0</v>
       </c>
       <c r="AG3">
         <v>2962584.0</v>
       </c>
       <c r="AH3">
         <v>458381.0</v>
       </c>
       <c r="AI3">
         <v>6439.0</v>
       </c>
       <c r="AJ3">
         <v>837757.0</v>
       </c>
       <c r="AK3">
         <v>113246.0</v>
       </c>
       <c r="AL3">
         <v>112255.0</v>
       </c>
       <c r="AM3">
         <v>354805.0</v>
       </c>
       <c r="AN3">
         <v>237788.0</v>
       </c>
       <c r="AO3">
         <v>301989.0</v>
       </c>
       <c r="AP3">
         <v>304569.0</v>
       </c>
       <c r="AQ3">
-        <v>-2863534.0</v>
+        <v>185063388.0</v>
       </c>
       <c r="AR3">
         <v>2038330.0</v>
       </c>
       <c r="AS3">
         <v>1661433.0</v>
       </c>
       <c r="AT3">
         <v>526554.0</v>
       </c>
       <c r="AU3">
-        <v>-926048.0</v>
+        <v>24221347.0</v>
       </c>
       <c r="AV3">
         <v>6894500.0</v>
       </c>
       <c r="AW3">
         <v>25554188.0</v>
       </c>
       <c r="AX3">
         <v>356571.0</v>
       </c>
       <c r="AY3">
-        <v>-694972.0</v>
+        <v>51081222.0</v>
       </c>
       <c r="AZ3">
         <v>944231.0</v>
       </c>
       <c r="BA3">
         <v>858147.0</v>
       </c>
       <c r="BB3">
         <v>697892.0</v>
       </c>
       <c r="BC3">
-        <v>-21162213.0</v>
+        <v>32368065.0</v>
       </c>
       <c r="BD3">
         <v>18069180.0</v>
       </c>
       <c r="BE3">
         <v>33717105.0</v>
       </c>
       <c r="BF3">
         <v>23729667.0</v>
       </c>
       <c r="BG3">
         <v>105677030.0</v>
       </c>
       <c r="BH3">
         <v>-1507723.0</v>
       </c>
       <c r="BI3">
         <v>-386371.0</v>
       </c>
       <c r="BJ3">
         <v>1397508.0</v>
       </c>
       <c r="BK3">
         <v>2166894.0</v>
       </c>
@@ -19926,135 +19926,135 @@
       <c r="S5">
         <v>134860915.0</v>
       </c>
       <c r="T5">
         <v>122513990.0</v>
       </c>
       <c r="U5">
         <v>88959994.0</v>
       </c>
       <c r="V5">
         <v>89314761.0</v>
       </c>
       <c r="W5">
         <v>-5569115.0</v>
       </c>
       <c r="X5">
         <v>68330676.0</v>
       </c>
       <c r="Y5">
         <v>42291597.0</v>
       </c>
       <c r="Z5">
         <v>72222255.0</v>
       </c>
       <c r="AA5">
-        <v>86901684.0</v>
+        <v>85704841.0</v>
       </c>
       <c r="AB5">
         <v>110300785.0</v>
       </c>
       <c r="AC5">
         <v>108819504.0</v>
       </c>
       <c r="AD5">
         <v>126212176.0</v>
       </c>
       <c r="AE5">
-        <v>114087000.0</v>
+        <v>63745669.0</v>
       </c>
       <c r="AF5">
-        <v>113192868.0</v>
+        <v>86743797.0</v>
       </c>
       <c r="AG5">
         <v>122021783.0</v>
       </c>
       <c r="AH5">
         <v>115577186.0</v>
       </c>
       <c r="AI5">
         <v>66263304.0</v>
       </c>
       <c r="AJ5">
         <v>162360918.0</v>
       </c>
       <c r="AK5">
         <v>61377598.0</v>
       </c>
       <c r="AL5">
         <v>104285729.0</v>
       </c>
       <c r="AM5">
         <v>261162697.0</v>
       </c>
       <c r="AN5">
         <v>28609949.0</v>
       </c>
       <c r="AO5">
         <v>44831585.0</v>
       </c>
       <c r="AP5">
         <v>38170459.0</v>
       </c>
       <c r="AQ5">
-        <v>31496483.0</v>
+        <v>-128297151.0</v>
       </c>
       <c r="AR5">
         <v>4403138.0</v>
       </c>
       <c r="AS5">
         <v>32712749.0</v>
       </c>
       <c r="AT5">
         <v>-27657591.0</v>
       </c>
       <c r="AU5">
-        <v>28477678.0</v>
+        <v>27551630.0</v>
       </c>
       <c r="AV5">
         <v>28908899.0</v>
       </c>
       <c r="AW5">
         <v>32669270.0</v>
       </c>
       <c r="AX5">
         <v>60146321.0</v>
       </c>
       <c r="AY5">
-        <v>65753744.0</v>
+        <v>65058772.0</v>
       </c>
       <c r="AZ5">
         <v>82564604.0</v>
       </c>
       <c r="BA5">
         <v>65500596.0</v>
       </c>
       <c r="BB5">
         <v>63917656.0</v>
       </c>
       <c r="BC5">
-        <v>96951205.0</v>
+        <v>75788992.0</v>
       </c>
       <c r="BD5">
         <v>58638146.0</v>
       </c>
       <c r="BE5">
         <v>46801091.0</v>
       </c>
       <c r="BF5">
         <v>45635480.0</v>
       </c>
       <c r="BG5">
         <v>69543730.0</v>
       </c>
       <c r="BH5">
         <v>50342041.0</v>
       </c>
       <c r="BI5">
         <v>56460578.0</v>
       </c>
       <c r="BJ5">
         <v>80748873.0</v>
       </c>
       <c r="BK5">
         <v>197620678.0</v>
       </c>
@@ -20150,165 +20150,165 @@
       <c r="S6">
         <v>136270327.0</v>
       </c>
       <c r="T6">
         <v>124317212.0</v>
       </c>
       <c r="U6">
         <v>90052830.0</v>
       </c>
       <c r="V6">
         <v>90400817.0</v>
       </c>
       <c r="W6">
         <v>-3099245.0</v>
       </c>
       <c r="X6">
         <v>68827333.0</v>
       </c>
       <c r="Y6">
         <v>42774075.0</v>
       </c>
       <c r="Z6">
         <v>73138664.0</v>
       </c>
       <c r="AA6">
-        <v>85704841.0</v>
+        <v>175742288.0</v>
       </c>
       <c r="AB6">
         <v>111838938.0</v>
       </c>
       <c r="AC6">
         <v>109644615.0</v>
       </c>
       <c r="AD6">
         <v>126927830.0</v>
       </c>
       <c r="AE6">
-        <v>113573994.0</v>
+        <v>100499008.0</v>
       </c>
       <c r="AF6">
-        <v>111940032.0</v>
+        <v>109285439.0</v>
       </c>
       <c r="AG6">
         <v>124984367.0</v>
       </c>
       <c r="AH6">
         <v>116035567.0</v>
       </c>
       <c r="AI6">
         <v>66269743.0</v>
       </c>
       <c r="AJ6">
         <v>163198675.0</v>
       </c>
       <c r="AK6">
         <v>61490844.0</v>
       </c>
       <c r="AL6">
         <v>104397984.0</v>
       </c>
       <c r="AM6">
         <v>261517502.0</v>
       </c>
       <c r="AN6">
         <v>28847737.0</v>
       </c>
       <c r="AO6">
         <v>45133574.0</v>
       </c>
       <c r="AP6">
         <v>38475028.0</v>
       </c>
       <c r="AQ6">
-        <v>28632949.0</v>
+        <v>56766237.0</v>
       </c>
       <c r="AR6">
         <v>6441468.0</v>
       </c>
       <c r="AS6">
         <v>34374182.0</v>
       </c>
       <c r="AT6">
         <v>-27131037.0</v>
       </c>
       <c r="AU6">
-        <v>27551630.0</v>
+        <v>51772977.0</v>
       </c>
       <c r="AV6">
         <v>35803399.0</v>
       </c>
       <c r="AW6">
         <v>58223458.0</v>
       </c>
       <c r="AX6">
         <v>60502892.0</v>
       </c>
       <c r="AY6">
-        <v>65058772.0</v>
+        <v>116139994.0</v>
       </c>
       <c r="AZ6">
         <v>83508835.0</v>
       </c>
       <c r="BA6">
         <v>66358743.0</v>
       </c>
       <c r="BB6">
         <v>64615548.0</v>
       </c>
       <c r="BC6">
-        <v>75788992.0</v>
+        <v>108157057.0</v>
       </c>
       <c r="BD6">
         <v>76707326.0</v>
       </c>
       <c r="BE6">
         <v>80518196.0</v>
       </c>
       <c r="BF6">
         <v>69365147.0</v>
       </c>
       <c r="BG6">
         <v>175220760.0</v>
       </c>
       <c r="BH6">
         <v>48834318.0</v>
       </c>
       <c r="BI6">
-        <v>56074207.0</v>
+        <v>51910547.0</v>
       </c>
       <c r="BJ6">
         <v>82146381.0</v>
       </c>
       <c r="BK6">
         <v>199787572.0</v>
       </c>
       <c r="BL6">
         <v>26010672.0</v>
       </c>
       <c r="BM6">
-        <v>39419807.0</v>
+        <v>41087735.0</v>
       </c>
       <c r="BN6">
         <v>35330614.0</v>
       </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -29119,52 +29119,56 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
         <v>171332080.0</v>
       </c>
       <c r="C14">
         <v>1868359588866.0</v>
       </c>
       <c r="D14">
         <v>155522000.0</v>
       </c>
       <c r="E14">
         <v>2215564422377.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14"/>
+      <c r="F14">
+        <v>2462609195714.0</v>
+      </c>
+      <c r="G14">
+        <v>1789460072085.0</v>
+      </c>
       <c r="H14">
         <v>147466481.0</v>
       </c>
       <c r="I14">
         <v>147121247.0</v>
       </c>
       <c r="J14">
         <v>147391346.0</v>
       </c>
       <c r="K14">
         <v>95023643.0</v>
       </c>
       <c r="L14">
         <v>86314525.0</v>
       </c>
       <c r="M14">
         <v>133222698.0</v>
       </c>
       <c r="N14">
         <v>148345044.0</v>
       </c>
       <c r="O14">
         <v>1524475.0</v>
       </c>
       <c r="P14">
@@ -30518,51 +30522,51 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>172</v>
       </c>
       <c r="B22">
         <v>66689029.0</v>
       </c>
       <c r="C22">
         <v>255447077167.0</v>
       </c>
       <c r="D22">
         <v>47279000.0</v>
       </c>
       <c r="E22">
         <v>332965010844.0</v>
       </c>
       <c r="F22">
-        <v>17624740.0</v>
+        <v>280658149786.0</v>
       </c>
       <c r="G22">
         <v>367358268.0</v>
       </c>
       <c r="H22">
         <v>72277078.0</v>
       </c>
       <c r="I22">
         <v>128337017.0</v>
       </c>
       <c r="J22">
         <v>72659043.0</v>
       </c>
       <c r="K22">
         <v>88305195.0</v>
       </c>
       <c r="L22">
         <v>122906737.0</v>
       </c>
       <c r="M22">
         <v>37407560.0</v>
       </c>
       <c r="N22">
         <v>82055769.0</v>
       </c>
@@ -30777,51 +30781,51 @@
       <c r="CI22">
         <v>25660000.0</v>
       </c>
       <c r="CJ22">
         <v>17378000.0</v>
       </c>
       <c r="CK22">
         <v>14081000.0</v>
       </c>
       <c r="CL22">
         <v>13004000.0</v>
       </c>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>210</v>
       </c>
       <c r="B23">
-        <v>-42842486.0</v>
+        <v>-17875.0</v>
       </c>
       <c r="C23">
         <v>-144138131.0</v>
       </c>
       <c r="D23">
         <v>-59306402.0</v>
       </c>
       <c r="E23">
         <v>622401263276.0</v>
       </c>
       <c r="F23">
         <v>-107861987.0</v>
       </c>
       <c r="G23">
         <v>-143433178.0</v>
       </c>
       <c r="H23">
         <v>-89988938.0</v>
       </c>
       <c r="I23">
         <v>-78464744.0</v>
       </c>
       <c r="J23">
         <v>-54991384.0</v>
       </c>