--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1160,51 +1163,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
         <v>57983000.0</v>
       </c>
       <c r="C2">
-        <v>61599000.0</v>
+        <v>67324000.0</v>
       </c>
       <c r="D2">
         <v>51653000.0</v>
       </c>
       <c r="E2">
         <v>74531000.0</v>
       </c>
       <c r="F2">
         <v>68552000.0</v>
       </c>
       <c r="G2">
         <v>51311000.0</v>
       </c>
       <c r="H2">
         <v>62009000.0</v>
       </c>
       <c r="I2">
         <v>63157000.0</v>
       </c>
       <c r="J2">
         <v>92567000.0</v>
       </c>
       <c r="K2">
         <v>70249000.0</v>
       </c>
@@ -2390,66 +2393,66 @@
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
         <v>522418000.0</v>
       </c>
       <c r="C23">
         <v>538509000.0</v>
       </c>
       <c r="D23">
         <v>509375000.0</v>
       </c>
       <c r="E23">
         <v>598851000.0</v>
       </c>
       <c r="F23">
         <v>579861000.0</v>
       </c>
       <c r="G23">
         <v>579638000.0</v>
       </c>
       <c r="H23">
         <v>667156000.0</v>
       </c>
       <c r="I23">
-        <v>768686000.0</v>
+        <v>1033398000.0</v>
       </c>
       <c r="J23">
-        <v>955257000.0</v>
+        <v>1253498000.0</v>
       </c>
       <c r="K23">
-        <v>934357000.0</v>
+        <v>1246363000.0</v>
       </c>
       <c r="L23">
-        <v>986594000.0</v>
+        <v>1380473000.0</v>
       </c>
       <c r="M23">
-        <v>1068248000.0</v>
+        <v>1553919000.0</v>
       </c>
       <c r="N23">
-        <v>837502000.0</v>
+        <v>1097919000.0</v>
       </c>
       <c r="O23">
         <v>1012996000.0</v>
       </c>
       <c r="P23">
         <v>753371000.0</v>
       </c>
       <c r="Q23">
         <v>657395000.0</v>
       </c>
       <c r="R23">
         <v>597085000.0</v>
       </c>
       <c r="S23">
         <v>668916000.0</v>
       </c>
       <c r="T23">
         <v>623577000.0</v>
       </c>
       <c r="U23">
         <v>379298000.0</v>
       </c>
       <c r="V23">
         <v>389044000.0</v>
       </c>
@@ -3510,51 +3513,51 @@
       <c r="W39">
         <v>724000.0</v>
       </c>
       <c r="X39">
         <v>2701000.0</v>
       </c>
       <c r="Y39">
         <v>273000.0</v>
       </c>
       <c r="Z39">
         <v>137000.0</v>
       </c>
       <c r="AA39">
         <v>2106000.0</v>
       </c>
       <c r="AB39"/>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
         <v>64565000.0</v>
       </c>
       <c r="C40">
-        <v>32898000.0</v>
+        <v>27173000.0</v>
       </c>
       <c r="D40">
         <v>33358000.0</v>
       </c>
       <c r="E40">
         <v>26636000.0</v>
       </c>
       <c r="F40">
         <v>27990000.0</v>
       </c>
       <c r="G40">
         <v>28482000.0</v>
       </c>
       <c r="H40">
         <v>6897000.0</v>
       </c>
       <c r="I40">
         <v>38356000.0</v>
       </c>
       <c r="J40">
         <v>41841000.0</v>
       </c>
       <c r="K40">
         <v>47325000.0</v>
       </c>
@@ -4836,105 +4839,105 @@
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
         <v>-85795000.0</v>
       </c>
       <c r="C60">
         <v>-71877000.0</v>
       </c>
       <c r="D60">
         <v>-66182000.0</v>
       </c>
       <c r="E60">
         <v>-61110000.0</v>
       </c>
       <c r="F60">
         <v>-49925000.0</v>
       </c>
       <c r="G60">
         <v>-48776000.0</v>
       </c>
       <c r="H60">
         <v>-36196000.0</v>
       </c>
       <c r="I60">
-        <v>-466381000.0</v>
+        <v>264712000.0</v>
       </c>
       <c r="J60">
-        <v>169431000.0</v>
+        <v>298241000.0</v>
       </c>
       <c r="K60">
-        <v>167500000.0</v>
+        <v>312006000.0</v>
       </c>
       <c r="L60">
-        <v>246587000.0</v>
+        <v>393879000.0</v>
       </c>
       <c r="M60">
-        <v>323047000.0</v>
+        <v>485671000.0</v>
       </c>
       <c r="N60">
-        <v>108153000.0</v>
+        <v>260417000.0</v>
       </c>
       <c r="O60">
         <v>197316000.0</v>
       </c>
       <c r="P60">
         <v>89878000.0</v>
       </c>
       <c r="Q60">
         <v>146723000.0</v>
       </c>
       <c r="R60">
         <v>176097000.0</v>
       </c>
       <c r="S60">
         <v>-239649000.0</v>
       </c>
       <c r="T60">
         <v>-191574000.0</v>
       </c>
       <c r="U60">
         <v>198525000.0</v>
       </c>
       <c r="V60">
         <v>-82880000.0</v>
       </c>
       <c r="W60">
         <v>-626000.0</v>
       </c>
       <c r="X60">
         <v>26000.0</v>
       </c>
       <c r="Y60">
         <v>2000.0</v>
       </c>
       <c r="Z60">
         <v>18758000.0</v>
       </c>
       <c r="AA60">
-        <v>14080000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB60"/>
     </row>
     <row r="61" spans="1:28">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
@@ -4989,656 +4992,662 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
       </c>
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>72379000.0</v>
+      </c>
+      <c r="C2">
         <v>57983000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>59190000.0</v>
+      </c>
+      <c r="E2">
         <v>54020000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57852000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
+        <v>67324000.0</v>
+      </c>
+      <c r="H2">
         <v>62383000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>55143000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>63282000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54392000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>51591000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48469000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71221000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>74531000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>88544000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>105156000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>79751000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68552000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>78341000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55453000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>56271000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>51311000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>45326000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>45785000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52713000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62009000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>53338000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>64148000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>79602000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>63157000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>71176000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>72945000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>86751000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>92567000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>72019000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68029000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>69132000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>70249000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>60462000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>81836000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>65390000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>81180000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>72521000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>86704000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>82954000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>125332000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>120037000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>121578000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>128149000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>142951000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>110617000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>110788000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>115616000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>140045000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>27908000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>125208000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>126690000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>136124000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>49702000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>118294000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>80504000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>89794000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>92358000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>81890000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>84776000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>85721000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>75530000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>70248000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>97964000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>117231000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>176404000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>179282000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>123927000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>112141000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>79492000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>63122000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>55239000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>53450000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>45731000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>46371000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>47392000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>67387000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>46168000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>31684000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>31223000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>26537000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>19134000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>19911000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>16176000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>17366000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11850000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10877000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>12325000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>14007000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11458000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9012000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8853000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>20523000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5695,475 +5704,476 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-479301000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-467531000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-459822000.0</v>
       </c>
-      <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-466381000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4">
         <v>-421137000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
+      <c r="AL4"/>
+      <c r="AM4">
         <v>-378593000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4">
         <v>-404574000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>-345397000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-219291000.0</v>
       </c>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>167000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-439999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>816000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5998999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-530624000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-518143000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-506645000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-493115000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-479301000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-467531000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-459822000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-451359000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-498138000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-466381000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-465079000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-450564000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-432275000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-421137000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-408426000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-399684000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-400139000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-378593000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-411821000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-422465000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-417106000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-404574000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-393035000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-377652000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-361650000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-345397000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-334150000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-329772000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-314352000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-304808000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-291638000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-278706000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-267657000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-256963000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-243780000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>63000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>562000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>626000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1377000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>620000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>96000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1419000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1830000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1376000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>436000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2076000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3065000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3533000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4063000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4935000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-8495000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-16301000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-11754000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-6762000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-2050000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>315000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>122000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-316000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>481000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-226000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-59505000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-55958000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-43645000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-41045000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-38472000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-36586000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-34773000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-32828000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-30946000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-30934000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-29765000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-28613000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-27488000.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
+      <c r="AO6"/>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -6177,178 +6187,183 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7">
+        <v>67896000.0</v>
+      </c>
+      <c r="C7">
         <v>70435000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>67613000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>65140000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>69063000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>67591000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>61837000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>64064000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>58430000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>60585000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>58388000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>33827000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>27801000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26268000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>25485000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22455000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18844000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15713000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>15068000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13592000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>14494000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15470000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>55977000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>29323000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>31808000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>31853000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>35007000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>36372000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>28435000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6373,52 +6388,53 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -6475,52 +6491,53 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6577,346 +6594,350 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
         <v>49000.0</v>
       </c>
       <c r="C10">
         <v>49000.0</v>
       </c>
       <c r="D10">
+        <v>49000.0</v>
+      </c>
+      <c r="E10">
         <v>47000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>52000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>55000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="J10">
         <v>54000.0</v>
       </c>
       <c r="K10">
         <v>54000.0</v>
       </c>
       <c r="L10">
-        <v>57000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="M10">
         <v>57000.0</v>
       </c>
       <c r="N10">
-        <v>45000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="O10">
         <v>45000.0</v>
       </c>
       <c r="P10">
+        <v>45000.0</v>
+      </c>
+      <c r="Q10">
         <v>43000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>312000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6783000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>681000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1112000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4958000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1862000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>52000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>68000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2856000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1802000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2521000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>227000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>237000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3186000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>610000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>184000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>27000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>39000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>15000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>28000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>46000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>31000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>24000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>37000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3006000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2704000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4371000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16542000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>45000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>47000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5162000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>27000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>106000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8782000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>266000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>296000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>67000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10819000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11380000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>18740000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>10095000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>13300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5956000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5924000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9573000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>7965000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7983000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>7019000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11273000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6918000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4113000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>324000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4578000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3675000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>834000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4137000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5259000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6465000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3116000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2248000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8515000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3184000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2227000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5310000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4344000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2270000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5956000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>5536000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7643000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1734000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>125000.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>62000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>127000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6973,931 +6994,939 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
         <v>49000.0</v>
       </c>
       <c r="C12">
         <v>49000.0</v>
       </c>
       <c r="D12">
+        <v>49000.0</v>
+      </c>
+      <c r="E12">
         <v>47000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>52000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>55000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>56000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="J12">
         <v>54000.0</v>
       </c>
       <c r="K12">
         <v>54000.0</v>
       </c>
       <c r="L12">
-        <v>57000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="M12">
         <v>57000.0</v>
       </c>
       <c r="N12">
-        <v>45000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="O12">
         <v>45000.0</v>
       </c>
       <c r="P12">
+        <v>45000.0</v>
+      </c>
+      <c r="Q12">
         <v>43000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>312000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>52000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6783000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>681000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1112000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4958000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1862000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>52000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>68000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2856000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1802000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2521000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>227000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>237000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3186000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>610000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>184000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>27000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>39000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>28000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>46000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>31000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>24000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>37000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>42000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3006000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2704000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4371000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>16542000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>45000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>47000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5162000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>106000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8782000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>266000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>296000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>67000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10819000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11380000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>18740000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>10095000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>13300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5956000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5924000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>9573000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7965000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7983000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>7019000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11273000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6918000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4113000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6600000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>324000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4578000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3675000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>834000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4137000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5259000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>6465000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3116000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2248000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>8515000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3184000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2227000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5310000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4344000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2270000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5956000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5536000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>7643000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1734000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>125000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
+        <v>-93697000.0</v>
+      </c>
+      <c r="C13">
         <v>85795000.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
+        <v>-83922000.0</v>
+      </c>
+      <c r="E13">
         <v>-74187000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-73041000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-71877000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-62963000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-59557000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-63115000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-66182000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-66531000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-65334000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-66236000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-61110000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-60894000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-33262999.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-39652000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-50741000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-59830000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-52912000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-46285000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-48776000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-46423000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-35987000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-31774000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-38342000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-35580000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-39255000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>157629000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>281805000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>277847000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>258058000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>284008000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>290927000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>291550000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>326633000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>344792000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>304594000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>303497000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>331896000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>364395000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>380845000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>406002000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>434420000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>455404000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>470943000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>498734000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>377673000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>249826000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>254028000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>313163000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>333785000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>345549000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>349490000.0</v>
       </c>
-      <c r="BC13">
-[...1 lines deleted...]
-      </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
-      <c r="BI13"/>
+      <c r="BI13">
+        <v>0.0</v>
+      </c>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13">
         <v>239748000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>242610000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>245400000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>250011000.0</v>
       </c>
-      <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>198403000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CB13"/>
+      <c r="CC13">
         <v>186405000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>192805000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>12685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74908000.0</v>
       </c>
       <c r="CF13">
         <v>74908000.0</v>
       </c>
       <c r="CG13">
         <v>74908000.0</v>
       </c>
       <c r="CH13">
         <v>74908000.0</v>
       </c>
       <c r="CI13">
+        <v>74908000.0</v>
+      </c>
+      <c r="CJ13">
         <v>75671000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>77668000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>82121000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>45918000.0</v>
       </c>
-      <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>47108000.0</v>
       </c>
-      <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
         <v>39046000.0</v>
       </c>
       <c r="C14">
+        <v>39046000.0</v>
+      </c>
+      <c r="D14">
         <v>38892348.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38892347.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38882982.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38832222.0</v>
       </c>
       <c r="G14">
         <v>38832222.0</v>
       </c>
       <c r="H14">
+        <v>38832222.0</v>
+      </c>
+      <c r="I14">
         <v>38891375.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38836165.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38914806.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38772266.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38777600.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38769794.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38850750.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>38726388.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38750153.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38738843.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38687862.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38687874.0</v>
       </c>
       <c r="T14">
         <v>38687874.0</v>
       </c>
       <c r="U14">
+        <v>38687874.0</v>
+      </c>
+      <c r="V14">
         <v>38705641.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>38661563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38661852.0</v>
       </c>
       <c r="X14">
         <v>38661852.0</v>
       </c>
       <c r="Y14">
+        <v>38661852.0</v>
+      </c>
+      <c r="Z14">
         <v>38644467.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38653000.0</v>
       </c>
       <c r="AA14">
         <v>38653000.0</v>
       </c>
       <c r="AB14">
+        <v>38653000.0</v>
+      </c>
+      <c r="AC14">
         <v>38871000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>38682000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39025000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>38738000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>38722000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>38630000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>38612000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>38357000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>38414000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>37367000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>35357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35346000.0</v>
       </c>
       <c r="AN14">
         <v>35346000.0</v>
       </c>
       <c r="AO14">
+        <v>35346000.0</v>
+      </c>
+      <c r="AP14">
         <v>35366000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>35381000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>35308000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>35376000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>35360000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>35327000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>32243000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>28958000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27088000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26579000.0</v>
       </c>
       <c r="AZ14">
         <v>26579000.0</v>
       </c>
       <c r="BA14">
+        <v>26579000.0</v>
+      </c>
+      <c r="BB14">
         <v>26569000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>24664000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>23105000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>23104000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>22580000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>20699000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>19163000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>19159000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18761611.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>17701458.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>17701719.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17703945.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>17709027.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>15128724.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>14538231.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>14537737.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14537094.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>14533813.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>14534972.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>14535779.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>14535491.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>14540933.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>14536939.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>13642950.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>13155125.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12741897.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>12684889.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>12685002.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>12301980.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>8906950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8475862.0</v>
       </c>
       <c r="CF14">
         <v>8475862.0</v>
       </c>
       <c r="CG14">
         <v>8475862.0</v>
       </c>
       <c r="CH14">
+        <v>8475862.0</v>
+      </c>
+      <c r="CI14">
         <v>8476787.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8475862.0</v>
       </c>
       <c r="CJ14">
         <v>8475862.0</v>
       </c>
       <c r="CK14">
+        <v>8475862.0</v>
+      </c>
+      <c r="CL14">
         <v>7967840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7153362.0</v>
       </c>
       <c r="CM14">
         <v>7153362.0</v>
       </c>
       <c r="CN14">
         <v>7153362.0</v>
       </c>
       <c r="CO14">
         <v>7153362.0</v>
       </c>
       <c r="CP14">
         <v>7153362.0</v>
       </c>
       <c r="CQ14">
+        <v>7153362.0</v>
+      </c>
+      <c r="CR14">
         <v>2900000.0</v>
       </c>
-      <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
@@ -7911,306 +7940,310 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>239748000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>242610000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>245400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>250011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198403000.0</v>
       </c>
       <c r="BZ15">
         <v>198403000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CA15">
+        <v>198403000.0</v>
+      </c>
+      <c r="CB15"/>
+      <c r="CC15">
         <v>186405000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>192805000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74908000.0</v>
       </c>
       <c r="CF15">
         <v>74908000.0</v>
       </c>
       <c r="CG15">
         <v>74908000.0</v>
       </c>
       <c r="CH15">
         <v>74908000.0</v>
       </c>
       <c r="CI15">
+        <v>74908000.0</v>
+      </c>
+      <c r="CJ15">
         <v>75671000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>77668000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>82121000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>45918000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
-[...1 lines deleted...]
-      </c>
+      <c r="CO15"/>
       <c r="CP15">
         <v>47108000.0</v>
       </c>
-      <c r="CQ15"/>
+      <c r="CQ15">
+        <v>47108000.0</v>
+      </c>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-60995000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1374000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-13109000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>652000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-58189000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-11649000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>14386000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16210000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17517000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>19821000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>28953000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>32341000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10487000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22253000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26999000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24665000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18605000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>23422000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-14495000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32679000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>-542000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>-643772000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>38251000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>27454000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7657000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-1201000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>27497000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-1148000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8213000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-125000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>25072000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9302000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>8628000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>24473000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>8538000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>8815000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>26196000.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>-67000000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8267,202 +8300,204 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1108000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>687000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>803000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>1655000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
-[...1 lines deleted...]
-      </c>
+      <c r="AO18"/>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>206000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>10385000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8519,1822 +8554,1840 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
         <v>16671000.0</v>
       </c>
       <c r="C20">
         <v>16671000.0</v>
       </c>
       <c r="D20">
         <v>16671000.0</v>
       </c>
       <c r="E20">
         <v>16671000.0</v>
       </c>
       <c r="F20">
         <v>16671000.0</v>
       </c>
       <c r="G20">
         <v>16671000.0</v>
       </c>
       <c r="H20">
         <v>16671000.0</v>
       </c>
       <c r="I20">
         <v>16671000.0</v>
       </c>
       <c r="J20">
         <v>16671000.0</v>
       </c>
       <c r="K20">
         <v>16671000.0</v>
       </c>
       <c r="L20">
         <v>16671000.0</v>
       </c>
       <c r="M20">
         <v>16671000.0</v>
       </c>
       <c r="N20">
         <v>16671000.0</v>
       </c>
       <c r="O20">
-        <v>16823000.0</v>
+        <v>16671000.0</v>
       </c>
       <c r="P20">
         <v>16823000.0</v>
       </c>
       <c r="Q20">
         <v>16823000.0</v>
       </c>
       <c r="R20">
         <v>16823000.0</v>
       </c>
       <c r="S20">
         <v>16823000.0</v>
       </c>
       <c r="T20">
         <v>16823000.0</v>
       </c>
       <c r="U20">
         <v>16823000.0</v>
       </c>
       <c r="V20">
         <v>16823000.0</v>
       </c>
       <c r="W20">
-        <v>17705000.0</v>
+        <v>16823000.0</v>
       </c>
       <c r="X20">
         <v>17705000.0</v>
       </c>
       <c r="Y20">
         <v>17705000.0</v>
       </c>
       <c r="Z20">
         <v>17705000.0</v>
       </c>
       <c r="AA20">
-        <v>17785000.0</v>
+        <v>17705000.0</v>
       </c>
       <c r="AB20">
         <v>17785000.0</v>
       </c>
       <c r="AC20">
         <v>17785000.0</v>
       </c>
       <c r="AD20">
-        <v>17296000.0</v>
+        <v>17785000.0</v>
       </c>
       <c r="AE20">
         <v>17296000.0</v>
       </c>
       <c r="AF20">
         <v>17296000.0</v>
       </c>
       <c r="AG20">
         <v>17296000.0</v>
       </c>
       <c r="AH20">
         <v>17296000.0</v>
       </c>
       <c r="AI20">
         <v>17296000.0</v>
       </c>
       <c r="AJ20">
         <v>17296000.0</v>
       </c>
       <c r="AK20">
         <v>17296000.0</v>
       </c>
       <c r="AL20">
         <v>17296000.0</v>
       </c>
       <c r="AM20">
         <v>17296000.0</v>
       </c>
       <c r="AN20">
+        <v>17296000.0</v>
+      </c>
+      <c r="AO20">
         <v>19657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23802000.0</v>
       </c>
       <c r="AP20">
         <v>23802000.0</v>
       </c>
       <c r="AQ20">
         <v>23802000.0</v>
       </c>
       <c r="AR20">
         <v>23802000.0</v>
       </c>
       <c r="AS20">
         <v>23802000.0</v>
       </c>
       <c r="AT20">
         <v>23802000.0</v>
       </c>
       <c r="AU20">
         <v>23802000.0</v>
       </c>
       <c r="AV20">
         <v>23802000.0</v>
       </c>
       <c r="AW20">
         <v>23802000.0</v>
       </c>
       <c r="AX20">
         <v>23802000.0</v>
       </c>
       <c r="AY20">
-        <v>19616000.0</v>
+        <v>23802000.0</v>
       </c>
       <c r="AZ20">
         <v>19616000.0</v>
       </c>
       <c r="BA20">
         <v>19616000.0</v>
       </c>
       <c r="BB20">
         <v>19616000.0</v>
       </c>
       <c r="BC20">
-        <v>8337000.0</v>
+        <v>19616000.0</v>
       </c>
       <c r="BD20">
         <v>8337000.0</v>
       </c>
       <c r="BE20">
-        <v>37268000.0</v>
+        <v>8337000.0</v>
       </c>
       <c r="BF20">
         <v>37268000.0</v>
       </c>
       <c r="BG20">
         <v>37268000.0</v>
       </c>
       <c r="BH20">
         <v>37268000.0</v>
       </c>
       <c r="BI20">
         <v>37268000.0</v>
       </c>
       <c r="BJ20">
         <v>37268000.0</v>
       </c>
       <c r="BK20">
         <v>37268000.0</v>
       </c>
       <c r="BL20">
         <v>37268000.0</v>
       </c>
       <c r="BM20">
         <v>37268000.0</v>
       </c>
       <c r="BN20">
         <v>37268000.0</v>
       </c>
       <c r="BO20">
         <v>37268000.0</v>
       </c>
       <c r="BP20">
         <v>37268000.0</v>
       </c>
       <c r="BQ20">
-        <v>37405000.0</v>
+        <v>37268000.0</v>
       </c>
       <c r="BR20">
         <v>37405000.0</v>
       </c>
       <c r="BS20">
         <v>37405000.0</v>
       </c>
       <c r="BT20">
         <v>37405000.0</v>
       </c>
       <c r="BU20">
         <v>37405000.0</v>
       </c>
       <c r="BV20">
         <v>37405000.0</v>
       </c>
       <c r="BW20">
         <v>37405000.0</v>
       </c>
       <c r="BX20">
         <v>37405000.0</v>
       </c>
       <c r="BY20">
-        <v>27600000.0</v>
+        <v>37405000.0</v>
       </c>
       <c r="BZ20">
         <v>27600000.0</v>
       </c>
       <c r="CA20">
         <v>27600000.0</v>
       </c>
       <c r="CB20">
         <v>27600000.0</v>
       </c>
       <c r="CC20">
         <v>27600000.0</v>
       </c>
       <c r="CD20">
         <v>27600000.0</v>
       </c>
       <c r="CE20">
+        <v>27600000.0</v>
+      </c>
+      <c r="CF20">
         <v>7455000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>6950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2922000.0</v>
       </c>
       <c r="CH20">
         <v>2922000.0</v>
       </c>
       <c r="CI20">
         <v>2922000.0</v>
       </c>
       <c r="CJ20">
         <v>2922000.0</v>
       </c>
       <c r="CK20">
         <v>2922000.0</v>
       </c>
       <c r="CL20">
         <v>2922000.0</v>
       </c>
       <c r="CM20">
         <v>2922000.0</v>
       </c>
       <c r="CN20">
         <v>2922000.0</v>
       </c>
       <c r="CO20">
         <v>2922000.0</v>
       </c>
       <c r="CP20">
         <v>2922000.0</v>
       </c>
       <c r="CQ20">
         <v>2922000.0</v>
       </c>
       <c r="CR20">
         <v>2922000.0</v>
       </c>
       <c r="CS20">
         <v>2922000.0</v>
       </c>
       <c r="CT20">
+        <v>2922000.0</v>
+      </c>
+      <c r="CU20">
         <v>3177000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>47</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>1451000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>26000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>55000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>2414000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>2198000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>16823000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2805000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>3567000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>18407000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19532000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>21384000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>23236000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>25108000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>27004000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>29948000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>32892000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>35840000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>38808000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>42803000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>46799000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>50834000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>52270000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>57745000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>63220000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>68782000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>74386000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>79551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23802000.0</v>
       </c>
       <c r="AW21">
         <v>23802000.0</v>
       </c>
       <c r="AX21">
+        <v>23802000.0</v>
+      </c>
+      <c r="AY21">
         <v>2696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19616000.0</v>
       </c>
       <c r="AZ21">
         <v>19616000.0</v>
       </c>
       <c r="BA21">
         <v>19616000.0</v>
       </c>
       <c r="BB21">
+        <v>19616000.0</v>
+      </c>
+      <c r="BC21">
         <v>198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8337000.0</v>
       </c>
       <c r="BD21">
         <v>8337000.0</v>
       </c>
       <c r="BE21">
+        <v>8337000.0</v>
+      </c>
+      <c r="BF21">
         <v>37268000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>53540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37268000.0</v>
       </c>
       <c r="BH21">
         <v>37268000.0</v>
       </c>
       <c r="BI21">
         <v>37268000.0</v>
       </c>
       <c r="BJ21">
+        <v>37268000.0</v>
+      </c>
+      <c r="BK21">
         <v>54772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37268000.0</v>
       </c>
       <c r="BL21">
         <v>37268000.0</v>
       </c>
       <c r="BM21">
         <v>37268000.0</v>
       </c>
       <c r="BN21">
+        <v>37268000.0</v>
+      </c>
+      <c r="BO21">
         <v>37972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37268000.0</v>
       </c>
       <c r="BP21">
         <v>37268000.0</v>
       </c>
       <c r="BQ21">
+        <v>37268000.0</v>
+      </c>
+      <c r="BR21">
         <v>37405000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>38624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37405000.0</v>
       </c>
       <c r="BT21">
         <v>37405000.0</v>
       </c>
       <c r="BU21">
         <v>37405000.0</v>
       </c>
       <c r="BV21">
+        <v>37405000.0</v>
+      </c>
+      <c r="BW21">
         <v>39153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37405000.0</v>
       </c>
       <c r="BX21">
         <v>37405000.0</v>
       </c>
       <c r="BY21">
+        <v>37405000.0</v>
+      </c>
+      <c r="BZ21">
         <v>27600000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>29674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27600000.0</v>
       </c>
       <c r="CB21">
         <v>27600000.0</v>
       </c>
       <c r="CC21">
         <v>27600000.0</v>
       </c>
       <c r="CD21">
+        <v>27600000.0</v>
+      </c>
+      <c r="CE21">
         <v>30153000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>7455000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>6950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2922000.0</v>
       </c>
       <c r="CH21">
         <v>2922000.0</v>
       </c>
       <c r="CI21">
         <v>2922000.0</v>
       </c>
       <c r="CJ21">
         <v>2922000.0</v>
       </c>
       <c r="CK21">
         <v>2922000.0</v>
       </c>
       <c r="CL21">
         <v>2922000.0</v>
       </c>
       <c r="CM21">
         <v>2922000.0</v>
       </c>
       <c r="CN21">
         <v>2922000.0</v>
       </c>
       <c r="CO21">
         <v>2922000.0</v>
       </c>
       <c r="CP21">
         <v>2922000.0</v>
       </c>
       <c r="CQ21">
         <v>2922000.0</v>
       </c>
       <c r="CR21">
         <v>2922000.0</v>
       </c>
       <c r="CS21">
         <v>2922000.0</v>
       </c>
       <c r="CT21">
+        <v>2922000.0</v>
+      </c>
+      <c r="CU21">
         <v>3177000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>49655000.0</v>
+      </c>
+      <c r="C22">
         <v>50248000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46870000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>46124000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>44418000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51707000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>43037000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41597000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>41410000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>43822000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>41699000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>50865000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>76617000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>109798000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>135638000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>117845000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>54278000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>62120000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>98139000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>71358000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>38716000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>54122000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>77724000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>65668000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>46830000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>62540000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>95971000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>81220000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>70541000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>85068000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>134059000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>113100000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>73894000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>97252000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>130618000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>101696000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>62051000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>82631000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>107476000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>90636000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>57904000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>75870000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>91803000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>76563000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>68564000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>88718000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>120369000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>113346000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>94771000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>94902000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>106783000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>93313000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>71198000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>95987000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>116260000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>83759000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>81487000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>78163000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>80852000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>63560000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>50296000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>52616000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>51276000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>49157000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>33950000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>35510000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>40298000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>34563000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>32494000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>42461000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>78002000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>101832000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>51051000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>51798000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>39847000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>32799000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>26169000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>33019000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>39739000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>35516000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>31842000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>33909000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>34554000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>25514000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>16110000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>23165000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>21943000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>15908000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>13332000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>19663000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>17248000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>11305000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>10132000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>15511000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>18794000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>10769000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>13601000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>17532000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>537129000.0</v>
+      </c>
+      <c r="C23">
         <v>522418000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>510122000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>515632000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>533410000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>538509000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>554757000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>535078000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>512077000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>509375000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>507901000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>502817000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>542875000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>598851000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>627985000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>636161000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>574108000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>579861000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>614238000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>576879000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>570211000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>579638000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>626340000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>616979000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>612199000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>667156000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>691131000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>700508000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1095068000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>768686000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1101049000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1218765000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1211061000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>955257000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1248050000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1226520000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1209160000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>934357000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1340344000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1341732000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1342960000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>986594000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1401435000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1411510000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1432157000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1068248000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1078446000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>864023000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>811519000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>837502000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1120202000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1056098000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>837695000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1101875000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>725631000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>880135000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>765928000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>979424000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>730047000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>705520000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>694944000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>849458000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>600871000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>601390000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>591703000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>750578000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>565285000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>554486000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>582420000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>208629000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>295907000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>342592000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>248035000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>145119000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>135363000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>80135000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>380293000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>457461000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>72704000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>339025000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>211646000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>210599000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>184456000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>119279000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>115990000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>112172000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>173188000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>86509000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>56921000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>93819000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>57376000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>49033000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>50628000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>53351000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>95368000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>458450000.0</v>
+      </c>
+      <c r="C24">
         <v>428008000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>441292000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>427821000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>451449000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>437635000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>469269000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>439397000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>430024000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>421173000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>439824000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>436481000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>475237000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>512871000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>342566000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>489325000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>483151000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>498871000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>547090000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>517311000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>513272000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>484597000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>541002000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>176794000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>165543000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>569788000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>606293000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>596398000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>377976000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>656459000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>698680000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>831928000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>795139000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>812632000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>829991000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>780359000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>750735000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>808107000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>913504000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>878891000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>873611000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>865003000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>876405000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>840159000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>849367000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>902005000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>910077000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>692168000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>643772000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>658695000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>648004000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>565006000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>520001000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>474992000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>255966000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>452970000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>433684000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>458941000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>439213000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>428442000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>344655000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>372862000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>313448000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>303396000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>293339000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>304372000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>306204000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>297200000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>301700000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>295000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>280000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>285000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>255000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>225000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>210000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>180000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>190001000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>174021000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>180040000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>150000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>137500000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>192200000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>120422000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>74500000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>76500000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>73000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>69000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>60000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>37000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>67000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>35000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="CP24">
         <v>35000000.0</v>
       </c>
       <c r="CQ24">
+        <v>35000000.0</v>
+      </c>
+      <c r="CR24">
         <v>41963000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>40242000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>44641000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>49787000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>436481000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>475237000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>512871000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>342566000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>489325000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>483151000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>498871000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>517311000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>513272000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>484597000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>541002000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>176794000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>165543000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>569788000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>606293000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>596398000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>377976000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>656459000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>698680000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>831928000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>795139000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>812632000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>829991000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>780359000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>750735000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>808107000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>913504000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>878891000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>873611000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>865003000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>902005000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>910077000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>692168000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>643772000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>658695000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>648004000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>565006000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>520001000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>474992000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>255966000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>452970000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>433684000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>458941000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>439213000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>428442000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26">
+        <v>5897000.0</v>
+      </c>
+      <c r="C26">
         <v>6198000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6509000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6489000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7106000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7314000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7624000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7938000.0</v>
       </c>
-      <c r="I26"/>
-[...3 lines deleted...]
-      <c r="K26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>141114000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>130644000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>128810000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>127998000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>128909000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>144211000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>144506000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>144794000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>145474000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>147292000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>149506000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>160937000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10391,418 +10444,424 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>526297000.0</v>
+      </c>
+      <c r="C28">
         <v>524719000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>508856000.0</v>
+      </c>
+      <c r="E28">
         <v>492914000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>520460000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>505171000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>531050000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>503406000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>488400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>481704000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>498158000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>481900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>513045000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>548187000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>577409000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>520112999.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>508673000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>521692000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>562361000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>537419000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>534357000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>534135000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>595117000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>570284000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>561407000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>591063000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>639498000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>630249000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>827075000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>656222000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>695494000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>831318000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>794955000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>812605000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>829976000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>780327000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>750696000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>808092000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>913494000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>878863000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>873565000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>864972000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>876392000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>840135000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>849330000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>901963000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>907071000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>689464000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>639401000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>642153000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>651132000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>568174000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>523146000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>473036000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>256156000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>453070000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>425100000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>459936000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>440118000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>429548000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>334984000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>362603000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>294833000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>293421000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>280155000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>298527000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>300387000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>287627000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>293735000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>287017000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>272981000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>273727000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>248083000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>220908000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>207214000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>179734000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>185498000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>170420000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>179279000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>148187000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>134220000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>196549000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>118776000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>73690000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>69222000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>71124000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>66773000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>54690000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>32656000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>64730000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>29044000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>27464000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>27357000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>33266000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>42845000.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>365741000.0</v>
+      </c>
+      <c r="C29">
         <v>342228000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>358559000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>353634000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>379821000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>367196000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>407927000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>381531000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>368528000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>356549000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>374845000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>372724000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>410563000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>453435000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>484000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>458640000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>445398000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>451114000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>483174000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>466450000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>469273000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>469223000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>496539000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>507206000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>500166000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10831,620 +10890,627 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>70146000.0</v>
+      </c>
+      <c r="C30">
         <v>58371000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55269000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>66305000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>74045000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67263000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93563000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73061000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64054000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>61217000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62547000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59378000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>77045000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>87651000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>79541000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>90043000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>104988000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>98608000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>85809000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>75670000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>87445000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>67555000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>74605000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67406000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>74173000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>105083000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>84430000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>100311000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>104636000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>97806000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>95398000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>82089000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>110495000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>130939000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>77645000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>72499000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>73739000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>92282000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>54680000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>58450000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>71777000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>85531000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>75045000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>85887000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>106775000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>151731000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>153771000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>171497000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>150928000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>178681000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>166140000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>125716000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>140054000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>194068000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>121020000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>97471000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>112137000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>166650000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>99196000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>99119000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>99953000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>110812000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>69270000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>83291000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>79690000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>84596000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>71767000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>68031000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>74443000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>68117000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>145586000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>161482000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>110645000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>101276000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>65872000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>59585000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>61758000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>65118000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>60461000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>57779000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>64313000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>75778000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>55509000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>35302000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>44111000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>45468000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>35908000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>30280000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>32184000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>28972000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>21267000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>19465000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>19744000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>21597000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>16680000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-83202000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-80428000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-81348000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-78530000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-76040000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-49919000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-54802000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-68946000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-82652000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15008000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-61157000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-66499000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-62168000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-51512000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-47206000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-57468000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-51155000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-37114000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>163791000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>223705000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>284885000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>264699000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>291186000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>248144000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>298880000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>334680000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>353212000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>249836000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>310913000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>343891000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>377080000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>311763000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>419569000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>448589000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>470020000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>380404000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>510290000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>386733000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>256093000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>260417000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>320806000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>341891000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>353935000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>357962000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>410250000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>357095000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>370021000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>285616000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>299998000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>273080000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
+      <c r="CU31"/>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>30564000.0</v>
+      </c>
+      <c r="C32">
         <v>5765000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13914000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>33410000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14978000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>53943000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>26288000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22962000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13749000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>30972000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>28442000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>66208000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>100202000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-78470000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>89593000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>68925000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>69601000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>93657000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>66180000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>57341000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>16251000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>59083000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-303775000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-321445000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11473,1159 +11539,1170 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
+      <c r="CU32"/>
     </row>
-    <row r="33" spans="1:98">
+    <row r="33" spans="1:99">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>388333000.0</v>
+      </c>
+      <c r="C33">
         <v>392510000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>392805000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>394029000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>403764000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>408030000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>405945000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>410081000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>396093000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>395062000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>395954000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>385591000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>381003000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>387724000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>395627000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>398676000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>403952000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>406173000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>413066000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>422257000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>434632000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>444012000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>462562000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>474248000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>484730000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>485792000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>493623000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>501686000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>906877000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>839356000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>857333000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1009440000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1010960000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1010835000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1022172000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1033640000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1055040000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1052360000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1100453000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1187489000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1208079000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1212648000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1226093000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1241096000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1249140000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1266168000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1299755000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>952036000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>809808000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>800441000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>833708000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>798989000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>781014000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>698081000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>558384000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>546489000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>743447000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>718005000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>703762000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>696303000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>649498000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>605744000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>570140000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>571755000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>575371000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>556665000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>521720000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>518010000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>541314000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>538174000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>523925000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>510207000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>497246000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>465571000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>442544000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>427996000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>366471000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>353608000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>335021000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>309693000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>293840000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>271472000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>161523000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>126073000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>120337000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>115791000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>114584000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>112776000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>86745000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>88024000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>58451000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>59584000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>60727000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>61340000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>59507000.0</v>
       </c>
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
+      <c r="CU33"/>
     </row>
-    <row r="34" spans="1:98">
+    <row r="34" spans="1:99">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34">
+        <v>8560000.0</v>
+      </c>
+      <c r="C34">
         <v>2636000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7441000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9500000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8872000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2629000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7354000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>7589000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6921000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1421000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>7973000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7482000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>8850000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>8232000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>33808000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>7343000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>8861000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>9227000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>8721000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8631000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>23035000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>22537000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>25106000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>27486000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>27243000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>26284000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>29354000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>30919000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>28687000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>10714000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>10718000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>10842000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>10808000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>8217000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>8425000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>6055000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>5997000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>8676000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>2435000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2551000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2514000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2217000.0</v>
       </c>
-      <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-      <c r="AT34">
+      <c r="AT34"/>
+      <c r="AU34">
         <v>2668000.0</v>
       </c>
-      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-      <c r="AX34">
+      <c r="AX34"/>
+      <c r="AY34">
         <v>2219000.0</v>
       </c>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-      <c r="BB34">
+      <c r="BB34"/>
+      <c r="BC34">
         <v>1560000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>1753000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
+      <c r="CU34"/>
     </row>
-    <row r="35" spans="1:98">
+    <row r="35" spans="1:99">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>511606000.0</v>
+      </c>
+      <c r="C35">
         <v>484070000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>495238000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>482130000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>508802000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>493447000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>521230000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>494235000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>480551000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>473435000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>491905000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>477790000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>511888000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>547371000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>376374000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>519123000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>510856000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>523811000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>570879000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>539534000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>536307000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>507134000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>566108000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>204280000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>192786000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>596072000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>635647000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>627317000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>406663000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>667173000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>709398000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>842770000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>805947000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>820849000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>838416000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>786414000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>756732000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>816783000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>915939000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>881442000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>876125000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>867426000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>878598000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>842433000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>851699000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>904673000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>913251000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>694188000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>645753000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>660914000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>650240000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>567056000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>521561000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>476552000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>257035000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>461367000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>442772000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>468187000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>448772000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>440580000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>359876000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>386277000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>322715000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>313171000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>303298000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>314489000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>317224000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>308956000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>314722000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>309507000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>295242000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>306781000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>273649000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>236481000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>222627000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>191229000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1534000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>176239000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>182458000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>152324000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>139479000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>193910000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>121310000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>75938000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>77737000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>74308000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>70199000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>60366000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>37000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>67000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>35000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="CP35">
         <v>35000000.0</v>
       </c>
       <c r="CQ35">
+        <v>35000000.0</v>
+      </c>
+      <c r="CR35">
         <v>53551000.0</v>
       </c>
-      <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
+      <c r="CU35"/>
     </row>
-    <row r="36" spans="1:98">
+    <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>-686476000.0</v>
+      </c>
+      <c r="C36">
         <v>1451000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-673253000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1130000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1230000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1483000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2308000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3179000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4087000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1283000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1933000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1899000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2283000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2260000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2895000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2507000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2381000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1840000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2684000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2862000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3314000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>803000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3116000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3475000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3800000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2631000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4495000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5050000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>23689000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>4179000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>4367000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4966000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4671000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>5797000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7263000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5899000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>6336000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6066000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>48951000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>53279000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>57332000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6044000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>7151000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>8426000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>76351000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>7079000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>6880000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>6653000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>9048000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>7943000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>7500000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>8432000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3159000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3531000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>6442000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>10310000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>24309000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>32898000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>30417000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>31861000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>29998000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>38079000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>15421000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>17111000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>14519000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>16900000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-2242000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-1618000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-440000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>7332000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-428000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-125000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>202000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>9439000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>657000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1721000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6594000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>7512000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>7594000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>8489000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7889000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>8280000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>9616000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>4102000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>3978000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>3100000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>2406000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>2734000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1560000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1823000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1056000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1197000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1339000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>2561000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>950000.0</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
+      <c r="CU36"/>
     </row>
-    <row r="37" spans="1:98">
+    <row r="37" spans="1:99">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
-      <c r="AO37">
-[...1 lines deleted...]
-      </c>
+      <c r="AO37"/>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
@@ -12639,1504 +12716,1516 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
+      <c r="CU37"/>
     </row>
-    <row r="38" spans="1:98">
+    <row r="38" spans="1:99">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>13997000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>14418000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>15492000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>16646000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19105000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20024000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21281000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>19821000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>433640000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>24357000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>25492000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>22253000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>25336000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>25879000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>26936000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>26053000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>28176000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>28975000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>29694000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4179000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4367000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4966000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>177719000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>178907000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>182505000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>184996000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>203683000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>206676000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>211041000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>218410000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>227603000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>229408000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>236156000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>243943000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>249299000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>267891000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>274285000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>311638000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>177376000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>176066000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>225171000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>228457000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>218286000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>187700000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>106502000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>102394000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>246492000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>240663000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>238915000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>237809000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>175712000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>173564000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>158422000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>161776000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>159848000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>134750000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>124237000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>124587000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>124497000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>126049000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>125257000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>123216000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>122006000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>122534000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>120957000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>121207000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>107600000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>105763000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>102313000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>97424000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>96084000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>95759000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>17071000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>11052000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>6900000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>6022000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>5328000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>5677000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>4735000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>5063000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>4694000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>5146000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>5245000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>5483000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>3872000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>3129000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>3054000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>3407000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:98">
+    <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>28946000.0</v>
+      </c>
+      <c r="C39">
         <v>21240000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15129000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9127000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11131000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11454000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12156000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10284000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10466000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9220000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7647000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6926000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8153000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13633000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>17134000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>29554000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10578000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12908000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10441000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6913000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8306000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8991000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9587000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9605000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6398000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10885000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>15305000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>14770000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12787000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5275000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4921000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5368000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6004000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4866000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3703000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4756000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3930000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3296000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4439000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>5129000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4689000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5718000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>8481000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7940000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7641000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>6772000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>10256000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11173000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>7734000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>7353000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>13526000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>39785000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>50093000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>23114000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>28105000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>239031000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>21812000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-13975000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>39772000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>39230000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>19866000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>20462000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>12473000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>17152000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>9074000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>10395000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>14977000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>17910000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>12564000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>12181000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>42738000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>57577000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>15895000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>14056000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>15424000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6712000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>4399000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2041000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>10469000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>9529000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>9958000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1420000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>5245000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>4777000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>4352000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>724000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>4347000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>4050000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3176000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>756000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>352000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>510000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>576000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>273000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>262000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>302000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>137000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2106000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>20791000.0</v>
+      </c>
+      <c r="C40">
         <v>64565000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>16042000.0</v>
+      </c>
+      <c r="E40">
         <v>31206000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>15236000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>27173000.0</v>
+      </c>
+      <c r="H40">
         <v>10081000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24003000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>26310000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>29967000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>10314000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>39865000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13282000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>26636000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>12268000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>33607000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>13565000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>27990000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>21787000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25484000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>13568000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28482000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>19410000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>24167000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>18000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>30319000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>15286000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>26858000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>14431000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>38356000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>35590000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>38351000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>27177000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>41841000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>38735000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>37397000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>30084000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>47325000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>53030000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>34563000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>24365000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>37988000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>23463000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>27321000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>41528000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>38243000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>44616000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>48257000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>37617000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>33637000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>57889000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>31564000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>40016000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>24992000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>121212000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>22141000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>26828000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>57028000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>123416000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>27283000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>45400000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>32669000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>14873000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>24847000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>9156000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>11585000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>32504000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>28652000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>19496000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-1488000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>58666000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>88656000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>41445000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>29669000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>24056000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>16839000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>19093000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>29087000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>26960000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>23079000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>19851000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>16733000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>14331000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>9503000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>6560000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>11953000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>10590000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>6913000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>4469000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>9427000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>10526000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>5156000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3303000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>4342000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>7475000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>2737000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>4892000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>7527000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:98">
+    <row r="41" spans="1:99">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>7973000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>7482000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>8850000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>8232000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8323000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7343000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8861000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9227000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8721000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8631000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8541000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7067000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>8753000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>10000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>8907000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>8911000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>8842000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>8747000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>8953000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>10714000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>10718000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>10842000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>10808000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>8217000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>8425000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6055000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5997000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>8676000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2435000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2551000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2514000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2423000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2193000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2274000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2332000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2668000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>3174000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2020000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1981000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2219000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2236000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560000.0</v>
       </c>
       <c r="BB41">
         <v>1560000.0</v>
       </c>
       <c r="BC41">
+        <v>1560000.0</v>
+      </c>
+      <c r="BD41">
         <v>1069000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1061000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1601000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1589000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1743000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>4356000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>7011000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>5202000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1113000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1436000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1478000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1489000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2412000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3432000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4579000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5969000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6649000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>13121000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>9914000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2666000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3774000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2333000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2671000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>2218000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>2418000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>2324000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1979000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1710000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>888000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1438000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1237000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1308000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1199000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>366000.0</v>
       </c>
-      <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
-      <c r="CS41">
+      <c r="CS41"/>
+      <c r="CT41">
         <v>1441000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2688000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:98">
+    <row r="42" spans="1:99">
       <c r="A42" t="s">
         <v>68</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>-171590000.0</v>
       </c>
-      <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>570856000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1621000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>1619000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>1552000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>97611000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1559000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>510414000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1677000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-31021000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>440000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-816000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-58157000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>532439000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>520094000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>440113000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>462182000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>459308000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>449800000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>407913000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>426452000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>414245000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>163791000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>915669000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>472117000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>457205000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>439453000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>720778000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>415756000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>407731000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>408559000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>620092000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>419237000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>434460000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>429791000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>674890000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>419569000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>448589000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>244523000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>542898000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>95223000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>50996000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>167045000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>463741000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>115251000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>133050000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>155265000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>446841000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>312085000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>270311000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>167722000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>315931000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>104790000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>116969000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>206883000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>338786000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>168532000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>179595000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>193181000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>329590000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>142985000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>149749000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>154023000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-234714000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-226308000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-216497000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-419568000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-478458000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-434924000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-441900000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>195800000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-396928000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-182411000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>116581000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-188940000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-95565000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>63227000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>68652000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>70460000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-75534000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>73265000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>75594000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-82845000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-45892000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>76834000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>77165000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>76813000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-19618000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>21877000.0</v>
       </c>
-      <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
+      <c r="CU42"/>
     </row>
-    <row r="43" spans="1:98">
+    <row r="43" spans="1:99">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14193,97 +14282,96 @@
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
+      <c r="CU43"/>
     </row>
-    <row r="44" spans="1:98">
+    <row r="44" spans="1:99">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
-      <c r="AO44">
-[...1 lines deleted...]
-      </c>
+      <c r="AO44"/>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
@@ -14297,991 +14385,999 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
+      <c r="CU44"/>
     </row>
-    <row r="45" spans="1:98">
+    <row r="45" spans="1:99">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>1043357000.0</v>
+      </c>
+      <c r="C45">
         <v>1040691000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1033623000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1025695000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1026173000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1021199000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1009706000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1003338000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>987201000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>979145000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>968120000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>947826000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>934700000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>938498000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>937976000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>381077000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>392317000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>402131000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>419521000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>430664000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>440089000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>441098000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>447662000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>454926000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>840991000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>798349000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>814286000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>822828000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>833241000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>831928000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>839667000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>848644000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>851357000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>845684000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>889412000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>969079000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>980476000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>983240000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>989937000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>997153000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>999841000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>998277000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1025470000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>640398000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>632432000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>624375000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>608537000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>570532000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>562728000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>510381000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>451882000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>444095000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>496955000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>477342000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>464847000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>458494000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>473786000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>432180000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>411718000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>409979000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>415523000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>421915000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>397483000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>393423000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>416817000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>412125000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>398668000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>386991000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>375240000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>343037000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>321587000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>306789000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>258871000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>247845000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>232708000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>212269000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>197756000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>175713000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>144452000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>115021000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>113437000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>109769000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>109256000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>107099000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>82010000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>82961000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>53757000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>54438000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>55482000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>55857000.0</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
+      <c r="CU45"/>
     </row>
-    <row r="46" spans="1:98">
+    <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>1043357000.0</v>
+      </c>
+      <c r="C46">
         <v>359164000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1033623000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>359639000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>368597000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>372590000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>369299000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>372119000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>364809000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>366152000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>365286000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>354502000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>348840000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>354253000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>359699000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>361829000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>365848000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>367331000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>372725000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>381077000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>392317000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>402131000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>419521000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>430664000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>440089000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>441098000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>447662000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>454926000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>840991000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>798349000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>814286000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>822828000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>833241000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>831928000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>839667000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>848644000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>851357000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>845684000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>889412000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>969079000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>980476000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>983240000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>989937000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>997153000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>999841000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>998277000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1025470000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>640398000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>632432000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>624375000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>608537000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>570532000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>562728000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>510381000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>451882000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>444095000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>496955000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>477342000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>464847000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>458494000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>473786000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>432180000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>411718000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>409979000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>415523000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>421915000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>397483000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>393423000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>416817000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>412125000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>398668000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>386991000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>375240000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>343037000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>321587000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>306789000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>258871000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>247845000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>232708000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>212269000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>197756000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>175713000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>144452000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>115021000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>113437000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>109769000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>109256000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>107099000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>82010000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>82961000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>53757000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>54438000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>55482000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>55857000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>55635000.0</v>
       </c>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
+      <c r="CU46"/>
     </row>
-    <row r="47" spans="1:98">
+    <row r="47" spans="1:99">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>365286000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>354502000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>348840000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>354253000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>359699000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>361829000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>365848000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>367331000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>372725000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>381077000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>392317000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>402131000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>419521000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>430664000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>414318000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>417197000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>421971000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>429244000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>812882000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>798349000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>814286000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>822828000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>833241000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>831928000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>839667000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>848644000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>851357000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>845684000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>889412000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>969079000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>980476000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>983240000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>989937000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>997153000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>999841000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>998277000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1025470000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>640398000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>632432000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>624375000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>608537000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>570532000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>562728000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>510381000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>451882000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>444095000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>496955000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>477342000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>464847000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>458494000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>473786000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>432180000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>411718000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>409979000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>415523000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>421915000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>397483000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>393423000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>416817000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>412125000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>398668000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>386991000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>375240000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>343037000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>321587000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>306789000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>258871000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>247845000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>232708000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>212269000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>197756000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>175713000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>144452000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>115021000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>113437000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>109769000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>109256000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>107099000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>82010000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>82961000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>53757000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>54438000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>55482000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>55857000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>55635000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>56918000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>57074000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>54661000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:98">
+    <row r="48" spans="1:99">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>-9541000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-21239000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>6804000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>11478000.0</v>
       </c>
-      <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
-[...1 lines deleted...]
-      </c>
+      <c r="AO48"/>
       <c r="AP48">
         <v>0.0</v>
       </c>
       <c r="AQ48">
         <v>0.0</v>
       </c>
       <c r="AR48">
         <v>0.0</v>
       </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
       <c r="AT48">
         <v>0.0</v>
       </c>
       <c r="AU48">
         <v>0.0</v>
       </c>
       <c r="AV48">
         <v>0.0</v>
       </c>
       <c r="AW48">
         <v>0.0</v>
       </c>
       <c r="AX48">
@@ -15295,135 +15391,136 @@
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
       <c r="BC48">
         <v>0.0</v>
       </c>
       <c r="BD48">
         <v>0.0</v>
       </c>
       <c r="BE48">
         <v>0.0</v>
       </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
         <v>0.0</v>
       </c>
       <c r="BH48">
         <v>0.0</v>
       </c>
-      <c r="BI48"/>
+      <c r="BI48">
+        <v>0.0</v>
+      </c>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
+      <c r="CU48"/>
     </row>
-    <row r="49" spans="1:98">
+    <row r="49" spans="1:99">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
-      <c r="AO49">
-[...1 lines deleted...]
-      </c>
+      <c r="AO49"/>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
         <v>0.0</v>
       </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
       <c r="AV49">
         <v>0.0</v>
       </c>
       <c r="AW49">
         <v>0.0</v>
       </c>
       <c r="AX49">
@@ -15437,193 +15534,196 @@
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
-      <c r="BI49"/>
+      <c r="BI49">
+        <v>0.0</v>
+      </c>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
+      <c r="CU49"/>
     </row>
-    <row r="50" spans="1:98">
+    <row r="50" spans="1:99">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>15000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>3000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>9000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>200651000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>169000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>226000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>280000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>240000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>236000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>335000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>31497000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>31979000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>364219000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>364124000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>8141000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>406650000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>831928000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>795139000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>812632000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>829991000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>780359000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>7424000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>808107000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>10397000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>9671000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>865209000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>888887000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -15631,789 +15731,795 @@
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
+      <c r="CU50"/>
     </row>
-    <row r="51" spans="1:98">
+    <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>526346000.0</v>
+      </c>
+      <c r="C51">
         <v>524768000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>508905000.0</v>
+      </c>
+      <c r="E51">
         <v>492961000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>520512000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>505226000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>531106000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>503461000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>488454000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>481758000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>498212000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>481957000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>513102000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>548232000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>577454000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>520156000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>508985000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>521744000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>569144000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>538100000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>535469000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>539093000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>596979000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>570336000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>561475000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>601641000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>641300000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>632770000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>827302000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>669696000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>711295000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>845515000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>805339000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>824455000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>839261000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>787965000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>758159000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>819371000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>923901000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>888562000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>883532000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>877735000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>876405000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>840159000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>849367000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>912401000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>910619000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>714246000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>643772000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>668290000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>651177000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>568191000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>523193000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>478198000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>256183000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>453176000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>433882000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>460202000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>440414000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>429615000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>345803000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>373983000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>313573000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>303516000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>293455000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>304483000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>306311000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>297200000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>303342000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>295000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>281716000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>286586000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>264915000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>225021000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>213814000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>182391000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>190076000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>174095000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>182531000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>152324000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>139479000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>203014000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>121892000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>75938000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>77737000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>74308000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>70199000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>60366000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>37000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>67000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>35000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="CP51">
         <v>35000000.0</v>
       </c>
       <c r="CQ51">
+        <v>35000000.0</v>
+      </c>
+      <c r="CR51">
         <v>42970000.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
+      <c r="CU51"/>
     </row>
-    <row r="52" spans="1:98">
+    <row r="52" spans="1:99">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
+        <v>23300000.0</v>
+      </c>
+      <c r="C52">
         <v>15000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>21108000.0</v>
+      </c>
+      <c r="E52">
         <v>20331000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>20596000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>19721000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>17230000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>16815000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14824000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>14901000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>14280000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11649000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10064000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9093000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>209403000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8376000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6990000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7160000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6986000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7197000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7703000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>39026000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>39624000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>376056000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>377596000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14480000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14495000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>14200000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>429592000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13237000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>12615000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>13587000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>10200000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11823000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>9270000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7606000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7424000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>11264000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>10397000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>9671000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>9921000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>12732000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>893519000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>852863000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>859888000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>10396000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>542000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>22078000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>643772000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>9595000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>3173000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3185000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>3192000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>3206000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>217000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>206000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>198000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1261000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1201000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1173000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1148000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1121000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>125000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>120000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>116000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>111000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>107000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>8877000.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>1000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>21000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>40000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>58000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>75000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>74000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>73000.0</v>
       </c>
-      <c r="CB52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC52"/>
       <c r="CD52">
         <v>9104000.0</v>
       </c>
       <c r="CE52">
+        <v>9104000.0</v>
+      </c>
+      <c r="CF52">
         <v>582000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>67000000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>1007000.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
+      <c r="CU52"/>
     </row>
-    <row r="53" spans="1:98">
+    <row r="53" spans="1:99">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
-[...1 lines deleted...]
-      </c>
+      <c r="AO53"/>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
         <v>49000.0</v>
       </c>
-      <c r="AV53">
-[...1 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
+      <c r="CU53"/>
     </row>
-    <row r="54" spans="1:98">
+    <row r="54" spans="1:99">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
-      <c r="AO54">
-[...1 lines deleted...]
-      </c>
+      <c r="AO54"/>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
@@ -16427,1313 +16533,1326 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
+      <c r="CU54"/>
     </row>
-    <row r="55" spans="1:98">
+    <row r="55" spans="1:99">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>537129000.0</v>
+      </c>
+      <c r="C55">
         <v>522418000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>510122000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>515632000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>533410000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>538509000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>554757000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>535078000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>512077000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>509375000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>507901000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>502817000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>542875000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>598851000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>627985000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>636161000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>574108000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>579861000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>614238000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>576879000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>570211000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>579638000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>626340000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>616979000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>612199000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>667156000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>691131000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>700508000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1095068000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1033398000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1101049000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1218765000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1211061000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1253498000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1248050000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1226520000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1209160000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1246363000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1340344000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1341732000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1342960000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1380473000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1401435000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1411510000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1432157000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1553919000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1588736000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1250756000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1067612000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1097919000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1120202000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1056098000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1036365000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1012996000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>823796000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>966856000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>967665000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>949109000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>923878000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>898279000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>825178000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>785478000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>713871000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>717559000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>705802000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>685939000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>643646000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>633481000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>661069000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>668916000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>757018000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>791887000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>667603000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>623577000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>570287000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>522035000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>460293000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>457461000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>437842000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>408849000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>396947000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>389044000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>255234000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>189879000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>189958000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>188332000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>175594000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>165539000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>138145000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>139685000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>103274000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>96400000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>98822000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>100455000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>95368000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>84690000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>88953000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>102384000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:98">
+    <row r="56" spans="1:99">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>148796000.0</v>
+      </c>
+      <c r="C56">
         <v>129908000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>117317000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>121603000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>129646000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>130479000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>148812000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>124997000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>115984000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>114313000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>111947000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>117226000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>161872000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>211127000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>232358000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>237485000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>170156000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>173688000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>201172000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>154622000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>135579000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>135626000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>163778000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>142731000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>127469000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>181364000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>197508000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>198822000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>188191000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>194042000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>243716000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>209325000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>200101000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>242663000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>225878000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>192880000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>154120000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>194003000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>239891000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>154243000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>134881000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>167825000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>175342000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>170414000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>183017000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>287751000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>288981000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>298720000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>257804000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>297478000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>286494000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>257109000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>255351000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>314915000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>265412000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>420367000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>224218000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>231104000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>220116000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>201976000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>175680000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>179734000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>143731000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>145804000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>130431000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>129274000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>121926000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>115471000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>119755000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>130742000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>233093000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>281680000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>170357000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>158006000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>127743000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>94039000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>93822000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>103853000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>102821000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>99156000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>103107000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>117572000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>93711000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>63806000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>69621000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>72541000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>61010000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>52763000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>51400000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>51661000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>44823000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>36816000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>38095000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>39115000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>35861000.0</v>
       </c>
-      <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
+      <c r="CU56"/>
     </row>
-    <row r="57" spans="1:98">
+    <row r="57" spans="1:99">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>118232000.0</v>
+      </c>
+      <c r="C57">
         <v>124143000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>97617000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>107689000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>96236000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115501000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>94869000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>98709000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>93022000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>100564000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>80975000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>88784000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>95664000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>110925000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>310828000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>147892000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>101231000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>104087000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>107515000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>88442000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>78238000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>119375000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>104695000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>446506000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>448914000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>107280000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>88854000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>110305000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>524614000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>101513000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>106766000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>111296000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>113928000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>134408000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>110754000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>105426000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>99216000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>117574000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>113492000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>116399000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>89755000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>119168000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>103268000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>120488000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>110438000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>163575000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>165195000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>169835000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>165766000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>176588000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>149156000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>147151000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>160869000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>178482000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>156511000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>148394000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>154872000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>195306000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>175108000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>147351000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>128089000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>124395000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>107794000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>107248000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>94788000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>106499000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>108141000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>99314000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>117738000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>124695000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>235468000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>268609000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>165960000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>151248000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>104310000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>80480000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>74683000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>82697000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>72973000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>69639000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>68528000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>99569000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>61081000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>41187000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>37783000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>38490000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>29724000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>26824000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>20645000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>26793000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>22376000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>16033000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>15628000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>18349000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>19940000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>12744000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>14794000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>29166000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:98">
+    <row r="58" spans="1:99">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>629838000.0</v>
+      </c>
+      <c r="C58">
         <v>608213000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>592855000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>589819000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>605038000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>608948000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>616099000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>592944000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>573573000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>573999000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>572880000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>566574000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>607552000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>658296000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>687202000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>667015000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>612087000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>627898000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>678394000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>627976000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>614545000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>626509000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>670803000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>650786000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>641700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>703352000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>724501000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>737622000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>931277000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>768686000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>816164000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>954066000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>919875000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>955257000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>949170000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>891840000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>855948000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>934357000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1029431000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>997841000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>965880000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>986594000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>981866000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>962921000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>962137000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1068248000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1078446000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>864023000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>811519000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>837502000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>799396000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>714207000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>682430000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>655034000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>413546000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>609761000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>597644000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>663493000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>623880000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>587931000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>487965000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>510672000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>430509000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>420419000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>398086000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>420988000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>425365000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>408270000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>432460000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>434202000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>530710000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>575390000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>439609000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>387729000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>326937000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>271709000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>76217000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>258936000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>255431000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>221963000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>208007000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>293479000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>182391000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>117125000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>115520000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>112798000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>99923000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>87190000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>57645000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>93793000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>57376000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>49033000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>50628000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>53349000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>73491000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>63562000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>70195000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>88304000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:98">
+    <row r="59" spans="1:99">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
+      <c r="AO59"/>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -17747,431 +17866,435 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
+      <c r="CU59"/>
     </row>
-    <row r="60" spans="1:98">
+    <row r="60" spans="1:99">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>-93697000.0</v>
+      </c>
+      <c r="C60">
         <v>-85795000.0</v>
       </c>
-      <c r="C60">
-[...1 lines deleted...]
-      </c>
       <c r="D60">
+        <v>-83922000.0</v>
+      </c>
+      <c r="E60">
         <v>-74187000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-73041000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-71877000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-62963000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-59557000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-63115000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-66182000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-66531000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-65334000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-66236000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-61110000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-60894000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-33095999.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-40092000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-49925000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-65829000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-52912000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-46285000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-48776000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-46423000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-35987000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-31774000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-36196000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-35580000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-39255000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>157629000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>731093000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>284885000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>264699000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>291186000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>590568000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>298880000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>334680000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>353212000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>546093000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>310913000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>343891000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>377080000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>651161000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>406002000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>434420000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>455404000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>668444000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>259807000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>98897000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>102519000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>412961000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>313163000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>333785000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>155265000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>197316000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>312085000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>270374000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>168284000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>315931000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>106167000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>117589000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>206979000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>338786000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>170362000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>180971000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>193617000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>176097000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>139920000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>146216000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>149960000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-239649000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-234803000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>-232798000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>-191574000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-242610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-191574000.0</v>
       </c>
       <c r="BX60">
         <v>-191574000.0</v>
       </c>
       <c r="BY60">
+        <v>-191574000.0</v>
+      </c>
+      <c r="BZ60">
         <v>194800000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>198525000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-182727000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>117062000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>3639000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-82880000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>2065000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>2154000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>470000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-626000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>73265000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>75594000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-724000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>26000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>45900000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>47400000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>48200000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>2000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>21877000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>21128000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>18758000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>14080000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:98">
+    <row r="61" spans="1:99">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
-      <c r="AO61">
-[...1 lines deleted...]
-      </c>
+      <c r="AO61"/>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
@@ -18185,90 +18308,93 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
+      <c r="CU61"/>
     </row>
-    <row r="62" spans="1:98">
+    <row r="62" spans="1:99">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18325,50 +18451,51 @@
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
+      <c r="CU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18446,51 +18573,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
         <v>627251000.0</v>
       </c>
       <c r="C2">
         <v>347823000.0</v>
       </c>
       <c r="D2">
         <v>691786000.0</v>
       </c>
       <c r="E2">
         <v>679586000.0</v>
       </c>
       <c r="F2">
         <v>589849000.0</v>
       </c>
       <c r="G2">
         <v>418388000.0</v>
       </c>
       <c r="H2">
         <v>552855000.0</v>
       </c>
       <c r="I2">
         <v>761476000.0</v>
       </c>
@@ -18532,51 +18659,51 @@
       </c>
       <c r="V2">
         <v>351820000.0</v>
       </c>
       <c r="W2">
         <v>229841000.0</v>
       </c>
       <c r="X2">
         <v>150767000.0</v>
       </c>
       <c r="Y2">
         <v>110508000.0</v>
       </c>
       <c r="Z2">
         <v>119767000.0</v>
       </c>
       <c r="AA2">
         <v>150063000.0</v>
       </c>
       <c r="AB2">
         <v>129934000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
         <v>50197000.0</v>
       </c>
       <c r="C3">
         <v>50787000.0</v>
       </c>
       <c r="D3">
         <v>49895000.0</v>
       </c>
       <c r="E3">
         <v>56280000.0</v>
       </c>
       <c r="F3">
         <v>56751000.0</v>
       </c>
       <c r="G3">
         <v>61462000.0</v>
       </c>
       <c r="H3">
         <v>60060000.0</v>
       </c>
       <c r="I3">
         <v>61484000.0</v>
       </c>
@@ -18618,95 +18745,95 @@
       </c>
       <c r="V3">
         <v>12628000.0</v>
       </c>
       <c r="W3">
         <v>8753000.0</v>
       </c>
       <c r="X3">
         <v>4765000.0</v>
       </c>
       <c r="Y3">
         <v>4488000.0</v>
       </c>
       <c r="Z3">
         <v>4122000.0</v>
       </c>
       <c r="AA3">
         <v>6413000.0</v>
       </c>
       <c r="AB3">
         <v>6914000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-179466000.0</v>
       </c>
       <c r="I4">
         <v>63486000.0</v>
       </c>
       <c r="J4">
         <v>21099000.0</v>
       </c>
       <c r="K4">
         <v>4649000.0</v>
       </c>
       <c r="L4">
         <v>1215000.0</v>
       </c>
       <c r="M4">
         <v>-5338000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
         <v>47814000.0</v>
       </c>
       <c r="C5">
         <v>55711000.0</v>
       </c>
       <c r="D5">
         <v>61659000.0</v>
       </c>
       <c r="E5">
         <v>51258000.0</v>
       </c>
       <c r="F5">
         <v>57276000.0</v>
       </c>
       <c r="G5">
         <v>41175000.0</v>
       </c>
       <c r="H5">
         <v>58110000.0</v>
       </c>
       <c r="I5">
         <v>45095000.0</v>
       </c>
@@ -18748,51 +18875,51 @@
       </c>
       <c r="V5">
         <v>18974000.0</v>
       </c>
       <c r="W5">
         <v>14742000.0</v>
       </c>
       <c r="X5">
         <v>10498000.0</v>
       </c>
       <c r="Y5">
         <v>8576000.0</v>
       </c>
       <c r="Z5">
         <v>11244000.0</v>
       </c>
       <c r="AA5">
         <v>9464000.0</v>
       </c>
       <c r="AB5">
         <v>-125191000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
         <v>98011000.0</v>
       </c>
       <c r="C6">
         <v>106498000.0</v>
       </c>
       <c r="D6">
         <v>111554000.0</v>
       </c>
       <c r="E6">
         <v>107538000.0</v>
       </c>
       <c r="F6">
         <v>114027000.0</v>
       </c>
       <c r="G6">
         <v>102637000.0</v>
       </c>
       <c r="H6">
         <v>118170000.0</v>
       </c>
       <c r="I6">
         <v>106579000.0</v>
       </c>
@@ -18834,127 +18961,127 @@
       </c>
       <c r="V6">
         <v>31602000.0</v>
       </c>
       <c r="W6">
         <v>23495000.0</v>
       </c>
       <c r="X6">
         <v>15263000.0</v>
       </c>
       <c r="Y6">
         <v>13064000.0</v>
       </c>
       <c r="Z6">
         <v>15366000.0</v>
       </c>
       <c r="AA6">
         <v>15877000.0</v>
       </c>
       <c r="AB6">
         <v>-118277000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-179466000.0</v>
       </c>
       <c r="I8">
         <v>63486000.0</v>
       </c>
       <c r="J8">
         <v>21099000.0</v>
       </c>
       <c r="K8">
         <v>4649000.0</v>
       </c>
       <c r="L8">
         <v>1215000.0</v>
       </c>
       <c r="M8">
         <v>-5338000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
         <v>88862000.0</v>
       </c>
       <c r="C9">
         <v>359799000.0</v>
       </c>
       <c r="D9">
         <v>106177000.0</v>
       </c>
       <c r="E9">
         <v>339292000.0</v>
       </c>
       <c r="F9">
         <v>292582000.0</v>
       </c>
       <c r="G9">
         <v>253754000.0</v>
       </c>
       <c r="H9">
         <v>294263000.0</v>
       </c>
       <c r="I9">
         <v>211179000.0</v>
       </c>
@@ -18996,51 +19123,51 @@
       </c>
       <c r="V9">
         <v>86623000.0</v>
       </c>
       <c r="W9">
         <v>64303000.0</v>
       </c>
       <c r="X9">
         <v>41964000.0</v>
       </c>
       <c r="Y9">
         <v>39398000.0</v>
       </c>
       <c r="Z9">
         <v>43351000.0</v>
       </c>
       <c r="AA9">
         <v>49750000.0</v>
       </c>
       <c r="AB9">
         <v>42961000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
         <v>-9973000.0</v>
       </c>
       <c r="C10">
         <v>-1010000.0</v>
       </c>
       <c r="D10">
         <v>1369000.0</v>
       </c>
       <c r="E10">
         <v>-2407000.0</v>
       </c>
       <c r="F10">
         <v>3169000.0</v>
       </c>
       <c r="G10">
         <v>-5035000.0</v>
       </c>
       <c r="H10">
         <v>6420000.0</v>
       </c>
       <c r="I10">
         <v>-7226000.0</v>
       </c>
@@ -19082,51 +19209,51 @@
       </c>
       <c r="V10">
         <v>13880000.0</v>
       </c>
       <c r="W10">
         <v>12326000.0</v>
       </c>
       <c r="X10">
         <v>11981000.0</v>
       </c>
       <c r="Y10">
         <v>8159000.0</v>
       </c>
       <c r="Z10">
         <v>7413000.0</v>
       </c>
       <c r="AA10">
         <v>1777000.0</v>
       </c>
       <c r="AB10">
         <v>-2120000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
         <v>4772000.0</v>
       </c>
       <c r="C11">
         <v>4197000.0</v>
       </c>
       <c r="D11">
         <v>5918000.0</v>
       </c>
       <c r="E11">
         <v>7927000.0</v>
       </c>
       <c r="F11">
         <v>3380000.0</v>
       </c>
       <c r="G11">
         <v>1736000.0</v>
       </c>
       <c r="H11">
         <v>1900000.0</v>
       </c>
       <c r="I11">
         <v>369000.0</v>
       </c>
@@ -19168,51 +19295,51 @@
       </c>
       <c r="V11">
         <v>6685000.0</v>
       </c>
       <c r="W11">
         <v>3328000.0</v>
       </c>
       <c r="X11">
         <v>1318000.0</v>
       </c>
       <c r="Y11">
         <v>1959000.0</v>
       </c>
       <c r="Z11">
         <v>2735000.0</v>
       </c>
       <c r="AA11">
         <v>847000.0</v>
       </c>
       <c r="AB11">
         <v>-501000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
         <v>57787000.0</v>
       </c>
       <c r="C12">
         <v>57706000.0</v>
       </c>
       <c r="D12">
         <v>60290000.0</v>
       </c>
       <c r="E12">
         <v>53665000.0</v>
       </c>
       <c r="F12">
         <v>54107000.0</v>
       </c>
       <c r="G12">
         <v>46210000.0</v>
       </c>
       <c r="H12">
         <v>51690000.0</v>
       </c>
       <c r="I12">
         <v>52379000.0</v>
       </c>
@@ -19254,147 +19381,147 @@
       </c>
       <c r="V12">
         <v>6909000.0</v>
       </c>
       <c r="W12">
         <v>3326000.0</v>
       </c>
       <c r="X12">
         <v>2001000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>191000.0</v>
       </c>
       <c r="H13">
         <v>91000.0</v>
       </c>
       <c r="I13">
         <v>30000.0</v>
       </c>
       <c r="J13">
         <v>943000.0</v>
       </c>
       <c r="K13">
         <v>2256000.0</v>
       </c>
       <c r="L13">
         <v>34306000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>207000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14">
         <v>1905000.0</v>
       </c>
       <c r="H14">
         <v>2146000.0</v>
       </c>
       <c r="I14">
         <v>6627000.0</v>
       </c>
       <c r="J14">
         <v>7314000.0</v>
       </c>
       <c r="K14">
         <v>7412000.0</v>
       </c>
       <c r="L14">
         <v>13034000.0</v>
       </c>
       <c r="M14">
         <v>14728000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
         <v>-14450000.0</v>
       </c>
       <c r="C15">
         <v>-5078000.0</v>
       </c>
       <c r="D15">
         <v>-4444000.0</v>
       </c>
       <c r="E15">
         <v>-10334000.0</v>
       </c>
       <c r="F15">
         <v>-211000.0</v>
       </c>
       <c r="G15">
         <v>-6771000.0</v>
       </c>
       <c r="H15">
         <v>-174946000.0</v>
       </c>
       <c r="I15">
         <v>55655000.0</v>
       </c>
@@ -19436,51 +19563,51 @@
       </c>
       <c r="V15">
         <v>13880000.0</v>
       </c>
       <c r="W15">
         <v>12326000.0</v>
       </c>
       <c r="X15">
         <v>11981000.0</v>
       </c>
       <c r="Y15">
         <v>6200000.0</v>
       </c>
       <c r="Z15">
         <v>4678000.0</v>
       </c>
       <c r="AA15">
         <v>930000.0</v>
       </c>
       <c r="AB15">
         <v>-1619000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-10334000.0</v>
       </c>
       <c r="F16">
         <v>-207000.0</v>
       </c>
       <c r="G16">
         <v>-6906000.0</v>
       </c>
       <c r="H16">
         <v>-178445000.0</v>
       </c>
       <c r="I16">
         <v>44987000.0</v>
       </c>
       <c r="J16">
         <v>17478000.0</v>
       </c>
       <c r="K16">
         <v>40071000.0</v>
       </c>
@@ -19514,51 +19641,51 @@
       <c r="U16">
         <v>22243000.0</v>
       </c>
       <c r="V16">
         <v>13880000.0</v>
       </c>
       <c r="W16">
         <v>12326000.0</v>
       </c>
       <c r="X16">
         <v>11981000.0</v>
       </c>
       <c r="Y16">
         <v>6200000.0</v>
       </c>
       <c r="Z16">
         <v>4678000.0</v>
       </c>
       <c r="AA16">
         <v>930000.0</v>
       </c>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
         <v>-14745000.0</v>
       </c>
       <c r="C17">
         <v>-5207000.0</v>
       </c>
       <c r="D17">
         <v>-4549000.0</v>
       </c>
       <c r="E17">
         <v>-10334000.0</v>
       </c>
       <c r="F17">
         <v>-211000.0</v>
       </c>
       <c r="G17">
         <v>-6771000.0</v>
       </c>
       <c r="H17">
         <v>4520000.0</v>
       </c>
       <c r="I17">
         <v>-7595000.0</v>
       </c>
@@ -19576,51 +19703,51 @@
       </c>
       <c r="N17">
         <v>-13354000.0</v>
       </c>
       <c r="O17">
         <v>37122000.0</v>
       </c>
       <c r="P17">
         <v>24342000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
         <v>-57792000.0</v>
       </c>
       <c r="C18">
         <v>-57710000.0</v>
       </c>
       <c r="D18">
         <v>-60291000.0</v>
       </c>
       <c r="E18">
         <v>-53665000.0</v>
       </c>
       <c r="F18">
         <v>-54107000.0</v>
       </c>
       <c r="G18">
         <v>-46210000.0</v>
       </c>
       <c r="H18">
         <v>-51690000.0</v>
       </c>
       <c r="I18">
         <v>-52037000.0</v>
       </c>
@@ -19628,51 +19755,51 @@
         <v>-47743000.0</v>
       </c>
       <c r="K18">
         <v>-47095000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-5000.0</v>
       </c>
       <c r="F19">
         <v>-4000.0</v>
       </c>
       <c r="G19">
         <v>-5327000.0</v>
       </c>
       <c r="H19">
         <v>6000.0</v>
       </c>
       <c r="I19">
         <v>25000.0</v>
       </c>
       <c r="J19">
         <v>5415000.0</v>
       </c>
       <c r="K19">
         <v>5820000.0</v>
       </c>
@@ -19684,91 +19811,91 @@
       </c>
       <c r="N19">
         <v>-52778000.0</v>
       </c>
       <c r="O19">
         <v>-2491000.0</v>
       </c>
       <c r="P19">
         <v>9769000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>2225000.0</v>
       </c>
       <c r="K20">
         <v>31098000.0</v>
       </c>
       <c r="L20">
         <v>10629000.0</v>
       </c>
       <c r="M20">
         <v>3445000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>46858000.0</v>
       </c>
       <c r="C21">
         <v>57295000.0</v>
       </c>
       <c r="D21">
         <v>65351000.0</v>
       </c>
       <c r="E21">
         <v>51263000.0</v>
       </c>
       <c r="F21">
         <v>57280000.0</v>
       </c>
       <c r="G21">
         <v>46502000.0</v>
       </c>
       <c r="H21">
         <v>58104000.0</v>
       </c>
       <c r="I21">
         <v>44786000.0</v>
       </c>
@@ -19810,83 +19937,83 @@
       </c>
       <c r="V21">
         <v>18960000.0</v>
       </c>
       <c r="W21">
         <v>14729000.0</v>
       </c>
       <c r="X21">
         <v>10498000.0</v>
       </c>
       <c r="Y21">
         <v>8576000.0</v>
       </c>
       <c r="Z21">
         <v>11244000.0</v>
       </c>
       <c r="AA21">
         <v>9464000.0</v>
       </c>
       <c r="AB21">
         <v>4743000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>669255000.0</v>
       </c>
       <c r="C23">
         <v>650327000.0</v>
       </c>
       <c r="D23">
         <v>732612000.0</v>
       </c>
       <c r="E23">
         <v>967615000.0</v>
       </c>
       <c r="F23">
         <v>825151000.0</v>
       </c>
       <c r="G23">
         <v>625640000.0</v>
       </c>
       <c r="H23">
         <v>789014000.0</v>
       </c>
       <c r="I23">
         <v>975047000.0</v>
       </c>
@@ -19928,51 +20055,51 @@
       </c>
       <c r="V23">
         <v>419483000.0</v>
       </c>
       <c r="W23">
         <v>279415000.0</v>
       </c>
       <c r="X23">
         <v>182233000.0</v>
       </c>
       <c r="Y23">
         <v>141330000.0</v>
       </c>
       <c r="Z23">
         <v>151874000.0</v>
       </c>
       <c r="AA23">
         <v>190349000.0</v>
       </c>
       <c r="AB23">
         <v>168152000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>4000.0</v>
       </c>
       <c r="G24">
         <v>135000.0</v>
       </c>
       <c r="H24">
         <v>3499000.0</v>
       </c>
       <c r="I24">
         <v>-882000.0</v>
       </c>
       <c r="J24">
         <v>-343000.0</v>
       </c>
       <c r="K24">
         <v>-8419000.0</v>
       </c>
       <c r="L24">
         <v>-16338000.0</v>
@@ -19982,175 +20109,175 @@
       </c>
       <c r="N24">
         <v>-267000.0</v>
       </c>
       <c r="O24">
         <v>4748000.0</v>
       </c>
       <c r="P24">
         <v>-5289000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>50197000.0</v>
       </c>
       <c r="C25">
         <v>50787000.0</v>
       </c>
       <c r="D25">
         <v>49895000.0</v>
       </c>
       <c r="E25">
         <v>56280000.0</v>
       </c>
       <c r="F25">
         <v>56751000.0</v>
       </c>
       <c r="G25">
         <v>61462000.0</v>
       </c>
       <c r="H25">
         <v>60060000.0</v>
       </c>
       <c r="I25">
         <v>76866000.0</v>
       </c>
       <c r="J25">
         <v>85195000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>42004000.0</v>
       </c>
       <c r="C28">
         <v>48502000.0</v>
       </c>
       <c r="D28">
         <v>40826000.0</v>
       </c>
       <c r="E28">
         <v>41812000.0</v>
       </c>
       <c r="F28">
         <v>41012000.0</v>
       </c>
       <c r="G28">
         <v>40900000.0</v>
       </c>
       <c r="H28">
         <v>41433000.0</v>
       </c>
       <c r="I28">
         <v>37677000.0</v>
       </c>
@@ -20190,51 +20317,51 @@
       <c r="U28">
         <v>10977000.0</v>
       </c>
       <c r="V28">
         <v>8133000.0</v>
       </c>
       <c r="W28">
         <v>8385000.0</v>
       </c>
       <c r="X28">
         <v>6101000.0</v>
       </c>
       <c r="Y28">
         <v>6624000.0</v>
       </c>
       <c r="Z28">
         <v>7513000.0</v>
       </c>
       <c r="AA28">
         <v>7880000.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>4772000.0</v>
       </c>
       <c r="C29">
         <v>4197000.0</v>
       </c>
       <c r="D29">
         <v>5918000.0</v>
       </c>
       <c r="E29">
         <v>7927000.0</v>
       </c>
       <c r="F29">
         <v>3380000.0</v>
       </c>
       <c r="G29">
         <v>1736000.0</v>
       </c>
       <c r="H29">
         <v>1900000.0</v>
       </c>
       <c r="I29">
         <v>369000.0</v>
       </c>
@@ -20246,51 +20373,51 @@
       </c>
       <c r="L29">
         <v>1048000.0</v>
       </c>
       <c r="M29">
         <v>1137000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>42004000.0</v>
       </c>
       <c r="C30">
         <v>302504000.0</v>
       </c>
       <c r="D30">
         <v>40826000.0</v>
       </c>
       <c r="E30">
         <v>288029000.0</v>
       </c>
       <c r="F30">
         <v>235498000.0</v>
       </c>
       <c r="G30">
         <v>207252000.0</v>
       </c>
       <c r="H30">
         <v>236159000.0</v>
       </c>
       <c r="I30">
         <v>254257000.0</v>
       </c>
@@ -20332,51 +20459,51 @@
       </c>
       <c r="V30">
         <v>67663000.0</v>
       </c>
       <c r="W30">
         <v>49574000.0</v>
       </c>
       <c r="X30">
         <v>31466000.0</v>
       </c>
       <c r="Y30">
         <v>30822000.0</v>
       </c>
       <c r="Z30">
         <v>32107000.0</v>
       </c>
       <c r="AA30">
         <v>40286000.0</v>
       </c>
       <c r="AB30">
         <v>38218000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
         <v>-56831000.0</v>
       </c>
       <c r="C31">
         <v>-58305000.0</v>
       </c>
       <c r="D31">
         <v>-63982000.0</v>
       </c>
       <c r="E31">
         <v>-53670000.0</v>
       </c>
       <c r="F31">
         <v>-54111000.0</v>
       </c>
       <c r="G31">
         <v>-51537000.0</v>
       </c>
       <c r="H31">
         <v>-51684000.0</v>
       </c>
       <c r="I31">
         <v>-52311000.0</v>
       </c>
@@ -20418,51 +20545,51 @@
       </c>
       <c r="V31">
         <v>-5080000.0</v>
       </c>
       <c r="W31">
         <v>-2403000.0</v>
       </c>
       <c r="X31">
         <v>894000.0</v>
       </c>
       <c r="Y31">
         <v>-417000.0</v>
       </c>
       <c r="Z31">
         <v>-3831000.0</v>
       </c>
       <c r="AA31">
         <v>-7687000.0</v>
       </c>
       <c r="AB31">
         <v>-6863000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>716113000.0</v>
       </c>
       <c r="C32">
         <v>707622000.0</v>
       </c>
       <c r="D32">
         <v>797963000.0</v>
       </c>
       <c r="E32">
         <v>1018878000.0</v>
       </c>
       <c r="F32">
         <v>882431000.0</v>
       </c>
       <c r="G32">
         <v>672142000.0</v>
       </c>
       <c r="H32">
         <v>847118000.0</v>
       </c>
       <c r="I32">
         <v>972655000.0</v>
       </c>
@@ -20523,1056 +20650,1063 @@
       <c r="AB32">
         <v>172895000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW32"/>
+  <dimension ref="A1:CX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="CV1" t="s">
         <v>193</v>
       </c>
       <c r="CW1" t="s">
+        <v>194</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>169176000.0</v>
+      </c>
+      <c r="C2">
         <v>151920000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>152961000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>78504000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>102392000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>84444000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>83585000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>89498000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>90296000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>153409000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>88005000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>109796000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>152719000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>155884000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>165908000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>171726000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>186068000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>196573000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>143515000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>120476000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>129285000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>123085000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>92621000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78633000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>124049000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>161126000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>107196000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>116875000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>171739000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>198724000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>173251000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>170478000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>217476000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>231364000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>143222000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>139745000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>184444000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>168699000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>117837000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>125302000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>151948000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>174209000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>158425000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>174484000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>226529000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>267358000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>316179000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>345337000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>420572000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>407628000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>296718000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>288935000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>357283000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>517930000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>251725000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>262202000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>268160000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>285011000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>255983000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>230704000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>219206000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>198843000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>144355000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>159859000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>190845000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>78097000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>132371000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>86177000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>137095000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>90166000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>337278000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>292753000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>269111000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>222198000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>147631000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>127272000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>121588000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>113752000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>117928000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>105937000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>121553000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>119679000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>87764000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>66289000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>78043000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>73067000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>55924000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>46744000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>54106000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>41072000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>30661000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>28646000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>50388000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>37841000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>24192000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>28519000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>29974000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>28688000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>26578000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>84973000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>176056000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>12871000.0</v>
+      </c>
+      <c r="C3">
         <v>12407000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12336000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12638000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12816000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12843000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12608000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12687000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12649000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12224000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12223000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12547000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12901000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13273000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13721000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14486000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13889000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13945000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14483000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14434000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15604000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15276000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15343000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15239000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15063000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15009000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11006000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>18982000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18024000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18741000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>20891000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19210000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19247000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>20286000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>20326000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>25336000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>25866000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>22129000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>22089000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>22048000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>23513000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>23335000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>22685000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>22717000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23501000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>16743000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14594000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13992000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14296000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>13698000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>12353000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11893000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12606000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>9966000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9791000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>11095000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>11306000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>11400000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>9840000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12411000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6733000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>11369000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11182000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>11372000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>13007000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>9021000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8792000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8686000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7445000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8260000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7894000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7619000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6844000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6236000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5468000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4894000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4813000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4077000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4755000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3952000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3956000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3061000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2957000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2654000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2477000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2404000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1966000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1906000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1250000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1192000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1176000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1147000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1132000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1140000.0</v>
       </c>
-      <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
+      <c r="CX3"/>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-180568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102000.0</v>
       </c>
       <c r="AD4">
         <v>1102000.0</v>
       </c>
       <c r="AE4">
-        <v>49132000.0</v>
+        <v>1102000.0</v>
       </c>
       <c r="AF4">
         <v>49132000.0</v>
       </c>
       <c r="AG4">
         <v>49132000.0</v>
       </c>
       <c r="AH4">
+        <v>49132000.0</v>
+      </c>
+      <c r="AI4">
         <v>4128000.0</v>
       </c>
-      <c r="AI4">
-[...1 lines deleted...]
-      </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
         <v>4649000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>1215000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-5338000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -21691,684 +21825,691 @@
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>7719000.0</v>
+      </c>
+      <c r="C5">
         <v>12421000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6917000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>14285000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13923000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5747000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11567000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>19156000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>17145000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17192000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13893000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16580000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10731000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13823000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13034000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>20704000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25435000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>25722000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7089000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6866000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14931000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10879000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>852000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7945000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18247000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>21267000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>28102000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7226000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5540000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10739000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1692000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3928000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>25652000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>32465000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4383000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12609000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>25238000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>44067000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>11593000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10240000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>24254000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>24814000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13620000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>19783000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>24714000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>21478000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>17240000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>17515000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>24160000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-28636000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>14506000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>19435000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>24589000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>25989000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>14988000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>18330000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>18913000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>10160000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>6274000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10454000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>14478000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>22158000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>9494000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>10271000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>9799000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12704000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>10031000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>18199000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10867000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>23695000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>19010000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>8734000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>12699000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>7841000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>9625000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>8927000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7870000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>8788000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5220000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5374000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5031000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>4169000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6684000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3626000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4495000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>5066000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3073000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2799000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3804000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3094000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1966000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2362000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3076000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2935000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1384000.0</v>
       </c>
-      <c r="CR5">
-[...1 lines deleted...]
-      </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>20590000.0</v>
+      </c>
+      <c r="C6">
         <v>24828000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>19253000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26923000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26739000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18590000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24175000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>31843000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29794000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>29416000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26116000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29127000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>23632000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>27096000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>687000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>35504000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39921000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>39611000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>21034000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>21349000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29365000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>26483000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16128000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23288000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>33486000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>36330000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>43111000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18232000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>24522000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>28763000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>20433000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>16963000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>44862000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>51712000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>15903000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32935000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>50574000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>69933000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>33722000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>32329000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>46302000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>48327000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>36955000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>42468000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>47431000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>44979000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>33983000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>32109000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>38152000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-14340000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>28204000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>31788000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>36482000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>38595000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>24954000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>28121000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>30008000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>21466000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17674000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20294000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>26889000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>28891000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>20863000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>21453000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>21171000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>25711000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>19052000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>26991000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>19553000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>31140000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>27270000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>16628000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>20318000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>14685000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>15861000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>14395000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>12764000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>13601000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>9297000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>10129000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>8983000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>8125000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>9745000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>6583000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7149000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7543000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5477000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4765000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>5710000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4344000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3158000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3538000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4223000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4067000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2524000.0</v>
       </c>
-      <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22538,102 +22679,103 @@
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-180568000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>1102000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>1029000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>49132000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>2568000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1532000.0</v>
       </c>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -22791,1328 +22933,1343 @@
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>18498000.0</v>
+      </c>
+      <c r="C9">
         <v>22257000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15756000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>102172000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>90151000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>86883000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>87349000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>95033000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>90534000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27692000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>88692000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>85840000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>91810000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>87492000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>63397000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>95270000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>93133000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>89333000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>67743000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>63817000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>71689000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>57003000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>59912000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>62005000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>74834000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>80736000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>70704000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>70448000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>79228000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>54109000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>45796000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>46093000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>66728000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>74377000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>49906000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>54177000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>68881000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>68202000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>56700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>65046000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>73657000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>80162000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>67596000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>76615000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>78824000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>68825000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>73806000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>73608000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>76456000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>74392000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>62898000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>69253000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>76403000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>52257000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>66187000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>30676000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>70126000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>60512000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>60326000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>61501000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>63830000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>63268000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>51032000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>52085000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>51831000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>147751000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18992000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>42091000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>19811000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>138247000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>27108000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>15390000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>43905000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>40664000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>37219000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>35042000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>34208000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>35253000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>29577000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>27115000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>25269000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>24948000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>25016000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>18607000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>18097000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>18566000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>16266000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>14509000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>14962000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>11561000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>9579000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>10013000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>10811000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>10723000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>8810000.0</v>
       </c>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
         <v>22879000.0</v>
       </c>
-      <c r="CU9">
-[...1 lines deleted...]
-      </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
         <v>23757000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>-6242000.0</v>
+      </c>
+      <c r="C10">
         <v>-2037000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7697000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-323000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>84000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8378000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2253000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5552000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4069000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2816000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-273000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2077000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3251000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2083000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-26152000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8643000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13019000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12070000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5957000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5677000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2733000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2338000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10446000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1413000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9162000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6970000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13487000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9975000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2960000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-916000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9595000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-7114000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12967000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-16178000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1002000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>13763000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18186000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-753000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1020000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15965000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7075000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3530000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11275000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16333000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9894000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-26605000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-614000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12095000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-39418000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>495000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9378000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16944000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>17059000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9036000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5515000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10626000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2744000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5638000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7304000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6833000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4637000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3273000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1796000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5777000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4437000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7941000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4640000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>16687000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>14039000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4839000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7956000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7798000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5715000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5918000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6152000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>10459000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7518000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8266000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6145000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5635000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6485000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4069000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3531000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4404000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1862000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3180000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3638000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3643000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2181000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2823000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3334000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3222000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1234000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>907000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2796000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1007000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>977000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5429000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1777000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
+        <v>518000.0</v>
+      </c>
+      <c r="C11">
         <v>856000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>715000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2084000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1117000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>563000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1066000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1772000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>796000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2299000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>788000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>996000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1835000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2458000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1891000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2037000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1541000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1269000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>954000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>935000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>222000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>226000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>373000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>790000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>347000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>328000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>237000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>639000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>696000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>91000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>132000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>149000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>51000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>108000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>180000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>304000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>180000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>191000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>51000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>234000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>200000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>314000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>300000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>183000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>300000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>354000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-300000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-157000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>303000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>300000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>307000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2747000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>238000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>307000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-97000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-107000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>239000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>230000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>223000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>293000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>198000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>25000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>886000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-80000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>16000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-230000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-42000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>292000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>522000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-61000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>92000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>212000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-9000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>349000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1515000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3611000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2936000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4316000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2978000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1865000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1054000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1039000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1042000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>852000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>739000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>695000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>56000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>365000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>473000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>536000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>141000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>485000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>194000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1139000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>380000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>365000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1990000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>847000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
+        <v>13961000.0</v>
+      </c>
+      <c r="C12">
         <v>14458000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14614000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14608000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14107000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14125000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14592000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14377000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13842000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14376000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14994000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15263000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15657000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14484000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13906000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12846000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12429000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13735000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14110000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13309000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12953000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13965000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12943000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9377000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9925000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11060000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11974000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15064000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13671000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12581000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13253000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13815000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12730000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14009000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12538000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11607000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11475000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10629000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12346000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>12155000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10881000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10549000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10993000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10814000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10940000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7852000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>23743000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14368000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11451000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11437000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11060000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10940000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9058000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8930000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6263000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8839000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7656000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7416000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4297000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4403000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8402000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11468000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6051000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8194000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8003000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6085000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4300000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4447000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4840000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6168000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4971000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3895000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4743000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>14533000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3640000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2739000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3577000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>12466000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3018000.0</v>
       </c>
       <c r="CC12">
         <v>3018000.0</v>
       </c>
       <c r="CD12">
+        <v>3018000.0</v>
+      </c>
+      <c r="CE12">
         <v>6909000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1639000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1126000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1069000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>988000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>876000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>758000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>704000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2001000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>394000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>496000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>552000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>652000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>937000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>955000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1084000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1307000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1188000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2895000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7949000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
+        <v>0.0</v>
+      </c>
+      <c r="AB13">
         <v>1000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>78000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13109000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24140,167 +24297,166 @@
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
+      <c r="CX13"/>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>102000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>561000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-132000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-229000.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>-52912000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1951000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1905000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1960000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2180000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2273000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2146000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2210000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2141000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6162000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6627000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7038000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6641000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7178000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7658000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8449000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-17213000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8420000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7412000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>13034000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>14728000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
@@ -24419,827 +24575,834 @@
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>-6760000.0</v>
+      </c>
+      <c r="C15">
         <v>-2835000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-8209000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2407000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1033000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-8941000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3239000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3780000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3273000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>507000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1061000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1081000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5086000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-375000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-28043000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6606000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11478000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10801000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6911000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6612000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2511000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2564000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10819000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2203000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8815000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6642000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13250000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-191182000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3656000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-913000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>42563000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-4526000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>15036000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18849000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-16286000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>989000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>13583000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>17882000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-933000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-1211000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15914000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6841000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3330000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10961000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17248000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4373000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-26905000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-968000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>11795000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-39261000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>192000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>9078000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>16637000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>11865000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>72401000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10028000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12467000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2851000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5399000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8770000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>7322000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6540000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4636000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3075000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1771000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4891000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4517000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10760000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5214000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>16729000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>13747000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4317000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8017000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>7706000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5503000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5927000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5803000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8378000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4329000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5248000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4287000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2560000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4846000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2943000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3531000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>4404000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1862000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2422000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3638000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3643000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2181000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2823000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>3334000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3081000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>749000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>713000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1657000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>627000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>612000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>3439000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>930000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-1036000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1103000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-5086000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-375000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-28043000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6453000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11478000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10555000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6753000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6460000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2561000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2615000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-11035000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2247000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8991000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6775000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13515000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-195006000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3729000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-931000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>40235000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-7391000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>13074000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19158000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-15961000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>970000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>13311000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>18239000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-951000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2658000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20125000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>27571000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7289000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6848000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11795000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5886000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-26366000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-949000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>11559000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-39512000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>196000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9259000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>16970000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3397000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10246000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6752000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11979000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21208000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7225000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>10185000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4889000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6540000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4636000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3075000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1771000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1956000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4275000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10758000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5214000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16729000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>13747000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4317000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8017000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>7706000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5503000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5927000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5803000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8378000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4330000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5248000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4287000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2560000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4846000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2943000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3531000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4404000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1862000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2422000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3638000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3643000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2181000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2823000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3334000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3081000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>749000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>713000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1657000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>627000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>612000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3439000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>930000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>-6760000.0</v>
+      </c>
+      <c r="C17">
         <v>-2893000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-8412000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2407000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1033000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8941000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3319000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3780000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3273000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>517000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1061000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1081000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-5086000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-375000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-24261000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>6606000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>11478000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>10801000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-6911000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6612000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2511000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2564000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10819000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2203000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8815000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>5540000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13250000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-10614000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3656000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3481000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-9686000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-7246000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>12818000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>18849000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-16286000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>989000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>13583000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>17882000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-933000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1211000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>15914000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>6841000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3330000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>10961000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>16033000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>9711000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-26905000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-968000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>11795000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-39261000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>192000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>9078000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>16637000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>12587000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>8798000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5208000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>10529000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>5877000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>8770000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -25316,140 +25479,145 @@
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-13961000.0</v>
+      </c>
+      <c r="C18">
         <v>-14463000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14614000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14606000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14107000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14899000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14592000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14377000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13842000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14377000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14994000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15263000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15657000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14484000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13906000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12846000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12429000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13735000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14110000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13309000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12953000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13965000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12943000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9377000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9925000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11060000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11973000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-14986000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13671000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25477,334 +25645,334 @@
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>11000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5099000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="Q19">
         <v>-1000.0</v>
       </c>
-      <c r="R19"/>
+      <c r="R19">
+        <v>-1000.0</v>
+      </c>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-1000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-302000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-8516000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>4000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3487000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2719000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>18000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1131000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1595000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>2263000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>844000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1373000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>935000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1352000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1850000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>879000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1739000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>4115000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>3490000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>1570000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>2177000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2505000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-27161000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-5879000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-363000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-51766000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-688000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>59000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-383000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-2686000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>418000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2880000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>2657000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>1807000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>2837000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
-        <v>2225000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>2225000.0</v>
       </c>
       <c r="AJ20">
+        <v>2225000.0</v>
+      </c>
+      <c r="AK20">
         <v>-4450000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2225000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>26953000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>14518000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4145000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>10629000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
-        <v>3445000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU20">
         <v>3445000.0</v>
       </c>
       <c r="AV20">
-        <v>0.0</v>
+        <v>3445000.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
@@ -25921,391 +26089,395 @@
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>7686000.0</v>
+      </c>
+      <c r="C21">
         <v>12166000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6499000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14883000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14402000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6822000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12651000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19927000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17895000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16909000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14704000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17329000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17505000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16568000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-12246000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21490000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25449000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25808000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8153000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7633000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15686000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11929000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11013000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8106999.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18027000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25461000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5010000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10708000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11523000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3527000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5521000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>24057000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>29703000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4484000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10848000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23748000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>28888000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9176000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10256000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>24338000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>13787000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12034000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>19630000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24702000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15241000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>12015000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16706000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>23909000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>23785000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>12243000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>20259000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>26385000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>26210000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>14881000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>16660000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>15176000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7471000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8128000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>10566000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>13270000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>15808000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7703000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9102000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>7563000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9858000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6288000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11047000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7227000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>20867000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>15420000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4295000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9008000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8544000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6565000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6167000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7600000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>10131000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4720000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5874000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5884000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4155000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6433000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3877000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4495000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>5053000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3073000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2799000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3804000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3094000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1966000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2362000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3076000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2935000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1384000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1320000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2937000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1751000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1908000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7585000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>9464000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26475,869 +26647,877 @@
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>179988000.0</v>
+      </c>
+      <c r="C23">
         <v>162011000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>162218000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>165793000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>178141000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>164505000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>158283000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>164604000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>162935000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>164192000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>161993000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>178307000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>227024000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>226808000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>241549000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>245506000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>253752000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>260098000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>203105000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>176660000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>185288000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>168159000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>141520000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>132531000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>183283000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>223835000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>152439000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>182313000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>230427000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>241310000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>228616000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>222675000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>283169000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>276038000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>197612000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>183074000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>229577000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>208013000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>165361000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>180092000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>201267000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>240584000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>213987000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>231469000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>280651000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>320942000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>363907000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>402239000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>473119000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>458235000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>347373000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>337929000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>407301000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>543609000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>337844000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>276596000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>328545000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>336234000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>279917000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>249888000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>269766000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>245853000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>188089000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>202785000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>235113000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>215990000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>153211000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>123243000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>149679000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>207612000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>348983000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>303834000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>304147000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>255021000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>178285000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>156147000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>148196000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>138874000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>142785000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>127178000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>140631000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>140472000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>106347000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>81019000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>91645000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>86580000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>69117000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>58454000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>65264000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>49539000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>38274000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>36297000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>58123000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>45629000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>31618000.0</v>
       </c>
-      <c r="CR23">
-[...1 lines deleted...]
-      </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
         <v>0.0</v>
       </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-22000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-132000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-50000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>51000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>216000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>44000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-176000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-133000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-265000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3824000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>73000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-789000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>145000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-256000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-309000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-325000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>19000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>272000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-357000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>18000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3869000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4211000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-20730000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3959000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4113000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4238000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3825000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-539000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-19000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>236000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>251000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-4000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-181000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-333000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9190000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1448000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-1544000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1450000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>-1348000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1415000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
+      <c r="CX24"/>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>12871000.0</v>
+      </c>
+      <c r="C25">
         <v>12407000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12336000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12638000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12816000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12843000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12608000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12687000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12649000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12224000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12223000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12547000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12901000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13273000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13721000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14486000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13889000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13945000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14483000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14434000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15604000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15276000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15343000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15239000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15063000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15009000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11006000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18982000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18024000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18741000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>20891000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19210000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>19247000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>20286000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20326000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>25336000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>25866000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>22129000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>22089000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>22048000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>23513000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>23335000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>22685000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>22717000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>23501000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>16743000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14594000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>13992000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>14296000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>13698000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>12353000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>11893000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12606000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9966000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8396000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>11095000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>11306000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>11400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>9840000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12411000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6733000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>11369000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>11182000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11372000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>13007000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9021000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8792000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8686000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7445000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8260000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7894000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7619000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6844000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6236000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5468000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4894000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4813000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4077000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4755000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3952000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3956000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3061000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2957000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2654000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2477000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2404000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1966000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1906000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1250000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1192000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1176000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1147000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1132000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27507,54 +27687,57 @@
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27612,457 +27795,463 @@
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>10812000.0</v>
+      </c>
+      <c r="C28">
         <v>10091000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9257000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10882000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11774000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16394000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12494000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10701000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8913000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10783000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10424000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8447000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11172000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10392000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10273000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9944000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11203000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11704000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9739000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40900000.0</v>
       </c>
       <c r="V28">
         <v>40900000.0</v>
       </c>
       <c r="W28">
+        <v>40900000.0</v>
+      </c>
+      <c r="X28">
         <v>10339000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9858000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10462000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10533000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10474000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10226000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11144000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10338000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9257000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8572000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9668000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10989000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9131000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8909000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9921000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10021000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8049000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8144000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8171000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10281000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8666000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9035000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8806000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8663000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10302000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8745000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8606000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8773000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7211000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6383000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7030000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>96302000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>41335000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>39045000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>43859000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>41243000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>42518000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>39724000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>39377000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>36556000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>33559000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4838000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5270000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7421000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4088000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4087000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4179000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6267000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3726000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3467000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3479000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3630000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2890000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2744000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2721000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3176000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2810000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2605000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2386000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2713000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1848000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2519000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2466000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2034000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2315000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2121000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1915000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1525000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1444000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1615000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1517000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1671000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1579000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1720000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1654000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1756000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1783000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3974000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>7880000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>518000.0</v>
+      </c>
+      <c r="C29">
         <v>856000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>715000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2084000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1117000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>563000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1066000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1772000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>796000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2299000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>788000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>996000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1835000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2458000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1891000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2037000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1541000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1269000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>954000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>935000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>222000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>226000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>373000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>790000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>347000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>328000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>237000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>639000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>696000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>91000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>281000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>149000.0</v>
       </c>
-      <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
@@ -28086,963 +28275,973 @@
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>10812000.0</v>
+      </c>
+      <c r="C30">
         <v>10091000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9257000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>87289000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75749000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>80061000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>74698000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75106000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>72639000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10783000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>73988000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>68511000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>74305000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>70924000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75641000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>73780000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>67684000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>63525000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59776000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>56184000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56003000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45074000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48899000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54045000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>59234000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24958000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9181000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>65438000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>60416000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42586000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40564000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>40572000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>42671000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>44674000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>54390000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>43329000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>45133000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>39314000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>47524000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>54790000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>49319000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>66375000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>55562000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>56985000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>54122000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>53584000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>29716000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>56902000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>52547000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>50607000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>50655000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>48994000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>50018000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26047000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>51301000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>39704000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>54954000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>51223000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>53918000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>51033000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>50560000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>47010000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>43734000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>42926000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>44268000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>132695000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>43602000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>36117000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>12584000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>117446000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11705000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11081000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>35036000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>32823000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>30654000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>28875000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>26608000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>27625000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>24857000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>21241000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>20238000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>20793000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>18583000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14730000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>13602000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>13513000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>13193000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>11710000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>11158000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>8467000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>7613000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>7651000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>7735000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>7788000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>7426000.0</v>
       </c>
-      <c r="CR30">
-[...1 lines deleted...]
-      </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:101">
+    <row r="31" spans="1:102">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>-13928000.0</v>
+      </c>
+      <c r="C31">
         <v>-14203000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14196000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-15206000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14318000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-15200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14904000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14375000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13826000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14093000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14977000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15252000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-20756000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14485000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13908000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12847000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12430000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13738000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-14110000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13310000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12953000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14267000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-21459000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9520000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6438000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-11057000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-11974000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14985000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-12566000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-12439000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11309000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11603000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-13416000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10844000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11740000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9846000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9985000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10702000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-9929000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-11276000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8373000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6712000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8504000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-8355000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8369000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5347000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-38619000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17319000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-11814000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-63203000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-11748000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-10881000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9441000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2322000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-5694000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-7448000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-7382000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4727000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4327000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4206000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-5966000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8975000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3066000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-5829000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-5767000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4081000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2028000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-8017000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-2693000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4180000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1381000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>544000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1052000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-746000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-850000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-249000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1448000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>328000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>2798000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2392000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>261000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1480000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>52000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>192000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-964000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-649000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1211000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>381000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-166000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>549000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>215000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>461000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>258000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>287000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-150000.0</v>
       </c>
-      <c r="CR31">
-[...1 lines deleted...]
-      </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:101">
+    <row r="32" spans="1:102">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
+        <v>187674000.0</v>
+      </c>
+      <c r="C32">
         <v>174177000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>168717000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>180676000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>192543000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>171327000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>170934000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>184531000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>180830000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>181101000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>176697000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>195636000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>244529000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>243376000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>229305000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>266996000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>279201000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>285906000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>211258000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>184293000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>200974000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>180088000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>152533000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>140638000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>198883000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>241862000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>177900000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>187323000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>250967000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>252833000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>219047000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>216571000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>284204000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>305741000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>193128000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>193922000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>253325000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>236901000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>174537000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>190348000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>225605000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>254371000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>226021000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>251099000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>305353000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>336183000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>389985000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>418945000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>497028000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>482020000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>359616000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>358188000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>433686000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>570187000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>317912000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>292878000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>338286000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>345523000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>316309000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>292205000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>283036000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>262111000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>195387000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>211944000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>242676000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>225848000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>151363000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>128268000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>156906000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>228413000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>364386000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>308143000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>313016000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>262862000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>184850000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>162314000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>155796000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>149005000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>147505000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>133052000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>146822000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>144627000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>112780000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>84896000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>96140000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>91633000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>72190000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>61253000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>69068000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>52633000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>40240000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>38659000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>61199000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>48564000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>33002000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>32745000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>35595000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>33255000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>31323000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>98540000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>199813000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -29122,51 +29321,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
         <v>55000.0</v>
       </c>
       <c r="C2">
         <v>54000.0</v>
       </c>
       <c r="D2">
         <v>45000.0</v>
       </c>
       <c r="E2">
         <v>52000.0</v>
       </c>
       <c r="F2">
         <v>4958000.0</v>
       </c>
       <c r="G2">
         <v>2856000.0</v>
       </c>
       <c r="H2">
         <v>300000.0</v>
       </c>
       <c r="I2">
         <v>27000.0</v>
       </c>
@@ -29206,54 +29405,54 @@
       <c r="U2">
         <v>6465000.0</v>
       </c>
       <c r="V2">
         <v>3184000.0</v>
       </c>
       <c r="W2">
         <v>2270000.0</v>
       </c>
       <c r="X2">
         <v>1734000.0</v>
       </c>
       <c r="Y2">
         <v>5375000.0</v>
       </c>
       <c r="Z2">
         <v>127000.0</v>
       </c>
       <c r="AA2">
         <v>7947000.0</v>
       </c>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
-        <v>32136000</v>
+        <v>24768000</v>
       </c>
       <c r="C3">
         <v>42008000</v>
       </c>
       <c r="D3">
         <v>34317000</v>
       </c>
       <c r="E3">
         <v>27237000</v>
       </c>
       <c r="F3">
         <v>16059000</v>
       </c>
       <c r="G3">
         <v>28622000</v>
       </c>
       <c r="H3">
         <v>30621000</v>
       </c>
       <c r="I3">
         <v>37090000</v>
       </c>
       <c r="J3">
         <v>39749000</v>
       </c>
@@ -29292,51 +29491,51 @@
       </c>
       <c r="V3">
         <v>24814000</v>
       </c>
       <c r="W3">
         <v>5182000</v>
       </c>
       <c r="X3">
         <v>2904000</v>
       </c>
       <c r="Y3">
         <v>5310000</v>
       </c>
       <c r="Z3">
         <v>6229000</v>
       </c>
       <c r="AA3">
         <v>3944000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-9541000.0</v>
       </c>
       <c r="F4">
         <v>583000.0</v>
       </c>
       <c r="G4">
         <v>-1454000.0</v>
       </c>
       <c r="H4">
         <v>-125853000.0</v>
       </c>
       <c r="I4">
         <v>122546000.0</v>
       </c>
       <c r="J4">
         <v>95171000.0</v>
       </c>
       <c r="K4">
         <v>150177000.0</v>
       </c>
@@ -29348,85 +29547,85 @@
       </c>
       <c r="N4">
         <v>71271000.0</v>
       </c>
       <c r="O4">
         <v>4896000.0</v>
       </c>
       <c r="P4">
         <v>90344000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5">
         <v>30144000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
         <v>-6000.0</v>
       </c>
       <c r="C6">
         <v>1000.0</v>
       </c>
       <c r="D6">
         <v>9000.0</v>
       </c>
       <c r="E6">
         <v>-7000.0</v>
       </c>
       <c r="F6">
         <v>-4906000.0</v>
       </c>
       <c r="G6">
         <v>2102000.0</v>
       </c>
       <c r="H6">
         <v>2556000.0</v>
       </c>
       <c r="I6">
         <v>210000.0</v>
       </c>
@@ -29468,51 +29667,51 @@
       </c>
       <c r="V6">
         <v>3281000.0</v>
       </c>
       <c r="W6">
         <v>914000.0</v>
       </c>
       <c r="X6">
         <v>536000.0</v>
       </c>
       <c r="Y6">
         <v>1672000.0</v>
       </c>
       <c r="Z6">
         <v>-65000.0</v>
       </c>
       <c r="AA6">
         <v>1421000.0</v>
       </c>
       <c r="AB6">
         <v>7947000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7">
         <v>4811000.0</v>
       </c>
       <c r="C7">
         <v>-2195000.0</v>
       </c>
       <c r="D7">
         <v>77847000.0</v>
       </c>
       <c r="E7">
         <v>-32370000.0</v>
       </c>
       <c r="F7">
         <v>-27941000.0</v>
       </c>
       <c r="G7">
         <v>23660000.0</v>
       </c>
       <c r="H7">
         <v>9608000.0</v>
       </c>
       <c r="I7">
         <v>13535000.0</v>
       </c>
@@ -29550,85 +29749,85 @@
         <v>5540000.0</v>
       </c>
       <c r="U7">
         <v>2224000.0</v>
       </c>
       <c r="V7">
         <v>5438000.0</v>
       </c>
       <c r="W7">
         <v>-8302000.0</v>
       </c>
       <c r="X7">
         <v>-3566000.0</v>
       </c>
       <c r="Y7">
         <v>-4229000.0</v>
       </c>
       <c r="Z7">
         <v>1028000.0</v>
       </c>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8">
         <v>-76991000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
         <v>-50000.0</v>
       </c>
       <c r="C9">
         <v>-6046000.0</v>
       </c>
       <c r="D9">
         <v>26434000.0</v>
       </c>
       <c r="E9">
         <v>4579000.0</v>
       </c>
       <c r="F9">
         <v>-31448000.0</v>
       </c>
       <c r="G9">
         <v>30741000.0</v>
       </c>
       <c r="H9">
         <v>62000.0</v>
       </c>
       <c r="I9">
         <v>28440000.0</v>
       </c>
@@ -29666,51 +29865,51 @@
         <v>-30902000.0</v>
       </c>
       <c r="U9">
         <v>8973000.0</v>
       </c>
       <c r="V9">
         <v>-12122000.0</v>
       </c>
       <c r="W9">
         <v>-16496000.0</v>
       </c>
       <c r="X9">
         <v>-7545000.0</v>
       </c>
       <c r="Y9">
         <v>5198000.0</v>
       </c>
       <c r="Z9">
         <v>9546000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
         <v>1459000.0</v>
       </c>
       <c r="C10">
         <v>-8079000.0</v>
       </c>
       <c r="D10">
         <v>65976000.0</v>
       </c>
       <c r="E10">
         <v>-47678000.0</v>
       </c>
       <c r="F10">
         <v>-8334000.0</v>
       </c>
       <c r="G10">
         <v>5264000.0</v>
       </c>
       <c r="H10">
         <v>21493000.0</v>
       </c>
       <c r="I10">
         <v>11844000.0</v>
       </c>
@@ -29748,51 +29947,51 @@
         <v>-18297000.0</v>
       </c>
       <c r="U10">
         <v>890000.0</v>
       </c>
       <c r="V10">
         <v>-4474000.0</v>
       </c>
       <c r="W10">
         <v>-3502000.0</v>
       </c>
       <c r="X10">
         <v>-4152000.0</v>
       </c>
       <c r="Y10">
         <v>-1910000.0</v>
       </c>
       <c r="Z10">
         <v>3931000.0</v>
       </c>
       <c r="AA10"/>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>486000.0</v>
       </c>
       <c r="F11">
         <v>14331000.0</v>
       </c>
       <c r="G11">
         <v>-7318000.0</v>
       </c>
       <c r="H11">
         <v>-898000.0</v>
       </c>
       <c r="I11">
         <v>-27321000.0</v>
       </c>
       <c r="J11">
         <v>19263000.0</v>
       </c>
       <c r="K11">
         <v>3254000.0</v>
       </c>
@@ -29808,51 +30007,51 @@
       </c>
       <c r="P11">
         <v>44587000.0</v>
       </c>
       <c r="Q11">
         <v>16300000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>48405000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>6255000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-787000.0</v>
       </c>
       <c r="F12">
         <v>3759000.0</v>
       </c>
       <c r="G12">
         <v>-17123000.0</v>
       </c>
       <c r="H12">
         <v>173553000.0</v>
       </c>
       <c r="I12">
         <v>-32274000.0</v>
       </c>
       <c r="J12">
         <v>18753000.0</v>
       </c>
       <c r="K12">
         <v>13874000.0</v>
       </c>
@@ -29868,101 +30067,101 @@
       </c>
       <c r="P12">
         <v>82000.0</v>
       </c>
       <c r="Q12">
         <v>357000.0</v>
       </c>
       <c r="R12">
         <v>569000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12">
         <v>245000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>9963000.0</v>
       </c>
       <c r="F13">
         <v>-2319000.0</v>
       </c>
       <c r="G13">
         <v>-5111000.0</v>
       </c>
       <c r="H13">
         <v>-11076000.0</v>
       </c>
       <c r="I13">
         <v>2533000.0</v>
       </c>
       <c r="J13">
         <v>-11839000.0</v>
       </c>
       <c r="K13">
         <v>-12300000.0</v>
       </c>
       <c r="L13">
         <v>7328000.0</v>
       </c>
       <c r="M13">
         <v>5733000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14">
         <v>50197000.0</v>
       </c>
       <c r="C14">
         <v>50787000.0</v>
       </c>
       <c r="D14">
         <v>49895000.0</v>
       </c>
       <c r="E14">
         <v>56280000.0</v>
       </c>
       <c r="F14">
         <v>56751000.0</v>
       </c>
       <c r="G14">
         <v>61462000.0</v>
       </c>
       <c r="H14">
         <v>60060000.0</v>
       </c>
       <c r="I14">
         <v>76866000.0</v>
       </c>
@@ -30000,60 +30199,60 @@
         <v>23442000.0</v>
       </c>
       <c r="U14">
         <v>17597000.0</v>
       </c>
       <c r="V14">
         <v>12628000.0</v>
       </c>
       <c r="W14">
         <v>8753000.0</v>
       </c>
       <c r="X14">
         <v>4765000.0</v>
       </c>
       <c r="Y14">
         <v>4488000.0</v>
       </c>
       <c r="Z14">
         <v>4122000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
-        <v>-797000.0</v>
+        <v>797000.0</v>
       </c>
       <c r="C15">
-        <v>-795000.0</v>
+        <v>795000.0</v>
       </c>
       <c r="D15">
-        <v>-793000.0</v>
+        <v>793000.0</v>
       </c>
       <c r="E15">
         <v>793000.0</v>
       </c>
       <c r="F15">
         <v>791000.0</v>
       </c>
       <c r="G15">
         <v>5317000.0</v>
       </c>
       <c r="H15">
         <v>49093000.0</v>
       </c>
       <c r="I15">
         <v>76872000.0</v>
       </c>
       <c r="J15">
         <v>76938000.0</v>
       </c>
       <c r="K15">
         <v>104137000.0</v>
       </c>
       <c r="L15">
         <v>133316000.0</v>
       </c>
@@ -30078,51 +30277,51 @@
       <c r="S15">
         <v>45717000.0</v>
       </c>
       <c r="T15">
         <v>37903000.0</v>
       </c>
       <c r="U15">
         <v>32059000.0</v>
       </c>
       <c r="V15">
         <v>18967000.0</v>
       </c>
       <c r="W15">
         <v>17454000.0</v>
       </c>
       <c r="X15">
         <v>13195000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16">
         <v>49000.0</v>
       </c>
       <c r="C16">
         <v>55000.0</v>
       </c>
       <c r="D16">
         <v>54000.0</v>
       </c>
       <c r="E16">
         <v>45000.0</v>
       </c>
       <c r="F16">
         <v>52000.0</v>
       </c>
       <c r="G16">
         <v>4958000.0</v>
       </c>
       <c r="H16">
         <v>2856000.0</v>
       </c>
       <c r="I16">
         <v>237000.0</v>
       </c>
@@ -30164,86 +30363,86 @@
       </c>
       <c r="V16">
         <v>6465000.0</v>
       </c>
       <c r="W16">
         <v>3184000.0</v>
       </c>
       <c r="X16">
         <v>2270000.0</v>
       </c>
       <c r="Y16">
         <v>7047000.0</v>
       </c>
       <c r="Z16">
         <v>62000.0</v>
       </c>
       <c r="AA16">
         <v>1421000.0</v>
       </c>
       <c r="AB16">
         <v>7947000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
-        <v>13990000.0</v>
+        <v>21358000.0</v>
       </c>
       <c r="C18">
         <v>6343000.0</v>
       </c>
       <c r="D18">
         <v>103151000.0</v>
       </c>
       <c r="E18">
         <v>-11089000.0</v>
       </c>
       <c r="F18">
         <v>19670000.0</v>
       </c>
       <c r="G18">
         <v>36163000.0</v>
       </c>
       <c r="H18">
         <v>45194000.0</v>
       </c>
       <c r="I18">
         <v>53636000.0</v>
       </c>
       <c r="J18">
         <v>27757000.0</v>
       </c>
@@ -30282,51 +30481,51 @@
       </c>
       <c r="V18">
         <v>7289000.0</v>
       </c>
       <c r="W18">
         <v>7630000.0</v>
       </c>
       <c r="X18">
         <v>7369000.0</v>
       </c>
       <c r="Y18">
         <v>-170000.0</v>
       </c>
       <c r="Z18">
         <v>4915000.0</v>
       </c>
       <c r="AA18">
         <v>1621000.0</v>
       </c>
       <c r="AB18">
         <v>6537000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-58601000.0</v>
       </c>
       <c r="D19">
         <v>-33660000.0</v>
       </c>
       <c r="E19">
         <v>-24644000.0</v>
       </c>
       <c r="F19">
         <v>-19241000.0</v>
       </c>
       <c r="G19">
         <v>2604000.0</v>
       </c>
       <c r="H19">
         <v>174828000.0</v>
       </c>
       <c r="I19">
         <v>147654000.0</v>
       </c>
       <c r="J19">
         <v>-37878000.0</v>
@@ -30338,95 +30537,95 @@
         <v>-390000.0</v>
       </c>
       <c r="M19">
         <v>-137191000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19">
         <v>1964000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>3000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>289000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
         <v>-14514000.0</v>
       </c>
       <c r="C21">
         <v>11069000.0</v>
       </c>
       <c r="D21">
         <v>-88717000.0</v>
       </c>
       <c r="E21">
         <v>10631000.0</v>
       </c>
       <c r="F21">
         <v>-19997000.0</v>
       </c>
       <c r="G21">
         <v>-56180000.0</v>
       </c>
       <c r="H21">
         <v>-91514000.0</v>
       </c>
       <c r="I21">
         <v>-160201000.0</v>
       </c>
@@ -30440,51 +30639,51 @@
         <v>-26836000.0</v>
       </c>
       <c r="M21">
         <v>-39837000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>14240000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
         <v>-14745000.0</v>
       </c>
       <c r="C22">
         <v>-5078000.0</v>
       </c>
       <c r="D22">
         <v>-4444000.0</v>
       </c>
       <c r="E22">
         <v>-10334000.0</v>
       </c>
       <c r="F22">
         <v>-211000.0</v>
       </c>
       <c r="G22">
         <v>-6771000.0</v>
       </c>
       <c r="H22">
         <v>4520000.0</v>
       </c>
       <c r="I22">
         <v>-7595000.0</v>
       </c>
@@ -30526,54 +30725,54 @@
       </c>
       <c r="V22">
         <v>13880000.0</v>
       </c>
       <c r="W22">
         <v>12326000.0</v>
       </c>
       <c r="X22">
         <v>11981000.0</v>
       </c>
       <c r="Y22">
         <v>6200000.0</v>
       </c>
       <c r="Z22">
         <v>4678000.0</v>
       </c>
       <c r="AA22">
         <v>930000.0</v>
       </c>
       <c r="AB22">
         <v>-1619000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B23">
-        <v>-16119000.0</v>
+        <v>-808000.0</v>
       </c>
       <c r="C23">
         <v>-23000.0</v>
       </c>
       <c r="D23">
         <v>-14289000.0</v>
       </c>
       <c r="E23">
         <v>403301000.0</v>
       </c>
       <c r="F23">
         <v>-592000.0</v>
       </c>
       <c r="G23">
         <v>-3781000.0</v>
       </c>
       <c r="H23">
         <v>531490000.0</v>
       </c>
       <c r="I23">
         <v>-14977000.0</v>
       </c>
       <c r="J23">
         <v>46648000.0</v>
       </c>
@@ -30612,57 +30811,57 @@
       </c>
       <c r="V23">
         <v>502000.0</v>
       </c>
       <c r="W23">
         <v>34770000.0</v>
       </c>
       <c r="X23">
         <v>32000000.0</v>
       </c>
       <c r="Y23">
         <v>83526000.0</v>
       </c>
       <c r="Z23">
         <v>57865000.0</v>
       </c>
       <c r="AA23">
         <v>1421000.0</v>
       </c>
       <c r="AB23">
         <v>7947000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B24">
-        <v>-30013000.0</v>
+        <v>-5245000.0</v>
       </c>
       <c r="C24">
-        <v>-59843000.0</v>
+        <v>-9655000.0</v>
       </c>
       <c r="D24">
         <v>657000.0</v>
       </c>
       <c r="E24">
         <v>-5176000.0</v>
       </c>
       <c r="F24">
         <v>-4109000.0</v>
       </c>
       <c r="G24">
         <v>-1478000.0</v>
       </c>
       <c r="H24">
         <v>203478000.0</v>
       </c>
       <c r="I24">
         <v>184744000.0</v>
       </c>
       <c r="J24">
         <v>21794000.0</v>
       </c>
       <c r="K24">
         <v>106444000.0</v>
       </c>
@@ -30698,51 +30897,51 @@
       </c>
       <c r="V24">
         <v>697000.0</v>
       </c>
       <c r="W24">
         <v>2094000.0</v>
       </c>
       <c r="X24">
         <v>4311000.0</v>
       </c>
       <c r="Y24">
         <v>1335000.0</v>
       </c>
       <c r="Z24">
         <v>-478000.0</v>
       </c>
       <c r="AA24">
         <v>-3084000.0</v>
       </c>
       <c r="AB24">
         <v>-14952000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B25">
         <v>4757000.0</v>
       </c>
       <c r="C25">
         <v>1326000.0</v>
       </c>
       <c r="D25">
         <v>9821000.0</v>
       </c>
       <c r="E25">
         <v>-3333000.0</v>
       </c>
       <c r="F25">
         <v>4314000.0</v>
       </c>
       <c r="G25">
         <v>-16157000.0</v>
       </c>
       <c r="H25">
         <v>-1157000.0</v>
       </c>
       <c r="I25">
         <v>17087000.0</v>
       </c>
@@ -30784,51 +30983,51 @@
       </c>
       <c r="V25">
         <v>157000.0</v>
       </c>
       <c r="W25">
         <v>35000.0</v>
       </c>
       <c r="X25">
         <v>-2907000.0</v>
       </c>
       <c r="Y25">
         <v>-3149000.0</v>
       </c>
       <c r="Z25">
         <v>-1340000.0</v>
       </c>
       <c r="AA25">
         <v>691000.0</v>
       </c>
       <c r="AB25">
         <v>8156000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-17000.0</v>
       </c>
       <c r="G26">
         <v>-9000.0</v>
       </c>
       <c r="H26">
         <v>-681000.0</v>
       </c>
       <c r="I26">
         <v>-273000.0</v>
       </c>
       <c r="J26">
         <v>-4000.0</v>
       </c>
       <c r="K26">
@@ -30854,51 +31053,51 @@
       </c>
       <c r="R26">
         <v>-78000.0</v>
       </c>
       <c r="S26">
         <v>-93000.0</v>
       </c>
       <c r="T26">
         <v>219950000.0</v>
       </c>
       <c r="U26">
         <v>135801000.0</v>
       </c>
       <c r="V26">
         <v>250900000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B27">
         <v>186000.0</v>
       </c>
       <c r="C27">
         <v>3257000.0</v>
       </c>
       <c r="D27">
         <v>163000.0</v>
       </c>
       <c r="E27">
         <v>161000.0</v>
       </c>
       <c r="F27">
         <v>384000.0</v>
       </c>
       <c r="G27">
         <v>1422000.0</v>
       </c>
       <c r="H27">
         <v>1424000.0</v>
       </c>
       <c r="I27">
         <v>1224000.0</v>
       </c>
@@ -30924,51 +31123,51 @@
         <v>8172000.0</v>
       </c>
       <c r="Q27">
         <v>5700000.0</v>
       </c>
       <c r="R27">
         <v>-4892000.0</v>
       </c>
       <c r="S27">
         <v>-2088000.0</v>
       </c>
       <c r="T27">
         <v>-8842000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B28">
         <v>-16119000.0</v>
       </c>
       <c r="C28">
         <v>10251000.0</v>
       </c>
       <c r="D28">
         <v>-103799000.0</v>
       </c>
       <c r="E28">
         <v>8489000.0</v>
       </c>
       <c r="F28">
         <v>-21394000.0</v>
       </c>
       <c r="G28">
         <v>-65287000.0</v>
       </c>
       <c r="H28">
         <v>-248087000.0</v>
       </c>
       <c r="I28">
         <v>-252441000.0</v>
       </c>
@@ -31010,51 +31209,51 @@
       </c>
       <c r="V28">
         <v>109689000.0</v>
       </c>
       <c r="W28">
         <v>22424000.0</v>
       </c>
       <c r="X28">
         <v>17884000.0</v>
       </c>
       <c r="Y28">
         <v>610000.0</v>
       </c>
       <c r="Z28">
         <v>-4400000.0</v>
       </c>
       <c r="AA28">
         <v>1421000.0</v>
       </c>
       <c r="AB28">
         <v>7947000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B29">
         <v>46126000.0</v>
       </c>
       <c r="C29">
         <v>48351000.0</v>
       </c>
       <c r="D29">
         <v>137468000.0</v>
       </c>
       <c r="E29">
         <v>16148000.0</v>
       </c>
       <c r="F29">
         <v>35729000.0</v>
       </c>
       <c r="G29">
         <v>64785000.0</v>
       </c>
       <c r="H29">
         <v>75815000.0</v>
       </c>
       <c r="I29">
         <v>90726000.0</v>
       </c>
@@ -31096,51 +31295,51 @@
       </c>
       <c r="V29">
         <v>32103000.0</v>
       </c>
       <c r="W29">
         <v>12812000.0</v>
       </c>
       <c r="X29">
         <v>10273000.0</v>
       </c>
       <c r="Y29">
         <v>5140000.0</v>
       </c>
       <c r="Z29">
         <v>11144000.0</v>
       </c>
       <c r="AA29">
         <v>1621000.0</v>
       </c>
       <c r="AB29">
         <v>6537000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B30">
         <v>-30013000.0</v>
       </c>
       <c r="C30">
         <v>-58601000.0</v>
       </c>
       <c r="D30">
         <v>-33660000.0</v>
       </c>
       <c r="E30">
         <v>-24644000.0</v>
       </c>
       <c r="F30">
         <v>-19241000.0</v>
       </c>
       <c r="G30">
         <v>2604000.0</v>
       </c>
       <c r="H30">
         <v>174828000.0</v>
       </c>
       <c r="I30">
         <v>147654000.0</v>
       </c>
@@ -31201,3235 +31400,3261 @@
       <c r="AB30">
         <v>-14952000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW30"/>
+  <dimension ref="A1:CX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="CV1" t="s">
         <v>193</v>
       </c>
       <c r="CW1" t="s">
+        <v>194</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
         <v>49000.0</v>
       </c>
       <c r="C2">
+        <v>49000.0</v>
+      </c>
+      <c r="D2">
         <v>47000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>55000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="I2">
         <v>54000.0</v>
       </c>
       <c r="J2">
         <v>54000.0</v>
       </c>
       <c r="K2">
-        <v>57000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="L2">
         <v>57000.0</v>
       </c>
       <c r="M2">
-        <v>45000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="N2">
         <v>45000.0</v>
       </c>
       <c r="O2">
+        <v>45000.0</v>
+      </c>
+      <c r="P2">
         <v>43000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>312000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6783000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>681000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1112000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4958000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1862000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>68000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2856000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1802000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2521000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>227000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3186000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>610000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>184000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>27000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>32000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>46000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>24000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>37000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3006000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2704000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4371000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>16542000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>47000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5162000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>106000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8782000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>266000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>296000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>67000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10819000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11380000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>18740000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10095000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>13300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5956000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5924000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9573000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7965000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7983000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7019000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11273000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6918000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4113000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>324000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4578000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3675000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>834000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4137000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5259000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6465000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3116000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2248000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8515000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3184000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2227000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5310000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4344000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2270000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5956000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5536000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7643000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1734000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>125000.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
+      <c r="CX2"/>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>1575000</v>
+      </c>
+      <c r="C3">
         <v>8235000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10880000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5347000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1572000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7950000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9864000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13269000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17630000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11481000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8270000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9497000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7527000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6218000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6385000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4418000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10216000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4610000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3249000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5686000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2514000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4917000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4652000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6793000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12260000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7824000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8695000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7129000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6973000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5593000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7931000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8313000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>15253000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9735000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10258000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>13279000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6477000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6421000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4040000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10546000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19448000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25668000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>12096000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15100000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>12927000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>25785000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17285000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24595000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16642000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>23652000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>39970000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13906000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14715000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>28053000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17568000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17632000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>30387000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>24360000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19524000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>21156000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>53369000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>21037000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>13321000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4241000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3475000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4162000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6256000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12564000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>12864000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>22784000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>19429000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>19156000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>33600000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>24640000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>20752000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>21008000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>15764000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>12841000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>15758000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>18652000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>19101000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12550000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>7090000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1848000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3326000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>847000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2103000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1301000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>931000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1558000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>488000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>108000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>750000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3094000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2216000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2016000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6229000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
+        <v>0</v>
+      </c>
+      <c r="CX3">
         <v>3944000</v>
       </c>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>12000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-9534000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>2000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-269000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>260000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>-431000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-3846000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-460000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1810000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-16000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-2788000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-127355000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-719000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2294000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-73000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>119387000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2576000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>426000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>157000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>95171000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-17000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-7000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>24000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>150198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="AN4">
         <v>-18000.0</v>
       </c>
       <c r="AO4">
+        <v>-18000.0</v>
+      </c>
+      <c r="AP4">
         <v>15000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>171780000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-11000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-13000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>117911000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>302000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1667000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-12171000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>76388000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>28000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-30000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-5115000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>5135000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-79000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-8676000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>8516000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
+      <c r="CX4"/>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-622000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4927000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>14062000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-18657000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>277000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>2366000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1070000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-20502000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3532000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6592000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>10907000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-19684000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4171000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-8728000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3376000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>44000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>4185000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-422000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6809000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-4092000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-16596000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>15803000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>7232000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10735000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>18735000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-2312000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>820000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9311000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-2049000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>668000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>21437000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5244000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>23575000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3498000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4823000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
+      <c r="CX5"/>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
         <v>0.0</v>
       </c>
       <c r="C6">
+        <v>0.0</v>
+      </c>
+      <c r="D6">
         <v>2000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="H6">
         <v>1000.0</v>
       </c>
       <c r="I6">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
-        <v>-3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L6">
         <v>-3000.0</v>
       </c>
       <c r="M6">
+        <v>-3000.0</v>
+      </c>
+      <c r="N6">
         <v>12000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9534000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-269000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>260000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6731000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6102000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-431000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3846000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3096000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1810000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-16000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2788000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1054000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-719000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2294000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-73000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2949000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2576000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>426000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>157000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-17000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>24000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="AN6">
         <v>-18000.0</v>
       </c>
       <c r="AO6">
+        <v>-18000.0</v>
+      </c>
+      <c r="AP6">
         <v>15000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>18000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-11000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-13000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2964000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>302000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1667000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12171000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>16497000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>28000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-30000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-5115000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5135000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-79000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-8676000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>8516000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-30000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>229000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-10752000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-561000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-7360000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8645000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-3205000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>7344000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>32000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3649000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1608000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-18000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>964000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-4254000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>4355000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2805000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2487000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>6276000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-4254000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>903000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2841000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-3303000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1122000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1206000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>3349000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>868000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-6267000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5331000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>957000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-3083000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>966000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2074000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-3686000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>420000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2107000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5909000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>6922000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7">
+        <v>-21575000.0</v>
+      </c>
+      <c r="C7">
         <v>11564000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7210000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19195000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18738000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>36706000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-26742000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5460000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6699000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15667000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4923000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>34467000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32636000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21660000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-32069000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24079000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2118000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>19922000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-25689000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-7472000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-14702000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>42038000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-27221000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-14908000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23751000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25648000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-17845000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-21359000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>23164000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>43385000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-39358000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-13227000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>22735000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>57000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-24090000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-33152000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>20164000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8487000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-35056000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1247000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5741000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>28394000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-22665000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>21518000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>8017000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>29237000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>8357000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-32865000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>9330000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>21355000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-27039000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-15015000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>43932000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>22709000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-48457000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1448000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-24031000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>9034000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>11255000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-17476000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>6346000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-24074000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>13066000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-9586000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-9984000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1696000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-767000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>2685000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-5171000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>18971000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-8810000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>5539000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>6552000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5005000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>3782000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>211000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>8205000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>646000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>6751000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-13378000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-665000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-4672000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>541000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>10234000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1809000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-8430000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>5750000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-3813000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-6880000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-471000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-423000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>4208000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-2365000.0</v>
       </c>
-      <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
+      <c r="CX7"/>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>17667000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>10606000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>10527000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>14945000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-6380000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>11775000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-19890000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-7211000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>6978000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>29142000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>14772000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>6175000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>5951000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-13298000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>28734000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>20490000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-5332000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1163000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>18633000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>3811000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>12445000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>13704000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>10826000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>20530000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>41959000.0</v>
       </c>
-      <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>23815000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-17306000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>23452000.0</v>
       </c>
-      <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>-11146000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>17997000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>31004000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-42868000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-51882000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>7390000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>10369000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
+      <c r="CX8"/>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
+        <v>-16539000.0</v>
+      </c>
+      <c r="C9">
         <v>-8680000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7672000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7740000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-10836000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26300000.0</v>
       </c>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
+        <v>-20502000.0</v>
+      </c>
+      <c r="I9">
         <v>-9007000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2837000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1330000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3429000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16041000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6578000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2497000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3638000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10578000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>136000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8524000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-20621000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10181000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12484000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>729000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7168000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10767000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>26413000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-25686000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2325000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>14738000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13335000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-6751000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-11401000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>23899000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>22693000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-43120000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-13141000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10412000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>19110000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-34181000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4033000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8859000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>15136000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-10488000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>11278000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>18973000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>39716000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3418000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>16481000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-11839000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>27801000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-19196000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-23615000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>10019000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>56639000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-56856000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>27276000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>14324000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-28781000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>577000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-17863000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>15326000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1305000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3306000.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>7854000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>11590000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1385000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>27540000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-7786000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-20149000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-21692000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>7809000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3130000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-4968000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-2370000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2254000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>14057000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-8818000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-13470000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7384000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2782000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-12655000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-5062000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3168000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-1947000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-8338000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-1660000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>138000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2315000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>1695000.0</v>
       </c>
-      <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>9546000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
+      <c r="CX9"/>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
+        <v>593000.0</v>
+      </c>
+      <c r="C10">
         <v>-3378000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-746000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1706000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7289000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8670000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1440000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-381000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2412000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2123000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9166000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25752000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33181000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-17793000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-63567000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7842000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36019000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-26781000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-32642000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15070000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20448000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-12056000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-18838000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15710000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>33200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-14751000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-12621000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15665000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>48991000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-21247000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-39206000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23306000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>33366000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-28957000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-39645000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20580000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24845000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-16840000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-32732000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17966000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15933000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-15338000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-7999000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20203000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>30903000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-6779000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-18575000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>131000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12124000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-13308000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-20548000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>25494000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>35850000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-32501000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2758000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3324000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2689000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-17292000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-13264000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2320000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1340000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2119000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-15207000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1560000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4972000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-5735000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2069000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9967000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>35541000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>23830000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-50781000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>747000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-11951000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-7048000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-6148000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6850000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6720000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-4223000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-3674000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2067000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1980000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-4492000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-9017000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7055000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1222000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-6035000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-2576000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>6331000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-2415000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-5943000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-1173000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5379000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3283000.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>2832000.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>3931000.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
+      <c r="CX10"/>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-5250000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-8330000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-16078000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5567000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-38865000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>29038000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-236000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-6761000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17757000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1351000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-10467000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9799000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3837000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-363000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-19591000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>9679000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-15600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-6885000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1601000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-9248000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2715000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5954000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-18866000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>20037000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5937000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5579000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-18649000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3254000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-18012000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>20097000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-23890000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-44153000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-22137000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9131000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-56929000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-26349000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6449000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2114000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-23564000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-344000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-4054000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-17366000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>38795000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>21149000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>8340000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-32809000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>44587000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>15837000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7483000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>966000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>16300000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3992000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>55265000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>64512000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>18520000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>48405000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>20944000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5167000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1019000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>5065000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>4109000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>2241000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>390000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>6255000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
+      <c r="CX11"/>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-340000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>55000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6738000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2458000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>396000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2097000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>125000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2957000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1038000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>934000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2511000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-10242000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1171000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-350000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2695000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2493000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-18311000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12336000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1680000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3211000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5983000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1648000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-2431000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-357000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1211000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>548000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3131000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13874000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>151000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7959000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-1040000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>28157000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2582000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1384000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-809000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>40331000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>33112000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-1260000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>520000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>2007000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-274000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-8414000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>297000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-6185000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9692000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-2955000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>82000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>226000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>357000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>109000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>286000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>569000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>69000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>245000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>365000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>277000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>190000.0</v>
       </c>
-      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
+      <c r="CX12"/>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-5421000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10764000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-5539000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3832000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>21137000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>44000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-15050000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-796000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3863000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>14026000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-19412000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10841000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-7219000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-668000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-8065000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7074000.0</v>
       </c>
       <c r="AB13">
         <v>7074000.0</v>
       </c>
       <c r="AC13">
+        <v>7074000.0</v>
+      </c>
+      <c r="AD13">
         <v>-17313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10396000.0</v>
       </c>
       <c r="AE13">
         <v>10396000.0</v>
       </c>
       <c r="AF13">
+        <v>10396000.0</v>
+      </c>
+      <c r="AG13">
         <v>16051000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-19792000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-15303000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11671000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1764000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-210000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-12300000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5353000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-828000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>7328000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>5733000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -34440,927 +34665,937 @@
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
+      <c r="CX13"/>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14">
-        <v>747000.0</v>
+        <v>12871000.0</v>
       </c>
       <c r="C14">
-        <v>600000.0</v>
+        <v>12407000.0</v>
       </c>
       <c r="D14">
+        <v>12336000.0</v>
+      </c>
+      <c r="E14">
         <v>12638000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12816000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12843000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12608000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12687000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12649000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12224000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12223000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12547000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12901000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13273000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13721000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14486000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13889000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13945000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14483000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14434000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15604000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15276000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15343000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15239000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15063000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15009000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11006000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18982000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18024000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18741000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>20891000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>19210000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19247000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>20286000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>20326000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>25336000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>25866000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>22129000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22089000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>22048000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>23513000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>23335000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22685000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>22717000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>23501000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>16743000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14594000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13992000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14296000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13698000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>12353000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>11893000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12606000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9966000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8396000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11095000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>11306000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>11400000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9840000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12411000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6733000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>11369000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>11182000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>11372000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>13007000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9021000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8792000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8686000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7445000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8260000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7894000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7619000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6844000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6236000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5468000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4894000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4813000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4077000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4755000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3952000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3956000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3061000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2957000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2654000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2477000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2404000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1966000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1906000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1250000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1192000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1176000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1147000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1132000.0</v>
       </c>
-      <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
+      <c r="CX14"/>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
-        <v>-199000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="C15">
-        <v>-200000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D15">
-        <v>-199000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E15">
-        <v>-199000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="F15">
+        <v>199000.0</v>
+      </c>
+      <c r="G15">
         <v>198000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
+        <v>195000.0</v>
+      </c>
+      <c r="I15">
+        <v>195000.0</v>
+      </c>
+      <c r="J15">
         <v>199000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="K15">
         <v>198000.0</v>
       </c>
       <c r="L15">
+        <v>198000.0</v>
+      </c>
+      <c r="M15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="N15">
         <v>198000.0</v>
       </c>
       <c r="O15">
+        <v>198000.0</v>
+      </c>
+      <c r="P15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="Q15">
         <v>198000.0</v>
       </c>
       <c r="R15">
+        <v>198000.0</v>
+      </c>
+      <c r="S15">
         <v>194000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>193000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>195000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>193000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>192000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>194000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2466000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2408000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9631000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9629000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9630000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19221000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19220000.0</v>
       </c>
       <c r="AF15">
         <v>19220000.0</v>
       </c>
       <c r="AG15">
+        <v>19220000.0</v>
+      </c>
+      <c r="AH15">
         <v>19213000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>19615000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>19617000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>19619000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>18087000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>17727000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>28807000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>28808000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>28795000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>33370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33369000.0</v>
       </c>
       <c r="AR15">
         <v>33369000.0</v>
       </c>
       <c r="AS15">
+        <v>33369000.0</v>
+      </c>
+      <c r="AT15">
         <v>33208000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>28724000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>24281000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>21294000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>20898000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>21302000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>21234000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>21095000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>20957000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19444000.0</v>
       </c>
       <c r="BD15">
         <v>19444000.0</v>
       </c>
       <c r="BE15">
         <v>19444000.0</v>
       </c>
       <c r="BF15">
+        <v>19444000.0</v>
+      </c>
+      <c r="BG15">
         <v>3144000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>16541000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>36226000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>14874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14511000.0</v>
       </c>
       <c r="BK15">
         <v>14511000.0</v>
       </c>
       <c r="BL15">
+        <v>14511000.0</v>
+      </c>
+      <c r="BM15">
         <v>14510000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>13164000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11865000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>11866000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>11865000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11866000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>11865000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>11672000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>11284000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>10896000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>10508000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10121000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8807000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>8467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8015000.0</v>
       </c>
       <c r="CA15">
         <v>8015000.0</v>
       </c>
       <c r="CB15">
+        <v>8015000.0</v>
+      </c>
+      <c r="CC15">
         <v>8014000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8015000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4956000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4627000.0</v>
       </c>
       <c r="CG15">
         <v>4627000.0</v>
       </c>
       <c r="CH15">
+        <v>4627000.0</v>
+      </c>
+      <c r="CI15">
         <v>4541000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>4540000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>4541000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3832000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3650000.0</v>
       </c>
       <c r="CN15">
         <v>3650000.0</v>
       </c>
       <c r="CO15">
+        <v>3650000.0</v>
+      </c>
+      <c r="CP15">
         <v>2246000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
+      <c r="CX15"/>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16">
         <v>49000.0</v>
       </c>
       <c r="C16">
         <v>49000.0</v>
       </c>
       <c r="D16">
+        <v>49000.0</v>
+      </c>
+      <c r="E16">
         <v>47000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>52000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>55000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>56000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="J16">
         <v>54000.0</v>
       </c>
       <c r="K16">
         <v>54000.0</v>
       </c>
       <c r="L16">
-        <v>57000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="M16">
         <v>57000.0</v>
       </c>
       <c r="N16">
-        <v>45000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="O16">
         <v>45000.0</v>
       </c>
       <c r="P16">
+        <v>45000.0</v>
+      </c>
+      <c r="Q16">
         <v>43000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>312000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6783000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>681000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1112000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4958000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1862000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>52000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>68000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2856000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1802000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2521000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>227000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>237000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3186000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>610000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>184000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>15000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>28000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>46000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>24000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>37000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3006000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2704000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4371000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>16542000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>45000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>47000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5162000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>27000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>106000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8782000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>266000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>296000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>67000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10819000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11380000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>18740000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10095000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>13300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5956000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5924000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9573000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>7965000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7983000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7019000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11273000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6918000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4113000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6600000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>324000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4578000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3675000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>834000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4137000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5259000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6465000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3116000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2248000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8515000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3184000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2227000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5310000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4344000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2270000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5956000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5536000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7643000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>7047000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>125000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
+      <c r="CX16"/>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35418,532 +35653,537 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
+      <c r="CX17"/>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
+        <v>-12202000.0</v>
+      </c>
+      <c r="C18">
         <v>14208000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12093000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25568000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4447000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>34217000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25617000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1441000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7521000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>19922000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-979000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>40013000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>41737000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>26686000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-51592000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4342000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>18159000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>43525000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21740000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3455000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1340000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>40718000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-30128000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7056000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>32629000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>42372000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15589000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-15219000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>33630000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>52592000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-33893000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>40137000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>30214000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-28489000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-24017000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>50049000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>42692000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-17108000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>18951000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>25858000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>43920000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-3196000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>42240000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>33817000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>36794000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>14767000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-40170000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>19882000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>26363000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-50220000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-6881000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>50678000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>22627000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-52689000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>982000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-31882000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4675000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8236000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>23177000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-25315000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>16067000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>14195000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-617000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>7873000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3218000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4369000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-129000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>4288000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-3524000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>14175000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-14061000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-11656000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-2225000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-13193000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-4876000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-3853000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>10573000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-10396000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-7479000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-19733000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-4723000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-5345000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>7107000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>10250000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>4076000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-5634000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>8678000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>510000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-3726000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1179000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2652000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>7264000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-2533000.0</v>
       </c>
-      <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-10476000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5711000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6218000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8959000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12543000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-19704000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17395000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-11182000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9068000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9192000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4218000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1572000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-7527000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4191000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11354000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5612000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3868000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5576000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4185000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>15351000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>400000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6852000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6295000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-996000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>8574000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>201196000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-33946000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-10839000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1739000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-390000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-245000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>15000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>14855000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-390000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>14855000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-390000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-137191000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-134413000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>2208000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>531000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-775000.0</v>
       </c>
-      <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36001,2780 +36241,2813 @@
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
+      <c r="CX20"/>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
+        <v>28996000.0</v>
+      </c>
+      <c r="C21">
         <v>-14504000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12497000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25003000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12496000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-33003000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>28496000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>2000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-40116000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-44830000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-31100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>52996000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5351000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16504000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-49059000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28943000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3340000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-870000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-57541000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>27084000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9565000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-38916000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-38206000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7456000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-180726000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>115668000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-43000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-134045000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>35996000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-18236000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>48984000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>28976000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-58016000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-55000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>33972000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3824000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7970000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-26836000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>34656000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-10000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-40306000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-39837000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-64565000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>44471000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-15341000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>82805000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>44671000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>36158000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>218966000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-197069000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>18750000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-26407000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
+      <c r="CX21"/>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>-6760000.0</v>
+      </c>
+      <c r="C22">
         <v>-2893000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-8412000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2407000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1033000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8941000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3239000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3688000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3196000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>505000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1061000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1081000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5086000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-375000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-28043000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6606000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11478000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10801000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6911000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6612000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2511000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2564000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10819000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2203000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8815000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6642000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13250000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11716000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3656000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-913000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-12254000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7246000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12818000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18849000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-16286000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>989000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>13583000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17882000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-933000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1211000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>15914000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6841000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3330000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10961000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>16033000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9711000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-26905000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-968000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11795000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-39261000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>192000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9078000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>16637000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>14312000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8798000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3483000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10529000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2851000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5399000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9011000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7081000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6540000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4636000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3075000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1771000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4891000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4517000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>7925000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4870000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>16729000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>13747000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4317000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8017000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>7706000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5503000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5927000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5803000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8378000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4330000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5248000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4287000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2560000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4846000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2943000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3531000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4404000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1862000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2422000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3638000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3643000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2181000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2823000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3334000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3081000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>749000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>713000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1657000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>627000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>612000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>3439000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>930000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="C23"/>
+        <v>215</v>
+      </c>
+      <c r="B23">
+        <v>-89000.0</v>
+      </c>
+      <c r="C23">
+        <v>-132000.0</v>
+      </c>
       <c r="D23">
-        <v>-25209000.0</v>
+        <v>-606000.0</v>
       </c>
       <c r="E23">
+        <v>-7000.0</v>
+      </c>
+      <c r="F23">
         <v>-63000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>-19704000.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="I23">
+        <v>-4000.0</v>
+      </c>
+      <c r="J23">
         <v>-15000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>61972000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16383000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>417868000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>63616000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1307000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-289000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-231000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-84000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-153000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3363000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-77000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-241000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-112000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3908000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-197000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-102470000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2325000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1204000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-6928000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3021000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>37698000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-16000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-416000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-23767000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>723000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3492000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-8610000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3840000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>65827000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3906000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>750000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4801000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-786000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3015000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-5364000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-699000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40246000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-872000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-250000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-8724000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>47813000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>133000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-220000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>93328000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-19394000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-70330000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-23108000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>52150000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-74274000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>59622000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>731000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-6969000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>14610000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-77000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>24000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>35100000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>91800000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-93000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-18000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>88100000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>58900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>57800000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>57126000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>41100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>15306000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>49619000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>15900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2052000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>15502000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>41300000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>8372000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>14350000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-32000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>34802000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>32000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>783000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>141000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>50571000.0</v>
       </c>
-      <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
+      <c r="CX23"/>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>216</v>
+      </c>
+      <c r="B24">
+        <v>-16506000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-5711000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>479000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-271000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2679000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-745000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-5960000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2458000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1706000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>305000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3309000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-914000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2662000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-165000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1435000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1430000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-985000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-20000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1671000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>20268000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5052000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-59000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5965000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6828000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>17269000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>208325000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3253000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7098000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>177548000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>98000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1739000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7673000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-885000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>14919000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>87000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>82484000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>15389000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9449000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-878000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-154000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1209000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>490000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>39782000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-29748000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-90000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1746000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2164000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3057000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-105000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1109000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>3610000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>76679000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>267756000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-11792000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-8311000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-9418000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-2561000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-60895000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-3651000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-20373000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>21895000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1773000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-21153000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-259000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2298000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>17942000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>640000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1123000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-2059000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-881000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1360000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>596000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>444000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1073000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1125000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2704000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-687000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2968000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>310000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>5424000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-5000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>6000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>40000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>297000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>609000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-26139000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>594000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>891000.0</v>
       </c>
       <c r="CN24">
         <v>891000.0</v>
       </c>
       <c r="CO24">
         <v>891000.0</v>
       </c>
       <c r="CP24">
         <v>891000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CQ24">
+        <v>891000.0</v>
+      </c>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
+      <c r="CX24"/>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B25">
-        <v>9903000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C25">
-        <v>4552000.0</v>
+        <v>1106000.0</v>
       </c>
       <c r="D25">
-        <v>-978000.0</v>
+        <v>1162000.0</v>
       </c>
       <c r="E25">
+        <v>1382000.0</v>
+      </c>
+      <c r="F25">
         <v>1107000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>1420000.0</v>
+      </c>
+      <c r="H25">
         <v>1489000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>512000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1235000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1107000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>560000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>687000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7584000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3823000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-169000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1321000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-662000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2462000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-545000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1101000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1296000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-9762000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-3257000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>410000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3548000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2223000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-17901000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13129000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1392000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12056000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>926000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1047000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3058000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7344000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>648000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>551000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-5688000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5927000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>641000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1907000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2643000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6677000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5718000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3092000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2886000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2767000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1345000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4924000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>887000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>885000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>893000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>883000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1351000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3877000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-5428000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>62000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>56000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>266000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>35000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-551000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>647000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-323000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-914000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>503000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3115000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1651000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-911000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1693000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1112000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-736000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-6558000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>802000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4203000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>11145000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1041000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>955000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1003000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2018000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-3691000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-5581000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4507000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1976000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1490000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2514000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-2843000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-149000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>633000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-159000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-290000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-181000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-1235000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-816000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-675000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-848000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>17000.0</v>
       </c>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>-17000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-9000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>681000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-30000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-259000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-392000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>391000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-391000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-17000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-273000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>107000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-4000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>76098000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000.0</v>
       </c>
       <c r="AN26">
         <v>-28000.0</v>
       </c>
       <c r="AO26">
+        <v>-28000.0</v>
+      </c>
+      <c r="AP26">
         <v>-330000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-260000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-61000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-124000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-145000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>277000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>512588000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>844543000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-277000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>250000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="BB26">
         <v>-1000.0</v>
       </c>
       <c r="BC26">
+        <v>-1000.0</v>
+      </c>
+      <c r="BD26">
         <v>91361000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-221000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>93328000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>582000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>-235000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-347000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>16000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-16000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="BN26">
         <v>-1000.0</v>
       </c>
-      <c r="BO26"/>
+      <c r="BO26">
+        <v>-1000.0</v>
+      </c>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-1000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>146454000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>19100000.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B27">
+        <v>45000.0</v>
+      </c>
+      <c r="C27">
         <v>30000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>66000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>47000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1311000.0</v>
       </c>
       <c r="G27">
         <v>42000.0</v>
       </c>
       <c r="H27">
+        <v>42000.0</v>
+      </c>
+      <c r="I27">
         <v>49000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>54000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>36000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>37000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>38000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>52000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>36000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>46000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>45000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="S27">
         <v>48000.0</v>
       </c>
       <c r="T27">
         <v>48000.0</v>
       </c>
       <c r="U27">
+        <v>48000.0</v>
+      </c>
+      <c r="V27">
         <v>240000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>352000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>361000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>363000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>346000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>360000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>349000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352000.0</v>
       </c>
       <c r="AD27">
         <v>352000.0</v>
       </c>
       <c r="AE27">
         <v>352000.0</v>
       </c>
       <c r="AF27">
+        <v>352000.0</v>
+      </c>
+      <c r="AG27">
         <v>388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="AH27">
         <v>132000.0</v>
       </c>
       <c r="AI27">
+        <v>132000.0</v>
+      </c>
+      <c r="AJ27">
         <v>113000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>219000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>186000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>192000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>226000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>264000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>222000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>349000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>330000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>351000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>399000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>228000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>202000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>208000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>179000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>174000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>258000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>223000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>256000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>8272000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1026000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>5737000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-363000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1226000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1572000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>6095000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>-456000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-1408000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1469000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>893000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-590000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-5089000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>-106000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1048000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-749000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>967000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-3354000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-9794000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-173000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B28">
+        <v>28708000.0</v>
+      </c>
+      <c r="C28">
         <v>-14835000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25209000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12234000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-33209000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28297000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7877000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7286000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20221000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1774000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-40318000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-45034000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-31332000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>52736000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3846000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-16761000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-49254000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>28461000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2914000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3515000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-57890000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26886000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7099000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-41382000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-48146000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2399000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-190812000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6730000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-64453000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-156492000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9348000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-40844000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-37630000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>29357000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9236000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-30579000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-123021000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1701000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-28418000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-24965000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-44407000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1976000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-42743000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-73604000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-37344000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>85695000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>175871000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-31639000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-13860000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>61270000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23326000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>15238000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>157221000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-216513000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-931000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>47477000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2994000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-5829000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>43841000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>28345000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>42783000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-9025000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-4986000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>20452000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2817000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-10596000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-16365000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-5166000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3135000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-16765000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>18697000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>19084000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4221000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>19860000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>38301000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7514000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1273000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>22045000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4179000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>25494000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>87588000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>30252000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-7024000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1127000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1433000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4460000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18427000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>970000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>27430000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-1650000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-5650000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2246000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3251000.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>1421000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B29">
+        <v>-13777000.0</v>
+      </c>
+      <c r="C29">
         <v>22443000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1213000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30915000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6019000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>42167000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15753000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11828000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10109000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31403000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7291000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49510000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>49264000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32904000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-45207000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>76000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28375000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>48135000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-18491000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2231000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3854000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>45635000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-25476000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-263000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>44889000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50196000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6894000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8090000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>40603000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>58185000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-25962000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3113000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>55390000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>39949000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-18231000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-10738000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>56526000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>49113000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-13068000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>29497000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>45306000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>69588000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8900000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>57340000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>46744000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>62579000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>32052000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-15575000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>36524000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>50015000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-10250000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>7025000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>65393000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>50680000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-35121000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>18614000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1495000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>29035000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>27760000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2021000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>28054000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-4970000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>27516000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3624000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>11348000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>7380000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>10625000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>12435000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>17152000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>19260000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>33604000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>5095000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>21944000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>22415000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>7559000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>16132000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>11911000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>23414000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>5362000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11173000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-632000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>7827000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1745000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>8955000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>13576000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4923000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-3531000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>9979000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1441000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-2168000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1667000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2760000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>8014000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>561000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>4579000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>6666000.0</v>
       </c>
-      <c r="CS29"/>
-      <c r="CT29">
+      <c r="CT29"/>
+      <c r="CU29">
         <v>11538000.0</v>
       </c>
-      <c r="CU29"/>
       <c r="CV29"/>
-      <c r="CW29">
+      <c r="CW29"/>
+      <c r="CX29">
         <v>1621000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B30">
+        <v>-14931000.0</v>
+      </c>
+      <c r="C30">
         <v>-7608000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10476000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5711000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6218000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8959000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12543000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-19704000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-17395000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11182000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9068000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9192000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4218000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1572000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7527000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4191000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11354000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5612000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3868000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5576000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4185000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15351000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6852000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6295000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-996000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8574000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>201196000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-33946000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1505000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>182195000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-19054000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-16992000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2307000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11143000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1495000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-25923000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>73913000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11349000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1097000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-20326000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-25163000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-10887000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-14610000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>26855000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-28199000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-117445000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-161963000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-17056000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-19658000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-50992000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-30381000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-85746000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-202766000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>251555000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-26359000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-37466000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-32059000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-21702000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-56614000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-56960000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-45173000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-9846000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1843000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-24456000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4531000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3678000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5538000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-12004000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-21431000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-21093000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-19437000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-38223000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-28751000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-21143000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-58687000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-18522000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-21846000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-30710000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-16474000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-26068000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-92066000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-31129000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-8198000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-7118000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2533000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-4012000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-27440000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-337000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-28948000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>403000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>783000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>141000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2203000.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
+      <c r="CX30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>