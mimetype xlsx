--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1399,91 +1402,95 @@
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>194331.0</v>
+      </c>
       <c r="C7">
         <v>193769.0</v>
       </c>
       <c r="D7">
         <v>215926.0</v>
       </c>
       <c r="E7">
         <v>157505.0</v>
       </c>
       <c r="F7">
         <v>131965.0</v>
       </c>
       <c r="G7">
         <v>186028.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>49221.0</v>
+      </c>
       <c r="C8">
         <v>49046.0</v>
       </c>
       <c r="D8">
         <v>49046.0</v>
       </c>
       <c r="E8">
         <v>49046.0</v>
       </c>
       <c r="F8">
         <v>49043.0</v>
       </c>
       <c r="G8">
         <v>45025.0</v>
       </c>
       <c r="H8">
         <v>43908.0</v>
       </c>
       <c r="I8">
         <v>42081.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2183,51 +2190,53 @@
       <c r="O20">
         <v>9600241.0</v>
       </c>
       <c r="P20">
         <v>9600241.0</v>
       </c>
       <c r="Q20">
         <v>9600241.0</v>
       </c>
       <c r="R20">
         <v>9142205.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>45</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>4800000.0</v>
+      </c>
       <c r="C21">
         <v>4800000.0</v>
       </c>
       <c r="D21">
         <v>4800000.0</v>
       </c>
       <c r="E21">
         <v>4800000.0</v>
       </c>
       <c r="F21">
         <v>4800000.0</v>
       </c>
       <c r="G21">
         <v>4800000.0</v>
       </c>
       <c r="H21">
         <v>4800000.0</v>
       </c>
       <c r="I21">
         <v>4800000.0</v>
       </c>
       <c r="J21">
         <v>4800000.0</v>
       </c>
       <c r="K21">
@@ -2599,51 +2608,53 @@
       <c r="S28">
         <v>-19297284.0</v>
       </c>
       <c r="T28">
         <v>-18778938.0</v>
       </c>
       <c r="U28">
         <v>-8334496.0</v>
       </c>
       <c r="V28">
         <v>-37677985.0</v>
       </c>
       <c r="W28">
         <v>-38801328.0</v>
       </c>
       <c r="X28">
         <v>-4240699.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>41586681.0</v>
+      </c>
       <c r="C29">
         <v>52503551.0</v>
       </c>
       <c r="D29">
         <v>62378424.0</v>
       </c>
       <c r="E29">
         <v>70242035.0</v>
       </c>
       <c r="F29">
         <v>83677084.0</v>
       </c>
       <c r="G29">
         <v>71326500.0</v>
       </c>
       <c r="H29">
         <v>74894623.0</v>
       </c>
       <c r="I29">
         <v>73107612.0</v>
       </c>
       <c r="J29">
         <v>38642140.0</v>
       </c>
       <c r="K29"/>
@@ -2731,51 +2742,53 @@
       </c>
       <c r="N31">
         <v>15823315.0</v>
       </c>
       <c r="O31">
         <v>5277551.0</v>
       </c>
       <c r="P31">
         <v>13895105.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>27193797.0</v>
+      </c>
       <c r="C32">
         <v>38115156.0</v>
       </c>
       <c r="D32">
         <v>47895279.0</v>
       </c>
       <c r="E32">
         <v>55799650.0</v>
       </c>
       <c r="F32">
         <v>69176038.0</v>
       </c>
       <c r="G32">
         <v>58522984.0</v>
       </c>
       <c r="H32">
         <v>62076335.0</v>
       </c>
       <c r="I32">
         <v>60566446.0</v>
       </c>
       <c r="J32">
         <v>25447354.0</v>
       </c>
       <c r="K32"/>
@@ -2853,51 +2866,53 @@
       <c r="S33">
         <v>30208314.0</v>
       </c>
       <c r="T33">
         <v>673317.0</v>
       </c>
       <c r="U33">
         <v>920645.0</v>
       </c>
       <c r="V33">
         <v>1134297.0</v>
       </c>
       <c r="W33">
         <v>2479691.0</v>
       </c>
       <c r="X33">
         <v>32250.0</v>
       </c>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>17129.0</v>
+      </c>
       <c r="C34">
         <v>211460.0</v>
       </c>
       <c r="D34">
         <v>410660.0</v>
       </c>
       <c r="E34">
         <v>523619.0</v>
       </c>
       <c r="F34">
         <v>694674.0</v>
       </c>
       <c r="G34">
         <v>2705.0</v>
       </c>
       <c r="H34">
         <v>186358.0</v>
       </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
@@ -2970,51 +2985,51 @@
       </c>
       <c r="S35"/>
       <c r="T35">
         <v>3310.0</v>
       </c>
       <c r="U35">
         <v>41374.0</v>
       </c>
       <c r="V35">
         <v>59506.0</v>
       </c>
       <c r="W35">
         <v>43514397.0</v>
       </c>
       <c r="X35">
         <v>300000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>4818996.0</v>
+        <v>18996.0</v>
       </c>
       <c r="C36">
         <v>18996.0</v>
       </c>
       <c r="D36">
         <v>74151.0</v>
       </c>
       <c r="E36">
         <v>92792.0</v>
       </c>
       <c r="F36">
         <v>115492.0</v>
       </c>
       <c r="G36">
         <v>246236.0</v>
       </c>
       <c r="H36">
         <v>459811.0</v>
       </c>
       <c r="I36">
         <v>10958.0</v>
       </c>
       <c r="J36">
         <v>10958.0</v>
       </c>
@@ -3523,51 +3538,53 @@
         <v>2200.0</v>
       </c>
       <c r="O44">
         <v>2200.0</v>
       </c>
       <c r="P44">
         <v>2200.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44">
         <v>43497000.0</v>
       </c>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>615378.0</v>
+      </c>
       <c r="C45">
         <v>785145.0</v>
       </c>
       <c r="D45">
         <v>1064719.0</v>
       </c>
       <c r="E45">
         <v>1107564.0</v>
       </c>
       <c r="F45">
         <v>1306983.0</v>
       </c>
       <c r="G45">
         <v>55700.0</v>
       </c>
       <c r="H45">
         <v>40550.0</v>
       </c>
       <c r="I45">
         <v>53134.0</v>
       </c>
       <c r="J45">
         <v>62886.0</v>
       </c>
       <c r="K45">
@@ -4668,598 +4685,604 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>852367.0</v>
+      </c>
+      <c r="C2">
         <v>624995.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>745958.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>569445.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>718891.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1102494.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>708203.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>667695.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>804764.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1003937.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>736896.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>548221.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>585065.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>424646.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>552720.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>642634.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>665249.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>402740.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>642418.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>607155.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>428152.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>616629.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>376271.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>576506.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>377500.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>451326.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>230376.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>328161.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>254114.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>616753.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>608282.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>351866.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>361411.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1520225.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>301709.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>300410.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>158140.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>367275.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>265580.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>209724.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77121.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>170786.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>354700.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>177555.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>110381.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>461970.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>317692.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>38029.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>153865.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33894.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>186892.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>130817.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>269858.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>491853.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>332998.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>440107.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>309417.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>718882.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1076803.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>329339.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>873886.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1099625.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>578882.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>514605.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1041856.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1300271.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>429502.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>422190.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>948611.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>392572.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>369502.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>717110.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1115298.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2880462.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2969735.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3020067.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4323175.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3828270.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1770674.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1491708.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1751628.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1379982.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>867160.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1090255.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1078315.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>469798.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>435698.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5307,52 +5330,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5400,352 +5424,354 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-128130.0</v>
+      </c>
+      <c r="C5">
         <v>-127180.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-126803.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-127371.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-130051.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-135154.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-123802.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-131527.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-126981.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-118090.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-123752.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-121039.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-116827.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-115284.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-124263.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-118291.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-106311.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-98877.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-95039.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-93677.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-95040.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-88219.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-90035.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-92796.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-92801.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-92681.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-92358.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-91576.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-94931.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-93150.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-93418.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-92806.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-88791.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-94623.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-94273.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-94785.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-94284.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-96000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-84957.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-87555.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-93058.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-102765.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-101471.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-103303.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-101622.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-100977.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-84306.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-77337.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-78134.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-80803.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-77838.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-78594.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-74870.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-67957.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-58864.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-61728.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-63633.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-56845.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-55700.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-61045.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-63359.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-55702.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-56404.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-63375.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-66136.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-64914.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-59958.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-67907.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-69262.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-29744.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-592603.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-44740.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-32834.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-131466.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8678.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-12844.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-26265.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-49205.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-66127.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-11173.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-14484.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-814627.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-925920.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1006090.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1108588.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1194721.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1196737.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5789,137 +5815,144 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>165198.0</v>
+      </c>
       <c r="C7">
+        <v>194331.0</v>
+      </c>
+      <c r="D7">
         <v>180751.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>301880.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>189860.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>193769.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>201976.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>190047.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>217887.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>215926.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>669232.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>201277.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>631576.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>157505.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>167073.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>183616.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>163945.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>131965.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>150682.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
@@ -5945,111 +5978,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>49221.0</v>
+      </c>
       <c r="C8">
-        <v>49046.0</v>
+        <v>49221.0</v>
       </c>
       <c r="D8">
         <v>49046.0</v>
       </c>
       <c r="E8">
         <v>49046.0</v>
       </c>
       <c r="F8">
         <v>49046.0</v>
       </c>
       <c r="G8">
         <v>49046.0</v>
       </c>
       <c r="H8">
         <v>49046.0</v>
       </c>
       <c r="I8">
         <v>49046.0</v>
       </c>
       <c r="J8">
         <v>49046.0</v>
       </c>
       <c r="K8">
         <v>49046.0</v>
       </c>
       <c r="L8">
         <v>49046.0</v>
       </c>
       <c r="M8">
         <v>49046.0</v>
       </c>
       <c r="N8">
         <v>49046.0</v>
       </c>
       <c r="O8">
         <v>49046.0</v>
       </c>
       <c r="P8">
         <v>49046.0</v>
       </c>
       <c r="Q8">
-        <v>49043.0</v>
+        <v>49046.0</v>
       </c>
       <c r="R8">
         <v>49043.0</v>
       </c>
       <c r="S8">
+        <v>49043.0</v>
+      </c>
+      <c r="T8">
         <v>49028.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>48924.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6074,508 +6112,513 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>478167424.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>477841714.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>477438451.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>477309782.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>477151484.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>476869065.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>476788012.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>477506300.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>476677849.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>475532361.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>454296536.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>453539933.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>447379208.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>445031594.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>444016341.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>441488806.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>437940440.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>435917594.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>429289968.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>429526656.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>424783220.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>421616720.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>380156510.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>374631602.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>369544260.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>366120763.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>364886468.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>364640102.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>363433819.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>362007445.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>352250667.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>351386898.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>335105414.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>333818184.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>332666935.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>331243773.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>330712810.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>330440921.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>326868578.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>326300292.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>325568447.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>314079009.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>312293225.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>311671370.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>310497442.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>310925542.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>309998251.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>302251946.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>301864294.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>27329415.0</v>
+      </c>
+      <c r="C10">
         <v>30806477.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32562612.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34259637.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36571466.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>40359738.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42280618.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>44337824.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47138799.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>50999442.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>51507361.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52876271.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>55259368.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18505493.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>52507263.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65233267.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>67695253.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>71430954.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>75025384.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>77792263.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>76301840.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>60036763.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>61661341.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>60440450.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>61330267.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>63792657.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>62872907.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>61737842.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>63209663.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>62313418.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>62442366.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>64162778.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>62939203.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>27991743.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24535427.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22890047.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21637156.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24118037.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>24971802.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>26565423.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>27618393.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>22076749.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23612272.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8580807.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9073449.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11669435.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11936900.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>13496587.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14784341.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6700493.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>10660849.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12017480.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3029064.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4010530.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5744523.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7258530.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11005842.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>15093124.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8735748.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>11921990.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>31379857.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>28252204.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>31163034.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>25357050.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>15597457.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>19241581.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>25644717.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>28657327.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>32789952.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19297284.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>23078732.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>28034601.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>28127940.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18778938.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14857335.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>12654344.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6945974.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8334496.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>38298997.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15075197.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19860034.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>37677985.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>20101336.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>27922408.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>81492500.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>38801328.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>54082846.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6623,1142 +6666,1153 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>27329415.0</v>
+      </c>
+      <c r="C12">
         <v>30806477.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>32562612.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34259637.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36571466.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>40359738.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>42280618.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>44337824.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>47138799.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50999442.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>51507361.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>52876271.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>55259368.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>58487706.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>52507263.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65233267.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>67695253.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>71430954.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>75025384.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>77792263.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>76301840.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>60036763.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>61661341.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>60440450.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>61330267.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>63792657.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>62872907.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>61737842.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>63209663.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>62313418.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>62442366.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>64162778.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>62939203.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>27991743.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24535427.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22890047.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>21637156.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24118037.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>24971802.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>26565423.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27618393.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>22076749.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>23612272.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8580807.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9073449.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11669435.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11936900.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13496587.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>14784341.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6700493.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10660849.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12017480.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3029064.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4010530.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5744523.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7258530.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11005842.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>15093124.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8735748.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>11921990.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>31379857.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>28875955.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>32003034.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>36847346.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>39297093.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>46053575.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>47034324.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>49926180.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>32789952.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>19297284.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>47451012.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>55838980.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>61668739.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>70635509.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>75956651.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>85860312.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>98125066.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>104051186.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>117220621.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>123508857.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>131382479.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>138700884.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>145178106.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>151894804.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>157392500.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>50801328.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>55332846.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>49221.0</v>
       </c>
       <c r="C13">
-        <v>49046.0</v>
+        <v>49221.0</v>
       </c>
       <c r="D13">
         <v>49046.0</v>
       </c>
       <c r="E13">
         <v>49046.0</v>
       </c>
       <c r="F13">
         <v>49046.0</v>
       </c>
       <c r="G13">
         <v>49046.0</v>
       </c>
       <c r="H13">
         <v>49046.0</v>
       </c>
       <c r="I13">
         <v>49046.0</v>
       </c>
       <c r="J13">
         <v>49046.0</v>
       </c>
       <c r="K13">
         <v>49046.0</v>
       </c>
       <c r="L13">
         <v>49046.0</v>
       </c>
       <c r="M13">
         <v>49046.0</v>
       </c>
       <c r="N13">
         <v>49046.0</v>
       </c>
       <c r="O13">
         <v>49046.0</v>
       </c>
       <c r="P13">
         <v>49046.0</v>
       </c>
       <c r="Q13">
-        <v>49043.0</v>
+        <v>49046.0</v>
       </c>
       <c r="R13">
         <v>49043.0</v>
       </c>
       <c r="S13">
+        <v>49043.0</v>
+      </c>
+      <c r="T13">
         <v>49028.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48924.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>48769.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>45025.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>44928.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>44264.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>43979.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>43908.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>43449.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>43099.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>43061.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>42081.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>41881.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>41879.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>41129.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>36453.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>35672.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>35019.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>34541.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>34525.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>34488.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>34468.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>32239.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29957.0</v>
       </c>
       <c r="AQ13">
         <v>29957.0</v>
       </c>
       <c r="AR13">
+        <v>29957.0</v>
+      </c>
+      <c r="AS13">
         <v>24893.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>24638.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>24437.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>24178.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>24147.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>24089.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>22495.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>22378.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>22149.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>18261.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>17407.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>17157.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>16188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16128.0</v>
       </c>
       <c r="BF13">
         <v>16128.0</v>
       </c>
       <c r="BG13">
-        <v>15327.0</v>
+        <v>16128.0</v>
       </c>
       <c r="BH13">
         <v>15327.0</v>
       </c>
       <c r="BI13">
+        <v>15327.0</v>
+      </c>
+      <c r="BJ13">
         <v>15291.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>12484.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>12469.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>12449.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>12422.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>12170.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>12149.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12072.0</v>
       </c>
       <c r="BQ13">
         <v>12072.0</v>
       </c>
       <c r="BR13">
         <v>12072.0</v>
       </c>
       <c r="BS13">
         <v>12072.0</v>
       </c>
       <c r="BT13">
         <v>12072.0</v>
       </c>
       <c r="BU13">
         <v>12072.0</v>
       </c>
       <c r="BV13">
         <v>12072.0</v>
       </c>
       <c r="BW13">
         <v>12072.0</v>
       </c>
       <c r="BX13">
-        <v>11754.0</v>
+        <v>12072.0</v>
       </c>
       <c r="BY13">
         <v>11754.0</v>
       </c>
       <c r="BZ13">
-        <v>10422.0</v>
+        <v>11754.0</v>
       </c>
       <c r="CA13">
         <v>10422.0</v>
       </c>
       <c r="CB13">
+        <v>10422.0</v>
+      </c>
+      <c r="CC13">
         <v>101710.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>100706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98856.0</v>
       </c>
       <c r="CE13">
         <v>98856.0</v>
       </c>
       <c r="CF13">
         <v>98856.0</v>
       </c>
       <c r="CG13">
         <v>98856.0</v>
       </c>
       <c r="CH13">
-        <v>500.0</v>
+        <v>98856.0</v>
       </c>
       <c r="CI13">
         <v>500.0</v>
       </c>
-      <c r="CJ13"/>
+      <c r="CJ13">
+        <v>500.0</v>
+      </c>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>49221246.0</v>
+      </c>
+      <c r="C14">
         <v>49063438.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49046246.0</v>
       </c>
       <c r="D14">
         <v>49046246.0</v>
       </c>
       <c r="E14">
         <v>49046246.0</v>
       </c>
       <c r="F14">
         <v>49046246.0</v>
       </c>
       <c r="G14">
         <v>49046246.0</v>
       </c>
       <c r="H14">
         <v>49046246.0</v>
       </c>
       <c r="I14">
         <v>49046246.0</v>
       </c>
       <c r="J14">
         <v>49046246.0</v>
       </c>
       <c r="K14">
         <v>49046246.0</v>
       </c>
       <c r="L14">
         <v>49046246.0</v>
       </c>
       <c r="M14">
         <v>49046246.0</v>
       </c>
       <c r="N14">
         <v>49046246.0</v>
       </c>
       <c r="O14">
         <v>49046246.0</v>
       </c>
       <c r="P14">
+        <v>49046246.0</v>
+      </c>
+      <c r="Q14">
         <v>49045587.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49043246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48987836.0</v>
       </c>
       <c r="S14">
         <v>48987836.0</v>
       </c>
       <c r="T14">
+        <v>48987836.0</v>
+      </c>
+      <c r="U14">
         <v>48798417.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>47535307.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44643736.0</v>
       </c>
       <c r="W14">
         <v>44643736.0</v>
       </c>
       <c r="X14">
+        <v>44643736.0</v>
+      </c>
+      <c r="Y14">
         <v>44091568.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43949291.0</v>
       </c>
       <c r="Z14">
         <v>43949291.0</v>
       </c>
       <c r="AA14">
+        <v>43949291.0</v>
+      </c>
+      <c r="AB14">
         <v>43343329.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>43069007.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42467905.0</v>
       </c>
       <c r="AD14">
         <v>42467905.0</v>
       </c>
       <c r="AE14">
+        <v>42467905.0</v>
+      </c>
+      <c r="AF14">
         <v>41879073.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>41557644.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39132124.0</v>
       </c>
       <c r="AH14">
         <v>39132124.0</v>
       </c>
       <c r="AI14">
+        <v>39132124.0</v>
+      </c>
+      <c r="AJ14">
         <v>35156080.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34646670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34527100.0</v>
       </c>
       <c r="AL14">
         <v>34527100.0</v>
       </c>
       <c r="AM14">
+        <v>34527100.0</v>
+      </c>
+      <c r="AN14">
         <v>34476244.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32576350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30356674.0</v>
       </c>
       <c r="AP14">
         <v>30356674.0</v>
       </c>
       <c r="AQ14">
+        <v>30356674.0</v>
+      </c>
+      <c r="AR14">
         <v>26931555.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24827878.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24538539.0</v>
       </c>
       <c r="AT14">
         <v>24538539.0</v>
       </c>
       <c r="AU14">
+        <v>24538539.0</v>
+      </c>
+      <c r="AV14">
         <v>24149680.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24141485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23697626.0</v>
       </c>
       <c r="AX14">
         <v>23697626.0</v>
       </c>
       <c r="AY14">
+        <v>23697626.0</v>
+      </c>
+      <c r="AZ14">
         <v>22301773.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>20299164.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17691266.0</v>
       </c>
       <c r="BB14">
         <v>17691266.0</v>
       </c>
       <c r="BC14">
+        <v>17691266.0</v>
+      </c>
+      <c r="BD14">
         <v>16585172.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16143125.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16088015.0</v>
       </c>
       <c r="BF14">
         <v>16088015.0</v>
       </c>
       <c r="BG14">
+        <v>16088015.0</v>
+      </c>
+      <c r="BH14">
         <v>15327275.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>15319273.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12547759.0</v>
       </c>
       <c r="BJ14">
         <v>12547759.0</v>
       </c>
       <c r="BK14">
+        <v>12547759.0</v>
+      </c>
+      <c r="BL14">
         <v>12453569.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12431395.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12269102.0</v>
       </c>
       <c r="BN14">
         <v>12269102.0</v>
       </c>
       <c r="BO14">
+        <v>12269102.0</v>
+      </c>
+      <c r="BP14">
         <v>12119511.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12072027.0</v>
       </c>
       <c r="BQ14">
         <v>12072027.0</v>
       </c>
       <c r="BR14">
         <v>12072027.0</v>
       </c>
       <c r="BS14">
         <v>12072027.0</v>
       </c>
       <c r="BT14">
+        <v>12072027.0</v>
+      </c>
+      <c r="BU14">
         <v>12105415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12083768.0</v>
       </c>
       <c r="BV14">
         <v>12083768.0</v>
       </c>
       <c r="BW14">
+        <v>12083768.0</v>
+      </c>
+      <c r="BX14">
         <v>11768001.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>11754181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11394934.0</v>
       </c>
       <c r="BZ14">
         <v>11394934.0</v>
       </c>
       <c r="CA14">
+        <v>11394934.0</v>
+      </c>
+      <c r="CB14">
         <v>10213525.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>10083063.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9927780.0</v>
       </c>
       <c r="CD14">
         <v>9927780.0</v>
       </c>
       <c r="CE14">
-        <v>9885585.0</v>
+        <v>9927780.0</v>
       </c>
       <c r="CF14">
         <v>9885585.0</v>
       </c>
       <c r="CG14">
+        <v>9885585.0</v>
+      </c>
+      <c r="CH14">
         <v>6004706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="CI14">
         <v>500000.0</v>
       </c>
       <c r="CJ14">
-        <v>50000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="CK14">
         <v>50000.0</v>
       </c>
+      <c r="CL14">
+        <v>50000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>49046.0</v>
       </c>
       <c r="N15">
         <v>49046.0</v>
       </c>
       <c r="O15">
         <v>49046.0</v>
       </c>
       <c r="P15">
         <v>49046.0</v>
       </c>
       <c r="Q15">
-        <v>49043.0</v>
+        <v>49046.0</v>
       </c>
       <c r="R15">
         <v>49043.0</v>
       </c>
       <c r="S15">
+        <v>49043.0</v>
+      </c>
+      <c r="T15">
         <v>49028.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>48924.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>48769.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>45025.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>44928.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>44264.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>43979.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43908.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>43449.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>43099.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>43061.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>42081.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>41881.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>41879.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>41129.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>36453.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>35672.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>35019.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>34541.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>34525.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>34488.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>34468.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>32239.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29957.0</v>
       </c>
       <c r="AQ15">
         <v>29957.0</v>
       </c>
       <c r="AR15">
+        <v>29957.0</v>
+      </c>
+      <c r="AS15">
         <v>24893.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>24638.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>24437.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>24178.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>24147.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>24089.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>22495.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>22378.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>22149.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>18261.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>17407.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>17157.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>16188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16128.0</v>
       </c>
       <c r="BF15">
         <v>16128.0</v>
       </c>
       <c r="BG15">
-        <v>15327.0</v>
+        <v>16128.0</v>
       </c>
       <c r="BH15">
         <v>15327.0</v>
       </c>
       <c r="BI15">
+        <v>15327.0</v>
+      </c>
+      <c r="BJ15">
         <v>15291.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>12484.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>12469.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>12449.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>12422.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>12170.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>12149.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12072.0</v>
       </c>
       <c r="BQ15">
         <v>12072.0</v>
       </c>
       <c r="BR15">
         <v>12072.0</v>
       </c>
       <c r="BS15">
         <v>12072.0</v>
       </c>
       <c r="BT15">
         <v>12072.0</v>
       </c>
       <c r="BU15">
         <v>12072.0</v>
       </c>
       <c r="BV15">
         <v>12072.0</v>
       </c>
       <c r="BW15">
         <v>12072.0</v>
       </c>
       <c r="BX15">
-        <v>11754.0</v>
+        <v>12072.0</v>
       </c>
       <c r="BY15">
         <v>11754.0</v>
       </c>
       <c r="BZ15">
-        <v>10422.0</v>
+        <v>11754.0</v>
       </c>
       <c r="CA15">
         <v>10422.0</v>
       </c>
       <c r="CB15">
+        <v>10422.0</v>
+      </c>
+      <c r="CC15">
         <v>101710.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>100706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98856.0</v>
       </c>
       <c r="CE15">
         <v>98856.0</v>
       </c>
       <c r="CF15">
         <v>98856.0</v>
       </c>
       <c r="CG15">
         <v>98856.0</v>
       </c>
       <c r="CH15">
-        <v>500.0</v>
+        <v>98856.0</v>
       </c>
       <c r="CI15">
         <v>500.0</v>
       </c>
-      <c r="CJ15"/>
+      <c r="CJ15">
+        <v>500.0</v>
+      </c>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
+        <v>428276.0</v>
+      </c>
+      <c r="C16">
         <v>370160.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>521899.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>1894863.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1857529611.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2069666262.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>1750933.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1694163.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694163000.0</v>
       </c>
       <c r="U16">
         <v>1694163000.0</v>
       </c>
       <c r="V16">
+        <v>1694163000.0</v>
+      </c>
+      <c r="W16">
         <v>1694163.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694163000.0</v>
       </c>
       <c r="X16">
         <v>1694163000.0</v>
       </c>
       <c r="Y16">
         <v>1694163000.0</v>
       </c>
       <c r="Z16">
         <v>1694163000.0</v>
       </c>
       <c r="AA16">
         <v>1694163000.0</v>
       </c>
       <c r="AB16">
         <v>1694163000.0</v>
       </c>
       <c r="AC16">
         <v>1694163000.0</v>
       </c>
       <c r="AD16">
         <v>1694163000.0</v>
       </c>
       <c r="AE16">
         <v>1694163000.0</v>
       </c>
@@ -7797,121 +7851,124 @@
       </c>
       <c r="AQ16">
         <v>1694163000.0</v>
       </c>
       <c r="AR16">
         <v>1694163000.0</v>
       </c>
       <c r="AS16">
         <v>1694163000.0</v>
       </c>
       <c r="AT16">
         <v>1694163000.0</v>
       </c>
       <c r="AU16">
         <v>1694163000.0</v>
       </c>
       <c r="AV16">
         <v>1694163000.0</v>
       </c>
       <c r="AW16">
         <v>1694163000.0</v>
       </c>
       <c r="AX16">
         <v>1694163000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AY16">
         <v>1694163000.0</v>
       </c>
+      <c r="AZ16"/>
       <c r="BA16">
         <v>1694163000.0</v>
       </c>
       <c r="BB16">
+        <v>1694163000.0</v>
+      </c>
+      <c r="BC16">
         <v>3163.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>45253.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1815203.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>672336.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>863510.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>3069462.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1488875.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1474329.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1473965.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1957408.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2422996.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-17650538000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-17859881000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7959,243 +8016,245 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>201792.0</v>
       </c>
       <c r="N18">
         <v>201792.0</v>
       </c>
       <c r="O18">
         <v>201792.0</v>
       </c>
       <c r="P18">
         <v>201792.0</v>
       </c>
       <c r="Q18">
         <v>201792.0</v>
       </c>
       <c r="R18">
         <v>201792.0</v>
       </c>
       <c r="S18">
         <v>201792.0</v>
       </c>
       <c r="T18">
-        <v>1895955.0</v>
+        <v>201792.0</v>
       </c>
       <c r="U18">
         <v>1895955.0</v>
       </c>
       <c r="V18">
         <v>1895955.0</v>
       </c>
       <c r="W18">
         <v>1895955.0</v>
       </c>
       <c r="X18">
         <v>1895955.0</v>
       </c>
       <c r="Y18">
         <v>1895955.0</v>
       </c>
       <c r="Z18">
         <v>1895955.0</v>
       </c>
       <c r="AA18">
         <v>1895955.0</v>
       </c>
       <c r="AB18">
         <v>1895955.0</v>
       </c>
       <c r="AC18">
         <v>1895955.0</v>
       </c>
       <c r="AD18">
+        <v>1895955.0</v>
+      </c>
+      <c r="AE18">
         <v>1923166.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1919046.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1919639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895955.0</v>
       </c>
       <c r="AH18">
         <v>1895955.0</v>
       </c>
       <c r="AI18">
-        <v>3650163.0</v>
+        <v>1895955.0</v>
       </c>
       <c r="AJ18">
         <v>3650163.0</v>
       </c>
       <c r="AK18">
+        <v>3650163.0</v>
+      </c>
+      <c r="AL18">
         <v>3650961.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3651130.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>3656999.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3657186.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3668618.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3662843.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3664735.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3667141.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3668483.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3668911.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3667859.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3666800.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3665491.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3660052.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3650163.0</v>
       </c>
       <c r="AZ18">
         <v>3650163.0</v>
       </c>
       <c r="BA18">
         <v>3650163.0</v>
       </c>
       <c r="BB18">
+        <v>3650163.0</v>
+      </c>
+      <c r="BC18">
         <v>3650257.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3642163.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3592490.0</v>
       </c>
       <c r="BF18">
         <v>3592490.0</v>
       </c>
       <c r="BG18">
-        <v>1956000.0</v>
+        <v>3592490.0</v>
       </c>
       <c r="BH18">
         <v>1956000.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>1956000.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8243,52 +8302,53 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
         <v>9600240.0</v>
       </c>
       <c r="C20">
         <v>9600240.0</v>
       </c>
       <c r="D20">
         <v>9600240.0</v>
       </c>
       <c r="E20">
         <v>9600240.0</v>
       </c>
       <c r="F20">
         <v>9600240.0</v>
       </c>
       <c r="G20">
         <v>9600240.0</v>
       </c>
       <c r="H20">
         <v>9600240.0</v>
       </c>
       <c r="I20">
@@ -8366,57 +8426,57 @@
       <c r="AG20">
         <v>9600240.0</v>
       </c>
       <c r="AH20">
         <v>9600240.0</v>
       </c>
       <c r="AI20">
         <v>9600240.0</v>
       </c>
       <c r="AJ20">
         <v>9600240.0</v>
       </c>
       <c r="AK20">
         <v>9600240.0</v>
       </c>
       <c r="AL20">
         <v>9600240.0</v>
       </c>
       <c r="AM20">
         <v>9600240.0</v>
       </c>
       <c r="AN20">
         <v>9600240.0</v>
       </c>
       <c r="AO20">
+        <v>9600240.0</v>
+      </c>
+      <c r="AP20">
         <v>9600241.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>9600240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9600241.0</v>
       </c>
       <c r="AR20">
         <v>9600241.0</v>
       </c>
       <c r="AS20">
         <v>9600241.0</v>
       </c>
       <c r="AT20">
         <v>9600241.0</v>
       </c>
       <c r="AU20">
         <v>9600241.0</v>
       </c>
       <c r="AV20">
         <v>9600241.0</v>
       </c>
       <c r="AW20">
         <v>9600241.0</v>
       </c>
       <c r="AX20">
         <v>9600241.0</v>
       </c>
       <c r="AY20">
         <v>9600241.0</v>
       </c>
@@ -8432,90 +8492,95 @@
       <c r="BC20">
         <v>9600241.0</v>
       </c>
       <c r="BD20">
         <v>9600241.0</v>
       </c>
       <c r="BE20">
         <v>9600241.0</v>
       </c>
       <c r="BF20">
         <v>9600241.0</v>
       </c>
       <c r="BG20">
         <v>9600241.0</v>
       </c>
       <c r="BH20">
         <v>9600241.0</v>
       </c>
       <c r="BI20">
         <v>9600241.0</v>
       </c>
       <c r="BJ20">
         <v>9600241.0</v>
       </c>
       <c r="BK20">
-        <v>9368205.0</v>
+        <v>9600241.0</v>
       </c>
       <c r="BL20">
         <v>9368205.0</v>
       </c>
       <c r="BM20">
-        <v>9142205.0</v>
+        <v>9368205.0</v>
       </c>
       <c r="BN20">
         <v>9142205.0</v>
       </c>
-      <c r="BO20"/>
+      <c r="BO20">
+        <v>9142205.0</v>
+      </c>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>45</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>4800000.0</v>
+      </c>
       <c r="C21">
         <v>4800000.0</v>
       </c>
       <c r="D21">
         <v>4800000.0</v>
       </c>
       <c r="E21">
         <v>4800000.0</v>
       </c>
       <c r="F21">
         <v>4800000.0</v>
       </c>
       <c r="G21">
         <v>4800000.0</v>
       </c>
       <c r="H21">
         <v>4800000.0</v>
       </c>
       <c r="I21">
         <v>4800000.0</v>
       </c>
       <c r="J21">
         <v>4800000.0</v>
       </c>
       <c r="K21">
@@ -8644,134 +8709,135 @@
       <c r="AZ21">
         <v>4800000.0</v>
       </c>
       <c r="BA21">
         <v>4800000.0</v>
       </c>
       <c r="BB21">
         <v>4800000.0</v>
       </c>
       <c r="BC21">
         <v>4800000.0</v>
       </c>
       <c r="BD21">
         <v>4800000.0</v>
       </c>
       <c r="BE21">
         <v>4800000.0</v>
       </c>
       <c r="BF21">
         <v>4800000.0</v>
       </c>
       <c r="BG21">
         <v>4800000.0</v>
       </c>
       <c r="BH21">
+        <v>4800000.0</v>
+      </c>
+      <c r="BI21">
         <v>14401000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>14400000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4800000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>14169000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>14168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13942000.0</v>
       </c>
       <c r="BN21">
         <v>13942000.0</v>
       </c>
-      <c r="BO21"/>
+      <c r="BO21">
+        <v>13942000.0</v>
+      </c>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -8783,417 +8849,421 @@
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
         <v>1.0</v>
       </c>
-      <c r="AY22">
-[...1 lines deleted...]
-      </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>42704854.0</v>
+      </c>
+      <c r="C23">
         <v>45603109.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>47578388.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>49823875.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52431150.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>55875926.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58119421.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>60403808.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>62893917.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>66269977.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>68136561.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>68718642.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>71132845.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>74154905.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>78391770.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>81235596.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>84175187.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>87406458.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>91623960.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>93683848.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>96100719.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>75419110.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77293393.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>75838441.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>77014481.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>79205174.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>78224057.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>77151695.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>78547719.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>77222692.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>77275331.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>79076687.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>78664744.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>43419064.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>40107564.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>38456323.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37424345.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>39813134.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>40777871.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>42363286.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>43858557.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>37906323.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>39587069.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>24719397.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>25467843.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>27273494.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>27787306.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>29564076.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31217204.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29546243.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>26196620.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>27676769.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>18845713.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19568041.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>21499635.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>23034807.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>26912971.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>30787330.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>24640187.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>27155754.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>75437912.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>72934169.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>76671948.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>83630742.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>85701171.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>94326907.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>55948522.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>59857431.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>64186807.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>50223915.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>51878926.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>57956749.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>63800099.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>73752438.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>83006226.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>90631335.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>106686154.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>111590825.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>121755868.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>126990143.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>134498023.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>142393710.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>147963814.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>154577597.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>159725538.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>53768595.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>57016075.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>278795.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>235868.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -9237,91 +9307,94 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>9484000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>10717000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>39476000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>27594000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>29258000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -9369,201 +9442,203 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>10021849.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>616657.0</v>
       </c>
       <c r="AI26">
         <v>616657.0</v>
       </c>
       <c r="AJ26">
         <v>616657.0</v>
       </c>
       <c r="AK26">
+        <v>616657.0</v>
+      </c>
+      <c r="AL26">
         <v>615968.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>618330.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>631550.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>635516.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>650457.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>650470.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>660420.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>679688.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>683732.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>684789.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>690328.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>682942.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>679292.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>680982.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>676481.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>673374.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>662920.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>667204.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>666357.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>679399.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="BG26">
         <v>650000.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>650000.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9611,391 +9686,399 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>-27164217.0</v>
+      </c>
+      <c r="C28">
         <v>-30612146.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-32381861.0</v>
+      </c>
+      <c r="E28">
         <v>-33957757.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-36216408.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-40165969.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-41823492.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-44147777.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-46569727.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-50783516.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-50838129.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-52155310.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-54627792.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17824370.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-51784350.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-64462247.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-66898439.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-70604315.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-74136986.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-77792263.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-76301840.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-59850735.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-61621450.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-60364667.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-61202652.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-63610078.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-62633600.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-61459047.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-62973795.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-62313418.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-62442366.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-64162778.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-62939203.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-27991743.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-24535427.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-22890047.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-20839156.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-24118037.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-18135802.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-19542423.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-9163393.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-22076749.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-9040272.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8397193.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-9073449.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-11669435.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5759100.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3140413.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-14784341.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-6700493.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-10660849.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-12017480.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3029064.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4010530.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-5744523.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-7258530.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-11005842.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-15093124.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-8735748.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-11921990.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2758217.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>14809307.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-16903822.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18300305.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>26440573.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>27622041.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-7944717.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-10757327.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-14689952.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-19297284.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-23078732.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-28034601.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-28127940.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-18778938.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-14857335.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-12654344.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-6945974.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-8334496.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-38298997.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-15075197.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-19860034.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-37677985.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-20101336.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-27922408.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-81492500.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-38801328.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-54082846.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>39407234.0</v>
+      </c>
       <c r="C29">
+        <v>41586681.0</v>
+      </c>
+      <c r="D29">
         <v>43964756.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>46856869.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>49930476.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>52503551.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>55065561.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>57405154.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>59830444.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>62378424.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>64669252.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65175929.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>67726252.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>70242035.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>73105871.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>76605729.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>80364285.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>83677084.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>86482340.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>89234314.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>92371449.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>71326500.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>73553273.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>71092943.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>73196268.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10015,420 +10098,429 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>245100.0</v>
+      </c>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>134599.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>1000000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>4000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
-[...1 lines deleted...]
-      </c>
+      <c r="AW30"/>
       <c r="AX30">
         <v>6008553.0</v>
       </c>
-      <c r="AY30"/>
+      <c r="AY30">
+        <v>6008553.0</v>
+      </c>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>55575689.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>58126012.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>60641795.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>63505631.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>67005489.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>70764045.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>74076844.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>72082100.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>74834074.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>82771209.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>61726260.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>63953033.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>61492703.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>63596028.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>65294383.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>64750800.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>63581370.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>65437007.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>63507372.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>63951531.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>65988663.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>65969567.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>29041900.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>25119432.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>23786029.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>23151192.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>24931689.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>26145577.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>27772489.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>29537702.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>23150534.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>25023363.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>10342872.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>11343890.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>12408148.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>13382216.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>15198432.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>17047456.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>15823315.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>11844612.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>13348532.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4644959.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>5277551.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>7098512.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>8268789.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>10976274.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>13895105.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>9652400.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>13148921.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>25050231.0</v>
+      </c>
       <c r="C32">
+        <v>27193797.0</v>
+      </c>
+      <c r="D32">
         <v>29585080.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>32475658.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>35545623.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>38115156.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>40668560.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>43011208.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45353099.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>47895279.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>50194468.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>50700499.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>53318976.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>55799650.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>48620728.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>62116333.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>65854912.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>69176038.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>71957999.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>76443134.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>79637018.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58522984.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>60750910.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>58272367.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>60371161.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10448,399 +10540,405 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>14558794.0</v>
+      </c>
+      <c r="C33">
         <v>14611805.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>14655867.0</v>
+      </c>
+      <c r="E33">
         <v>14700041.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14751843.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14801647.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14853943.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14898221.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15030322.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15095597.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15140414.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15196907.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>15098447.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>15167796.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>25242775.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>15278592.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>15344034.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15397512.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>15463849.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14774142.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14632597.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>14702176.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>14738209.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>14792314.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>14848677.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>14900601.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>14949591.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>14901239.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>14784112.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>14464332.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14464525.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>14470887.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>15092867.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>15090741.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>15097397.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>15093442.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>15100001.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>15109287.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>15165874.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>15141935.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>15171061.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>15180117.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>15242285.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>15117334.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>15130352.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>15140573.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>15156427.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>15159568.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>15155325.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>15163637.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>15157523.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>15179128.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>15133067.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>15145919.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>15154702.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>15141849.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>15108746.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>15079666.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>15082235.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>14441544.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>14556202.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>14590172.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>14390733.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>45135904.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>45355819.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>47403683.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2686244.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3233012.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>30172378.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>30208314.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3313254.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>493087.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>565821.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>673317.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>800173.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>867190.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>813027.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>920645.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1028222.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1073345.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1092510.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1134297.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>926019.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>519459.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>479660.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2479691.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1337939.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34">
+        <v>17129.0</v>
+      </c>
+      <c r="D34">
         <v>74399.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>165198.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>211460.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>255150.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>302483.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>351185.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>410660.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>519685.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>489379.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>523619.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>555840.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>587404.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>632869.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>694674.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>737716.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>87007.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2211.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2705.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>39891.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>75783.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>127615.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>186358.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>243399.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>284273.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>240408.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -10856,575 +10954,580 @@
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>201792.0</v>
+      </c>
+      <c r="C35">
         <v>218921.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>276191.0</v>
+      </c>
+      <c r="E35">
         <v>318830.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>366990.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>413252.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>456942.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>504275.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>552977.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>612452.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>665630.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>721477.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>691171.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>725411.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>757632.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>789196.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>834661.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>896466.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>939508.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1982962.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1898166.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1898660.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1935846.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1971738.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2023570.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2082313.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2139354.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2180228.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2136363.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1923166.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1919046.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1919639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895955.0</v>
       </c>
       <c r="AH35">
         <v>1895955.0</v>
       </c>
       <c r="AI35">
-        <v>3650163.0</v>
+        <v>1895955.0</v>
       </c>
       <c r="AJ35">
         <v>3650163.0</v>
       </c>
       <c r="AK35">
+        <v>3650163.0</v>
+      </c>
+      <c r="AL35">
         <v>3650961.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3651130.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3656999.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3657186.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3668618.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3662843.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3664735.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3667141.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3668483.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3668911.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3667859.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3666800.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3665491.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3660052.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3650163.0</v>
       </c>
       <c r="AZ35">
         <v>3650163.0</v>
       </c>
       <c r="BA35">
         <v>3650163.0</v>
       </c>
       <c r="BB35">
+        <v>3650163.0</v>
+      </c>
+      <c r="BC35">
         <v>3650257.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3642163.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3592490.0</v>
       </c>
       <c r="BF35">
         <v>3592490.0</v>
       </c>
       <c r="BG35">
-        <v>1956000.0</v>
+        <v>3592490.0</v>
       </c>
       <c r="BH35">
         <v>1956000.0</v>
       </c>
       <c r="BI35">
         <v>1956000.0</v>
       </c>
       <c r="BJ35">
+        <v>1956000.0</v>
+      </c>
+      <c r="BK35">
         <v>11439605.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>13308570.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>42074980.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>30199206.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>31890636.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
-      <c r="BU35">
-[...1 lines deleted...]
-      </c>
+      <c r="BU35"/>
       <c r="BV35">
         <v>3310.0</v>
       </c>
       <c r="BW35">
+        <v>3310.0</v>
+      </c>
+      <c r="BX35">
         <v>13241.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>23173.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>33104.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>41374.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>46322.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>51270.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>56219.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>59506.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>59472.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>59438.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>50649.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>43514397.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>12912.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>4818996.0</v>
+        <v>48000.0</v>
       </c>
       <c r="C36">
-        <v>18995.0</v>
+        <v>18996.0</v>
       </c>
       <c r="D36">
         <v>18996.0</v>
       </c>
       <c r="E36">
         <v>18996.0</v>
       </c>
       <c r="F36">
         <v>18996.0</v>
       </c>
       <c r="G36">
         <v>18996.0</v>
       </c>
       <c r="H36">
         <v>18996.0</v>
       </c>
       <c r="I36">
+        <v>18996.0</v>
+      </c>
+      <c r="J36">
         <v>70391.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>74151.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>71067.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>72791.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>77469.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>92792.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>101700.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>105059.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>111756.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>115492.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>117538.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>305328.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>183426.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>75379.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>309112.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>359147.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>410319.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>459811.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>510431.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>456072.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>334972.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10958.0</v>
       </c>
       <c r="AE36">
         <v>10958.0</v>
       </c>
       <c r="AF36">
         <v>10958.0</v>
       </c>
       <c r="AG36">
+        <v>10958.0</v>
+      </c>
+      <c r="AH36">
         <v>10959.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10958.0</v>
       </c>
       <c r="AI36">
         <v>10958.0</v>
       </c>
       <c r="AJ36">
+        <v>10958.0</v>
+      </c>
+      <c r="AK36">
         <v>5416657000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5415968000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5418330000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>57571.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>60217.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>81761.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>108977.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>157737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10699.0</v>
       </c>
       <c r="AS36">
         <v>10699.0</v>
       </c>
       <c r="AT36">
         <v>10699.0</v>
       </c>
       <c r="AU36">
         <v>10699.0</v>
       </c>
       <c r="AV36">
         <v>10699.0</v>
       </c>
       <c r="AW36">
+        <v>10699.0</v>
+      </c>
+      <c r="AX36">
         <v>5479292000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5480982000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>4800000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5473374000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5462920000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5467204000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5466357000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>5479399000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5480000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5450000000.0</v>
       </c>
       <c r="BG36">
         <v>5450000000.0</v>
       </c>
       <c r="BH36">
+        <v>5450000000.0</v>
+      </c>
+      <c r="BI36">
         <v>4800000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>4903296.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>4924722.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>4946353.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>33264752.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>33651364.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>35346007.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
-      <c r="BQ36">
+      <c r="BQ36"/>
+      <c r="BR36">
         <v>6755571.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>5792701.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2886187.0</v>
       </c>
-      <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>50000.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>2171504.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1068724.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11468,1310 +11571,1324 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-58061301579.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>72791.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>92792.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>101700.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>105059.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>111756.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>97888478.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>117538.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>305328.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>183426.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5046236.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>309112.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>359147.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>410319.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>59811.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>110431.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-43930.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>34972.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10958.0</v>
       </c>
       <c r="AE38">
         <v>10958.0</v>
       </c>
       <c r="AF38">
         <v>10958.0</v>
       </c>
       <c r="AG38">
-        <v>15028000.0</v>
+        <v>10958.0</v>
       </c>
       <c r="AH38">
         <v>15028000.0</v>
       </c>
       <c r="AI38">
         <v>15028000.0</v>
       </c>
       <c r="AJ38">
-        <v>15016000.0</v>
+        <v>15028000.0</v>
       </c>
       <c r="AK38">
         <v>15016000.0</v>
       </c>
       <c r="AL38">
+        <v>15016000.0</v>
+      </c>
+      <c r="AM38">
         <v>15018000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>15089000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>15096000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>15133000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>15160000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>15218000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>15090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15095000.0</v>
       </c>
       <c r="AT38">
         <v>15095000.0</v>
       </c>
       <c r="AU38">
+        <v>15095000.0</v>
+      </c>
+      <c r="AV38">
         <v>15101000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>15093000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>15079000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>15081000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>15077000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>15073000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>15063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15067000.0</v>
       </c>
       <c r="BC38">
         <v>15067000.0</v>
       </c>
       <c r="BD38">
-        <v>15080000.0</v>
+        <v>15067000.0</v>
       </c>
       <c r="BE38">
         <v>15080000.0</v>
       </c>
       <c r="BF38">
-        <v>15050000.0</v>
+        <v>15080000.0</v>
       </c>
       <c r="BG38">
         <v>15050000.0</v>
       </c>
       <c r="BH38">
+        <v>15050000.0</v>
+      </c>
+      <c r="BI38">
         <v>14401000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>14503000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>14525000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>14315000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>45046000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>45238000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>47249000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2483000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2970000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>29867000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>29840000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2886000.0</v>
       </c>
-      <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>50000.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>2172000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>571544.0</v>
+      </c>
+      <c r="C39">
         <v>184827.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>359909.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>729598.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1107841.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>714541.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>984860.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1167763.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>724796.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>174938.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>488786.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>645464.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>775030.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>499403.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>641732.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>723737.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1135900.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>577992.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1134727.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1117443.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1166282.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>680171.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>893843.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>605677.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>835537.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>511916.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>401559.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>512614.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>553944.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>444942.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>368440.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>443022.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>632674.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>336580.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>474740.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>472834.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>687188.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>585810.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>640195.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>655928.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1069103.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>649457.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>732512.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1021256.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1264042.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>463486.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>693979.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>907921.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1277538.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1673560.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>378248.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>480161.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>683582.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>411592.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>600410.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>634428.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>798383.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>614540.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>822204.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>792220.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>29501853.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>29468042.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>30278181.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1647492.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1048259.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>869649.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>6227954.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6698239.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1224477.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>718317.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1114660.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1624682.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1565539.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2443612.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>6249402.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3903833.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7748061.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6618994.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3507025.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2407941.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2023034.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2558529.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1859689.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2163334.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1853378.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>487576.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>345290.0</v>
       </c>
-      <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>1649987.0</v>
+      </c>
+      <c r="C40">
         <v>2608021.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1888833.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1893889.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1224933.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1662860.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1686739.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1636637.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1487845.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2059238.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1859389.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2071738.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1988160.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2605308.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3808474.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3014421.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2147047.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2298203.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3409012.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1859417.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1402952.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1391293.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1428003.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2197254.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1417143.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1776912.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1503287.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1461696.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1119995.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1575161.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1196232.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1216279.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>837571.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1360744.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1436020.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1119481.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>863812.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1262800.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1109475.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1123647.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>972675.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1319720.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>941830.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>929388.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>742648.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1132024.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>817098.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1058374.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>747951.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>426541.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>912512.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>944816.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>678292.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>542776.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>778268.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>952267.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1758929.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2108412.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2354743.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2119874.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>16820062.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2105826.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>30023516.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2568289.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2908967.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>3517041.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>19666319.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>19708965.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>19496903.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1777063.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3403839.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>15027.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5943040.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-15739535.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>11261717.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>9520288.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>5667792.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>6740273.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>7926097.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>5246979.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>5521526.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>5246443.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4100647.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4108049.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2152646.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2115278.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1576930.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>201792.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>201792.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>757632.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>789196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201792.0</v>
       </c>
       <c r="R41">
         <v>201792.0</v>
       </c>
       <c r="S41">
+        <v>201792.0</v>
+      </c>
+      <c r="T41">
         <v>939508.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1982962.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1898166.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1898660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895955.0</v>
       </c>
       <c r="X41">
         <v>1895955.0</v>
       </c>
       <c r="Y41">
         <v>1895955.0</v>
       </c>
       <c r="Z41">
+        <v>1895955.0</v>
+      </c>
+      <c r="AA41">
         <v>1899734.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1900047.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1901433.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1900495.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1923166.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1919046.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1919639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694000.0</v>
       </c>
       <c r="AH41">
         <v>1694000.0</v>
       </c>
       <c r="AI41">
         <v>1694000.0</v>
       </c>
       <c r="AJ41">
         <v>1694000.0</v>
       </c>
       <c r="AK41">
-        <v>1695000.0</v>
+        <v>1694000.0</v>
       </c>
       <c r="AL41">
         <v>1695000.0</v>
       </c>
       <c r="AM41">
-        <v>1701000.0</v>
+        <v>1695000.0</v>
       </c>
       <c r="AN41">
         <v>1701000.0</v>
       </c>
       <c r="AO41">
+        <v>1701000.0</v>
+      </c>
+      <c r="AP41">
         <v>1713000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1706000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1708000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1711000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1712000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1713000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1712000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1711000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1709000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1703000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1695000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1694000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1695000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1694000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1686000.0</v>
       </c>
-      <c r="BD41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE41"/>
       <c r="BF41">
         <v>1636000.0</v>
       </c>
-      <c r="BG41"/>
+      <c r="BG41">
+        <v>1636000.0</v>
+      </c>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>636000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>643000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>649000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>677000.0</v>
       </c>
-      <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
-      <c r="BV41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>3000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>13000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>23000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>33000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>41000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>46000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>51000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>56000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>60000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>59000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>60000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>51000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>31000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>480821600.0</v>
+      </c>
+      <c r="C42">
         <v>480413839.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>479989433.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>479831741.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>479626843.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>479340901.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>479076907.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>478572046.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>478364590.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>478149161.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>478386566.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>478167423.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>477841714.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>477438450.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>477309781.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>477151483.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>476869064.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>476788012.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>477506300.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>476677849.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>475532361.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>454296536.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>453539933.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>447286412.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>444938793.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>444016341.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>441396448.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>437848864.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>435822663.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>429289968.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>429433238.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>424690414.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>421527929.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>380156510.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>374537329.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>369449475.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>366026479.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>364886468.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>364555145.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>363346264.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>362007445.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>352250667.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>351386898.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>335105414.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>333818184.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>332666935.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>331243773.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>330712810.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>330440921.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>326868578.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>325175903.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>324444058.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>312954620.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>312248520.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>310540284.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>309335626.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>309763726.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>308808546.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>301062241.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>300670364.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>300407149.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>292285985.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>291808896.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>291188730.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>289673839.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>287417317.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>277336033.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>276416562.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>275774083.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>275044413.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>274253498.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>273427495.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>272622504.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>271784975.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>270806480.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>269906412.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>268734290.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>257173827.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>256577935.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>256256564.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>255996436.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>256888075.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>257020903.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>257041721.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>257065121.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>103603132.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>103520732.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12819,116 +12936,115 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
-        <v>2200.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP44">
         <v>2200.0</v>
       </c>
       <c r="AQ44">
         <v>2200.0</v>
       </c>
       <c r="AR44">
         <v>2200.0</v>
       </c>
       <c r="AS44">
         <v>2200.0</v>
       </c>
       <c r="AT44">
         <v>2200.0</v>
       </c>
       <c r="AU44">
         <v>2200.0</v>
       </c>
       <c r="AV44">
         <v>2200.0</v>
       </c>
       <c r="AW44">
         <v>2200.0</v>
       </c>
@@ -12938,1343 +13054,1359 @@
       <c r="AY44">
         <v>2200.0</v>
       </c>
       <c r="AZ44">
         <v>2200.0</v>
       </c>
       <c r="BA44">
         <v>2200.0</v>
       </c>
       <c r="BB44">
         <v>2200.0</v>
       </c>
       <c r="BC44">
         <v>2200.0</v>
       </c>
       <c r="BD44">
         <v>2200.0</v>
       </c>
       <c r="BE44">
         <v>2200.0</v>
       </c>
       <c r="BF44">
         <v>2200.0</v>
       </c>
       <c r="BG44">
-        <v>0.0</v>
+        <v>2200.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
-      <c r="CH44">
+      <c r="CH44"/>
+      <c r="CI44">
         <v>43497000.0</v>
       </c>
-      <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>158555.0</v>
+      </c>
       <c r="C45">
+        <v>615378.0</v>
+      </c>
+      <c r="D45">
         <v>236631.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>280805.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>332607.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>785145.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>434707.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>478985.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>559691.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1064719.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>669107.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>723876.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>620738.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1107564.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>718986.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>68574.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>48931.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>55700.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>28857.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>32927.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>38118.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>40550.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>38920.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>44927.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>48900.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>53134.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>53327.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>59689.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>65011.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>62886.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>69542.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>76545.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>83793.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>90717.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>76513.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>45962.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>38602.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>20430.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>23887.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>26706.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>35680.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>44844.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>55159.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>65686.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>75792.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>82414.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>80801.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>105513.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>69906.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>78474.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>88104.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>62209.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>28505.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>29425.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>31994.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>41303.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>52665.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>65209.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>76175.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>90381.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>117595.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>153547.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>203874.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>262881.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>305692.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>368299.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>427067.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>493087.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>565821.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>673317.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>800173.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>867190.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>813027.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>870645.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1028222.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1073345.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1092510.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1134297.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>926019.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>519459.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>479660.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>308187.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>269215.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>158555.0</v>
+      </c>
+      <c r="C46">
         <v>192569.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>236631.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>280805.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>332607.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>382411.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>434707.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>478985.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>559691.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>621206.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>669107.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>723876.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>620738.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>674764.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>718986.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>773293.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>832038.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>881780.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>946071.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>68574.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>48931.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>226557.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>28857.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>32927.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>38118.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>40550.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>38920.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>44927.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>48900.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>53134.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>53327.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>59689.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>65011.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>62886.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>69542.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>76545.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>83793.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>90717.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>76513.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>45962.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>38602.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>20430.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>23887.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>26706.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>35680.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>44844.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>55159.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>65686.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>75792.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>82414.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>80801.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>105513.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>69906.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>78474.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>88104.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>62209.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>28505.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>29425.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>31994.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>41303.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>52665.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>65209.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>76175.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>90381.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>117595.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>153547.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>203874.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>262881.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>305692.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>368299.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>427067.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>493087.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>565821.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>673317.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>800173.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>867190.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>813027.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>870645.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1028222.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1073345.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1092510.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1134297.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>926019.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>519459.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>479660.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>308187.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>269215.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>54562.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>41144.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>45269.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>45894.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>50472.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>53002.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>57565.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>946071.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>68574.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>48931.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>55700.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>28857.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>32927.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>38118.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>40550.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>38920.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>44927.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>48900.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>53134.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>53327.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>59689.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>65011.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>62886.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>69542.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>76545.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>83793.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>90717.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>76513.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>45962.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>38602.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>20430.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>23887.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>26706.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>35680.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>44844.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>55159.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>65686.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>75792.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>82414.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>80801.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>105513.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>69906.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>78474.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>88104.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>62209.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>28505.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>29425.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>31994.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>41303.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>53000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>65000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>76000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>90000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>118000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>154000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>204000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>263000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>306000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>368000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>427000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>493000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>566000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>673000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>800000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>867000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>813000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>871000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1028000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1073000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1092000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1135000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>926000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>520000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>480000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>308000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-441335457.0</v>
+      </c>
+      <c r="C48">
         <v>-438749199.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-435946920.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-432896547.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-429615362.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-426751242.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-423936590.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-421084411.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-418456211.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-415701693.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-413642608.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-412919501.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-410047681.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-407130177.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-404128693.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-400476509.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-396447511.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-393061094.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-390977949.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-387398782.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-383114641.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-382926842.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-379941553.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-376237733.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-371786504.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-369072945.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-367088857.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-364710353.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-360828477.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-356131287.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-355923348.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-349143390.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-345999251.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-341456200.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-339853329.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-336098225.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-333309588.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-330293064.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-328843816.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-326008003.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-322808683.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-319427085.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-316691780.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-315083891.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-312797069.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-310582006.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-308201188.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-305860947.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-303739179.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-301386714.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-303675590.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-301438840.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-298652811.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-296233797.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-293799824.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-291421056.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-289139706.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-285272483.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-281769227.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-277875484.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-273194136.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-267538407.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-262547028.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-256846409.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-252512349.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-247351099.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-241435523.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-236640436.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-231975600.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-226982209.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-225567382.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-220752215.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-215859981.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-205057380.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-202065697.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-191837515.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-172057696.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-156154136.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-144509455.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-136146915.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-128914008.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-120464525.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-113257304.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-106814632.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-99611461.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-94752701.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-90757969.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-412919501.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-410047681.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-407130177.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-404128693.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-400476509.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-396447511.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-393061094.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-390977949.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-387398782.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-383114641.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-382926842.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-379941553.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-376237733.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-371786504.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-369072945.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-367088857.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-364710353.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-360828477.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-356131287.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-355923348.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-349143390.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-345999251.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-341456200.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-339853329.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-336098225.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-333309588.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-330293064.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-328843816.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-326008003.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-322808683.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-319427085.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-316691780.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-315083891.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-312797069.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-310582006.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-308201188.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-305860947.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-303739179.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-301386714.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-303675590.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-301438840.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-298652811.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-296233797.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-293799824.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-291421056.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-289139706.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-285272483.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-281769227.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-277875484.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>189965.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>112351.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
@@ -14290,299 +14422,303 @@
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>165198.0</v>
+      </c>
+      <c r="C51">
         <v>194331.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>180751.0</v>
+      </c>
+      <c r="E51">
         <v>301880.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>355058.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>193769.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>457126.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>190047.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>569072.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>215926.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>669232.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>720961.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>631576.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>681123.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>722913.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>771020.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>796814.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>826639.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>888398.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>186028.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>39891.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>75783.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>127615.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>182579.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>239307.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>278795.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>235868.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>798000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>6836000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>7023000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>18455000.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>14572000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>16978000.0</v>
       </c>
-      <c r="AS51"/>
       <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>17696000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>16637000.0</v>
       </c>
-      <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>28621640.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>43061511.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>14259212.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>43657355.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>42038030.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>46863622.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>17700000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>17900000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>18100000.0</v>
       </c>
-      <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>165198.0</v>
+      </c>
+      <c r="C52">
         <v>194331.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>180751.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>184842.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>189860.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>193769.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>201976.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>190047.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>217887.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>215926.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>205394.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>201277.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>142197.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>157505.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>167073.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>183616.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>163945.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>131965.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>150682.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694163000.0</v>
       </c>
       <c r="U52">
         <v>1694163000.0</v>
       </c>
       <c r="V52">
+        <v>1694163000.0</v>
+      </c>
+      <c r="W52">
         <v>186028.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694163000.0</v>
       </c>
       <c r="X52">
         <v>1694163000.0</v>
       </c>
       <c r="Y52">
         <v>1694163000.0</v>
       </c>
       <c r="Z52">
         <v>1694163000.0</v>
       </c>
       <c r="AA52">
         <v>1694163000.0</v>
       </c>
       <c r="AB52">
         <v>1694163000.0</v>
       </c>
       <c r="AC52">
         <v>1694163000.0</v>
       </c>
       <c r="AD52">
         <v>1694163000.0</v>
       </c>
       <c r="AE52">
         <v>1694163000.0</v>
       </c>
@@ -14621,160 +14757,161 @@
       </c>
       <c r="AQ52">
         <v>1694163000.0</v>
       </c>
       <c r="AR52">
         <v>1694163000.0</v>
       </c>
       <c r="AS52">
         <v>1694163000.0</v>
       </c>
       <c r="AT52">
         <v>1694163000.0</v>
       </c>
       <c r="AU52">
         <v>1694163000.0</v>
       </c>
       <c r="AV52">
         <v>1694163000.0</v>
       </c>
       <c r="AW52">
         <v>1694163000.0</v>
       </c>
       <c r="AX52">
         <v>1694163000.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AY52">
         <v>1694163000.0</v>
       </c>
+      <c r="AZ52"/>
       <c r="BA52">
         <v>1694163000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BB52">
+        <v>1694163000.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52">
         <v>256766.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>28621640.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>33577906.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3543047.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>4181473.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>14443366.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>17605485.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>17650538000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>17859881000.0</v>
       </c>
-      <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>42238337382.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
+      <c r="J53"/>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>39982213.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -14819,165 +14956,166 @@
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
-        <v>623751.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>623751.0</v>
       </c>
       <c r="BK53">
+        <v>623751.0</v>
+      </c>
+      <c r="BL53">
         <v>840000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>11490296.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>23699636.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>26811994.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>21389607.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>21268853.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>24372280.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>27804379.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>33540799.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>51856571.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>61099316.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>73205968.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>91179092.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>95716690.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>78921624.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>108433660.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>111522445.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>101022899.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>125076770.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>123972396.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>75900000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>12000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>1250000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15021,1176 +15159,1189 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>42704854.0</v>
+      </c>
+      <c r="C55">
         <v>45603109.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>47578388.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>49823875.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>52431150.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>55875926.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>58119421.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>60403808.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>62893917.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>66269977.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>68136561.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>68718642.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>71132845.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>74154905.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>78391770.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>81235596.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>84175187.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>87406458.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>91623960.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>93683848.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>96100719.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>75419110.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>77293393.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>75838441.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>77014481.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>79205174.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>78224057.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>77151695.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>78547719.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>77222692.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>77275331.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>79076687.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>78664744.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>43419064.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>40107564.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>38456323.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>37424345.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>39813134.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>40777871.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>42363286.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>43858557.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>37906323.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>39587069.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>24719397.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>25467843.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>27273494.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>27787306.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>29564076.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>31217204.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>29546243.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>26196620.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>27676769.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>18845713.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>19568041.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>21499635.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>23034807.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>26912971.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>30787330.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>24640187.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>27155754.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>75437912.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>72934169.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>76671948.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>83630742.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>85701171.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>94326907.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>55948522.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>59857431.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>64186807.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>50223915.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>51878926.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>57956749.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>63800099.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>73752438.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>83006226.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>90631335.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>106686154.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>111590825.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>121755868.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>126990143.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>134498023.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>142393710.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>147963814.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>154577597.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>159725538.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>53768595.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>57016075.0</v>
       </c>
-      <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>28146059.0</v>
+      </c>
+      <c r="C56">
         <v>30991304.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>32922521.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>35123834.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37679307.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>41074279.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>43265478.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>45505587.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>47863595.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>51174380.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>52996147.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>53521735.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>56034398.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>58987109.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>53148995.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>65957004.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>68831153.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>72008946.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>76160111.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>78909706.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>81468122.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>60716934.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>62555184.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>61046127.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>62165804.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>64304573.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>63274466.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>62250456.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>63763607.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>62758360.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>62810806.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>64605800.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>63571877.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>28328323.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>25010167.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>23362881.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>22324344.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>24703847.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>25611997.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>27221351.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>28687496.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>22726206.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>24344784.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>9602063.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>10337491.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>12132921.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>12630879.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>14404508.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>16061879.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>14382606.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>11039097.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>12497641.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3712646.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4422122.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>6344933.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>7892958.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>11804225.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>15707664.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>9557952.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>12714210.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>60881710.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>58343997.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>62281215.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>38494838.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>40345352.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>46923224.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>53262278.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>56624419.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>34014429.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>20015601.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>48565672.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>57463662.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>63234278.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>73079121.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>82206053.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>89764145.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>105873127.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>110670180.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>120727646.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>125916798.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>133405513.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>141259413.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>147037795.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>154058138.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>159245878.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>51288904.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>55678136.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>3095828.0</v>
+      </c>
+      <c r="C57">
         <v>3797507.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3337441.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2648176.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2133684.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2959123.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2596918.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2494379.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2510496.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3279101.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2801679.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2821236.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2715422.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3187459.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4528267.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3840671.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2976241.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2832908.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4202112.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2466572.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1831104.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2193950.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1804274.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2773760.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1794643.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2228238.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1733663.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1789857.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1374109.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2191914.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1804514.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1568145.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1198982.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2880969.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1737729.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1419891.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1021952.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1630075.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1375055.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1333371.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1049796.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1490506.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1296530.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1106943.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>853029.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1593994.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1134790.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1096403.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>901816.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>460435.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1099404.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1075633.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>948150.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1037792.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1156519.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3207577.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2741766.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3697294.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3431546.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2450592.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>46316967.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>36790204.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>34145445.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>7264367.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>18394189.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>22422797.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>20095821.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>20137140.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>20445514.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2179383.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3773341.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>5314137.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>7058338.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>7140927.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>14231452.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>12540355.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>9990967.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>10568543.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>9696771.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>6738687.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>7273154.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>6626425.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>4967807.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>5198304.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>3230961.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2585076.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2012628.0</v>
       </c>
-      <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>3297620.0</v>
+      </c>
+      <c r="C58">
         <v>4016428.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3613632.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2967006.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2500674.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3372375.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3053860.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2998654.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3063473.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3891553.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3467309.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3542713.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3406593.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3912870.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5285899.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4629867.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3810902.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3729374.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5141620.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4449534.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3729270.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4092610.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3740120.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4745498.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3818213.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4310551.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3873017.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3970085.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3510472.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4115080.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3723560.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3487784.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3094937.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4776924.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5387892.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5070054.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4672913.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5281205.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5032054.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4990557.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4718414.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5153349.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4961265.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4774084.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4521512.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5262905.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4802649.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4763203.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4567307.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4120487.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4749567.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4725796.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4598313.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4688049.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4798682.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>5163577.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6334256.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>7289784.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>5387546.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4406592.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>48272967.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>48229809.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>47454015.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>49339347.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>48593395.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>54313433.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>20095821.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>20137140.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>20445514.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2179383.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>3773341.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>5314137.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>7058338.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>7144237.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>14244693.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>12563528.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>10024071.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>10609917.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>9743093.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>6789957.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>7329373.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>6685931.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>5027279.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>5257742.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>3281610.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>46099473.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2025540.0</v>
       </c>
-      <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16234,381 +16385,385 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>39407234.0</v>
+      </c>
+      <c r="C60">
         <v>41586681.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>43964756.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>46856869.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>49930476.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>52503551.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>55065561.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>57405154.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>59830444.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>62378424.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>64669252.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>65175929.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>67726252.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>70242035.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>73105871.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>76605729.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>80364285.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>83677084.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>86482340.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>89234314.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>92371449.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>71326500.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>73553273.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>71092943.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>73196268.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>74894623.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>74351040.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>73181610.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>75037247.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>73107612.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>73551771.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>75588903.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>75569807.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>38642140.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>34719672.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>33386269.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>32751432.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>34531929.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>35745817.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>37372729.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>39140143.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>32752974.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>34625804.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>19945313.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>20946331.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>22010589.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>22984657.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>24800873.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>26649897.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>25425756.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>21447053.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>22950973.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>14247400.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>14879992.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>16700953.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>17871230.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>20578715.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>23497546.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>19252641.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>22749162.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>27164945.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>24704360.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>29217933.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>34291395.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>37107776.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>40013474.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>35852701.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>39720291.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>43741293.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>48044532.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>48105585.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>52642612.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>56741761.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>66608201.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>68761533.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>78067807.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>96662083.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>100980908.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>112012775.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>120200186.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>127168650.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>135707779.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>142936535.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>149319855.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>156443928.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>7669122.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>54990535.0</v>
       </c>
-      <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -16623,154 +16778,157 @@
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
-        <v>-1124389.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>-1124389.0</v>
       </c>
       <c r="BA61">
         <v>-1124389.0</v>
       </c>
       <c r="BB61">
-        <v>-1131086.0</v>
+        <v>-1124389.0</v>
       </c>
       <c r="BC61">
         <v>-1131086.0</v>
       </c>
       <c r="BD61">
-        <v>-1161816.0</v>
+        <v>-1131086.0</v>
       </c>
       <c r="BE61">
         <v>-1161816.0</v>
       </c>
       <c r="BF61">
-        <v>-1189705.0</v>
+        <v>-1161816.0</v>
       </c>
       <c r="BG61">
         <v>-1189705.0</v>
       </c>
       <c r="BH61">
+        <v>-1189705.0</v>
+      </c>
+      <c r="BI61">
         <v>-1193930.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1198000.0</v>
       </c>
       <c r="BK61">
         <v>-1198000.0</v>
       </c>
       <c r="BL61">
-        <v>-1212000.0</v>
+        <v>-1198000.0</v>
       </c>
       <c r="BM61">
         <v>-1212000.0</v>
       </c>
       <c r="BN61">
-        <v>-1235000.0</v>
+        <v>-1212000.0</v>
       </c>
       <c r="BO61">
         <v>-1235000.0</v>
       </c>
       <c r="BP61">
-        <v>-1276000.0</v>
+        <v>-1235000.0</v>
       </c>
       <c r="BQ61">
         <v>-1276000.0</v>
       </c>
       <c r="BR61">
-        <v>-1317000.0</v>
+        <v>-1276000.0</v>
       </c>
       <c r="BS61">
         <v>-1317000.0</v>
       </c>
       <c r="BT61">
-        <v>-1361000.0</v>
+        <v>-1317000.0</v>
       </c>
       <c r="BU61">
         <v>-1361000.0</v>
       </c>
       <c r="BV61">
-        <v>-1404000.0</v>
+        <v>-1361000.0</v>
       </c>
       <c r="BW61">
         <v>-1404000.0</v>
       </c>
       <c r="BX61">
-        <v>-1438000.0</v>
+        <v>-1404000.0</v>
       </c>
       <c r="BY61">
         <v>-1438000.0</v>
       </c>
       <c r="BZ61">
         <v>-1438000.0</v>
       </c>
       <c r="CA61">
+        <v>-1438000.0</v>
+      </c>
+      <c r="CB61">
         <v>-1260000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-1040000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-875000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-55000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16818,50 +16976,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16958,51 +17117,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>378606.0</v>
       </c>
       <c r="C2">
         <v>21077.0</v>
       </c>
       <c r="D2">
         <v>20295.0</v>
       </c>
       <c r="E2">
         <v>212426.0</v>
       </c>
       <c r="F2"/>
       <c r="G2">
         <v>21342.0</v>
       </c>
       <c r="H2">
         <v>23944.0</v>
       </c>
       <c r="I2">
         <v>25881.0</v>
       </c>
       <c r="J2">
         <v>28098.0</v>
@@ -17024,51 +17183,51 @@
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2">
         <v>146607000.0</v>
       </c>
       <c r="U2">
         <v>146607.0</v>
       </c>
       <c r="V2">
         <v>674232.0</v>
       </c>
       <c r="W2">
         <v>437582.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>20099.0</v>
       </c>
       <c r="C3">
         <v>21077.0</v>
       </c>
       <c r="D3">
         <v>20295.0</v>
       </c>
       <c r="E3">
         <v>17707.0</v>
       </c>
       <c r="F3">
         <v>26149.0</v>
       </c>
       <c r="G3">
         <v>21342.0</v>
       </c>
       <c r="H3">
         <v>23944.0</v>
       </c>
       <c r="I3">
         <v>25881.0</v>
       </c>
@@ -17102,96 +17261,96 @@
       <c r="S3">
         <v>305018.0</v>
       </c>
       <c r="T3">
         <v>345437.0</v>
       </c>
       <c r="U3">
         <v>-308374.0</v>
       </c>
       <c r="V3">
         <v>-715918.0</v>
       </c>
       <c r="W3">
         <v>45298.0</v>
       </c>
       <c r="X3">
         <v>29872.0</v>
       </c>
       <c r="Y3">
         <v>-82000.0</v>
       </c>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
         <v>-11991963.0</v>
       </c>
       <c r="C5">
-        <v>-12675331.0</v>
+        <v>-11044012.0</v>
       </c>
       <c r="D5">
-        <v>-9900265.0</v>
+        <v>-8568469.0</v>
       </c>
       <c r="E5">
-        <v>-14628649.0</v>
+        <v>-14066261.0</v>
       </c>
       <c r="F5">
-        <v>-10215812.0</v>
+        <v>-10131684.0</v>
       </c>
       <c r="G5">
         <v>-14178323.0</v>
       </c>
       <c r="H5">
         <v>-14031077.0</v>
       </c>
       <c r="I5">
         <v>-15586826.0</v>
       </c>
       <c r="J5">
         <v>-13027093.0</v>
       </c>
       <c r="K5">
         <v>-10881834.0</v>
       </c>
       <c r="L5">
         <v>-8822386.0</v>
       </c>
       <c r="M5">
         <v>-9223011.0</v>
       </c>
       <c r="N5">
         <v>-4024489.0</v>
       </c>
@@ -17212,66 +17371,66 @@
       </c>
       <c r="T5">
         <v>-48712668.0</v>
       </c>
       <c r="U5">
         <v>-41369159.0</v>
       </c>
       <c r="V5">
         <v>-24823763.0</v>
       </c>
       <c r="W5">
         <v>-48272606.0</v>
       </c>
       <c r="X5">
         <v>-6313076.0</v>
       </c>
       <c r="Y5">
         <v>-7013000.0</v>
       </c>
       <c r="Z5">
         <v>-2015000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>-11971864.0</v>
       </c>
       <c r="C6">
-        <v>-12654254.0</v>
+        <v>-11022935.0</v>
       </c>
       <c r="D6">
-        <v>-9879970.0</v>
+        <v>-8548174.0</v>
       </c>
       <c r="E6">
-        <v>-14610942.0</v>
+        <v>-14048554.0</v>
       </c>
       <c r="F6">
-        <v>-10189663.0</v>
+        <v>-10105535.0</v>
       </c>
       <c r="G6">
         <v>-14156981.0</v>
       </c>
       <c r="H6">
         <v>-14007133.0</v>
       </c>
       <c r="I6">
         <v>-15560945.0</v>
       </c>
       <c r="J6">
         <v>-12998995.0</v>
       </c>
       <c r="K6">
         <v>-10867707.0</v>
       </c>
       <c r="L6">
         <v>-8795682.0</v>
       </c>
       <c r="M6">
         <v>-9182825.0</v>
       </c>
       <c r="N6">
         <v>-3924002.0</v>
       </c>
@@ -17292,113 +17451,113 @@
       </c>
       <c r="T6">
         <v>-48367231.0</v>
       </c>
       <c r="U6">
         <v>-41677533.0</v>
       </c>
       <c r="V6">
         <v>-25539681.0</v>
       </c>
       <c r="W6">
         <v>-48227308.0</v>
       </c>
       <c r="X6">
         <v>-6283204.0</v>
       </c>
       <c r="Y6">
         <v>-7095000.0</v>
       </c>
       <c r="Z6">
         <v>-2015000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>700000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>31051.0</v>
       </c>
       <c r="C9">
         <v>-21077.0</v>
       </c>
       <c r="D9">
         <v>1000000.0</v>
       </c>
       <c r="E9">
         <v>-212426.0</v>
       </c>
       <c r="F9">
         <v>4037499.0</v>
       </c>
       <c r="G9">
         <v>-21342.0</v>
       </c>
       <c r="H9">
         <v>-23944.0</v>
       </c>
       <c r="I9">
         <v>-25881.0</v>
       </c>
@@ -17422,51 +17581,51 @@
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9">
         <v>117270000.0</v>
       </c>
       <c r="U9">
         <v>117270.0</v>
       </c>
       <c r="V9">
         <v>129836.0</v>
       </c>
       <c r="W9">
         <v>52700.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>-11991963.0</v>
       </c>
       <c r="C10">
         <v>-11044012.0</v>
       </c>
       <c r="D10">
         <v>-8568469.0</v>
       </c>
       <c r="E10">
         <v>-14066261.0</v>
       </c>
       <c r="F10">
         <v>-10131684.0</v>
       </c>
       <c r="G10">
         <v>-13855545.0</v>
       </c>
       <c r="H10">
         <v>-12928998.0</v>
       </c>
       <c r="I10">
         <v>-14669811.0</v>
       </c>
@@ -17500,51 +17659,51 @@
       <c r="S10">
         <v>-21911270.0</v>
       </c>
       <c r="T10">
         <v>-48883244.0</v>
       </c>
       <c r="U10">
         <v>-35689611000.0</v>
       </c>
       <c r="V10">
         <v>-25692135000.0</v>
       </c>
       <c r="W10">
         <v>-48272603000.0</v>
       </c>
       <c r="X10">
         <v>-6209130.0</v>
       </c>
       <c r="Y10">
         <v>-6931000.0</v>
       </c>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>5994.0</v>
       </c>
       <c r="C11">
         <v>5537.0</v>
       </c>
       <c r="D11">
         <v>3047.0</v>
       </c>
       <c r="E11">
         <v>2822.0</v>
       </c>
       <c r="F11">
         <v>2568.0</v>
       </c>
       <c r="G11">
         <v>-1648.0</v>
       </c>
       <c r="H11">
         <v>12660.0</v>
       </c>
       <c r="I11">
         <v>5276.0</v>
       </c>
@@ -17578,51 +17737,51 @@
       <c r="S11">
         <v>13559.0</v>
       </c>
       <c r="T11">
         <v>20000.0</v>
       </c>
       <c r="U11">
         <v>-5679548.0</v>
       </c>
       <c r="V11">
         <v>-3679596.0</v>
       </c>
       <c r="W11">
         <v>-339783.0</v>
       </c>
       <c r="X11">
         <v>-51973.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>1795000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>562388.0</v>
       </c>
       <c r="F12">
         <v>84128.0</v>
       </c>
       <c r="G12">
         <v>322778.0</v>
       </c>
       <c r="H12">
         <v>1102079.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>298.0</v>
       </c>
       <c r="K12">
         <v>454.0</v>
       </c>
@@ -17652,131 +17811,133 @@
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>1303792.0</v>
+      </c>
       <c r="C13">
         <v>1670804.0</v>
       </c>
       <c r="D13">
         <v>1834665.0</v>
       </c>
       <c r="E13">
         <v>809673.0</v>
       </c>
       <c r="F13">
         <v>143626.0</v>
       </c>
       <c r="G13">
         <v>361182.0</v>
       </c>
       <c r="H13">
         <v>1148242.0</v>
       </c>
       <c r="I13">
         <v>939909.0</v>
       </c>
       <c r="J13">
         <v>145210.0</v>
       </c>
       <c r="K13">
         <v>66200.0</v>
       </c>
       <c r="L13">
         <v>38880.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>-11997957.0</v>
       </c>
       <c r="C15">
         <v>-11049549.0</v>
       </c>
       <c r="D15">
         <v>-8571516.0</v>
       </c>
       <c r="E15">
         <v>-14069083.0</v>
       </c>
       <c r="F15">
         <v>-10134252.0</v>
       </c>
       <c r="G15">
         <v>-13853897.0</v>
       </c>
       <c r="H15">
         <v>-12941658.0</v>
       </c>
       <c r="I15">
         <v>-14675087.0</v>
       </c>
@@ -17812,51 +17973,51 @@
       </c>
       <c r="T15">
         <v>-48903244.0</v>
       </c>
       <c r="U15">
         <v>-35689611.0</v>
       </c>
       <c r="V15">
         <v>-25692135.0</v>
       </c>
       <c r="W15">
         <v>-48272603.0</v>
       </c>
       <c r="X15">
         <v>-6209130.0</v>
       </c>
       <c r="Y15">
         <v>-6931000.0</v>
       </c>
       <c r="Z15">
         <v>-1795000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-14069083.0</v>
       </c>
       <c r="F16">
         <v>-10134252.0</v>
       </c>
       <c r="G16">
         <v>-13853897.0</v>
       </c>
       <c r="H16">
         <v>-12941658.0</v>
       </c>
       <c r="I16">
         <v>-14675087.0</v>
       </c>
       <c r="J16">
         <v>-11163136.0</v>
       </c>
       <c r="K16">
         <v>-10865979.0</v>
       </c>
@@ -17866,53 +18027,55 @@
       <c r="M16">
         <v>-9195292.0</v>
       </c>
       <c r="N16">
         <v>-4028528.0</v>
       </c>
       <c r="O16">
         <v>-10961314.0</v>
       </c>
       <c r="P16">
         <v>-17734076.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>-11997957.0</v>
+      </c>
       <c r="C17">
         <v>-11049549.0</v>
       </c>
       <c r="D17">
         <v>-8571516.0</v>
       </c>
       <c r="E17">
         <v>-14069083.0</v>
       </c>
       <c r="F17">
         <v>-10134252.0</v>
       </c>
       <c r="G17">
         <v>-13853897.0</v>
       </c>
       <c r="H17">
         <v>-12941658.0</v>
       </c>
       <c r="I17">
         <v>-14675087.0</v>
       </c>
       <c r="J17">
         <v>-11163136.0</v>
       </c>
       <c r="K17">
@@ -17924,99 +18087,101 @@
       <c r="M17">
         <v>-9195292.0</v>
       </c>
       <c r="N17">
         <v>-4028528.0</v>
       </c>
       <c r="O17">
         <v>-10961314.0</v>
       </c>
       <c r="P17">
         <v>-17734076.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>1303792.0</v>
+      </c>
       <c r="C18">
         <v>1670804.0</v>
       </c>
       <c r="D18">
         <v>1834665.0</v>
       </c>
       <c r="E18">
         <v>809673.0</v>
       </c>
       <c r="F18">
         <v>143626.0</v>
       </c>
       <c r="G18">
         <v>361182.0</v>
       </c>
       <c r="H18">
         <v>1148242.0</v>
       </c>
       <c r="I18">
         <v>939909.0</v>
       </c>
       <c r="J18">
         <v>-298.0</v>
       </c>
       <c r="K18">
         <v>-454.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>562388.0</v>
       </c>
       <c r="F19">
         <v>84128.0</v>
       </c>
       <c r="G19">
         <v>322778.0</v>
       </c>
       <c r="H19">
         <v>1102079.0</v>
       </c>
       <c r="I19">
         <v>917015.0</v>
       </c>
       <c r="J19">
         <v>120205.0</v>
       </c>
       <c r="K19">
         <v>20063.0</v>
       </c>
@@ -18026,81 +18191,81 @@
       <c r="M19">
         <v>24375.0</v>
       </c>
       <c r="N19">
         <v>-3953.0</v>
       </c>
       <c r="O19">
         <v>-4814.0</v>
       </c>
       <c r="P19">
         <v>-18976.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>-13283000.0</v>
       </c>
       <c r="C21">
         <v>-12675331.0</v>
       </c>
       <c r="D21">
         <v>-9900265.0</v>
       </c>
       <c r="E21">
         <v>-14628649.0</v>
       </c>
       <c r="F21">
         <v>-10215812.0</v>
       </c>
       <c r="G21">
         <v>-14178323.0</v>
       </c>
       <c r="H21">
         <v>-14031077.0</v>
       </c>
       <c r="I21">
         <v>-15586826.0</v>
       </c>
@@ -18136,81 +18301,81 @@
       </c>
       <c r="T21">
         <v>-53493968.0</v>
       </c>
       <c r="U21">
         <v>-41677533.0</v>
       </c>
       <c r="V21">
         <v>-30087649.0</v>
       </c>
       <c r="W21">
         <v>-48612386.0</v>
       </c>
       <c r="X21">
         <v>-6261103.0</v>
       </c>
       <c r="Y21">
         <v>-7013000.0</v>
       </c>
       <c r="Z21">
         <v>-2015000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>13692659.0</v>
       </c>
       <c r="C23">
         <v>12675331.0</v>
       </c>
       <c r="D23">
         <v>10900265.0</v>
       </c>
       <c r="E23">
         <v>14628649.0</v>
       </c>
       <c r="F23">
         <v>14253311.0</v>
       </c>
       <c r="G23">
         <v>14178323.0</v>
       </c>
       <c r="H23">
         <v>14031077.0</v>
       </c>
       <c r="I23">
         <v>15586826.0</v>
       </c>
@@ -18246,130 +18411,132 @@
       </c>
       <c r="T23">
         <v>53493968.0</v>
       </c>
       <c r="U23">
         <v>41941410.0</v>
       </c>
       <c r="V23">
         <v>30891717.0</v>
       </c>
       <c r="W23">
         <v>49102668.0</v>
       </c>
       <c r="X23">
         <v>6261103.0</v>
       </c>
       <c r="Y23">
         <v>7013000.0</v>
       </c>
       <c r="Z23">
         <v>2015000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>20099.0</v>
+      </c>
       <c r="C25">
         <v>21077.0</v>
       </c>
       <c r="D25">
         <v>20295.0</v>
       </c>
       <c r="E25">
         <v>17707.0</v>
       </c>
       <c r="F25">
         <v>26149.0</v>
       </c>
       <c r="G25">
         <v>21342.0</v>
       </c>
       <c r="H25">
         <v>23944.0</v>
       </c>
       <c r="I25">
         <v>25881.0</v>
       </c>
       <c r="J25">
         <v>28098.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
-        <v>7154848.0</v>
+        <v>7155260.0</v>
       </c>
       <c r="C26">
         <v>7195144.0</v>
       </c>
       <c r="D26">
         <v>5658295.0</v>
       </c>
       <c r="E26">
         <v>9143404.0</v>
       </c>
       <c r="F26">
         <v>8100027.0</v>
       </c>
       <c r="G26">
         <v>7485192.0</v>
       </c>
       <c r="H26">
         <v>6079042.0</v>
       </c>
       <c r="I26">
         <v>5625814.0</v>
       </c>
       <c r="J26">
         <v>4223746.0</v>
       </c>
@@ -18402,96 +18569,98 @@
       </c>
       <c r="T26">
         <v>42121095.0</v>
       </c>
       <c r="U26">
         <v>32170847.0</v>
       </c>
       <c r="V26">
         <v>22738241.0</v>
       </c>
       <c r="W26">
         <v>11317055.0</v>
       </c>
       <c r="X26">
         <v>4723158.0</v>
       </c>
       <c r="Y26">
         <v>5551000.0</v>
       </c>
       <c r="Z26">
         <v>952000.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>179</v>
+      </c>
+      <c r="B27">
+        <v>204236.0</v>
+      </c>
       <c r="C27">
         <v>258647.0</v>
       </c>
       <c r="D27">
         <v>257931.0</v>
       </c>
       <c r="E27">
         <v>248610.0</v>
       </c>
       <c r="F27">
         <v>228779.0</v>
       </c>
       <c r="G27">
         <v>240467.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27">
         <v>3122957969.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
-        <v>6159205.0</v>
+        <v>5954969.0</v>
       </c>
       <c r="C28">
         <v>5221953.0</v>
       </c>
       <c r="D28">
         <v>4984439.0</v>
       </c>
       <c r="E28">
         <v>5236247.0</v>
       </c>
       <c r="F28">
         <v>5486506.0</v>
       </c>
       <c r="G28">
         <v>6453021.0</v>
       </c>
       <c r="H28">
         <v>7952035.0</v>
       </c>
       <c r="I28">
         <v>9961012.0</v>
       </c>
       <c r="J28">
         <v>8803347.0</v>
       </c>
@@ -18518,101 +18687,103 @@
       </c>
       <c r="R28">
         <v>10366291.0</v>
       </c>
       <c r="S28">
         <v>8773695.0</v>
       </c>
       <c r="T28">
         <v>11372873.0</v>
       </c>
       <c r="U28">
         <v>9623956.0</v>
       </c>
       <c r="V28">
         <v>7479244.0</v>
       </c>
       <c r="W28">
         <v>3160306000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>5994.0</v>
+      </c>
       <c r="C29">
         <v>5537.0</v>
       </c>
       <c r="D29">
         <v>3047.0</v>
       </c>
       <c r="E29">
         <v>2822.0</v>
       </c>
       <c r="F29">
         <v>2568.0</v>
       </c>
       <c r="G29">
         <v>-1648.0</v>
       </c>
       <c r="H29">
         <v>12660.0</v>
       </c>
       <c r="I29">
         <v>5276.0</v>
       </c>
       <c r="J29">
         <v>-1744050.0</v>
       </c>
       <c r="K29">
         <v>3754.0</v>
       </c>
       <c r="L29">
         <v>7360.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>13314053.0</v>
       </c>
       <c r="C30">
         <v>12675331.0</v>
       </c>
       <c r="D30">
         <v>10900265.0</v>
       </c>
       <c r="E30">
         <v>14628649.0</v>
       </c>
       <c r="F30">
         <v>14253311.0</v>
       </c>
       <c r="G30">
         <v>14178323.0</v>
       </c>
       <c r="H30">
         <v>14031077.0</v>
       </c>
       <c r="I30">
         <v>15586826.0</v>
       </c>
@@ -18648,51 +18819,51 @@
       </c>
       <c r="T30">
         <v>53493968.0</v>
       </c>
       <c r="U30">
         <v>41794803.0</v>
       </c>
       <c r="V30">
         <v>30217485.0</v>
       </c>
       <c r="W30">
         <v>48665086.0</v>
       </c>
       <c r="X30">
         <v>6261103.0</v>
       </c>
       <c r="Y30">
         <v>7013000.0</v>
       </c>
       <c r="Z30">
         <v>2015000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
         <v>1291039.0</v>
       </c>
       <c r="C31">
         <v>1631319.0</v>
       </c>
       <c r="D31">
         <v>1331796.0</v>
       </c>
       <c r="E31">
         <v>562388.0</v>
       </c>
       <c r="F31">
         <v>84128.0</v>
       </c>
       <c r="G31">
         <v>322778.0</v>
       </c>
       <c r="H31">
         <v>1102079.0</v>
       </c>
       <c r="I31">
         <v>917015.0</v>
       </c>
@@ -18726,51 +18897,51 @@
       <c r="S31">
         <v>690076.0</v>
       </c>
       <c r="T31">
         <v>4610724.0</v>
       </c>
       <c r="U31">
         <v>5987922.0</v>
       </c>
       <c r="V31">
         <v>4395514.0</v>
       </c>
       <c r="W31">
         <v>339783.0</v>
       </c>
       <c r="X31">
         <v>51973.0</v>
       </c>
       <c r="Y31">
         <v>82000.0</v>
       </c>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>409657.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>1000000.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>4037499.0</v>
       </c>
       <c r="G32">
         <v>4000000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -18813,403 +18984,406 @@
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>174361.0</v>
+      </c>
+      <c r="C2">
         <v>99981.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>115272.0</v>
+      </c>
+      <c r="E2">
         <v>116349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5177.0</v>
       </c>
       <c r="F2">
         <v>5177.0</v>
       </c>
       <c r="G2">
+        <v>5177.0</v>
+      </c>
+      <c r="H2">
         <v>5180.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5370.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5350.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5492.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5703.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54119.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>53624.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47927.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54188.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60703.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49608.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6374.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>6154.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
-[...1 lines deleted...]
-      </c>
+      <c r="AD2"/>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
@@ -19224,76 +19398,76 @@
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
+        <v>0.0</v>
+      </c>
+      <c r="AY2">
         <v>2564000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2219000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2755000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2386000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2420000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2428000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2775000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4055000.0</v>
       </c>
-      <c r="BF2">
-[...1 lines deleted...]
-      </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>0.0</v>
       </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
         <v>0.0</v>
       </c>
       <c r="BO2">
@@ -19302,396 +19476,400 @@
       <c r="BP2">
         <v>0.0</v>
       </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
       <c r="BR2">
         <v>0.0</v>
       </c>
       <c r="BS2">
         <v>0.0</v>
       </c>
       <c r="BT2">
         <v>0.0</v>
       </c>
       <c r="BU2">
         <v>0.0</v>
       </c>
       <c r="BV2">
         <v>0.0</v>
       </c>
       <c r="BW2">
         <v>0.0</v>
       </c>
       <c r="BX2">
+        <v>0.0</v>
+      </c>
+      <c r="BY2">
         <v>49725000.0</v>
       </c>
-      <c r="BY2">
-[...1 lines deleted...]
-      </c>
       <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
         <v>-90435.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>95436.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>49725.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>91881.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>633855.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>14318.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>25020.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1039.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>128635.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>143187.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>55253.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>110507.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>44812.0</v>
+      </c>
+      <c r="C3">
         <v>-57245.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>5303.0</v>
+      </c>
+      <c r="E3">
         <v>5064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5177.0</v>
       </c>
       <c r="F3">
         <v>5177.0</v>
       </c>
       <c r="G3">
+        <v>5177.0</v>
+      </c>
+      <c r="H3">
         <v>5180.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5370.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5350.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5492.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5703.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4995.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4105.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4331.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4459.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4487.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4429.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6374.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7168.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6154.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6453.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5855.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5217.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5210.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5060.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5597.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6010.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6203.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6134.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6113.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6289.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6790.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6689.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6646.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6998.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7237.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7217.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3324.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2599.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4099.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4105.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3431.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5248.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8845.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>9180.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9721.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9965.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>10222.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10278.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9521.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>23684.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>33715.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>33567.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>45031.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7945.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7608.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8944.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8654.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>9309.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>11362.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12544.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>18614.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>21404.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>27212.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>41027.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>49355.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>38679.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>68561.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>62607.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>767422.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>64069.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>60828.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-587301.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>107521.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>134955.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>16066.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>86895.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>122463.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-50625.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-170229.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-209983.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-317340.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-342107.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-79638.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>23167.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>17937.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>13250.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10076.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4035.0</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -19825,624 +20003,631 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
+        <v>-2586258.0</v>
+      </c>
+      <c r="C5">
         <v>-2796285.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3050373.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-3202510.0</v>
+        <v>-3281185.0</v>
       </c>
       <c r="F5">
-        <v>-3183714.0</v>
+        <v>-2864120.0</v>
       </c>
       <c r="G5">
-        <v>-3309128.0</v>
+        <v>-2809115.0</v>
       </c>
       <c r="H5">
-        <v>-3046496.0</v>
+        <v>-2852179.0</v>
       </c>
       <c r="I5">
-        <v>-3135993.0</v>
+        <v>-2628200.0</v>
       </c>
       <c r="J5">
+        <v>-2754518.0</v>
+      </c>
+      <c r="K5">
         <v>-2056039.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-3300030.0</v>
+        <v>-723107.0</v>
       </c>
       <c r="M5">
-        <v>-2963243.0</v>
+        <v>-2871820.0</v>
       </c>
       <c r="N5">
-        <v>-3231235.0</v>
+        <v>-2917504.0</v>
       </c>
       <c r="O5">
-        <v>-3897467.0</v>
+        <v>-2998662.0</v>
       </c>
       <c r="P5">
-        <v>-4089934.0</v>
+        <v>-3652184.0</v>
       </c>
       <c r="Q5">
-        <v>-3410012.0</v>
+        <v>-4028997.0</v>
       </c>
       <c r="R5">
+        <v>-3386417.0</v>
+      </c>
+      <c r="S5">
         <v>-2080574.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
-        <v>-4309513.0</v>
+        <v>-3579167.0</v>
       </c>
       <c r="U5">
+        <v>-4284141.0</v>
+      </c>
+      <c r="V5">
         <v>-201529.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3013442.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3730016.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4510366.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2924499.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2224132.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2645565.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4182020.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4979359.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-492249.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7027714.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3400282.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4666581.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3355066.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3791536.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2804988.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3023522.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1440756.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2844745.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3204757.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3391575.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2736169.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1594133.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2277128.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2214955.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2382977.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2345259.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2131041.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2363733.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3427298.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2242347.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2784240.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2420259.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-47418.17</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2372950.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2281350.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3867223.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3004059.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3907388.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3737603.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-5003343.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-4325902.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-5034756.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3927791.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5117827.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-6135420.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4730568.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4599718.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5265095.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-3785086.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-5696663.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4459924.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-8072372.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-4032450.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-11341393.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-20901148.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-17499814.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-13069955.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-10011240.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-8518848.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-9646653.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-8227624.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-7362938.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-8259524.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-5498478.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-4142400.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-17729530.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-20051835.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-6688621.0</v>
       </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>-2541446.0</v>
+      </c>
+      <c r="C6">
         <v>-2853530.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>-3602028.0</v>
+        <v>-3045070.0</v>
       </c>
       <c r="E6">
-        <v>-3197333.0</v>
+        <v>-3276121.0</v>
       </c>
       <c r="F6">
-        <v>-3178537.0</v>
+        <v>-2858943.0</v>
       </c>
       <c r="G6">
-        <v>-3303948.0</v>
+        <v>-2803938.0</v>
       </c>
       <c r="H6">
-        <v>-3041126.0</v>
+        <v>-2846999.0</v>
       </c>
       <c r="I6">
-        <v>-3130643.0</v>
+        <v>-2622830.0</v>
       </c>
       <c r="J6">
+        <v>-2749168.0</v>
+      </c>
+      <c r="K6">
         <v>-2050547.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-3295035.0</v>
+        <v>-717404.0</v>
       </c>
       <c r="M6">
-        <v>-2959138.0</v>
+        <v>-2866825.0</v>
       </c>
       <c r="N6">
-        <v>-3226904.0</v>
+        <v>-2913399.0</v>
       </c>
       <c r="O6">
-        <v>-3893008.0</v>
+        <v>-2994331.0</v>
       </c>
       <c r="P6">
-        <v>-4085447.0</v>
+        <v>-3647725.0</v>
       </c>
       <c r="Q6">
-        <v>-3405583.0</v>
+        <v>-4024510.0</v>
       </c>
       <c r="R6">
+        <v>-3381988.0</v>
+      </c>
+      <c r="S6">
         <v>-2074200.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>-4303359.0</v>
+        <v>-3571999.0</v>
       </c>
       <c r="U6">
+        <v>-4277987.0</v>
+      </c>
+      <c r="V6">
         <v>-195076.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3007587.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3724799.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4505156.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2919439.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2218535.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2639555.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4175817.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4973225.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-486136.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7021425.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3393492.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4659892.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3348420.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3784538.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2797751.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3016305.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1437432.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2842146.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3200658.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3387470.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2732738.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1588885.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2268283.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2205775.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2373256.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2335294.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2120819.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2353455.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3436819.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2218663.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2750525.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2386692.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2387.17</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2365005.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2273742.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-3858279.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2995405.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3898079.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3726241.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4990799.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-4307288.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5013352.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-3900579.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-5076800.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-6086065.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4691889.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-4531157.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-5202488.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-3017664.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-5632594.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4399096.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-8659673.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-3924929.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-11206438.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-20885082.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-17412919.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-12947492.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-10061865.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-8689077.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-9856636.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-8544964.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-7705045.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-8339162.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-5475311.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-4124463.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-17716280.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-20041759.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-6684586.0</v>
       </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20576,86 +20761,87 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -20789,126 +20975,129 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>12623.0</v>
+      </c>
+      <c r="C9">
         <v>51758.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>8047.0</v>
+      </c>
+      <c r="E9">
         <v>18250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5177.0</v>
       </c>
       <c r="F9">
         <v>-5177.0</v>
       </c>
       <c r="G9">
+        <v>-5177.0</v>
+      </c>
+      <c r="H9">
         <v>-5180.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5370.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5350.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5492.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-54119.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-53624.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-47927.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-54188.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-60703.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-49608.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6374.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>37500.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6154.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4000000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...1 lines deleted...]
-      </c>
+      <c r="AD9"/>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
@@ -20923,76 +21112,76 @@
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>6000000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
         <v>3257.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>33996.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>83787.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>493623.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>191174.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
@@ -21001,787 +21190,792 @@
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
         <v>0.0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
       <c r="BW9">
         <v>0.0</v>
       </c>
       <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
         <v>16947000.0</v>
       </c>
-      <c r="BY9">
-[...1 lines deleted...]
-      </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
+        <v>0.0</v>
+      </c>
+      <c r="CC9">
         <v>16947.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>100323.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>95319.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>26689.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7007.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>821.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>7950.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>23550.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3100.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>18100.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>-2586258.0</v>
+      </c>
+      <c r="C10">
         <v>-2796285.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3050373.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3281185.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2864120.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2809115.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2852179.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2628200.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2754518.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2056038.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-723107.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2871820.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2917504.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2998662.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3652184.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4028997.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3386417.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2080577.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3579167.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4284141.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-187799.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2986937.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3703820.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4451229.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2713559.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1971428.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2378504.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3881876.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4697190.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-206233.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6778295.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3142232.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4543051.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3355065.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3753049.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2786607.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3012464.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1449685.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2834137.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3198310.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-3380093.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2733936.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1606507.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2285161.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2212117.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2389352.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2338769.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2120221.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2350922.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3414950.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2234944.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2784240.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2420259.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2428647.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2372950.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2281350.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3867223.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3496765.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3888660.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4681348.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-5655730.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4984531.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-5694038.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-4334060.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-5162000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5909101.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4794560.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-4664836.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-4993386.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1405079.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-4811503.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4892234000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-10802454.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-48903000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-10228183000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-7232907000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-15903560000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-35690000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-8362540000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-7232907000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-8449483000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-25692000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-6442672000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-7203171000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-4839071000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-48273000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-17640334.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-20018898.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-6677706.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>163</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>5994.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>5537.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-38462.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3047.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1146184749.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-451420.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-45739.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2822.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-245283.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-60937.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-23595.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2568.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-36153.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-34338.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-36668.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1648.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-37204.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-63691.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-223280.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-235120.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-288643.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-307574.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-304245.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1706.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1663.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1907.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-1752194.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2054.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2030.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4060.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-437.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1675.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1011.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1505.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1369.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1383.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1661.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2946.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-8534.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1472.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1547.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1543.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1685.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1806.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1789.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1245.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5326.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5818.0</v>
       </c>
-      <c r="BD11">
-[...1 lines deleted...]
-      </c>
       <c r="BE11">
-        <v>6490.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF11">
         <v>6490.0</v>
       </c>
       <c r="BG11">
+        <v>6490.0</v>
+      </c>
+      <c r="BH11">
         <v>5083.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>450000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>652387.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6848.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6581.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>406269.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-751.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6475.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>527.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-279863.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9748.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3664.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>432310.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>147.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-45911561.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-10217954817.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1455048670.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-15887656440.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-24044930.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-1648700.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1285941.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-1197170.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-18484914.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-920266.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-1056353.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-659407.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-44336938.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-89196.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-32937.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-10915.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>45739.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>45739.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>382369.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>253755.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>91275.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>37339.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>1000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>454.0</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>514140.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>140.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>280.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>140.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>151.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>173.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>181.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>123.0</v>
       </c>
-      <c r="AX12">
-[...1 lines deleted...]
-      </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
-        <v>3605818.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA12">
         <v>3605818.0</v>
       </c>
       <c r="BB12">
         <v>3605818.0</v>
       </c>
       <c r="BC12">
-        <v>0.0</v>
+        <v>3605818.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
-        <v>492706.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF12">
         <v>492706.0</v>
       </c>
       <c r="BG12">
+        <v>492706.0</v>
+      </c>
+      <c r="BH12">
         <v>1038.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>450000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>652387.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>658629.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>659282.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>406269.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>44174.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>70000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>63992.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>65118.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>42000.0</v>
       </c>
-      <c r="BR12">
-[...1 lines deleted...]
-      </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
@@ -21795,138 +21989,145 @@
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>252964.0</v>
+      </c>
       <c r="C13">
+        <v>301876.0</v>
+      </c>
+      <c r="D13">
         <v>340850.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>324955.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>336111.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>390096.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>447847.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>435351.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>397510.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>436265.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>437934.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>451420.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>509046.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>427304.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>253755.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>91275.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>37339.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>36467.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>36153.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>34338.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>36668.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>37007.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>37204.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>63691.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>223280.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>247780.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>288643.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>307574.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>304245.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21942,86 +22143,85 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22155,484 +22355,488 @@
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>-2586258.0</v>
+      </c>
+      <c r="C15">
         <v>-2802279.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3050373.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3281185.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2864120.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2814652.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2852179.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2628200.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2754518.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2059085.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-723107.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2871820.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2917504.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3001484.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3652184.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-4028997.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3386417.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2083145.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-3579167.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-4284141.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-187799.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2985289.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3703820.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4451229.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2713559.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1984088.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2378504.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-3881876.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-4697190.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-207939.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-6779958.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-3144139.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4543051.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1602871.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-3755103.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2788637.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3016524.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1449248.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2835812.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3199321.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-3381598.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2735305.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1607890.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2286822.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-2215063.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2380818.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2340241.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2121768.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-2352465.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3413265.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-2236750.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-2786029.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-2419014.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-2433973.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2378768.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2281350.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-3867223.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3503255.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-3893743.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-4681348.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-5655730.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-4991379.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-5700619.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-4334060.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-5161250.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-5915576.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-4795087.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-4664836.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-4993391.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-1414827.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-4815167.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-4892234.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-10802601.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-2991683.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-10228183.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-19779818.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-15903560.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-11644681.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-8362540.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-7232907.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-8449483.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-7207221.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-6442672.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-7203171.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-4839071.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-3935665.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-17640334.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-20018898.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-6677706.0</v>
       </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-2871820.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2917504.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3001484.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3652184.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-4028998.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3386417.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2083145.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3579167.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4284141.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-187799.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2985289.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3703820.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4451229.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2713559.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1984088.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2378504.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-3881876.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-4697190.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-207939.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-6779958.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-3144139.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-4543051.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1602872.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-3755103.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2788637.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-3016524.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1449248.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-2835812.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-3199321.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-3381598.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-2735304.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1607890.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-2286822.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-2215063.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-2380818.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-2340241.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-2121768.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-2352465.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3413265.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-2236750.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-2786029.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-2419014.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-2433973.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-2378768.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-2281350.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-3867223.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-3893743.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-4681348.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
@@ -22673,233 +22877,238 @@
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
+      <c r="CL16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>-2586258.0</v>
+      </c>
       <c r="C17">
+        <v>-2802279.0</v>
+      </c>
+      <c r="D17">
         <v>-3050373.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3281185.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2864120.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2814652.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2852179.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2628200.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2754518.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2059085.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-723107.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2871820.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2917504.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3001484.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-3652184.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-4028998.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3386417.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2083145.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-3579167.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-4284141.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-187799.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2985289.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3703820.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4451229.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2713559.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1984088.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2378504.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3881876.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-4697190.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-207939.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-6779958.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3144139.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-4543051.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1602872.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3755103.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2788637.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3016524.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1449248.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-2835812.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3199321.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-3381598.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2735304.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1607890.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-2286822.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2215063.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-2380818.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2340241.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2121768.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-2352465.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3413265.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-2236750.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2786029.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-2419014.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-2433973.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-2378768.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-2281350.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-3867223.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-3893743.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-4681348.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -22940,138 +23149,145 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>252964.0</v>
+      </c>
       <c r="C18">
+        <v>301876.0</v>
+      </c>
+      <c r="D18">
         <v>340850.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>324955.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>336111.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>390096.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>447847.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>435351.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>397510.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>436265.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>437934.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>451420.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>509046.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>427304.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>253755.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>91275.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>37339.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>36467.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>36153.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>34338.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36668.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>37007.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>37204.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>63691.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>223280.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>247780.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>288643.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>307574.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>304245.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23087,275 +23303,275 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>428210.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>45739.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>232573.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>245283.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>60937.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>23595.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>22254.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>22772.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>25372.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>13730.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>26505.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>26196.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>59137.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>210940.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>252704.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>267061.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>300145.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>282169.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>286016.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>249419.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>258050.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>123530.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>52279.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>38487.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>18381.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>11058.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-8474.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>10608.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>6447.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>11482.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>2609.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-12374.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-8033.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>2978.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-6223.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>6663.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>11001.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>12934.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-12348.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>7403.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3957.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-2965.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-7465.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-10239.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>6854.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>6036.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>18728.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-509042.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -23489,355 +23705,359 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>-2835806.0</v>
+      </c>
+      <c r="C21">
         <v>-3092402.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3380998.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3607092.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3202510.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3183714.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3309128.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3046496.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3135993.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2490104.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1146888.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3300030.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2963243.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3231235.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3897467.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4089934.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3410012.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2102831.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3601939.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4309513.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-201529.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3013442.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3730016.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-4510366.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2924499.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2224132.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2645565.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-4182021.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4979359.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-492249.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7027714.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3400282.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4666581.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3407046.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3791536.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2804988.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3023522.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1440756.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2844745.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3204757.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3391575.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2736169.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1594133.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2277128.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2214955.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2382977.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2345259.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2131041.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2363733.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3427298.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2242347.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2788197.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2417294.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2421182.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2362711.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2288204.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-3873259.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-3502366.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-3907388.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-3722306.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-4976374.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-4346291.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-4148287.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-4151802.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-5236408.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-6086306.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-4943360.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-4944699.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-5265095.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-3785086.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-5696663.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-4459924.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-8659673.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-4032450.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-11341393.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-20901148.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-17499814.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-13069955.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-10061865.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-8689077.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-9856636.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-8544964.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-7705045.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-8339162.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-5498478.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-4142400.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-17729530.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-20051835.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-6688621.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -23971,323 +24191,329 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>3022790.0</v>
+      </c>
+      <c r="C23">
         <v>3244141.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3504317.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3741691.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3202510.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3183714.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3309128.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3046496.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3135993.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2490104.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2146888.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3300030.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2963243.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3231235.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3897467.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4089934.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3410012.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2102831.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3639439.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4309513.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4201529.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3013442.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3730016.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4510366.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2924499.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2224132.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2645565.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4182021.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4979359.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>492249.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7027714.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3400282.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4666581.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3407046.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3791536.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2804988.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3023522.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1440756.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2844745.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3204757.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3391575.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2736169.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1594133.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2277128.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2214955.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2382977.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2345259.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2131041.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2363733.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2572702.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2242347.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2788197.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2420551.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2455178.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2446498.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2781827.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4064433.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3502366.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3907388.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3722306.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4976374.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4346291.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4148287.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4151802.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5236408.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6086306.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4943360.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4944699.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5265095.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3785086.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5696663.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4459924.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>8659673.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4032450.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>11341393.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20901148.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>17499814.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12979520.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>10157301.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>8755749.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>10048840.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9274138.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7746052.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8371189.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5500338.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4278985.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>17896267.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>20110188.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>6817228.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24333,639 +24559,652 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>4260.0</v>
+      </c>
       <c r="C25">
+        <v>4555.0</v>
+      </c>
+      <c r="D25">
         <v>5303.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5177.0</v>
       </c>
       <c r="F25">
         <v>5177.0</v>
       </c>
       <c r="G25">
+        <v>5177.0</v>
+      </c>
+      <c r="H25">
         <v>5180.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5370.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5350.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5492.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5703.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4995.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4105.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4331.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4459.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4488.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4429.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6374.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7168.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6154.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6453.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5855.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5217.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5210.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5060.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5597.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6010.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6203.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6134.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6113.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6289.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6790.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6689.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6646.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6998.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7237.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7217.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3324.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2599.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4099.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4105.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3431.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5248.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8845.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9180.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9721.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9965.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>10222.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>10278.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9521.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>23684.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>33715.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>33567.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>45031.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7945.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7608.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8944.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8654.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>9309.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11362.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12544.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>18614.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>21404.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>27212.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>41027.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>49355.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>38679.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>68561.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>62607.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>767422.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>64069.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>60828.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-587301.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>107521.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>134955.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>16066.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>86895.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>122463.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-50625.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-170229.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-209983.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-317340.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-342107.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-79638.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>23167.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>17937.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13250.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>10076.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>4035.0</v>
       </c>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>1262514000.0</v>
+      </c>
+      <c r="C26">
         <v>1690423.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>2188652.0</v>
+        <v>1521975.0</v>
       </c>
       <c r="E26">
+        <v>2038652.0</v>
+      </c>
+      <c r="F26">
         <v>1739802.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1907413.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1769400.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1539049.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1641869.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1645286.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>701706.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1638735.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1403676.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2331236.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2364203.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2422969.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2024995.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1770638.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2002618.0</v>
       </c>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
       <c r="U26">
+        <v>2367123.0</v>
+      </c>
+      <c r="V26">
         <v>2030274.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2092534.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2237877.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2199036.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1250745.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1828837.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1150815.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1465512.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1633878.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>214479.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2370035.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1379454.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1661846.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1157459.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1268417.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>897208.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>900661.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>591566.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>889578.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>962706.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1075321.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>913753.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>586680.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>797008.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>719728.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>782897.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>893265.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>835614.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>747918.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>938158.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>785573.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>946105.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>695972.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>778136.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>872555.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1483939.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1878461.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1440865.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1679896.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2040060.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2623898.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2279799.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>2177204.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>2304518.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>2949456.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2646864.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2379588.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>2745816.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>3100901.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2004586.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>3500876.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>2243778.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>6078411.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>1391721.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>8668763.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>17855366.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>14205245.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>9943963.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>7995175.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>6508317.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>7752250.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>6893862.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>5032223.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>6682364.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>4129792.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>2981152.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>2213769.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>3860244.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>2248108.0</v>
       </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27"/>
+      <c r="D27">
+        <v>48613.0</v>
+      </c>
       <c r="E27">
+        <v>55402.0</v>
+      </c>
+      <c r="F27">
         <v>55045.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>74378.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>62122.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>63179.0</v>
       </c>
-      <c r="J27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K27"/>
       <c r="L27">
         <v>64011.0</v>
       </c>
       <c r="M27">
+        <v>64011.0</v>
+      </c>
+      <c r="N27">
         <v>65634.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>71714.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>64004.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>65170.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>52376.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>57778.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>240467.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
@@ -24984,358 +25223,362 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>1990802.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>1590175000.0</v>
+      </c>
+      <c r="C28">
         <v>1553737.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>1436690.0</v>
+        <v>1757457.0</v>
       </c>
       <c r="E28">
+        <v>1381288.0</v>
+      </c>
+      <c r="F28">
         <v>1307663.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1276301.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1375350.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1338325.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1290945.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>839326.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1288171.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1500284.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1420933.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1146897.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1379260.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1459796.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1245640.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>325819.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1493043.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1782390.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2056255.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>975798.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1492139.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2311330.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1673754.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>395295.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1494750.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2716509.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3345481.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>277770.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4657679.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2020828.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3004735.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2249587.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2523119.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1907780.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2122861.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>849190.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1955167.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2242051.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2316254.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1822416.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1007453.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1480120.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1495227.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1600080.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1451994.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1295427.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1615815.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1634544.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1456774.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1842092.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1724579.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1677042.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1573943.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1297888.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2185972.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2061501.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2227492.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1682246.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2352476.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2066492.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1971083.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1847284.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2286952.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3439442.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2563772.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2198883.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2164194.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1780500.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2195787.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2216146.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2581262.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2640729.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2672630.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3045782.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3294569.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3125992.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2066690.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2197707.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2204709.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1746421.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2699511.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1663805.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1369507.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3160000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>17753000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>20055000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>6707000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>12660.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -25354,656 +25597,663 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>2848429.0</v>
+      </c>
+      <c r="C30">
         <v>3144160.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>3389045.0</v>
+      </c>
+      <c r="E30">
         <v>3625342.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3202510.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3178537.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3309128.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3046496.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3135993.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2484612.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2146888.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3300030.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2963243.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3231235.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3897467.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4089934.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3410012.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2096457.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3639439.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4309513.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4201529.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3013442.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3730016.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4510366.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2924499.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2224132.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2645565.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4182021.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4979359.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>492249.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7027714.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3400282.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4666581.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3407046.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3791536.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2804988.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3023522.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1440756.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2844745.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3204757.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3391575.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2736169.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1594133.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2277128.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2214955.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2382977.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2345259.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2131041.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2363733.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2572702.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2242347.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2788197.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2420551.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2455178.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2446498.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2781827.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4064433.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3502366.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3907388.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3722306.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4976374.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4346291.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4148287.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4151802.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5236408.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6086306.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4943360.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4944699.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5265095.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3785086.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5696663.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4459924.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8659673.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4032450.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>11341393.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>20901148.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>17499814.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>13069955.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10061865.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8706024.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9956959.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8640283.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>7731734.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>8346169.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5499299.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4150350.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>17753080.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>20054935.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6706721.0</v>
       </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
+        <v>249548.0</v>
+      </c>
+      <c r="C31">
         <v>296117.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>330625.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>325907.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>338390.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>374599.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>456949.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>418296.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>381475.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>434066.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>423781.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>428210.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>45739.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>232573.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>245283.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>60937.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>23595.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>22254.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>22772.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>25372.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>13730.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>26505.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>26196.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>59137.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>210940.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>252704.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>267061.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>300144.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>282169.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>286016.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>249419.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>258050.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>123530.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>51981.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>38487.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>18381.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>11058.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8929.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>10608.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6447.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>11482.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2233.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-12374.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-8033.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2838.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6375.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>6490.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>10820.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>12811.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-12348.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>7403.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3957.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2965.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-7.47</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2360338.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>6854.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>6036.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>5601.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>18728.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-959042.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-679356.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-638240.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1545751.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-182258.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>74407.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>177205.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>148800.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>279863.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>271709.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>2380007.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>885160.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>4459924.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2142781.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-44870550.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-10216841607.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>20901148.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-15886060186.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-22472578.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>10061865.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>8689077.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>9856636.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-16473685.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>7705045.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>8339162.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>5498478.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-44130600.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>89196.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>32937.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>10915.0</v>
       </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>186984.0</v>
+      </c>
+      <c r="C32">
         <v>151739.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>123319.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>134599.0</v>
       </c>
-      <c r="E32">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>-999773108.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1000000.0</v>
       </c>
-      <c r="L32">
-[...1 lines deleted...]
-      </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
         <v>4033462500.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>37500.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1782390.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4000000.0</v>
       </c>
-      <c r="V32">
-[...1 lines deleted...]
-      </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
@@ -26039,79 +26289,79 @@
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
       <c r="AW32">
-        <v>6000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX32">
         <v>6000000.0</v>
       </c>
       <c r="AY32">
+        <v>6000000.0</v>
+      </c>
+      <c r="AZ32">
         <v>2360807.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2363807.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3257.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>33996.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>83787.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>493623.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>191174.0</v>
       </c>
-      <c r="BF32">
-[...1 lines deleted...]
-      </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
       <c r="BH32">
         <v>0.0</v>
       </c>
       <c r="BI32">
         <v>0.0</v>
       </c>
       <c r="BJ32">
         <v>0.0</v>
       </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
       <c r="BL32">
         <v>0.0</v>
       </c>
       <c r="BM32">
         <v>0.0</v>
       </c>
       <c r="BN32">
         <v>0.0</v>
       </c>
       <c r="BO32">
@@ -26120,89 +26370,92 @@
       <c r="BP32">
         <v>0.0</v>
       </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
         <v>0.0</v>
       </c>
       <c r="BS32">
         <v>0.0</v>
       </c>
       <c r="BT32">
         <v>0.0</v>
       </c>
       <c r="BU32">
         <v>0.0</v>
       </c>
       <c r="BV32">
         <v>0.0</v>
       </c>
       <c r="BW32">
         <v>0.0</v>
       </c>
       <c r="BX32">
+        <v>0.0</v>
+      </c>
+      <c r="BY32">
         <v>66672000.0</v>
       </c>
-      <c r="BY32">
-[...1 lines deleted...]
-      </c>
       <c r="BZ32">
+        <v>0.0</v>
+      </c>
+      <c r="CA32">
         <v>-90435.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>95436.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>66672.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>192204.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>729174.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>41007.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>32027.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1860.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>136585.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>166737.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>58353.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>128607.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -26293,51 +26546,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>40359738.0</v>
       </c>
       <c r="C2">
         <v>50999442.0</v>
       </c>
       <c r="D2">
         <v>18505493.0</v>
       </c>
       <c r="E2">
         <v>71430954.0</v>
       </c>
       <c r="F2">
         <v>60036763.0</v>
       </c>
       <c r="G2">
         <v>63792657.0</v>
       </c>
       <c r="H2">
         <v>62313418.0</v>
       </c>
       <c r="I2">
         <v>27991743.0</v>
       </c>
@@ -26367,54 +26620,54 @@
       </c>
       <c r="R2">
         <v>19297284.0</v>
       </c>
       <c r="S2">
         <v>18778938.0</v>
       </c>
       <c r="T2">
         <v>8334496.0</v>
       </c>
       <c r="U2">
         <v>37677985.0</v>
       </c>
       <c r="V2">
         <v>38801328.0</v>
       </c>
       <c r="W2">
         <v>4240699.0</v>
       </c>
       <c r="X2">
         <v>1281118.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>2899</v>
       </c>
       <c r="C3">
         <v>895</v>
       </c>
       <c r="D3">
         <v>21299</v>
       </c>
       <c r="E3">
         <v>5010</v>
       </c>
       <c r="F3">
         <v>28732</v>
       </c>
       <c r="G3">
         <v>36492</v>
       </c>
       <c r="H3">
         <v>11272</v>
       </c>
       <c r="I3">
         <v>10200</v>
       </c>
       <c r="J3">
         <v>10200</v>
       </c>
@@ -26441,51 +26694,51 @@
       </c>
       <c r="R3">
         <v>16447</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>380709</v>
       </c>
       <c r="U3">
         <v>209000</v>
       </c>
       <c r="V3">
         <v>978564</v>
       </c>
       <c r="W3">
         <v>321235</v>
       </c>
       <c r="X3">
         <v>10537</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-52908653.0</v>
       </c>
       <c r="F4">
         <v>11367644.0</v>
       </c>
       <c r="G4">
         <v>-3757095.0</v>
       </c>
       <c r="H4">
         <v>1479292.0</v>
       </c>
       <c r="I4">
         <v>34321675.0</v>
       </c>
       <c r="J4">
         <v>3873706.0</v>
       </c>
       <c r="K4">
         <v>2041288.0</v>
       </c>
@@ -26493,51 +26746,51 @@
         <v>10407314.0</v>
       </c>
       <c r="M4">
         <v>4968942.0</v>
       </c>
       <c r="N4">
         <v>2689963.0</v>
       </c>
       <c r="O4">
         <v>-11082594.0</v>
       </c>
       <c r="P4">
         <v>-13159080.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>374816.0</v>
       </c>
       <c r="F5">
         <v>35224.0</v>
       </c>
       <c r="G5">
         <v>54954.0</v>
       </c>
       <c r="H5">
         <v>-514021.0</v>
       </c>
       <c r="I5">
         <v>-111682.0</v>
       </c>
       <c r="J5">
         <v>-1512144.0</v>
       </c>
       <c r="K5">
         <v>173594.0</v>
       </c>
@@ -26545,51 +26798,51 @@
         <v>-284538.0</v>
       </c>
       <c r="M5">
         <v>1186352.0</v>
       </c>
       <c r="N5">
         <v>-1353334.0</v>
       </c>
       <c r="O5">
         <v>266927.0</v>
       </c>
       <c r="P5">
         <v>916670.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>-9553261.0</v>
       </c>
       <c r="C6">
         <v>-10639704.0</v>
       </c>
       <c r="D6">
         <v>32493949.0</v>
       </c>
       <c r="E6">
         <v>-52925461.0</v>
       </c>
       <c r="F6">
         <v>11394191.0</v>
       </c>
       <c r="G6">
         <v>-3755894.0</v>
       </c>
       <c r="H6">
         <v>1479239.0</v>
       </c>
       <c r="I6">
         <v>34321675.0</v>
       </c>
@@ -26619,54 +26872,54 @@
       </c>
       <c r="R6">
         <v>-55703.0</v>
       </c>
       <c r="S6">
         <v>518346.0</v>
       </c>
       <c r="T6">
         <v>10444442.0</v>
       </c>
       <c r="U6">
         <v>-29343489.0</v>
       </c>
       <c r="V6">
         <v>-1123343.0</v>
       </c>
       <c r="W6">
         <v>34560629.0</v>
       </c>
       <c r="X6">
         <v>2959581.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
-        <v>459871.0</v>
+        <v>1165021.0</v>
       </c>
       <c r="C7">
         <v>-979556.0</v>
       </c>
       <c r="D7">
         <v>111986.0</v>
       </c>
       <c r="E7">
         <v>334100.0</v>
       </c>
       <c r="F7">
         <v>-1207941.0</v>
       </c>
       <c r="G7">
         <v>-379573.0</v>
       </c>
       <c r="H7">
         <v>-319922.0</v>
       </c>
       <c r="I7">
         <v>-775353.0</v>
       </c>
       <c r="J7">
         <v>-265514.0</v>
       </c>
@@ -26693,171 +26946,171 @@
       </c>
       <c r="R7">
         <v>1062143.0</v>
       </c>
       <c r="S7">
         <v>-3239559.0</v>
       </c>
       <c r="T7">
         <v>759702.0</v>
       </c>
       <c r="U7">
         <v>-186479.0</v>
       </c>
       <c r="V7">
         <v>3088000.0</v>
       </c>
       <c r="W7">
         <v>386334.0</v>
       </c>
       <c r="X7">
         <v>248008.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>6008553.0</v>
       </c>
       <c r="N8">
         <v>-6008553.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>-514021.0</v>
       </c>
       <c r="I9">
         <v>-111682.0</v>
       </c>
       <c r="J9">
         <v>242064.0</v>
       </c>
       <c r="K9">
         <v>175495.0</v>
       </c>
       <c r="L9">
         <v>-284538.0</v>
       </c>
       <c r="M9">
         <v>6008553000.0</v>
       </c>
       <c r="N9">
         <v>-6008553000.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>-6552761140.0</v>
       </c>
       <c r="N10">
         <v>6510581213.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>329010.0</v>
       </c>
       <c r="F11">
         <v>-1026525.0</v>
       </c>
       <c r="G11">
         <v>-224314.0</v>
       </c>
       <c r="H11">
         <v>194099.0</v>
       </c>
       <c r="I11">
         <v>-663671.0</v>
       </c>
       <c r="J11">
         <v>1246630.0</v>
       </c>
       <c r="K11">
         <v>127373.0</v>
       </c>
@@ -26865,51 +27118,51 @@
         <v>-109276.0</v>
       </c>
       <c r="M11">
         <v>1152056.0</v>
       </c>
       <c r="N11">
         <v>-554887.0</v>
       </c>
       <c r="O11">
         <v>-1147472.0</v>
       </c>
       <c r="P11">
         <v>2094137.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>764997.0</v>
       </c>
       <c r="F12">
         <v>1717799.0</v>
       </c>
       <c r="G12">
         <v>3175553.0</v>
       </c>
       <c r="H12">
         <v>4112649.0</v>
       </c>
       <c r="I12">
         <v>6310438.0</v>
       </c>
       <c r="J12">
         <v>4476618.0</v>
       </c>
       <c r="K12">
         <v>4004672.0</v>
       </c>
@@ -26917,97 +27170,97 @@
         <v>2059819.0</v>
       </c>
       <c r="M12">
         <v>1624674.0</v>
       </c>
       <c r="N12">
         <v>1198359.0</v>
       </c>
       <c r="O12">
         <v>710473.0</v>
       </c>
       <c r="P12">
         <v>1372748.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5090.0</v>
       </c>
       <c r="F13">
         <v>-181416.0</v>
       </c>
       <c r="G13">
         <v>54954.0</v>
       </c>
       <c r="H13">
         <v>-514021.0</v>
       </c>
       <c r="I13">
         <v>-514021.0</v>
       </c>
       <c r="J13">
         <v>-1754208.0</v>
       </c>
       <c r="K13">
         <v>-1754208.0</v>
       </c>
       <c r="L13">
         <v>-1754208.0</v>
       </c>
       <c r="M13">
         <v>1186352.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>20099.0</v>
       </c>
       <c r="C14">
         <v>21077.0</v>
       </c>
       <c r="D14">
         <v>20295.0</v>
       </c>
       <c r="E14">
         <v>17707.0</v>
       </c>
       <c r="F14">
         <v>26149.0</v>
       </c>
       <c r="G14">
         <v>21342.0</v>
       </c>
       <c r="H14">
         <v>23944.0</v>
       </c>
       <c r="I14">
         <v>25881.0</v>
       </c>
@@ -27037,95 +27290,95 @@
       </c>
       <c r="R14">
         <v>219202.0</v>
       </c>
       <c r="S14">
         <v>305018.0</v>
       </c>
       <c r="T14">
         <v>345437.0</v>
       </c>
       <c r="U14">
         <v>-308374.0</v>
       </c>
       <c r="V14">
         <v>-715918.0</v>
       </c>
       <c r="W14">
         <v>45298.0</v>
       </c>
       <c r="X14">
         <v>29872.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>37460000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>30806477.0</v>
       </c>
       <c r="C16">
         <v>40359738.0</v>
       </c>
       <c r="D16">
         <v>50999442.0</v>
       </c>
       <c r="E16">
         <v>18505493.0</v>
       </c>
       <c r="F16">
         <v>71430954.0</v>
       </c>
       <c r="G16">
         <v>60036763.0</v>
       </c>
       <c r="H16">
         <v>63792657.0</v>
       </c>
       <c r="I16">
         <v>62313418.0</v>
       </c>
@@ -27155,91 +27408,91 @@
       </c>
       <c r="R16">
         <v>19241581.0</v>
       </c>
       <c r="S16">
         <v>19297284.0</v>
       </c>
       <c r="T16">
         <v>18778938.0</v>
       </c>
       <c r="U16">
         <v>8334496.0</v>
       </c>
       <c r="V16">
         <v>37677985.0</v>
       </c>
       <c r="W16">
         <v>38801328.0</v>
       </c>
       <c r="X16">
         <v>4240699.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>691.0</v>
       </c>
       <c r="J17">
         <v>614.0</v>
       </c>
       <c r="K17">
         <v>6348.0</v>
       </c>
       <c r="L17">
         <v>-1748.0</v>
       </c>
       <c r="M17">
         <v>-6325.0</v>
       </c>
       <c r="N17">
         <v>2479.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>-9810061.0</v>
       </c>
       <c r="C18">
         <v>-10643859.0</v>
       </c>
       <c r="D18">
         <v>-7452337.0</v>
       </c>
       <c r="E18">
         <v>-12916573.0</v>
       </c>
       <c r="F18">
         <v>-9410337.0</v>
       </c>
       <c r="G18">
         <v>-10862854.0</v>
       </c>
       <c r="H18">
         <v>-9136259.0</v>
       </c>
       <c r="I18">
         <v>-9124321.0</v>
       </c>
@@ -27269,171 +27522,175 @@
       </c>
       <c r="R18">
         <v>-17030609.0</v>
       </c>
       <c r="S18">
         <v>-21118380.0</v>
       </c>
       <c r="T18">
         <v>-44239398.0</v>
       </c>
       <c r="U18">
         <v>-34268022.0</v>
       </c>
       <c r="V18">
         <v>-23859459.0</v>
       </c>
       <c r="W18">
         <v>-13867711.0</v>
       </c>
       <c r="X18">
         <v>-5941787.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-697.0</v>
       </c>
       <c r="D19">
         <v>9902684.0</v>
       </c>
       <c r="E19">
         <v>-59877526.0</v>
       </c>
       <c r="F19">
         <v>-28732.0</v>
       </c>
       <c r="G19">
         <v>-36492.0</v>
       </c>
       <c r="H19">
         <v>-11272.0</v>
       </c>
       <c r="I19">
         <v>636524.0</v>
       </c>
       <c r="J19">
         <v>636524.0</v>
       </c>
       <c r="K19">
         <v>-84483.0</v>
       </c>
       <c r="L19">
         <v>636524.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19">
         <v>-680000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>203</v>
+      </c>
+      <c r="B20">
+        <v>244018.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>7920.0</v>
       </c>
       <c r="F20">
         <v>20890239.0</v>
       </c>
       <c r="G20">
         <v>7297891.0</v>
       </c>
       <c r="H20">
         <v>10588231.0</v>
       </c>
       <c r="I20">
         <v>42757772.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21">
         <v>-15000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>-11997957.0</v>
       </c>
       <c r="C22">
         <v>-11049549.0</v>
       </c>
       <c r="D22">
         <v>-8571516.0</v>
       </c>
       <c r="E22">
         <v>-14069083.0</v>
       </c>
       <c r="F22">
         <v>-10134252.0</v>
       </c>
       <c r="G22">
         <v>-13853897.0</v>
       </c>
       <c r="H22">
         <v>-12941658.0</v>
       </c>
       <c r="I22">
         <v>-14675087.0</v>
       </c>
@@ -27463,51 +27720,51 @@
       </c>
       <c r="R22">
         <v>-20368890.0</v>
       </c>
       <c r="S22">
         <v>-21924829.0</v>
       </c>
       <c r="T22">
         <v>-48903244.0</v>
       </c>
       <c r="U22">
         <v>-35689611.0</v>
       </c>
       <c r="V22">
         <v>-25692135.0</v>
       </c>
       <c r="W22">
         <v>-48272603.0</v>
       </c>
       <c r="X22">
         <v>-6209130.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>244018.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>39907716.0</v>
       </c>
       <c r="E23">
         <v>-40005010.0</v>
       </c>
       <c r="F23">
         <v>-112258.0</v>
       </c>
       <c r="G23">
         <v>-192132.0</v>
       </c>
       <c r="H23">
         <v>-261049.0</v>
       </c>
       <c r="I23">
         <v>51009.0</v>
       </c>
       <c r="J23">
         <v>77319.0</v>
@@ -27535,51 +27792,51 @@
       </c>
       <c r="R23">
         <v>-64361515.0</v>
       </c>
       <c r="S23">
         <v>-86726000.0</v>
       </c>
       <c r="T23">
         <v>43630757.0</v>
       </c>
       <c r="U23">
         <v>-1382425000.0</v>
       </c>
       <c r="V23">
         <v>-55445.0</v>
       </c>
       <c r="W23">
         <v>-300000.0</v>
       </c>
       <c r="X23">
         <v>9956547.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
         <v>-2899.0</v>
       </c>
       <c r="C24">
         <v>198.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-5010000.0</v>
       </c>
       <c r="F24">
         <v>-28732000.0</v>
       </c>
       <c r="G24">
         <v>-36492000.0</v>
       </c>
       <c r="H24">
         <v>-11272000.0</v>
       </c>
       <c r="I24">
         <v>636524.0</v>
       </c>
       <c r="J24">
         <v>-84483000.0</v>
@@ -27607,54 +27864,54 @@
       </c>
       <c r="R24">
         <v>-2388196000.0</v>
       </c>
       <c r="S24">
         <v>24047314000.0</v>
       </c>
       <c r="T24">
         <v>62024.0</v>
       </c>
       <c r="U24">
         <v>-243016000.0</v>
       </c>
       <c r="V24">
         <v>-993752000.0</v>
       </c>
       <c r="W24">
         <v>-321235000.0</v>
       </c>
       <c r="X24">
         <v>194821.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>878831.0</v>
+        <v>173681.0</v>
       </c>
       <c r="C25">
         <v>173324.0</v>
       </c>
       <c r="D25">
         <v>297487.0</v>
       </c>
       <c r="E25">
         <v>163191.0</v>
       </c>
       <c r="F25">
         <v>216926.0</v>
       </c>
       <c r="G25">
         <v>210213.0</v>
       </c>
       <c r="H25">
         <v>3966438.0</v>
       </c>
       <c r="I25">
         <v>-19867.0</v>
       </c>
       <c r="J25">
         <v>1902673.0</v>
       </c>
@@ -27679,51 +27936,51 @@
       <c r="Q25">
         <v>1409049.0</v>
       </c>
       <c r="R25">
         <v>1955701747.0</v>
       </c>
       <c r="S25">
         <v>568278.0</v>
       </c>
       <c r="T25">
         <v>3939416.0</v>
       </c>
       <c r="U25">
         <v>2125441.0</v>
       </c>
       <c r="V25">
         <v>439157.0</v>
       </c>
       <c r="W25">
         <v>34294495.0</v>
       </c>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>-112258.0</v>
       </c>
       <c r="G26">
         <v>-192132.0</v>
       </c>
       <c r="H26">
         <v>27320.0</v>
       </c>
       <c r="I26">
         <v>51009.0</v>
       </c>
       <c r="J26">
         <v>77319.0</v>
       </c>
       <c r="K26">
         <v>87729.0</v>
       </c>
       <c r="L26">
         <v>17563752.0</v>
@@ -27741,51 +27998,51 @@
         <v>8230.0</v>
       </c>
       <c r="Q26">
         <v>37460.0</v>
       </c>
       <c r="R26">
         <v>81967000.0</v>
       </c>
       <c r="S26">
         <v>86726000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>-1382425.0</v>
       </c>
       <c r="V26">
         <v>-55445.0</v>
       </c>
       <c r="W26">
         <v>-1082084.0</v>
       </c>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>829095.0</v>
       </c>
       <c r="C27">
         <v>1191740.0</v>
       </c>
       <c r="D27">
         <v>710710.0</v>
       </c>
       <c r="E27">
         <v>642522.0</v>
       </c>
       <c r="F27">
         <v>1717513.0</v>
       </c>
       <c r="G27">
         <v>3175553.0</v>
       </c>
       <c r="H27">
         <v>4112649.0</v>
       </c>
       <c r="I27">
         <v>6330305.0</v>
       </c>
@@ -27811,56 +28068,58 @@
         <v>1372748.0</v>
       </c>
       <c r="Q27">
         <v>2000935.0</v>
       </c>
       <c r="R27">
         <v>2371636.0</v>
       </c>
       <c r="S27">
         <v>3172712.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
         <v>2090182000.0</v>
       </c>
       <c r="V27">
         <v>439157000.0</v>
       </c>
       <c r="W27">
         <v>34294495000.0</v>
       </c>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>244018.0</v>
       </c>
-      <c r="C28"/>
+      <c r="C28">
+        <v>0.0</v>
+      </c>
       <c r="D28">
         <v>32461455051.0</v>
       </c>
       <c r="E28">
         <v>7920.0</v>
       </c>
       <c r="F28">
         <v>20777981.0</v>
       </c>
       <c r="G28">
         <v>7105759.0</v>
       </c>
       <c r="H28">
         <v>10615551.0</v>
       </c>
       <c r="I28">
         <v>42808781.0</v>
       </c>
       <c r="J28">
         <v>10797026.0</v>
       </c>
       <c r="K28">
         <v>8665636.0</v>
       </c>
       <c r="L28">
@@ -27883,51 +28142,51 @@
       </c>
       <c r="R28">
         <v>18093809.0</v>
       </c>
       <c r="S28">
         <v>86726.0</v>
       </c>
       <c r="T28">
         <v>10672374.0</v>
       </c>
       <c r="U28">
         <v>-1093425.0</v>
       </c>
       <c r="V28">
         <v>110905831.0</v>
       </c>
       <c r="W28">
         <v>59178340.0</v>
       </c>
       <c r="X28">
         <v>9956547.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>-9810061.0</v>
       </c>
       <c r="C29">
         <v>-10642964.0</v>
       </c>
       <c r="D29">
         <v>-7431038.0</v>
       </c>
       <c r="E29">
         <v>-12911563.0</v>
       </c>
       <c r="F29">
         <v>-9381605.0</v>
       </c>
       <c r="G29">
         <v>-10826362.0</v>
       </c>
       <c r="H29">
         <v>-9124987.0</v>
       </c>
       <c r="I29">
         <v>-9114121.0</v>
       </c>
@@ -27957,51 +28216,51 @@
       </c>
       <c r="R29">
         <v>-17014162.0</v>
       </c>
       <c r="S29">
         <v>-21118380.0</v>
       </c>
       <c r="T29">
         <v>-43858689.0</v>
       </c>
       <c r="U29">
         <v>-34059023.0</v>
       </c>
       <c r="V29">
         <v>-22880895.0</v>
       </c>
       <c r="W29">
         <v>-13546476.0</v>
       </c>
       <c r="X29">
         <v>-5931250.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-2899.0</v>
       </c>
       <c r="C30">
         <v>-697.0</v>
       </c>
       <c r="D30">
         <v>39907716.0</v>
       </c>
       <c r="E30">
         <v>-40005010.0</v>
       </c>
       <c r="F30">
         <v>-28732.0</v>
       </c>
       <c r="G30">
         <v>-36492.0</v>
       </c>
       <c r="H30">
         <v>-11272.0</v>
       </c>
       <c r="I30">
         <v>626324.0</v>
       </c>
@@ -28050,3057 +28309,3085 @@
       <c r="X30">
         <v>-1065716.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>30806477.0</v>
+      </c>
+      <c r="C2">
         <v>32562612.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34259637.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36571466.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40359738.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42280618.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44337824.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47138799.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50999442.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>51507361.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52876271.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55259368.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18505493.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52507263.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65233268.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>67695253.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>71430954.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75025384.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>77792263.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>76301840.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60036763.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>61661341.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>60440450.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>61330267.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63792657.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62872907.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>61737842.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63209663.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62313418.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>62442366.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>64162778.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>62939203.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>27991743.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24535427.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22890047.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21637156.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>24118037.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24971802.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>26565423.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27618393.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22076749.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23612272.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8580807.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9073449.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11669435.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11936900.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13496587.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14784341.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6700493.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10660849.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12017480.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3029064.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4010530.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5744523.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7258530.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11005842.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>15093124.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8735748.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11921990.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>31379857.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>28252204.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>31163034.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>25357050.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>15597457.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>19241581.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25644717.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>28657327.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>32789952.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19297284.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>23078732.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>28034601.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28127940.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>18778938.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14857335.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12654344.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6945974.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8334496.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>38298997.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15075197.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19860034.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>37677985.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>20101336.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>27922408.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>81492500.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>38801328.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>54082846.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>13941264.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7586540.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4240699.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>2903</v>
+        <v>10827</v>
       </c>
       <c r="C3">
         <v>2903</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>2903</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3">
         <v>2</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>891</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>2</v>
+      </c>
+      <c r="K3">
         <v>22</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2744</v>
-      </c>
-[...1 lines deleted...]
-        <v>18577</v>
       </c>
       <c r="M3">
         <v>18577</v>
       </c>
       <c r="N3">
+        <v>18577</v>
+      </c>
+      <c r="O3">
         <v>5006</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5010</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>4</v>
+      </c>
+      <c r="T3">
         <v>2938</v>
       </c>
-      <c r="S3">
-[...2 lines deleted...]
-      <c r="T3">
+      <c r="U3">
         <v>25796</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>2</v>
+      </c>
+      <c r="W3">
         <v>32698</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1190</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2594</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7259</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4010</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2060</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1953</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>10207</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1623</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8584</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
         <v>17640</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>33709</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11129</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>22005</v>
-      </c>
-[...1 lines deleted...]
-        <v>2320</v>
       </c>
       <c r="AQ3">
         <v>2320</v>
       </c>
       <c r="AR3">
-        <v>0</v>
+        <v>2320</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
         <v>3523</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000</v>
       </c>
       <c r="AV3">
         <v>4000</v>
       </c>
       <c r="AW3">
+        <v>4000</v>
+      </c>
+      <c r="AX3">
         <v>3523</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12240</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15008</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>44322</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="BB3">
         <v>202</v>
       </c>
       <c r="BC3">
+        <v>202</v>
+      </c>
+      <c r="BD3">
         <v>33840</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>41312</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8024</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6085</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
-        <v>4260</v>
+        <v>0</v>
       </c>
       <c r="BJ3">
         <v>4260</v>
       </c>
       <c r="BK3">
+        <v>4260</v>
+      </c>
+      <c r="BL3">
         <v>7200</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7101</v>
-      </c>
-[...1 lines deleted...]
-        <v>3031</v>
       </c>
       <c r="BO3">
         <v>3031</v>
       </c>
       <c r="BP3">
+        <v>3031</v>
+      </c>
+      <c r="BQ3">
         <v>13449</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
         <v>385451</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>68244</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>186444</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>130763</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>6394</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>55784</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>77121</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>69700</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>266473</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>445858</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>71593</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>194640</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>56909</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>114341</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>97546</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>52439</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-2401593.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>36751602.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-34012054.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-12720151.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2448048.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-3728400.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-3600267.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-2768950.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1490880.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>16245981.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1623133.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1218130.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-889822.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-2462270.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>919803.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1135065.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1471821.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>896245.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-128948.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1720412.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>1223575.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>34947460.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3456316.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1645380.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1252891.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2480881.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-853765.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1593621.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1052970.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>5541644.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1535523.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>15031465.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-492642.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-2595986.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-267465.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1559687.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1287754.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>8083848.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-3960356.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1356631.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>8988416.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-981466.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-1733993.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1514007.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-3747312.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-4087282.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>158099.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-769790.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1261035.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>769276.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1294040.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-427465.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>551508.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5828.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-77082.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-433374.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>280497.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-234126.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>281620.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-273037.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-61506.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>55538.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-398346.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-109707.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-79188.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>71813.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>185063.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-289370.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1616277.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13127.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>213959.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-96699.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>235547.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-259916.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>198272.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-309.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>237334.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>203979.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>74522.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-800373.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-104592.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>128342.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>762864.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>399738.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1322699.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>87932.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>178422.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-296989.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>152797.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>134018.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>163955.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-183843.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-3477062.0</v>
+      </c>
+      <c r="C6">
         <v>-1756135.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1697025.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2311829.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3788272.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1920880.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2057206.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2800975.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3860643.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-507919.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1368910.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2383097.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36753875.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-34001770.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12726005.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2461985.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3735701.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3594430.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2766879.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1490423.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16265077.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1624578.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1220891.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-889817.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2462390.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>919750.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1135065.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1471821.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>896245.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-128948.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1720412.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1223575.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>34947460.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3456316.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1645380.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1252891.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2480881.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-853765.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1593621.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1052970.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5541644.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1535523.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>15031465.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-492642.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2595986.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-267465.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1559687.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1287754.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8083848.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3960356.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1356631.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8988416.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-981466.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1733993.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1514007.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3747312.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4087282.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6357376.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3186242.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-19457867.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3127653.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2910830.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5805984.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9759593.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3644124.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-6403136.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3012610.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-4132625.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>13492668.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-3781448.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-4955869.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-93339.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>9349002.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3921603.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2202991.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5708370.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1388522.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-29964501.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>23223800.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-4784837.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-17817951.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>17576649.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-7821072.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-53570092.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>42691172.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-15281518.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>40141582.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>6354724.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3345841.0</v>
       </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>-1336528.0</v>
+      </c>
+      <c r="C7">
         <v>-144034.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1142480.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>717613.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1256188.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>569406.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>266698.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-431758.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1383902.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1266627.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-921220.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>108975.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-819309.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1172477.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>741396.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1237825.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-472644.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-858867.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-185850.0</v>
       </c>
-      <c r="T7">
-[...1 lines deleted...]
-      </c>
       <c r="U7">
+        <v>4594297.0</v>
+      </c>
+      <c r="V7">
         <v>-4868048.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>632299.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1396237.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1208308.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-766501.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>377318.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-40355.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>380849.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1037734.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>309655.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>309812.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>680638.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2075458.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-472893.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>304903.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>610957.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-708481.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>364821.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>54201.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>364881.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-481035.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>323626.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>329648.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>494907.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1541995.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>688402.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>248992.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>555748.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6853819.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-7928499.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>109352.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>291727.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-386097.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>845826.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-910791.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-510595.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-304985.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2108757.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>306315.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1433807.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1277418.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>755572.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>227682.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1108431.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-903835.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1001109.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>351687.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>47260.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-337913.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1197615.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1030774.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1803344.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>792174.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3294666.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-660923.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>6380204.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1664913.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2295145.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1854052.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-924323.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1178937.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>959812.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>73182.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>2508154.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-453147.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>440787.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-301452.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-396707.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>643706.0</v>
       </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-4000000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-      <c r="AW8">
+      <c r="AW8"/>
+      <c r="AX8">
         <v>6008553.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-6008553.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>-245100.0</v>
+      </c>
+      <c r="C9">
         <v>-134599.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>134599.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-134599000.0</v>
       </c>
-      <c r="E9"/>
-[...4 lines deleted...]
-      <c r="H9"/>
+      <c r="F9">
+        <v>0.0</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9">
+        <v>0.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>1000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
+      <c r="Q9"/>
       <c r="R9">
+        <v>0.0</v>
+      </c>
+      <c r="S9">
         <v>4000000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="V9">
         <v>-4000000.0</v>
       </c>
       <c r="W9">
         <v>-4000000.0</v>
       </c>
       <c r="X9">
         <v>-4000000.0</v>
       </c>
-      <c r="Y9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y9">
+        <v>-4000000.0</v>
+      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>-514021.0</v>
       </c>
       <c r="AB9">
         <v>-514021.0</v>
       </c>
       <c r="AC9">
         <v>-514021.0</v>
       </c>
       <c r="AD9">
-        <v>-111682.0</v>
+        <v>-514021.0</v>
       </c>
       <c r="AE9">
         <v>-111682.0</v>
       </c>
       <c r="AF9">
         <v>-111682.0</v>
       </c>
       <c r="AG9">
-        <v>0.0</v>
+        <v>-111682.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>242064.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>175495.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-284538.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>6008553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6008000.0</v>
       </c>
       <c r="AV9">
         <v>6008000.0</v>
       </c>
       <c r="AW9">
+        <v>6008000.0</v>
+      </c>
+      <c r="AX9">
         <v>6008553000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-6008553000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-1000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1000000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-4000000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-80070392.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>-6560137630.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>-6321541992.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6510778193.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>30372.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-1331240.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>704138.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>844759.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>111353.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1357017.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-16740.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>726100.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-378868.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>351802.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1009340.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>926688.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-493464.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>438824.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-95893.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>779195.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-928027.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>388843.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>237999.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>495575.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1786088.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1143384.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>318030.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>396998.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-611782.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>441490.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>55486.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>166609.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-480726.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>86292.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>125669.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>420385.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-741622.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>792994.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>120650.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-207116.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>445528.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-597247.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>21420.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>113305.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-92365.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-86577.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-265203.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-483376.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-312316.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>325710.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>505776.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>251144.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>158298.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>274502.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>81053.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-756686.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>742226.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>755905.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1139636.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>398050.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1033971.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1147154.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>596378.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-803209.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>373844.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1842514.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2699500.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1751592.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4728260.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>803345.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2530425.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1023138.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1523768.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>759195.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1170517.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24411.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1196483.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1344616.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1439162.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>891636.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>103411.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>550410.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>514362.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>649925.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>490289.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>227672.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>256788.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>484075.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>197798.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>363586.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>152900.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>170088.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>178864.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-565770.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>927291.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>78603.0</v>
       </c>
       <c r="N13">
+        <v>78603.0</v>
+      </c>
+      <c r="O13">
         <v>158763.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>37258.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>393066.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-583997.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>498150.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-169110.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-77082.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-433374.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>280497.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-234126.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>281620.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-273037.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>452515.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>55538.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-398346.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-109707.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>32494.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>71813.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>185063.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-289370.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1754208.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-13127.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>213959.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-96699.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1754208.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1285.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>99549.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1754208.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1186352.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>4260.0</v>
+      </c>
+      <c r="C14">
         <v>-37146.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47004.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5177.0</v>
       </c>
       <c r="F14">
         <v>5177.0</v>
       </c>
       <c r="G14">
+        <v>5177.0</v>
+      </c>
+      <c r="H14">
         <v>5180.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5370.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5350.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5492.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5703.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4995.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4105.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>47927.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4459.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4488.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4429.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6374.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7168.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6154.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6453.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5855.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5217.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5210.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5060.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5597.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6010.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6203.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6134.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6113.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6289.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6790.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6689.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6646.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6998.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7237.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7217.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3324.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2599.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4099.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4105.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3431.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5248.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8845.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9180.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9721.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9965.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10222.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10278.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9521.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23684.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>33715.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33567.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>45031.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7945.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7608.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8944.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8654.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9309.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11362.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12544.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18614.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>21404.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>27212.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>41027.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>49355.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>38679.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>68561.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>62607.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>767422.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>64069.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>60828.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>-587301.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>107521.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>134955.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>16066.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>86895.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>122463.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-50625.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-170229.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-209983.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-317340.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-342107.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-79638.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>23167.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>17937.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>13250.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10076.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4035.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -31145,953 +31432,964 @@
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
         <v>853650645.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>27329415.0</v>
+      </c>
+      <c r="C16">
         <v>30806477.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>32562612.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>34259637.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36571466.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40359738.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>42280618.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>44337824.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>47138799.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>50999442.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>51507361.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52876271.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>55259368.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18505493.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52507263.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65233268.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>67695253.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>71430954.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>75025384.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>77792263.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>76301840.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>60036763.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>61661341.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>60440450.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>61330267.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63792657.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>62872907.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>61737842.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>63209663.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>62313418.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>62442366.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>64162778.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>62939203.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27991743.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>24535427.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22890047.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21637156.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24118037.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>24971802.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>26565423.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27618393.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22076749.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>23612272.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8580807.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9073449.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11669435.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11936900.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>13496587.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14784341.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6700493.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>10660849.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12017480.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3029064.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4010530.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5744523.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7258530.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11005842.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>15093124.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8735748.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11921990.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>31379857.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>28252204.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>31163034.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>25357050.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15597457.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>19241581.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>25644717.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>28657327.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>32789952.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>19297284.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>23078732.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>28034601.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>28127940.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>18778938.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>14857335.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12654344.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6945974.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8334496.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>38298997.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15075197.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>19860034.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>37677985.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>20101336.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>27922408.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>81492500.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>38801328.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>54082846.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>13941264.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>7586540.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-802.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2178.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1617.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-296.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1756.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2736.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-255.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>590.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>46.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>233.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-12741.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8830.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3577.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>6682.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-994.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>964.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1102.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-616.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4173.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2011.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-254.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>113.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2479.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-3481040.0</v>
+      </c>
+      <c r="C18">
         <v>-2013894.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1706100.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
-        <v>-3783661.0</v>
+        <v>-2306410.0</v>
       </c>
       <c r="F18">
+        <v>-3783660.0</v>
+      </c>
+      <c r="G18">
         <v>-1931730.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2032060.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2811821.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>-3868250.0</v>
+      </c>
+      <c r="K18">
         <v>-499038.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1374293.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2401593.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3177413.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4012050.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2720151.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2455968.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3728400.0</v>
       </c>
-      <c r="R18">
-[...1 lines deleted...]
-      </c>
       <c r="S18">
+        <v>-3638970.0</v>
+      </c>
+      <c r="T18">
         <v>-3018561.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1101140.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>-3853950.0</v>
+      </c>
+      <c r="W18">
         <v>-1981783.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3909288.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2090567.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2881216.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2411641.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2039005.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1654370.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3031243.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1633556.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1735597.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1654989.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4089979.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1045980.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1919435.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1411248.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2547271.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1076233.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1616239.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1496853.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-2441371.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1514292.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1171902.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1232660.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3233516.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1029247.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1590995.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1328126.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4764897.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4033878.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1890908.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2141323.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2621901.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2186832.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2440771.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-3885042.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-3435171.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-950432.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-2979979.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-5421309.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-3963017.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-3623673.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-3824450.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-4673494.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-5595021.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-4470498.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3915960.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-4034140.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-4607013.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-3781447.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-4999228.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-4893339.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-7444366.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-4815890.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-9955791.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-12395109.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-16691899.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-13049789.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-6325280.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-7982499.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-6910454.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-6750699.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-7008937.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-4722265.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-5377558.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-3449434.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-3262738.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-5021935.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-2133604.0</v>
       </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-2899.0</v>
       </c>
-      <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>1.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>193.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-891.0</v>
       </c>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
       <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
         <v>22.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2744.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-18577.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>39929015.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-49877526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="P19">
         <v>-10000000.0</v>
       </c>
       <c r="Q19">
         <v>-10000000.0</v>
       </c>
       <c r="R19">
         <v>-10000000.0</v>
       </c>
       <c r="S19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="T19">
         <v>-2938.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-25794.0</v>
       </c>
-      <c r="U19">
-[...1 lines deleted...]
-      </c>
       <c r="V19">
+        <v>0.0</v>
+      </c>
+      <c r="W19">
         <v>-32698.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1190.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2594.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-7259.0</v>
       </c>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
       <c r="AB19">
+        <v>0.0</v>
+      </c>
+      <c r="AC19">
         <v>-2060.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1953.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
-[...1 lines deleted...]
-      </c>
+      <c r="AF19"/>
       <c r="AG19">
         <v>636524.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AH19">
         <v>636524.0</v>
       </c>
-      <c r="AJ19"/>
+      <c r="AI19"/>
+      <c r="AJ19">
+        <v>636524.0</v>
+      </c>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-680000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>7920.0</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>38699.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>249611.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>389754.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -32116,54 +32414,55 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -32209,2263 +32508,2283 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>-2586258.0</v>
+      </c>
+      <c r="C22">
         <v>-2802279.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3050373.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3281185.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2864120.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2814652.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2852179.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2628200.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2754518.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2059085.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-723107.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2871820.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2917504.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3001484.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3652184.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4028998.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3386417.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2083145.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3579167.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-4284141.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-187799.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2985289.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3703820.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4451229.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2713559.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1984088.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2378504.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3881876.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4697190.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-207939.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-6779958.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3144139.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4543051.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1602871.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3755104.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2788637.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3016524.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1449248.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2835813.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3199320.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-3381598.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2735305.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1607889.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2286822.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-2215063.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2380818.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2340241.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2121768.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-2352465.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3413265.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2236750.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2786029.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-2419014.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2433973.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2378768.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2281350.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-3867223.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-3503255.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-3893743.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-4681348.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-5655730.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-4991379.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-5700619.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-4334060.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-5161250.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-5915576.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-4795087.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-4664836.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-4993391.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-1414827.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-4815167.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-4892234.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-10802601.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-2991683.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-10228183.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-19779818.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-15903560.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-11644681.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-8362540.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-7232907.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-8449483.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-7207221.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-6442672.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-7203171.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-4839071.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-3935665.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-17640334.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-20018898.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-6677706.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>205</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>244018.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-697109.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-891.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>22.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2744.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-18577.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>39929015.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7920.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-10000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7.92</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>38699.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>249611.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-16.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-112242.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-203840.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-147737.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-33940.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-7979.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3331203.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10417.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>180371.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16903.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15178.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27901.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4502551.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12294.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2664093.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>65025.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>235209.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13788.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>440306.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>49923.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-89908.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>32441.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>741120.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>57467.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>304444.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33319.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-304380.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>334789.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6697.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>534277.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11129739.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6697.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1543676778.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-925837.24</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27889.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-27889000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2473596.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2882000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-14098548.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1709325929.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>17651411.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7355.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>14726033.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1695466.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-45053.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-209343.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-198485.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>18058366.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>43368.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>4800000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>43324632.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9122944.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12056756.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>17919796.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4531261.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-288711000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>29552830.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3281490.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-694171134.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-55445.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1169540.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-48077442.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-64094640.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1082084.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>43404320.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>11376659.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5479445.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>206</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2899.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-1.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>199.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-891.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-21299000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>39929015.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4990000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-10000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-28706206.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-36492000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-11272000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-10200.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>636524.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-8584000.0</v>
       </c>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-84483000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-22005000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-2320000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>-3523000.0</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>-3523000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-36758800.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
         <v>4800.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-680000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>680000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-680000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-688024000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-6085000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-476369000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-226000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-2374747.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-13449.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>24047314000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>88318000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-279314733.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>62024.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-243016000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-69700000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-993752000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-194640000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>10739250000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>40552.0</v>
+      </c>
+      <c r="C25">
         <v>628407.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>157692.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>47205.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>45527.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>44344.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43385.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36203.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>49392.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>525311.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>47933.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>49124.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>152032.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>118990.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27880.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>56215.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>45179.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>53644.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>163282.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>54721.0</v>
+      </c>
+      <c r="V25">
         <v>55806.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-169360000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>152771.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>926688.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-493464.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-319922000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-95893.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>779195.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-928027.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-795200133.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>238000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-19867.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1786087.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-263842672.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-689.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2362.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1912318.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3965.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14942.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9950.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19269.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4044.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1057.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9552982.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-7386.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3650.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1690.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-13285.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>72145.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-131172.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-3257.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1342965.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7373755.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-6642196.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-191174.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-3894781.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-10070401.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>227068.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>197805.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1042173.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>310204.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-143159.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1955904482.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-61909.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-114155.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-26671.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-1936427.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>782644.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1741411.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3153362.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>977487.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>866604.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1174883.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>920442.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>773968.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>289617.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>422081.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>639775.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>80523.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>148518.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>123983.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>86133.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>84416.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>14780139.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>15481140.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3948800.0</v>
       </c>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-16.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-112242.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-203840.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5454.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1619690.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6254.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10615550.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10417.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4109480.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>16903.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>23108.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>27901.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>12294.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>65025.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>37806.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>49923.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-17917.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>15329771.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>741120.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>638146.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>769478.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>33319.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>40626.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3318838.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>71043.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>534277.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>11129739.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6697000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>452839.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>926764.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>137730.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>27889000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-4225.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>4225.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>5091376.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4005000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>14353.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-43368.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>43368.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-178076.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-219534.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-164949.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-819866.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>407761.0</v>
+      </c>
+      <c r="C27">
         <v>338255.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>157692.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>204897.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>285943.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>263993.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>504862.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>207455.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>215430.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-237405.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>219142.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>325710.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>403263.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>128669.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>158298.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>274502.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>81053.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-756972.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>578944.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>755905.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1139636.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>398050.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1033971.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1147154.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>596378.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-803209.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>373844.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1842514.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2699500.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-1751592.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4728260.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>823212.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2530425.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1023138.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1523768.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>759884.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1168155.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11192.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1192517.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1329675.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1439149.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>881686.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>84143.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>546366.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>513305.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>653943.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>497675.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>231322.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>255098.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>497360.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>197798.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>363586.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>157700.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>698628.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>178864.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-565770.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>927291.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>441498.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-333110.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>157427.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>175683.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>399975.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>535573.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>526902.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>538485.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>487101.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>553701.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>642479.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>688355.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3172712000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>794161000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3939416000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>920442000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>2090182000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>148518000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>604516000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>439157000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>86133000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>34294495000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>210</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>244018.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
+      <c r="J28"/>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28"/>
+      <c r="L28">
+        <v>0.0</v>
+      </c>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>7920.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7912.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>7920.0</v>
       </c>
       <c r="Q28">
         <v>7920.0</v>
       </c>
       <c r="R28">
+        <v>7920.0</v>
+      </c>
+      <c r="S28">
         <v>38699.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>249611.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>389738.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20099933.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>358650.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5127418.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1200745.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>418946.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3331203.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3174872.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>180371.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3929105.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1515104.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15178.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2243796.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39034703.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4502551.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3564225.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2664093.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>66157.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>235209.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13788.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>440306.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7976333.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-17917.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>16202403.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>741120.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>638146.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>769478.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>33319.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>40626.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3318838.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>71043.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>534277.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11129739.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1635635.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>452839.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>926764.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>137730.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>27889.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7307808.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-206263.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-14036558.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7090670.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>77130.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1919566.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2359086.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1443296.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>36109.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>156504.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-198485.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>18099681.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>43359.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>43000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>43368.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>10661701626.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>33782.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2761.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10641353.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-178076.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-59534.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-160949.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-694866.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-132468.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-88453.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-841978.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>111968730.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1082084.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>43404320.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>11376659.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5479445.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>-3470213.0</v>
+      </c>
+      <c r="C29">
         <v>-2016797.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1703197.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2306406.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3783661.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1931732.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2032054.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2810930.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3868248.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-499060.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1371549.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2383016.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3177413.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4007043.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2720151.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2455968.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3728400.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3638966.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3015623.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1126936.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3853952.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1949085.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3908098.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2090557.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2878622.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2404382.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2039005.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1652310.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3029290.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1643763.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1735597.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1653366.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4081395.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1045980.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1919435.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1411248.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2547271.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1058593.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1582530.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1485724.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2419366.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1516612.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1169582.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1232660.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-3233516.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1032770.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1590995.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1328126.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4768420.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4021638.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1905916.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-2097000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2621901.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-2186630.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2406931.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-3843730.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-3427147.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-944347.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-2979979.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-5421309.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-3963017.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-3619413.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-3817250.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-4673496.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-5587920.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-4473529.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-3912929.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-4020691.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-4607013.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-3781447.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-4999228.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-4893339.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-7444366.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-5201341.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-9887547.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-12208665.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-16561136.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-13043395.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-6269496.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-7905378.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-6840754.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-6484226.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-6563079.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-4650672.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-5182918.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-3392525.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-3148397.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-4924389.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-2081165.0</v>
       </c>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>212</v>
+      </c>
+      <c r="B30">
+        <v>-10825.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-2899.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>1.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>193.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-891.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>22.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2744.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-18577.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>39929015.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-30005010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="P30">
         <v>-10000000.0</v>
       </c>
       <c r="Q30">
         <v>-10000000.0</v>
       </c>
       <c r="R30">
+        <v>-10000000.0</v>
+      </c>
+      <c r="S30">
         <v>-28703268.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2938.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25794.0</v>
       </c>
       <c r="U30">
         <v>-25794.0</v>
       </c>
       <c r="V30">
+        <v>-25794.0</v>
+      </c>
+      <c r="W30">
         <v>-32698.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1190.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2594.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7259.0</v>
       </c>
       <c r="AA30">
         <v>-7259.0</v>
       </c>
       <c r="AB30">
+        <v>-7259.0</v>
+      </c>
+      <c r="AC30">
         <v>-2060.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1953.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.0</v>
       </c>
       <c r="AE30">
         <v>7.0</v>
       </c>
       <c r="AF30">
+        <v>7.0</v>
+      </c>
+      <c r="AG30">
         <v>634901.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-8584.0</v>
       </c>
-      <c r="AH30">
-[...1 lines deleted...]
-      </c>
       <c r="AI30">
         <v>0.0</v>
       </c>
       <c r="AJ30">
         <v>0.0</v>
       </c>
       <c r="AK30">
         <v>0.0</v>
       </c>
       <c r="AL30">
+        <v>0.0</v>
+      </c>
+      <c r="AM30">
         <v>-17640.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-33709.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11129.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-22005.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2317680.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2320.0</v>
       </c>
-      <c r="AR30">
-[...1 lines deleted...]
-      </c>
       <c r="AS30">
         <v>0.0</v>
       </c>
       <c r="AT30">
+        <v>0.0</v>
+      </c>
+      <c r="AU30">
         <v>-3519477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3523.0</v>
       </c>
       <c r="AV30">
         <v>-3523.0</v>
       </c>
       <c r="AW30">
         <v>-3523.0</v>
       </c>
       <c r="AX30">
+        <v>-3523.0</v>
+      </c>
+      <c r="AY30">
         <v>-12240.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15008.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-44322.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4800.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-202.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-33840.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-41312.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-688024.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-6085.0</v>
       </c>
-      <c r="BG30">
-[...1 lines deleted...]
-      </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BI30">
+        <v>0.0</v>
+      </c>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>631453.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>11542800.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>12074003.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3387092.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1965716.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>743815.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>86551.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>967856000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>21528450000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>21550000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4800000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16750000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>9122944.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12056756.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>17919796.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4531261.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-16743030.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>29552830.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3281490.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-10282331.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>24193343.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1169540.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-48077442.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-64094640.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-10806909.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-114341.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-97546.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-52439.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>