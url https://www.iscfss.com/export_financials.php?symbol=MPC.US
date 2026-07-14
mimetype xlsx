--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1322,51 +1325,53 @@
       </c>
       <c r="G8">
         <v>10000000.0</v>
       </c>
       <c r="H8">
         <v>10000000.0</v>
       </c>
       <c r="I8">
         <v>10000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>33685000000.0</v>
+      </c>
       <c r="C9">
         <v>33624000000.0</v>
       </c>
       <c r="D9">
         <v>33465000000.0</v>
       </c>
       <c r="E9">
         <v>33402000000.0</v>
       </c>
       <c r="F9">
         <v>33262000000.0</v>
       </c>
       <c r="G9">
         <v>33208000000.0</v>
       </c>
       <c r="H9">
         <v>33157000000.0</v>
       </c>
       <c r="I9">
         <v>33729000000.0</v>
       </c>
       <c r="J9">
         <v>11262000000.0</v>
       </c>
       <c r="K9">
@@ -1432,51 +1437,53 @@
         <v>1494000000.0</v>
       </c>
       <c r="N10">
         <v>2292000000.0</v>
       </c>
       <c r="O10">
         <v>4860000000.0</v>
       </c>
       <c r="P10">
         <v>3079000000.0</v>
       </c>
       <c r="Q10">
         <v>118000000.0</v>
       </c>
       <c r="R10">
         <v>128000000.0</v>
       </c>
       <c r="S10">
         <v>108000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>28</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>3672000000.0</v>
+      </c>
       <c r="C11">
         <v>3210000000.0</v>
       </c>
       <c r="D11">
         <v>1081000000.0</v>
       </c>
       <c r="E11">
         <v>8625000000.0</v>
       </c>
       <c r="F11">
         <v>5291000000.0</v>
       </c>
       <c r="G11">
         <v>415000000.0</v>
       </c>
       <c r="H11">
         <v>1393000000.0</v>
       </c>
       <c r="I11">
         <v>1687000000.0</v>
       </c>
       <c r="J11">
         <v>3011000000.0</v>
       </c>
       <c r="K11">
@@ -2128,51 +2135,53 @@
       </c>
       <c r="M24">
         <v>6610000000.0</v>
       </c>
       <c r="N24">
         <v>3373000000.0</v>
       </c>
       <c r="O24">
         <v>3342000000.0</v>
       </c>
       <c r="P24">
         <v>3292000000.0</v>
       </c>
       <c r="Q24">
         <v>3231000000.0</v>
       </c>
       <c r="R24">
         <v>2601000000.0</v>
       </c>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>42</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>30505000000.0</v>
+      </c>
       <c r="C25">
         <v>24432000000.0</v>
       </c>
       <c r="D25">
         <v>25329000000.0</v>
       </c>
       <c r="E25">
         <v>25634000000.0</v>
       </c>
       <c r="F25">
         <v>24968000000.0</v>
       </c>
       <c r="G25">
         <v>28730000000.0</v>
       </c>
       <c r="H25">
         <v>28127000000.0</v>
       </c>
       <c r="I25">
         <v>26980000000.0</v>
       </c>
       <c r="J25">
         <v>12322000000.0</v>
       </c>
       <c r="K25">
@@ -2775,51 +2784,53 @@
         <v>6646000000.0</v>
       </c>
       <c r="L37">
         <v>6438000000.0</v>
       </c>
       <c r="M37">
         <v>639000000.0</v>
       </c>
       <c r="N37">
         <v>412000000.0</v>
       </c>
       <c r="O37">
         <v>411000000.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1422000000.0</v>
+      </c>
       <c r="C38">
         <v>78858000000.0</v>
       </c>
       <c r="D38">
         <v>3007000000.0</v>
       </c>
       <c r="E38">
         <v>3081000000.0</v>
       </c>
       <c r="F38">
         <v>2400000000.0</v>
       </c>
       <c r="G38">
         <v>9580000000.0</v>
       </c>
       <c r="H38">
         <v>3374000000.0</v>
       </c>
       <c r="I38">
         <v>3777000000.0</v>
       </c>
       <c r="J38">
         <v>830000000.0</v>
       </c>
       <c r="K38">
@@ -3236,51 +3247,53 @@
         <v>16261000000.0</v>
       </c>
       <c r="N46">
         <v>13921000000.0</v>
       </c>
       <c r="O46">
         <v>12643000000.0</v>
       </c>
       <c r="P46">
         <v>12228000000.0</v>
       </c>
       <c r="Q46">
         <v>11724000000.0</v>
       </c>
       <c r="R46">
         <v>11897000000.0</v>
       </c>
       <c r="S46">
         <v>9959000000.0</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>64</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>38890000000.0</v>
+      </c>
       <c r="C47">
         <v>36328000000.0</v>
       </c>
       <c r="D47">
         <v>36345000000.0</v>
       </c>
       <c r="E47">
         <v>36871000000.0</v>
       </c>
       <c r="F47">
         <v>38812000000.0</v>
       </c>
       <c r="G47">
         <v>39035000000.0</v>
       </c>
       <c r="H47">
         <v>45615000000.0</v>
       </c>
       <c r="I47">
         <v>45058000000.0</v>
       </c>
       <c r="J47">
         <v>26443000000.0</v>
       </c>
       <c r="K47">
@@ -4079,463 +4092,469 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO62"/>
+  <dimension ref="A1:BP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-        <v>128</v>
+      <c r="BP1" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>17617000000.0</v>
+      </c>
+      <c r="C2">
         <v>12974000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12486000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13345000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14748000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13906000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12763000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14865000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15471000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13761000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15839000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13052000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13031000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15312000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16682000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22502000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19791000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13700000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12196000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12170000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9953000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7803000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6701000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6110000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8106000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11222000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11380000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10905000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10568000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9366000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8016000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8113000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7066000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8297000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6159000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5307000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5343000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5593000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5055000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5214000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4083000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4743000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4993000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6225000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5387000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6661000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8726000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8934000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9313000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8234000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8961000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8601000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8872000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6785000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6951000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6155000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7803000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8189000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6974000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7313000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6766000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6453000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5514000000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>5507000000.0</v>
       </c>
-      <c r="BO2"/>
+      <c r="BP2"/>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:68">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4561,52 +4580,53 @@
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
+      <c r="BP3"/>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:68">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4632,507 +4652,515 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:68">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-108000000.0</v>
+      </c>
+      <c r="C5">
         <v>-105000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-109000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-108000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-109000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-114000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-158000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-152000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-143000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-131000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-49000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-30000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-179000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-65000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-74000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-67000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-344000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-340000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-511000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-512000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-334000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-336000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-326000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-320000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-212000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-161000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-151000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-144000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-233000000.0</v>
       </c>
       <c r="AG5">
         <v>-233000000.0</v>
       </c>
       <c r="AH5">
+        <v>-233000000.0</v>
+      </c>
+      <c r="AI5">
         <v>-231000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-239000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-236000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-237000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-234000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-327000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-318000000.0</v>
       </c>
       <c r="AP5">
         <v>-318000000.0</v>
       </c>
       <c r="AQ5">
+        <v>-318000000.0</v>
+      </c>
+      <c r="AR5">
         <v>-312000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-309000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-313000000.0</v>
       </c>
       <c r="AT5">
         <v>-313000000.0</v>
       </c>
       <c r="AU5">
+        <v>-313000000.0</v>
+      </c>
+      <c r="AV5">
         <v>-228000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-218000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-205000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-204000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-205000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-254000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-382000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-464000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-489000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-497000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-862000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-879000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-601000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-596000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-611000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-623000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-466000000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-520000000.0</v>
       </c>
-      <c r="BO5"/>
+      <c r="BP5"/>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:68">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>13703000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13688000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13669000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11262000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11236000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11185000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11159000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>11060000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11005000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10996000000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
+        <v>0.0</v>
+      </c>
+      <c r="BA6">
         <v>12197000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>12412000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>12105000000.0</v>
       </c>
-      <c r="BC6">
-[...1 lines deleted...]
-      </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
+      <c r="BP6"/>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:68">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>1501000000.0</v>
+      </c>
+      <c r="C7">
         <v>1482000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1359000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1381000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1227000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1277000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1176000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1174000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1242000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1218000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1301000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1282000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1262000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1209000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1194000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1270000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1325000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1365000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1419000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1493000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1482000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1511000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1647000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2475000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2579000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2479000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2548000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2683000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2766000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
+      <c r="BP7"/>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:68">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>10000000.0</v>
       </c>
       <c r="C8">
         <v>10000000.0</v>
       </c>
       <c r="D8">
         <v>10000000.0</v>
       </c>
       <c r="E8">
         <v>10000000.0</v>
       </c>
       <c r="F8">
         <v>10000000.0</v>
       </c>
       <c r="G8">
         <v>10000000.0</v>
       </c>
       <c r="H8">
         <v>10000000.0</v>
       </c>
       <c r="I8">
@@ -5149,1529 +5177,21456 @@
       </c>
       <c r="M8">
         <v>10000000.0</v>
       </c>
       <c r="N8">
         <v>10000000.0</v>
       </c>
       <c r="O8">
         <v>10000000.0</v>
       </c>
       <c r="P8">
         <v>10000000.0</v>
       </c>
       <c r="Q8">
         <v>10000000.0</v>
       </c>
       <c r="R8">
         <v>10000000.0</v>
       </c>
       <c r="S8">
         <v>10000000.0</v>
       </c>
       <c r="T8">
         <v>10000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>10000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:68">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>33685000000.0</v>
+      </c>
+      <c r="D9">
         <v>33695000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>33658000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33668000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33624000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>33630000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33635000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33530000000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>33426000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33411000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33408000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>33402000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33363000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>33378000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>33327000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33262000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>33256000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33238000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>33222000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33208000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33183000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33208000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>33169000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>33157000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>33125000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>33785000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>33764000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>33729000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>13703000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>13688000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13669000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11262000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11236000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>11185000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>11159000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11060000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11005000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10996000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10982000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11071000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9929000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9912000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9890000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9844000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9833000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9822000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9803000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9768000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9748000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9737000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9676000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9527000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9563000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9426000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9410000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9482000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>9584000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>9569000000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
+      <c r="BP9"/>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:68">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>2151000000.0</v>
+      </c>
+      <c r="C10">
         <v>3672000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2654000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1673000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3812000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3210000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4002000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4441000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3175000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5443000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8452000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7345000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7960000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8625000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7376000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9078000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7148000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5291000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5874000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11839000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>624000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>415000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>618000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1091000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1690000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1393000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1525000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1247000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>877000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1687000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4992000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4999000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4653000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3011000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2088000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1450000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2167000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>887000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>709000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1754000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>308000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1127000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2044000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1881000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2078000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1494000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1854000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2125000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2166000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2292000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2018000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3069000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4737000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4860000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3387000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1895000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2205000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3079000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2957000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1622000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>219000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>118000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>117000000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>128000000.0</v>
       </c>
-      <c r="BO10"/>
+      <c r="BP10"/>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:68">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>3672000000.0</v>
+      </c>
+      <c r="D11">
         <v>2654000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1673000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3812000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3210000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1064000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>840000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>434000000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>8452000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7345000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7960000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8625000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7376000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9078000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7148000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5291000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5874000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11839000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
+      <c r="BP11"/>
+    </row>
+    <row r="12" spans="1:68">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12">
+        <v>2151000000.0</v>
+      </c>
+      <c r="C12">
+        <v>3672000000.0</v>
+      </c>
+      <c r="D12">
+        <v>2654000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1673000000.0</v>
+      </c>
+      <c r="F12">
+        <v>3812000000.0</v>
+      </c>
+      <c r="G12">
+        <v>3210000000.0</v>
+      </c>
+      <c r="H12">
+        <v>5143000000.0</v>
+      </c>
+      <c r="I12">
+        <v>8499000000.0</v>
+      </c>
+      <c r="J12">
+        <v>7574000000.0</v>
+      </c>
+      <c r="K12">
+        <v>10224000000.0</v>
+      </c>
+      <c r="L12">
+        <v>13056000000.0</v>
+      </c>
+      <c r="M12">
+        <v>11454000000.0</v>
+      </c>
+      <c r="N12">
+        <v>11452000000.0</v>
+      </c>
+      <c r="O12">
+        <v>11770000000.0</v>
+      </c>
+      <c r="P12">
+        <v>11135000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>13319000000.0</v>
+      </c>
+      <c r="R12">
+        <v>10597000000.0</v>
+      </c>
+      <c r="S12">
+        <v>10839000000.0</v>
+      </c>
+      <c r="T12">
+        <v>13226000000.0</v>
+      </c>
+      <c r="U12">
+        <v>17257000000.0</v>
+      </c>
+      <c r="V12">
+        <v>624000000.0</v>
+      </c>
+      <c r="W12">
+        <v>415000000.0</v>
+      </c>
+      <c r="X12">
+        <v>618000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1091000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1690000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1393000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1525000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1247000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>877000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1687000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>4992000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>4999000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>4653000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3011000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2088000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1450000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2167000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>887000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>709000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1754000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>308000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1127000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2044000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1881000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2078000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1494000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1854000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2125000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2166000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>2292000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2018000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>3069000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4737000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>4860000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>3387000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1895000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2205000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3079000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>2957000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1622000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>2984000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>2522000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>383000000.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
+        <v>992000000.0</v>
+      </c>
+      <c r="BP12"/>
+    </row>
+    <row r="13" spans="1:68">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13">
+        <v>10000000.0</v>
+      </c>
+      <c r="C13">
+        <v>10000000.0</v>
+      </c>
+      <c r="D13">
+        <v>10000000.0</v>
+      </c>
+      <c r="E13">
+        <v>10000000.0</v>
+      </c>
+      <c r="F13">
+        <v>10000000.0</v>
+      </c>
+      <c r="G13">
+        <v>10000000.0</v>
+      </c>
+      <c r="H13">
+        <v>10000000.0</v>
+      </c>
+      <c r="I13">
+        <v>10000000.0</v>
+      </c>
+      <c r="J13">
+        <v>10000000.0</v>
+      </c>
+      <c r="K13">
+        <v>10000000.0</v>
+      </c>
+      <c r="L13">
+        <v>10000000.0</v>
+      </c>
+      <c r="M13">
+        <v>10000000.0</v>
+      </c>
+      <c r="N13">
+        <v>10000000.0</v>
+      </c>
+      <c r="O13">
+        <v>10000000.0</v>
+      </c>
+      <c r="P13">
+        <v>10000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>10000000.0</v>
+      </c>
+      <c r="R13">
+        <v>10000000.0</v>
+      </c>
+      <c r="S13">
+        <v>10000000.0</v>
+      </c>
+      <c r="T13">
+        <v>10000000.0</v>
+      </c>
+      <c r="U13">
+        <v>10000000.0</v>
+      </c>
+      <c r="V13">
+        <v>10000000.0</v>
+      </c>
+      <c r="W13">
+        <v>10000000.0</v>
+      </c>
+      <c r="X13">
+        <v>10000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>10000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>4000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>4000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>4000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>4000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>4000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+    </row>
+    <row r="14" spans="1:68">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>295000000.0</v>
+      </c>
+      <c r="C14">
+        <v>299000000.0</v>
+      </c>
+      <c r="D14">
+        <v>304000000.0</v>
+      </c>
+      <c r="E14">
+        <v>309000000.0</v>
+      </c>
+      <c r="F14">
+        <v>313000000.0</v>
+      </c>
+      <c r="G14">
+        <v>321000000.0</v>
+      </c>
+      <c r="H14">
+        <v>332000000.0</v>
+      </c>
+      <c r="I14">
+        <v>350000000.0</v>
+      </c>
+      <c r="J14">
+        <v>362000000.0</v>
+      </c>
+      <c r="K14">
+        <v>377000000.0</v>
+      </c>
+      <c r="L14">
+        <v>396000000.0</v>
+      </c>
+      <c r="M14">
+        <v>419000000.0</v>
+      </c>
+      <c r="N14">
+        <v>447000000.0</v>
+      </c>
+      <c r="O14">
+        <v>468000000.0</v>
+      </c>
+      <c r="P14">
+        <v>494000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>536000000.0</v>
+      </c>
+      <c r="R14">
+        <v>570000000.0</v>
+      </c>
+      <c r="S14">
+        <v>609000000.0</v>
+      </c>
+      <c r="T14">
+        <v>637000000.0</v>
+      </c>
+      <c r="U14">
+        <v>662222222.0</v>
+      </c>
+      <c r="V14">
+        <v>651000708.0</v>
+      </c>
+      <c r="W14">
+        <v>650004875.0</v>
+      </c>
+      <c r="X14">
+        <v>650000051.0</v>
+      </c>
+      <c r="Y14">
+        <v>650001065.0</v>
+      </c>
+      <c r="Z14">
+        <v>648000032.0</v>
+      </c>
+      <c r="AA14">
+        <v>653000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>662204724.0</v>
+      </c>
+      <c r="AC14">
+        <v>671463964.0</v>
+      </c>
+      <c r="AD14">
+        <v>673012210.0</v>
+      </c>
+      <c r="AE14">
+        <v>704326013.0</v>
+      </c>
+      <c r="AF14">
+        <v>456000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>464317180.0</v>
+      </c>
+      <c r="AH14">
+        <v>480000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>493000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>510169491.0</v>
+      </c>
+      <c r="AK14">
+        <v>519354838.0</v>
+      </c>
+      <c r="AL14">
+        <v>530000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>531058748.0</v>
+      </c>
+      <c r="AN14">
+        <v>537037037.0</v>
+      </c>
+      <c r="AO14">
+        <v>531000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>531000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>536963902.0</v>
+      </c>
+      <c r="AR14">
+        <v>538068181.0</v>
+      </c>
+      <c r="AS14">
+        <v>546357615.0</v>
+      </c>
+      <c r="AT14">
+        <v>549382716.0</v>
+      </c>
+      <c r="AU14">
+        <v>559798332.0</v>
+      </c>
+      <c r="AV14">
+        <v>569000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>578000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>594029850.0</v>
+      </c>
+      <c r="AY14">
+        <v>606784315.0</v>
+      </c>
+      <c r="AZ14">
+        <v>622222222.0</v>
+      </c>
+      <c r="BA14">
+        <v>648000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>667281105.0</v>
+      </c>
+      <c r="BC14">
+        <v>674882208.0</v>
+      </c>
+      <c r="BD14">
+        <v>680779944.0</v>
+      </c>
+      <c r="BE14">
+        <v>682000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>700000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>696000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>714000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>716000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>716000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>712000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>716000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>716000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>716000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>712000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>716000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:68">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
+        <v>10000000.0</v>
+      </c>
+      <c r="N15">
+        <v>10000000.0</v>
+      </c>
+      <c r="O15">
+        <v>10000000.0</v>
+      </c>
+      <c r="P15">
+        <v>10000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>10000000.0</v>
+      </c>
+      <c r="R15">
+        <v>10000000.0</v>
+      </c>
+      <c r="S15">
+        <v>10000000.0</v>
+      </c>
+      <c r="T15">
+        <v>10000000.0</v>
+      </c>
+      <c r="U15">
+        <v>10000000.0</v>
+      </c>
+      <c r="V15">
+        <v>10000000.0</v>
+      </c>
+      <c r="W15">
+        <v>10000000.0</v>
+      </c>
+      <c r="X15">
+        <v>10000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>10000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>10000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>10000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>10000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>10000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+    </row>
+    <row r="16" spans="1:68">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>-417000000.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
+        <v>1680000000.0</v>
+      </c>
+      <c r="J16">
+        <v>2681000000.0</v>
+      </c>
+      <c r="K16">
+        <v>1221000000.0</v>
+      </c>
+      <c r="L16">
+        <v>1319000000.0</v>
+      </c>
+      <c r="M16">
+        <v>1160000000.0</v>
+      </c>
+      <c r="N16">
+        <v>1617000000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16">
+        <v>1815000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>5542000000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
+        <v>2142000000.0</v>
+      </c>
+      <c r="T16">
+        <v>2922000000.0</v>
+      </c>
+      <c r="U16">
+        <v>5870000000.0</v>
+      </c>
+      <c r="V16">
+        <v>1535000000.0</v>
+      </c>
+      <c r="W16">
+        <v>1837000000.0</v>
+      </c>
+      <c r="X16">
+        <v>1901000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>2087000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>2205000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2312000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1954000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>2001000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2487000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>2598000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1150000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1145000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>976000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1261000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1191000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1046000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1145000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1147000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>931000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1182000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>906000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1147000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>1604000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1355000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1862000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1537000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1296000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1576000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1244000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1227000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>1302000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>1682000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>1287000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1260000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>1190000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1180000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1227000000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1499000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>977000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>1260000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>1333000000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1276000000.0</v>
+      </c>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16">
+        <v>990000000.0</v>
+      </c>
+      <c r="BP16"/>
+    </row>
+    <row r="17" spans="1:68">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+    </row>
+    <row r="18" spans="1:68">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>7157000000.0</v>
+      </c>
+      <c r="N18">
+        <v>7107000000.0</v>
+      </c>
+      <c r="O18">
+        <v>7208000000.0</v>
+      </c>
+      <c r="P18">
+        <v>6823000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>6932000000.0</v>
+      </c>
+      <c r="R18">
+        <v>6931000000.0</v>
+      </c>
+      <c r="S18">
+        <v>6984000000.0</v>
+      </c>
+      <c r="T18">
+        <v>6839000000.0</v>
+      </c>
+      <c r="U18">
+        <v>6975000000.0</v>
+      </c>
+      <c r="V18">
+        <v>7428000000.0</v>
+      </c>
+      <c r="W18">
+        <v>7410000000.0</v>
+      </c>
+      <c r="X18">
+        <v>6951000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>7199000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>7001000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>7657000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>7445000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>6409000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>6142000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>6182000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>3895000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>3803000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>3771000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>3320000000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>4575000000.0</v>
+      </c>
+      <c r="AK18">
+        <v>4550000000.0</v>
+      </c>
+      <c r="AL18">
+        <v>4503000000.0</v>
+      </c>
+      <c r="AM18">
+        <v>4465000000.0</v>
+      </c>
+      <c r="AN18">
+        <v>4284000000.0</v>
+      </c>
+      <c r="AO18">
+        <v>4149000000.0</v>
+      </c>
+      <c r="AP18">
+        <v>4102000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>4020000000.0</v>
+      </c>
+      <c r="AR18">
+        <v>2499000000.0</v>
+      </c>
+      <c r="AS18">
+        <v>2577000000.0</v>
+      </c>
+      <c r="AT18">
+        <v>2766000000.0</v>
+      </c>
+      <c r="AU18">
+        <v>2782000000.0</v>
+      </c>
+      <c r="AV18">
+        <v>2892000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>2766000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>3065000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>3085000000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>3063000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>2941000000.0</v>
+      </c>
+      <c r="BB18">
+        <v>3025000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>2307000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>2209000000.0</v>
+      </c>
+      <c r="BE18">
+        <v>2123000000.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+    </row>
+    <row r="19" spans="1:68">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+    </row>
+    <row r="20" spans="1:68">
+      <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20">
+        <v>9335000000.0</v>
+      </c>
+      <c r="C20">
+        <v>9354000000.0</v>
+      </c>
+      <c r="D20">
+        <v>9331000000.0</v>
+      </c>
+      <c r="E20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="F20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="G20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="H20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="I20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="J20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="K20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="L20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="M20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="N20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="O20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="P20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>8244000000.0</v>
+      </c>
+      <c r="R20">
+        <v>8256000000.0</v>
+      </c>
+      <c r="S20">
+        <v>8256000000.0</v>
+      </c>
+      <c r="T20">
+        <v>8256000000.0</v>
+      </c>
+      <c r="U20">
+        <v>8256000000.0</v>
+      </c>
+      <c r="V20">
+        <v>8256000000.0</v>
+      </c>
+      <c r="W20">
+        <v>8256000000.0</v>
+      </c>
+      <c r="X20">
+        <v>8256000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>12710000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>12710000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>15650000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>21277000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>20277000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>20229000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>20184000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>3713000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>3587000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>3648000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>3648000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>3649000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>4019000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>1565000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>1537000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>937000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>938000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>938000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>938000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>938000000.0</v>
+      </c>
+      <c r="BB20">
+        <v>930000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>930000000.0</v>
+      </c>
+      <c r="BD20">
+        <v>930000000.0</v>
+      </c>
+      <c r="BE20">
+        <v>925000000.0</v>
+      </c>
+      <c r="BF20">
+        <v>842000000.0</v>
+      </c>
+      <c r="BG20">
+        <v>842000000.0</v>
+      </c>
+      <c r="BH20">
+        <v>842000000.0</v>
+      </c>
+      <c r="BI20">
+        <v>842000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>834000000.0</v>
+      </c>
+      <c r="BK20">
+        <v>837000000.0</v>
+      </c>
+      <c r="BL20">
+        <v>840000000.0</v>
+      </c>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20">
+        <v>872000000.0</v>
+      </c>
+      <c r="BP20"/>
+    </row>
+    <row r="21" spans="1:68">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21">
+        <v>2658000000.0</v>
+      </c>
+      <c r="C21">
+        <v>2714000000.0</v>
+      </c>
+      <c r="D21">
+        <v>2749000000.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
+        <v>1774000000.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>8244000000.0</v>
+      </c>
+      <c r="M21">
+        <v>8244000000.0</v>
+      </c>
+      <c r="N21">
+        <v>8244000000.0</v>
+      </c>
+      <c r="O21">
+        <v>10120000000.0</v>
+      </c>
+      <c r="P21">
+        <v>8244000000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
+        <v>2135000000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
+        <v>2360000000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
+        <v>2806000000.0</v>
+      </c>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>3314000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>3713000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>631000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>3586000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>4312000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>3648000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>3648000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>3649000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4738000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1565000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1537000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>937000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>938000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>938000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>938000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>88000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>930000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>930000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>930000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>925000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>842000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>842000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>842000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>842000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>834000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>837000000.0</v>
+      </c>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21">
+        <v>872000000.0</v>
+      </c>
+      <c r="BP21"/>
+    </row>
+    <row r="22" spans="1:68">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22">
+        <v>10764000000.0</v>
+      </c>
+      <c r="C22">
+        <v>10129000000.0</v>
+      </c>
+      <c r="D22">
+        <v>9829000000.0</v>
+      </c>
+      <c r="E22">
+        <v>10106000000.0</v>
+      </c>
+      <c r="F22">
+        <v>10488000000.0</v>
+      </c>
+      <c r="G22">
+        <v>9568000000.0</v>
+      </c>
+      <c r="H22">
+        <v>9886000000.0</v>
+      </c>
+      <c r="I22">
+        <v>9800000000.0</v>
+      </c>
+      <c r="J22">
+        <v>9781000000.0</v>
+      </c>
+      <c r="K22">
+        <v>9317000000.0</v>
+      </c>
+      <c r="L22">
+        <v>10143000000.0</v>
+      </c>
+      <c r="M22">
+        <v>9536000000.0</v>
+      </c>
+      <c r="N22">
+        <v>10268000000.0</v>
+      </c>
+      <c r="O22">
+        <v>8827000000.0</v>
+      </c>
+      <c r="P22">
+        <v>9834000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>11048000000.0</v>
+      </c>
+      <c r="R22">
+        <v>9482000000.0</v>
+      </c>
+      <c r="S22">
+        <v>8055000000.0</v>
+      </c>
+      <c r="T22">
+        <v>9211000000.0</v>
+      </c>
+      <c r="U22">
+        <v>8879000000.0</v>
+      </c>
+      <c r="V22">
+        <v>8407000000.0</v>
+      </c>
+      <c r="W22">
+        <v>7999000000.0</v>
+      </c>
+      <c r="X22">
+        <v>7403000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>8086000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>7445000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>9804000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>9696000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>9088000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>9833000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>9837000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>5339000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>5485000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>5111000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>5550000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>5493000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>5548000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>5392000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>5656000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>5524000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>5209000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>4983000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>5225000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>5556000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>5540000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>5437000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>5642000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>5608000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>5621000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>5689000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>4689000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>5714000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>4830000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>4879000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>3449000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>3889000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>4030000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>3352000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>3320000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>3615000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>3679000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>2735000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>3071000000.0</v>
+      </c>
+      <c r="BL22">
+        <v>3623000000.0</v>
+      </c>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22">
+        <v>3324000000.0</v>
+      </c>
+      <c r="BP22"/>
+    </row>
+    <row r="23" spans="1:68">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23">
+        <v>88187000000.0</v>
+      </c>
+      <c r="C23">
+        <v>85560000000.0</v>
+      </c>
+      <c r="D23">
+        <v>83240000000.0</v>
+      </c>
+      <c r="E23">
+        <v>78484000000.0</v>
+      </c>
+      <c r="F23">
+        <v>81633000000.0</v>
+      </c>
+      <c r="G23">
+        <v>78858000000.0</v>
+      </c>
+      <c r="H23">
+        <v>79833000000.0</v>
+      </c>
+      <c r="I23">
+        <v>85229000000.0</v>
+      </c>
+      <c r="J23">
+        <v>85528000000.0</v>
+      </c>
+      <c r="K23">
+        <v>85987000000.0</v>
+      </c>
+      <c r="L23">
+        <v>89969000000.0</v>
+      </c>
+      <c r="M23">
+        <v>86442000000.0</v>
+      </c>
+      <c r="N23">
+        <v>87037000000.0</v>
+      </c>
+      <c r="O23">
+        <v>89904000000.0</v>
+      </c>
+      <c r="P23">
+        <v>89694000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>96737000000.0</v>
+      </c>
+      <c r="R23">
+        <v>90952000000.0</v>
+      </c>
+      <c r="S23">
+        <v>85373000000.0</v>
+      </c>
+      <c r="T23">
+        <v>89300000000.0</v>
+      </c>
+      <c r="U23">
+        <v>94300000000.0</v>
+      </c>
+      <c r="V23">
+        <v>86651000000.0</v>
+      </c>
+      <c r="W23">
+        <v>85158000000.0</v>
+      </c>
+      <c r="X23">
+        <v>84020000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>84593000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>86317000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>98556000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>98139000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>96896000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>96436000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>92940000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>53031000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>51736000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>50364000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>49047000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>46806000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>45447000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>45821000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>44413000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>43293000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>44133000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>41758000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>43115000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>30161000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>30653000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>30182000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>30425000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>31705000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>29376000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>29159000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>28385000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>29003000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>29695000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>30773000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>27223000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>26583000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>24681000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>25306000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>25745000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>25225000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>23964000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>23777000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>23232000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>21968000000.0</v>
+      </c>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23">
+        <v>21254000000.0</v>
+      </c>
+      <c r="BP23"/>
+    </row>
+    <row r="24" spans="1:68">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>30706000000.0</v>
+      </c>
+      <c r="C24">
+        <v>30505000000.0</v>
+      </c>
+      <c r="D24">
+        <v>31232000000.0</v>
+      </c>
+      <c r="E24">
+        <v>26835000000.0</v>
+      </c>
+      <c r="F24">
+        <v>26845000000.0</v>
+      </c>
+      <c r="G24">
+        <v>24432000000.0</v>
+      </c>
+      <c r="H24">
+        <v>24053000000.0</v>
+      </c>
+      <c r="I24">
+        <v>24034000000.0</v>
+      </c>
+      <c r="J24">
+        <v>24832000000.0</v>
+      </c>
+      <c r="K24">
+        <v>25329000000.0</v>
+      </c>
+      <c r="L24">
+        <v>26463000000.0</v>
+      </c>
+      <c r="M24">
+        <v>27211000000.0</v>
+      </c>
+      <c r="N24">
+        <v>27205000000.0</v>
+      </c>
+      <c r="O24">
+        <v>25634000000.0</v>
+      </c>
+      <c r="P24">
+        <v>25638000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>25687000000.0</v>
+      </c>
+      <c r="R24">
+        <v>25634000000.0</v>
+      </c>
+      <c r="S24">
+        <v>24968000000.0</v>
+      </c>
+      <c r="T24">
+        <v>27270000000.0</v>
+      </c>
+      <c r="U24">
+        <v>28250000000.0</v>
+      </c>
+      <c r="V24">
+        <v>30694000000.0</v>
+      </c>
+      <c r="W24">
+        <v>28730000000.0</v>
+      </c>
+      <c r="X24">
+        <v>29377000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>30451000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>29899000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>28127000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>28282000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>27853000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>26953000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>26980000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>18423000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>17241000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>17232000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>12322000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>12753000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>12577000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>12570000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>10544000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>10538000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>11032000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>11351000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>11896000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>5912000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>5918000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>5967000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>6610000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>6238000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>3612000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>3635000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>3373000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>3380000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>3387000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>3394000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>3342000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>3329000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>3316000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>3304000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>3292000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>3285000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>3262000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>3263000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>3231000000.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>2601000000.0</v>
+      </c>
+      <c r="BP24"/>
+    </row>
+    <row r="25" spans="1:68">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>30505000000.0</v>
+      </c>
+      <c r="D25">
+        <v>31232000000.0</v>
+      </c>
+      <c r="E25">
+        <v>26835000000.0</v>
+      </c>
+      <c r="F25">
+        <v>26845000000.0</v>
+      </c>
+      <c r="G25">
+        <v>24432000000.0</v>
+      </c>
+      <c r="H25">
+        <v>24053000000.0</v>
+      </c>
+      <c r="I25">
+        <v>24034000000.0</v>
+      </c>
+      <c r="J25">
+        <v>24832000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25">
+        <v>26463000000.0</v>
+      </c>
+      <c r="M25">
+        <v>27211000000.0</v>
+      </c>
+      <c r="N25">
+        <v>27205000000.0</v>
+      </c>
+      <c r="O25">
+        <v>25634000000.0</v>
+      </c>
+      <c r="P25">
+        <v>25638000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>25687000000.0</v>
+      </c>
+      <c r="R25">
+        <v>25634000000.0</v>
+      </c>
+      <c r="S25">
+        <v>24968000000.0</v>
+      </c>
+      <c r="T25">
+        <v>27270000000.0</v>
+      </c>
+      <c r="U25">
+        <v>28250000000.0</v>
+      </c>
+      <c r="V25">
+        <v>30694000000.0</v>
+      </c>
+      <c r="W25">
+        <v>28730000000.0</v>
+      </c>
+      <c r="X25">
+        <v>29377000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>30451000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>29899000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>28127000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>28282000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>27853000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>27565000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>26980000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>18423000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>17241000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>17232000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>12322000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>12753000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>12577000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>12570000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>10544000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>10538000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>11032000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>11351000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>11896000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>5912000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>5918000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>5967000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>6610000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>6238000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>3612000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>3635000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>3373000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>3380000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>3387000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>3394000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>3342000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>3329000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>3316000000.0</v>
+      </c>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+    </row>
+    <row r="26" spans="1:68">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26">
+        <v>6999000000.0</v>
+      </c>
+      <c r="C26">
+        <v>6795000000.0</v>
+      </c>
+      <c r="D26">
+        <v>6900000000.0</v>
+      </c>
+      <c r="E26">
+        <v>7294000000.0</v>
+      </c>
+      <c r="F26">
+        <v>7095000000.0</v>
+      </c>
+      <c r="G26">
+        <v>6857000000.0</v>
+      </c>
+      <c r="H26">
+        <v>6976000000.0</v>
+      </c>
+      <c r="I26">
+        <v>6821000000.0</v>
+      </c>
+      <c r="J26">
+        <v>6831000000.0</v>
+      </c>
+      <c r="K26">
+        <v>6260000000.0</v>
+      </c>
+      <c r="L26">
+        <v>6521000000.0</v>
+      </c>
+      <c r="M26">
+        <v>6665000000.0</v>
+      </c>
+      <c r="N26">
+        <v>6626000000.0</v>
+      </c>
+      <c r="O26">
+        <v>6466000000.0</v>
+      </c>
+      <c r="P26">
+        <v>6493000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>5508000000.0</v>
+      </c>
+      <c r="R26">
+        <v>5514000000.0</v>
+      </c>
+      <c r="S26">
+        <v>5409000000.0</v>
+      </c>
+      <c r="T26">
+        <v>5384000000.0</v>
+      </c>
+      <c r="U26">
+        <v>5424000000.0</v>
+      </c>
+      <c r="V26">
+        <v>5435000000.0</v>
+      </c>
+      <c r="W26">
+        <v>5422000000.0</v>
+      </c>
+      <c r="X26">
+        <v>5462000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>5740000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>5656000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>6898000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>6725000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>6729000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>6558000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>5898000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>4910000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>4838000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>4817000000.0</v>
+      </c>
+      <c r="AI26">
+        <v>4787000000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>4769000000.0</v>
+      </c>
+      <c r="AK26">
+        <v>4823000000.0</v>
+      </c>
+      <c r="AL26">
+        <v>4704000000.0</v>
+      </c>
+      <c r="AM26">
+        <v>3827000000.0</v>
+      </c>
+      <c r="AN26">
+        <v>3554000000.0</v>
+      </c>
+      <c r="AO26">
+        <v>3793000000.0</v>
+      </c>
+      <c r="AP26">
+        <v>3807000000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>3622000000.0</v>
+      </c>
+      <c r="AR26">
+        <v>1073000000.0</v>
+      </c>
+      <c r="AS26">
+        <v>994000000.0</v>
+      </c>
+      <c r="AT26">
+        <v>902000000.0</v>
+      </c>
+      <c r="AU26">
+        <v>865000000.0</v>
+      </c>
+      <c r="AV26">
+        <v>862000000.0</v>
+      </c>
+      <c r="AW26">
+        <v>690000000.0</v>
+      </c>
+      <c r="AX26">
+        <v>602000000.0</v>
+      </c>
+      <c r="AY26">
+        <v>463000000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>417000000.0</v>
+      </c>
+      <c r="BA26">
+        <v>328000000.0</v>
+      </c>
+      <c r="BB26">
+        <v>327000000.0</v>
+      </c>
+      <c r="BC26">
+        <v>321000000.0</v>
+      </c>
+      <c r="BD26">
+        <v>300000000.0</v>
+      </c>
+      <c r="BE26">
+        <v>302000000.0</v>
+      </c>
+      <c r="BF26">
+        <v>302000000.0</v>
+      </c>
+      <c r="BG26">
+        <v>302000000.0</v>
+      </c>
+      <c r="BH26">
+        <v>321000000.0</v>
+      </c>
+      <c r="BI26">
+        <v>323000000.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+    </row>
+    <row r="27" spans="1:68">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+    </row>
+    <row r="28" spans="1:68">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>32175000000.0</v>
+      </c>
+      <c r="C28">
+        <v>30686000000.0</v>
+      </c>
+      <c r="D28">
+        <v>31549000000.0</v>
+      </c>
+      <c r="E28">
+        <v>28362000000.0</v>
+      </c>
+      <c r="F28">
+        <v>28325000000.0</v>
+      </c>
+      <c r="G28">
+        <v>25548000000.0</v>
+      </c>
+      <c r="H28">
+        <v>25394000000.0</v>
+      </c>
+      <c r="I28">
+        <v>25670000000.0</v>
+      </c>
+      <c r="J28">
+        <v>25356000000.0</v>
+      </c>
+      <c r="K28">
+        <v>23058000000.0</v>
+      </c>
+      <c r="L28">
+        <v>20131000000.0</v>
+      </c>
+      <c r="M28">
+        <v>21220000000.0</v>
+      </c>
+      <c r="N28">
+        <v>20582000000.0</v>
+      </c>
+      <c r="O28">
+        <v>19284000000.0</v>
+      </c>
+      <c r="P28">
+        <v>20520000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>18966000000.0</v>
+      </c>
+      <c r="R28">
+        <v>20886000000.0</v>
+      </c>
+      <c r="S28">
+        <v>21613000000.0</v>
+      </c>
+      <c r="T28">
+        <v>22888000000.0</v>
+      </c>
+      <c r="U28">
+        <v>17974000000.0</v>
+      </c>
+      <c r="V28">
+        <v>33338000000.0</v>
+      </c>
+      <c r="W28">
+        <v>32680000000.0</v>
+      </c>
+      <c r="X28">
+        <v>32906000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>33550000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>32498000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>29145000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>29862000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>29843000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>30004000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>25837000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>13457000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>12268000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>12605000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>9935000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>10694000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>11156000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>10431000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>9685000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>9857000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>9305000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>11258000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>10798000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>4648000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4817000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>4665000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>5108000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>4410000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1513000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1493000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1104000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1385000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>341000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-1321000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-1499000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-38000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1440000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1116000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>228000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>342000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1652000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3108000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>3779000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>3671000000.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28">
+        <v>2484000000.0</v>
+      </c>
+      <c r="BP28"/>
+    </row>
+    <row r="29" spans="1:68">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>49578000000.0</v>
+      </c>
+      <c r="C29">
+        <v>50190000000.0</v>
+      </c>
+      <c r="D29">
+        <v>49941000000.0</v>
+      </c>
+      <c r="E29">
+        <v>45278000000.0</v>
+      </c>
+      <c r="F29">
+        <v>47306000000.0</v>
+      </c>
+      <c r="G29">
+        <v>45226000000.0</v>
+      </c>
+      <c r="H29">
+        <v>47153000000.0</v>
+      </c>
+      <c r="I29">
+        <v>50261000000.0</v>
+      </c>
+      <c r="J29">
+        <v>50211000000.0</v>
+      </c>
+      <c r="K29">
+        <v>51687000000.0</v>
+      </c>
+      <c r="L29">
+        <v>53144000000.0</v>
+      </c>
+      <c r="M29">
+        <v>52997000000.0</v>
+      </c>
+      <c r="N29">
+        <v>54138000000.0</v>
+      </c>
+      <c r="O29">
+        <v>54415000000.0</v>
+      </c>
+      <c r="P29">
+        <v>53006000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>53080000000.0</v>
+      </c>
+      <c r="R29">
+        <v>50681000000.0</v>
+      </c>
+      <c r="S29">
+        <v>51745000000.0</v>
+      </c>
+      <c r="T29">
+        <v>55623000000.0</v>
+      </c>
+      <c r="U29">
+        <v>57241000000.0</v>
+      </c>
+      <c r="V29">
+        <v>54072000000.0</v>
+      </c>
+      <c r="W29">
+        <v>53783000000.0</v>
+      </c>
+      <c r="X29">
+        <v>54330000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>55907000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>55697000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+    </row>
+    <row r="30" spans="1:68">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>14629000000.0</v>
+      </c>
+      <c r="C30">
+        <v>10317000000.0</v>
+      </c>
+      <c r="D30">
+        <v>10487000000.0</v>
+      </c>
+      <c r="E30">
+        <v>11128000000.0</v>
+      </c>
+      <c r="F30">
+        <v>12114000000.0</v>
+      </c>
+      <c r="G30">
+        <v>11145000000.0</v>
+      </c>
+      <c r="H30">
+        <v>10180000000.0</v>
+      </c>
+      <c r="I30">
+        <v>12307000000.0</v>
+      </c>
+      <c r="J30">
+        <v>13171000000.0</v>
+      </c>
+      <c r="K30">
+        <v>12187000000.0</v>
+      </c>
+      <c r="L30">
+        <v>12469000000.0</v>
+      </c>
+      <c r="M30">
+        <v>10274000000.0</v>
+      </c>
+      <c r="N30">
+        <v>10143000000.0</v>
+      </c>
+      <c r="O30">
+        <v>13477000000.0</v>
+      </c>
+      <c r="P30">
+        <v>13458000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>17305000000.0</v>
+      </c>
+      <c r="R30">
+        <v>15661000000.0</v>
+      </c>
+      <c r="S30">
+        <v>11034000000.0</v>
+      </c>
+      <c r="T30">
+        <v>9511000000.0</v>
+      </c>
+      <c r="U30">
+        <v>9771000000.0</v>
+      </c>
+      <c r="V30">
+        <v>7468000000.0</v>
+      </c>
+      <c r="W30">
+        <v>5760000000.0</v>
+      </c>
+      <c r="X30">
+        <v>4911000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>4361000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>5583000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>7233000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7461000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>7603000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>6893000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>5853000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>5408000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>4919000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>4613000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4695000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>3900000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>3259000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3284000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>3617000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>3136000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>3199000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2602000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2927000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>3124000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>3876000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>3364000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>4058000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>5271000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>5725000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>5420000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5559000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>5593000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>6163000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>5509000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>4610000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>5101000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>4708000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>5867000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5461000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4914000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>5042000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>4755000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4398000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>4071000000.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30">
+        <v>3543000000.0</v>
+      </c>
+      <c r="BP30"/>
+    </row>
+    <row r="31" spans="1:68">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>17618000000.0</v>
+      </c>
+      <c r="M31">
+        <v>18438000000.0</v>
+      </c>
+      <c r="N31">
+        <v>19582000000.0</v>
+      </c>
+      <c r="O31">
+        <v>20439000000.0</v>
+      </c>
+      <c r="P31">
+        <v>18062000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>19027000000.0</v>
+      </c>
+      <c r="R31">
+        <v>16681000000.0</v>
+      </c>
+      <c r="S31">
+        <v>20024000000.0</v>
+      </c>
+      <c r="T31">
+        <v>21010000000.0</v>
+      </c>
+      <c r="U31">
+        <v>20665000000.0</v>
+      </c>
+      <c r="V31">
+        <v>14304000000.0</v>
+      </c>
+      <c r="W31">
+        <v>14911000000.0</v>
+      </c>
+      <c r="X31">
+        <v>15165000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>11999000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>12346000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>14622000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>13429000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>14935000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>14726000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>15995000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>12456000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>12375000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>12402000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>11447000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>10344000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>10050000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>10484000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>10970000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>10747000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>10835000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>9253000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>9218000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>10712000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>10077000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>9772000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>9185000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>9312000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>9683000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>9406000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>9982000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>9913000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>10846000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>11070000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>10764000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>10537000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>9401000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>8374000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>8663000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>9207000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>8135000000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+    </row>
+    <row r="32" spans="1:68">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32">
+        <v>4287000000.0</v>
+      </c>
+      <c r="C32">
+        <v>5102000000.0</v>
+      </c>
+      <c r="D32">
+        <v>5902000000.0</v>
+      </c>
+      <c r="E32">
+        <v>4473000000.0</v>
+      </c>
+      <c r="F32">
+        <v>4415000000.0</v>
+      </c>
+      <c r="G32">
+        <v>3620000000.0</v>
+      </c>
+      <c r="H32">
+        <v>4881000000.0</v>
+      </c>
+      <c r="I32">
+        <v>7347000000.0</v>
+      </c>
+      <c r="J32">
+        <v>9473000000.0</v>
+      </c>
+      <c r="K32">
+        <v>11981000000.0</v>
+      </c>
+      <c r="L32">
+        <v>14540000000.0</v>
+      </c>
+      <c r="M32">
+        <v>14747000000.0</v>
+      </c>
+      <c r="N32">
+        <v>15429000000.0</v>
+      </c>
+      <c r="O32">
+        <v>15222000000.0</v>
+      </c>
+      <c r="P32">
+        <v>13971000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>13976000000.0</v>
+      </c>
+      <c r="R32">
+        <v>11268000000.0</v>
+      </c>
+      <c r="S32">
+        <v>12598000000.0</v>
+      </c>
+      <c r="T32">
+        <v>17245000000.0</v>
+      </c>
+      <c r="U32">
+        <v>19080000000.0</v>
+      </c>
+      <c r="V32">
+        <v>14276000000.0</v>
+      </c>
+      <c r="W32">
+        <v>12624000000.0</v>
+      </c>
+      <c r="X32">
+        <v>11954000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3139000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2124000000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+    </row>
+    <row r="33" spans="1:68">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>59489000000.0</v>
+      </c>
+      <c r="C33">
+        <v>60780000000.0</v>
+      </c>
+      <c r="D33">
+        <v>58610000000.0</v>
+      </c>
+      <c r="E33">
+        <v>54756000000.0</v>
+      </c>
+      <c r="F33">
+        <v>54493000000.0</v>
+      </c>
+      <c r="G33">
+        <v>54411000000.0</v>
+      </c>
+      <c r="H33">
+        <v>53884000000.0</v>
+      </c>
+      <c r="I33">
+        <v>53882000000.0</v>
+      </c>
+      <c r="J33">
+        <v>54268000000.0</v>
+      </c>
+      <c r="K33">
+        <v>53856000000.0</v>
+      </c>
+      <c r="L33">
+        <v>53694000000.0</v>
+      </c>
+      <c r="M33">
+        <v>54229000000.0</v>
+      </c>
+      <c r="N33">
+        <v>54551000000.0</v>
+      </c>
+      <c r="O33">
+        <v>54662000000.0</v>
+      </c>
+      <c r="P33">
+        <v>54409000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>54324000000.0</v>
+      </c>
+      <c r="R33">
+        <v>54564000000.0</v>
+      </c>
+      <c r="S33">
+        <v>54877000000.0</v>
+      </c>
+      <c r="T33">
+        <v>55157000000.0</v>
+      </c>
+      <c r="U33">
+        <v>55708000000.0</v>
+      </c>
+      <c r="V33">
+        <v>56290000000.0</v>
+      </c>
+      <c r="W33">
+        <v>56871000000.0</v>
+      </c>
+      <c r="X33">
+        <v>57820000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>69950000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>70624000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>68098000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>79000000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>78500000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>78285000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>74917000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>37158000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>36188000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>35839000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>35646000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>35175000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>35004000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>34779000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>34012000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>33748000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>33829000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>33661000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>33644000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>19300000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>19222000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>19129000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>19086000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>18818000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>15780000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>15711000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>15648000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>15472000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>15443000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>15476000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>14194000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>14067000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>13975000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>13726000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>13744000000.0</v>
+      </c>
+      <c r="BH33">
+        <v>13556000000.0</v>
+      </c>
+      <c r="BI33">
+        <v>13451000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>13197000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>13176000000.0</v>
+      </c>
+      <c r="BL33">
+        <v>13507000000.0</v>
+      </c>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33">
+        <v>13354000000.0</v>
+      </c>
+      <c r="BP33"/>
+    </row>
+    <row r="34" spans="1:68">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34">
+        <v>1417000000.0</v>
+      </c>
+      <c r="C34">
+        <v>1536000000.0</v>
+      </c>
+      <c r="D34">
+        <v>1377000000.0</v>
+      </c>
+      <c r="E34">
+        <v>1246000000.0</v>
+      </c>
+      <c r="F34">
+        <v>1246000000.0</v>
+      </c>
+      <c r="G34">
+        <v>1305000000.0</v>
+      </c>
+      <c r="H34">
+        <v>1352000000.0</v>
+      </c>
+      <c r="I34">
+        <v>1358000000.0</v>
+      </c>
+      <c r="J34">
+        <v>1355000000.0</v>
+      </c>
+      <c r="K34">
+        <v>1409000000.0</v>
+      </c>
+      <c r="L34">
+        <v>1341000000.0</v>
+      </c>
+      <c r="M34">
+        <v>2040000000.0</v>
+      </c>
+      <c r="N34">
+        <v>2005000000.0</v>
+      </c>
+      <c r="O34">
+        <v>1955000000.0</v>
+      </c>
+      <c r="P34">
+        <v>2144000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>2012000000.0</v>
+      </c>
+      <c r="R34">
+        <v>1968000000.0</v>
+      </c>
+      <c r="S34">
+        <v>1942000000.0</v>
+      </c>
+      <c r="T34">
+        <v>2329000000.0</v>
+      </c>
+      <c r="U34">
+        <v>2870000000.0</v>
+      </c>
+      <c r="V34">
+        <v>2965000000.0</v>
+      </c>
+      <c r="W34">
+        <v>3135000000.0</v>
+      </c>
+      <c r="X34">
+        <v>2932000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>3622000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>3652000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>3518000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>3449000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>3678000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>3720000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1509000000.0</v>
+      </c>
+      <c r="AF34">
+        <v>1045000000.0</v>
+      </c>
+      <c r="AG34">
+        <v>1156000000.0</v>
+      </c>
+      <c r="AH34">
+        <v>1126000000.0</v>
+      </c>
+      <c r="AI34">
+        <v>1099000000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>1029000000.0</v>
+      </c>
+      <c r="AK34">
+        <v>998000000.0</v>
+      </c>
+      <c r="AL34">
+        <v>1085000000.0</v>
+      </c>
+      <c r="AM34">
+        <v>1055000000.0</v>
+      </c>
+      <c r="AN34">
+        <v>1174000000.0</v>
+      </c>
+      <c r="AO34">
+        <v>1242000000.0</v>
+      </c>
+      <c r="AP34">
+        <v>1216000000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>1179000000.0</v>
+      </c>
+      <c r="AR34">
+        <v>1139000000.0</v>
+      </c>
+      <c r="AS34">
+        <v>1143000000.0</v>
+      </c>
+      <c r="AT34">
+        <v>1123000000.0</v>
+      </c>
+      <c r="AU34">
+        <v>1099000000.0</v>
+      </c>
+      <c r="AV34">
+        <v>937000000.0</v>
+      </c>
+      <c r="AW34">
+        <v>906000000.0</v>
+      </c>
+      <c r="AX34">
+        <v>855000000.0</v>
+      </c>
+      <c r="AY34">
+        <v>771000000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>895000000.0</v>
+      </c>
+      <c r="BA34">
+        <v>929000000.0</v>
+      </c>
+      <c r="BB34">
+        <v>1214000000.0</v>
+      </c>
+      <c r="BC34">
+        <v>1266000000.0</v>
+      </c>
+      <c r="BD34">
+        <v>1270000000.0</v>
+      </c>
+      <c r="BE34">
+        <v>1348000000.0</v>
+      </c>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+    </row>
+    <row r="35" spans="1:68">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>40349000000.0</v>
+      </c>
+      <c r="C35">
+        <v>41796000000.0</v>
+      </c>
+      <c r="D35">
+        <v>40623000000.0</v>
+      </c>
+      <c r="E35">
+        <v>35965000000.0</v>
+      </c>
+      <c r="F35">
+        <v>35843000000.0</v>
+      </c>
+      <c r="G35">
+        <v>33525000000.0</v>
+      </c>
+      <c r="H35">
+        <v>33053000000.0</v>
+      </c>
+      <c r="I35">
+        <v>33141000000.0</v>
+      </c>
+      <c r="J35">
+        <v>33970000000.0</v>
+      </c>
+      <c r="K35">
+        <v>34438000000.0</v>
+      </c>
+      <c r="L35">
+        <v>35436000000.0</v>
+      </c>
+      <c r="M35">
+        <v>36408000000.0</v>
+      </c>
+      <c r="N35">
+        <v>36317000000.0</v>
+      </c>
+      <c r="O35">
+        <v>34797000000.0</v>
+      </c>
+      <c r="P35">
+        <v>34605000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>34631000000.0</v>
+      </c>
+      <c r="R35">
+        <v>34533000000.0</v>
+      </c>
+      <c r="S35">
+        <v>33894000000.0</v>
+      </c>
+      <c r="T35">
+        <v>36438000000.0</v>
+      </c>
+      <c r="U35">
+        <v>38095000000.0</v>
+      </c>
+      <c r="V35">
+        <v>41087000000.0</v>
+      </c>
+      <c r="W35">
+        <v>39275000000.0</v>
+      </c>
+      <c r="X35">
+        <v>39260000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>41272000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>40552000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>38501000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>39176000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>37940000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>37427000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>34671000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>23363000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>22200000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>22129000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>16741000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>18357000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>18125000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>18158000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>16064000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>15996000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>16423000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>16669000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>17095000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>9550000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>9638000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>9856000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>10456000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>10067000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>7284000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>7555000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>7229000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>7338000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>7257000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>7633000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>6915000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>6808000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>6787000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>6889000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>6649000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>6564000000.0</v>
+      </c>
+      <c r="BI35">
+        <v>6438000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>6459000000.0</v>
+      </c>
+      <c r="BK35">
+        <v>6368000000.0</v>
+      </c>
+      <c r="BL35">
+        <v>3049000000.0</v>
+      </c>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35">
+        <v>5445000000.0</v>
+      </c>
+      <c r="BP35"/>
+    </row>
+    <row r="36" spans="1:68">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36">
+        <v>1393000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1419000000.0</v>
+      </c>
+      <c r="D36">
+        <v>1273000000.0</v>
+      </c>
+      <c r="E36">
+        <v>3014000000.0</v>
+      </c>
+      <c r="F36">
+        <v>2962000000.0</v>
+      </c>
+      <c r="G36">
+        <v>2982000000.0</v>
+      </c>
+      <c r="H36">
+        <v>2930000000.0</v>
+      </c>
+      <c r="I36">
+        <v>2944000000.0</v>
+      </c>
+      <c r="J36">
+        <v>2975000000.0</v>
+      </c>
+      <c r="K36">
+        <v>3007000000.0</v>
+      </c>
+      <c r="L36">
+        <v>2929000000.0</v>
+      </c>
+      <c r="M36">
+        <v>2973000000.0</v>
+      </c>
+      <c r="N36">
+        <v>3021000000.0</v>
+      </c>
+      <c r="O36">
+        <v>3081000000.0</v>
+      </c>
+      <c r="P36">
+        <v>3088000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>2234000000.0</v>
+      </c>
+      <c r="R36">
+        <v>2318000000.0</v>
+      </c>
+      <c r="S36">
+        <v>2400000000.0</v>
+      </c>
+      <c r="T36">
+        <v>2463000000.0</v>
+      </c>
+      <c r="U36">
+        <v>2532000000.0</v>
+      </c>
+      <c r="V36">
+        <v>2594000000.0</v>
+      </c>
+      <c r="W36">
+        <v>2637000000.0</v>
+      </c>
+      <c r="X36">
+        <v>2705000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>4021000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>4363000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>3204000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>3442000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>3571000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>3727000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>3777000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>818000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>833000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>818000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>830000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>784000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>809000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>820000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>833000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>849000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>876000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>886000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>839000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>368000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>379000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>420000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>394000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>420000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>303000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>317000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>326000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>322000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>378000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>369000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>300000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>305000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>334000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>336000000.0</v>
+      </c>
+      <c r="BG36">
+        <v>372000000.0</v>
+      </c>
+      <c r="BH36">
+        <v>367000000.0</v>
+      </c>
+      <c r="BI36">
+        <v>351000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>339000000.0</v>
+      </c>
+      <c r="BK36">
+        <v>303000000.0</v>
+      </c>
+      <c r="BL36">
+        <v>726000000.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36">
+        <v>220000000.0</v>
+      </c>
+      <c r="BP36"/>
+    </row>
+    <row r="37" spans="1:68">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
+        <v>5886000000.0</v>
+      </c>
+      <c r="N37">
+        <v>5837000000.0</v>
+      </c>
+      <c r="O37">
+        <v>6404000000.0</v>
+      </c>
+      <c r="P37">
+        <v>6504000000.0</v>
+      </c>
+      <c r="Q37">
+        <v>6398000000.0</v>
+      </c>
+      <c r="R37">
+        <v>6362000000.0</v>
+      </c>
+      <c r="S37">
+        <v>6410000000.0</v>
+      </c>
+      <c r="T37">
+        <v>6698000000.0</v>
+      </c>
+      <c r="U37">
+        <v>6804000000.0</v>
+      </c>
+      <c r="V37">
+        <v>6919000000.0</v>
+      </c>
+      <c r="W37">
+        <v>7053000000.0</v>
+      </c>
+      <c r="X37">
+        <v>7093000000.0</v>
+      </c>
+      <c r="Y37">
+        <v>7108000000.0</v>
+      </c>
+      <c r="Z37">
+        <v>7140000000.0</v>
+      </c>
+      <c r="AA37">
+        <v>8445000000.0</v>
+      </c>
+      <c r="AB37">
+        <v>8918000000.0</v>
+      </c>
+      <c r="AC37">
+        <v>8854000000.0</v>
+      </c>
+      <c r="AD37">
+        <v>8907000000.0</v>
+      </c>
+      <c r="AE37">
+        <v>8874000000.0</v>
+      </c>
+      <c r="AF37">
+        <v>3865000000.0</v>
+      </c>
+      <c r="AG37">
+        <v>3860000000.0</v>
+      </c>
+      <c r="AH37">
+        <v>3875000000.0</v>
+      </c>
+      <c r="AI37">
+        <v>6795000000.0</v>
+      </c>
+      <c r="AJ37">
+        <v>6872000000.0</v>
+      </c>
+      <c r="AK37">
+        <v>6928000000.0</v>
+      </c>
+      <c r="AL37">
+        <v>6727000000.0</v>
+      </c>
+      <c r="AM37">
+        <v>6646000000.0</v>
+      </c>
+      <c r="AN37">
+        <v>6562000000.0</v>
+      </c>
+      <c r="AO37">
+        <v>6445000000.0</v>
+      </c>
+      <c r="AP37">
+        <v>6592000000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>6438000000.0</v>
+      </c>
+      <c r="AR37">
+        <v>648000000.0</v>
+      </c>
+      <c r="AS37">
+        <v>647000000.0</v>
+      </c>
+      <c r="AT37">
+        <v>642000000.0</v>
+      </c>
+      <c r="AU37">
+        <v>639000000.0</v>
+      </c>
+      <c r="AV37">
+        <v>417000000.0</v>
+      </c>
+      <c r="AW37">
+        <v>417000000.0</v>
+      </c>
+      <c r="AX37">
+        <v>414000000.0</v>
+      </c>
+      <c r="AY37">
+        <v>412000000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>413000000.0</v>
+      </c>
+      <c r="BA37">
+        <v>413000000.0</v>
+      </c>
+      <c r="BB37">
+        <v>412000000.0</v>
+      </c>
+      <c r="BC37">
+        <v>411000000.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+    </row>
+    <row r="38" spans="1:68">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1422000000.0</v>
+      </c>
+      <c r="D38">
+        <v>1273000000.0</v>
+      </c>
+      <c r="E38">
+        <v>3014000000.0</v>
+      </c>
+      <c r="F38">
+        <v>2962000000.0</v>
+      </c>
+      <c r="G38">
+        <v>1495000000.0</v>
+      </c>
+      <c r="H38">
+        <v>2930000000.0</v>
+      </c>
+      <c r="I38">
+        <v>2944000000.0</v>
+      </c>
+      <c r="J38">
+        <v>2975000000.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>2929000000.0</v>
+      </c>
+      <c r="M38">
+        <v>2973000000.0</v>
+      </c>
+      <c r="N38">
+        <v>3021000000.0</v>
+      </c>
+      <c r="O38">
+        <v>3081000000.0</v>
+      </c>
+      <c r="P38">
+        <v>3088000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>2234000000.0</v>
+      </c>
+      <c r="R38">
+        <v>2318000000.0</v>
+      </c>
+      <c r="S38">
+        <v>2400000000.0</v>
+      </c>
+      <c r="T38">
+        <v>2463000000.0</v>
+      </c>
+      <c r="U38">
+        <v>2532000000.0</v>
+      </c>
+      <c r="V38">
+        <v>2594000000.0</v>
+      </c>
+      <c r="W38">
+        <v>9580000000.0</v>
+      </c>
+      <c r="X38">
+        <v>2705000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>4021000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>4363000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>3374000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>3442000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>3571000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>3727000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>3777000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>818000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>833000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>818000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>9203000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>9139000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>9218000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>9110000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>8247000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>8051000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>8317000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>8342000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>8480000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>3006000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2939000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>2888000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>2860000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>2819000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>1930000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>1857000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>1727000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>1677000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>1644000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1626000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1551000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1535000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1561000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1480000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1516000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1530000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1516000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1489000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1452000000.0</v>
+      </c>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38">
+        <v>1457000000.0</v>
+      </c>
+      <c r="BP38"/>
+    </row>
+    <row r="39" spans="1:68">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>1154000000.0</v>
+      </c>
+      <c r="C39">
+        <v>662000000.0</v>
+      </c>
+      <c r="D39">
+        <v>1660000000.0</v>
+      </c>
+      <c r="E39">
+        <v>821000000.0</v>
+      </c>
+      <c r="F39">
+        <v>726000000.0</v>
+      </c>
+      <c r="G39">
+        <v>524000000.0</v>
+      </c>
+      <c r="H39">
+        <v>740000000.0</v>
+      </c>
+      <c r="I39">
+        <v>741000000.0</v>
+      </c>
+      <c r="J39">
+        <v>734000000.0</v>
+      </c>
+      <c r="K39">
+        <v>403000000.0</v>
+      </c>
+      <c r="L39">
+        <v>607000000.0</v>
+      </c>
+      <c r="M39">
+        <v>949000000.0</v>
+      </c>
+      <c r="N39">
+        <v>623000000.0</v>
+      </c>
+      <c r="O39">
+        <v>1168000000.0</v>
+      </c>
+      <c r="P39">
+        <v>858000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>741000000.0</v>
+      </c>
+      <c r="R39">
+        <v>648000000.0</v>
+      </c>
+      <c r="S39">
+        <v>568000000.0</v>
+      </c>
+      <c r="T39">
+        <v>2195000000.0</v>
+      </c>
+      <c r="U39">
+        <v>2685000000.0</v>
+      </c>
+      <c r="V39">
+        <v>13862000000.0</v>
+      </c>
+      <c r="W39">
+        <v>14113000000.0</v>
+      </c>
+      <c r="X39">
+        <v>13268000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1105000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>975000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>12028000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>457000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>458000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>548000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>646000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>134000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>145000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>148000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>145000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>150000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>186000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>199000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>241000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>176000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>142000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>204000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>192000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>137000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>134000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>174000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>145000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>154000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>125000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>173000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>197000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>206000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>190000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>172000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>110000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>139000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>73000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>156000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>141000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>183000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>170000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>106000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>65000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>384000000.0</v>
+      </c>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39">
+        <v>41000000.0</v>
+      </c>
+      <c r="BP39"/>
+    </row>
+    <row r="40" spans="1:68">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>4174000000.0</v>
+      </c>
+      <c r="C40">
+        <v>3844000000.0</v>
+      </c>
+      <c r="D40">
+        <v>2808000000.0</v>
+      </c>
+      <c r="E40">
+        <v>2231000000.0</v>
+      </c>
+      <c r="F40">
+        <v>2237000000.0</v>
+      </c>
+      <c r="G40">
+        <v>2251000000.0</v>
+      </c>
+      <c r="H40">
+        <v>2351000000.0</v>
+      </c>
+      <c r="I40">
+        <v>2089000000.0</v>
+      </c>
+      <c r="J40">
+        <v>2144000000.0</v>
+      </c>
+      <c r="K40">
+        <v>2760000000.0</v>
+      </c>
+      <c r="L40">
+        <v>3305000000.0</v>
+      </c>
+      <c r="M40">
+        <v>2759000000.0</v>
+      </c>
+      <c r="N40">
+        <v>1930000000.0</v>
+      </c>
+      <c r="O40">
+        <v>2134000000.0</v>
+      </c>
+      <c r="P40">
+        <v>2171000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1873000000.0</v>
+      </c>
+      <c r="R40">
+        <v>2143000000.0</v>
+      </c>
+      <c r="S40">
+        <v>1958000000.0</v>
+      </c>
+      <c r="T40">
+        <v>2071000000.0</v>
+      </c>
+      <c r="U40">
+        <v>1580000000.0</v>
+      </c>
+      <c r="V40">
+        <v>2837000000.0</v>
+      </c>
+      <c r="W40">
+        <v>3404000000.0</v>
+      </c>
+      <c r="X40">
+        <v>3491000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>1782000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>2025000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>3493000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1801000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1593000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1887000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1860000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>935000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>863000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>641000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>887000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>727000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>771000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>878000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>908000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>765000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>725000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>693000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>929000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>726000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>734000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>795000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>781000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>669000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>805000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>524000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>681000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>531000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>599000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>468000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>476000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1073000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>1033000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1044000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>492000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>1389000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>921000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>1156000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>1215000000.0</v>
+      </c>
+      <c r="BL40">
+        <v>1159000000.0</v>
+      </c>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40">
+        <v>827000000.0</v>
+      </c>
+      <c r="BP40"/>
+    </row>
+    <row r="41" spans="1:68">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>8125000000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
+        <v>8254000000.0</v>
+      </c>
+      <c r="O41">
+        <v>8322000000.0</v>
+      </c>
+      <c r="P41">
+        <v>8128000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>8065000000.0</v>
+      </c>
+      <c r="R41">
+        <v>7994000000.0</v>
+      </c>
+      <c r="S41">
+        <v>7999000000.0</v>
+      </c>
+      <c r="T41">
+        <v>8193000000.0</v>
+      </c>
+      <c r="U41">
+        <v>8825000000.0</v>
+      </c>
+      <c r="V41">
+        <v>9386000000.0</v>
+      </c>
+      <c r="W41">
+        <v>9531000000.0</v>
+      </c>
+      <c r="X41">
+        <v>8767000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>8971000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>8704000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>9300000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>8932000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>8019000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>7709000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>7691000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>4940000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>4959000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>4897000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>1765000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1669000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1625000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1700000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1659000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1776000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1871000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1962000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1914000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1696000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1709000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>1870000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1867000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>1664000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>1502000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>1630000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>1552000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1730000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1683000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>2145000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>1523000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>1525000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>1648000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>2076000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>2047000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>1806000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>1793000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1841000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1770000000.0</v>
+      </c>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41">
+        <v>1593000000.0</v>
+      </c>
+      <c r="BP41"/>
+    </row>
+    <row r="42" spans="1:68">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42">
+        <v>-23115000000.0</v>
+      </c>
+      <c r="C42">
+        <v>-22342000000.0</v>
+      </c>
+      <c r="D42">
+        <v>-21321000000.0</v>
+      </c>
+      <c r="E42">
+        <v>-20702000000.0</v>
+      </c>
+      <c r="F42">
+        <v>-19994000000.0</v>
+      </c>
+      <c r="G42">
+        <v>-18999000000.0</v>
+      </c>
+      <c r="H42">
+        <v>-17690000000.0</v>
+      </c>
+      <c r="I42">
+        <v>-14957000000.0</v>
+      </c>
+      <c r="J42">
+        <v>-12144000000.0</v>
+      </c>
+      <c r="K42">
+        <v>-10037000000.0</v>
+      </c>
+      <c r="L42">
+        <v>-7523000000.0</v>
+      </c>
+      <c r="M42">
+        <v>-4708000000.0</v>
+      </c>
+      <c r="N42">
+        <v>-1671000000.0</v>
+      </c>
+      <c r="O42">
+        <v>1561000000.0</v>
+      </c>
+      <c r="P42">
+        <v>3298000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>7378000000.0</v>
+      </c>
+      <c r="R42">
+        <v>10616000000.0</v>
+      </c>
+      <c r="S42">
+        <v>13358000000.0</v>
+      </c>
+      <c r="T42">
+        <v>16130000000.0</v>
+      </c>
+      <c r="U42">
+        <v>17091000000.0</v>
+      </c>
+      <c r="V42">
+        <v>18064000000.0</v>
+      </c>
+      <c r="W42">
+        <v>18051000000.0</v>
+      </c>
+      <c r="X42">
+        <v>18033000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>18059000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>18024000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>18014000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>18049000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>19212000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>19701000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>20554000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1208000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1595000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>2469000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1393000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>2118000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>2521000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>3254000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>3578000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>3546000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>3589000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>3629000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>3796000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>2846000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>2986000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>3378000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>3542000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>4217000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>4509000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>4954000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>5613000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>6045000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>7065000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>7889000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>8274000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>8711000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>8683000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>8667000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>9482000000.0</v>
+      </c>
+      <c r="BH42">
+        <v>9584000000.0</v>
+      </c>
+      <c r="BI42">
+        <v>9569000000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>9647000000.0</v>
+      </c>
+      <c r="BK42">
+        <v>8867000000.0</v>
+      </c>
+      <c r="BL42">
+        <v>8951000000.0</v>
+      </c>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42">
+        <v>9692000000.0</v>
+      </c>
+      <c r="BP42"/>
+    </row>
+    <row r="43" spans="1:68">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+    </row>
+    <row r="44" spans="1:68">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>12197000000.0</v>
+      </c>
+      <c r="BB44">
+        <v>12412000000.0</v>
+      </c>
+      <c r="BC44">
+        <v>12105000000.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+    </row>
+    <row r="45" spans="1:68">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45">
+        <v>73420000000.0</v>
+      </c>
+      <c r="C45">
+        <v>72502000000.0</v>
+      </c>
+      <c r="D45">
+        <v>71440000000.0</v>
+      </c>
+      <c r="E45">
+        <v>68893000000.0</v>
+      </c>
+      <c r="F45">
+        <v>68176000000.0</v>
+      </c>
+      <c r="G45">
+        <v>67617000000.0</v>
+      </c>
+      <c r="H45">
+        <v>66342000000.0</v>
+      </c>
+      <c r="I45">
+        <v>65729000000.0</v>
+      </c>
+      <c r="J45">
+        <v>65284000000.0</v>
+      </c>
+      <c r="K45">
+        <v>64981000000.0</v>
+      </c>
+      <c r="L45">
+        <v>63908000000.0</v>
+      </c>
+      <c r="M45">
+        <v>63632000000.0</v>
+      </c>
+      <c r="N45">
+        <v>63216000000.0</v>
+      </c>
+      <c r="O45">
+        <v>62715000000.0</v>
+      </c>
+      <c r="P45">
+        <v>61774000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>39496000000.0</v>
+      </c>
+      <c r="V45">
+        <v>40005000000.0</v>
+      </c>
+      <c r="W45">
+        <v>40556000000.0</v>
+      </c>
+      <c r="X45">
+        <v>41397000000.0</v>
+      </c>
+      <c r="Y45">
+        <v>47479000000.0</v>
+      </c>
+      <c r="Z45">
+        <v>47895000000.0</v>
+      </c>
+      <c r="AA45">
+        <v>48074000000.0</v>
+      </c>
+      <c r="AB45">
+        <v>47556000000.0</v>
+      </c>
+      <c r="AC45">
+        <v>47923000000.0</v>
+      </c>
+      <c r="AD45">
+        <v>47771000000.0</v>
+      </c>
+      <c r="AE45">
+        <v>45058000000.0</v>
+      </c>
+      <c r="AF45">
+        <v>27717000000.0</v>
+      </c>
+      <c r="AG45">
+        <v>26931000000.0</v>
+      </c>
+      <c r="AH45">
+        <v>26618000000.0</v>
+      </c>
+      <c r="AI45">
+        <v>26443000000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>26036000000.0</v>
+      </c>
+      <c r="AK45">
+        <v>25786000000.0</v>
+      </c>
+      <c r="AL45">
+        <v>25669000000.0</v>
+      </c>
+      <c r="AM45">
+        <v>25765000000.0</v>
+      </c>
+      <c r="AN45">
+        <v>25697000000.0</v>
+      </c>
+      <c r="AO45">
+        <v>25512000000.0</v>
+      </c>
+      <c r="AP45">
+        <v>25319000000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>25164000000.0</v>
+      </c>
+      <c r="AR45">
+        <v>16294000000.0</v>
+      </c>
+      <c r="AS45">
+        <v>16283000000.0</v>
+      </c>
+      <c r="AT45">
+        <v>16241000000.0</v>
+      </c>
+      <c r="AU45">
+        <v>16261000000.0</v>
+      </c>
+      <c r="AV45">
+        <v>15999000000.0</v>
+      </c>
+      <c r="AW45">
+        <v>13850000000.0</v>
+      </c>
+      <c r="AX45">
+        <v>13854000000.0</v>
+      </c>
+      <c r="AY45">
+        <v>13921000000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>13795000000.0</v>
+      </c>
+      <c r="BA45">
+        <v>13799000000.0</v>
+      </c>
+      <c r="BB45">
+        <v>13850000000.0</v>
+      </c>
+      <c r="BC45">
+        <v>12643000000.0</v>
+      </c>
+      <c r="BD45">
+        <v>12532000000.0</v>
+      </c>
+      <c r="BE45">
+        <v>12414000000.0</v>
+      </c>
+      <c r="BF45">
+        <v>12246000000.0</v>
+      </c>
+      <c r="BG45">
+        <v>12228000000.0</v>
+      </c>
+      <c r="BH45">
+        <v>12026000000.0</v>
+      </c>
+      <c r="BI45">
+        <v>11935000000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>11708000000.0</v>
+      </c>
+      <c r="BK45">
+        <v>11724000000.0</v>
+      </c>
+      <c r="BL45">
+        <v>11632000000.0</v>
+      </c>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45">
+        <v>11897000000.0</v>
+      </c>
+      <c r="BP45"/>
+    </row>
+    <row r="46" spans="1:68">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>39104000000.0</v>
+      </c>
+      <c r="C46">
+        <v>38890000000.0</v>
+      </c>
+      <c r="D46">
+        <v>38357000000.0</v>
+      </c>
+      <c r="E46">
+        <v>36204000000.0</v>
+      </c>
+      <c r="F46">
+        <v>36192000000.0</v>
+      </c>
+      <c r="G46">
+        <v>36328000000.0</v>
+      </c>
+      <c r="H46">
+        <v>35734000000.0</v>
+      </c>
+      <c r="I46">
+        <v>35873000000.0</v>
+      </c>
+      <c r="J46">
+        <v>36218000000.0</v>
+      </c>
+      <c r="K46">
+        <v>36345000000.0</v>
+      </c>
+      <c r="L46">
+        <v>36000000000.0</v>
+      </c>
+      <c r="M46">
+        <v>36347000000.0</v>
+      </c>
+      <c r="N46">
+        <v>36660000000.0</v>
+      </c>
+      <c r="O46">
+        <v>36871000000.0</v>
+      </c>
+      <c r="P46">
+        <v>36584000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>38338000000.0</v>
+      </c>
+      <c r="R46">
+        <v>38476000000.0</v>
+      </c>
+      <c r="S46">
+        <v>38812000000.0</v>
+      </c>
+      <c r="T46">
+        <v>39054000000.0</v>
+      </c>
+      <c r="U46">
+        <v>39496000000.0</v>
+      </c>
+      <c r="V46">
+        <v>40005000000.0</v>
+      </c>
+      <c r="W46">
+        <v>40556000000.0</v>
+      </c>
+      <c r="X46">
+        <v>41397000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>47479000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>47895000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>42676000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>47556000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>47923000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>47771000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>45058000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>27717000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>26931000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>26618000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>26443000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>26036000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>25786000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>25669000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>25765000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>25697000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>25512000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>25319000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>25164000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>16294000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>16283000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>16241000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>16261000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>15999000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>13850000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>13854000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>13921000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>13795000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>13799000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>13850000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>12643000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>12532000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>12414000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>12246000000.0</v>
+      </c>
+      <c r="BG46">
+        <v>12228000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>12026000000.0</v>
+      </c>
+      <c r="BI46">
+        <v>11935000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>11708000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>11724000000.0</v>
+      </c>
+      <c r="BL46">
+        <v>11632000000.0</v>
+      </c>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46">
+        <v>11897000000.0</v>
+      </c>
+      <c r="BP46"/>
+    </row>
+    <row r="47" spans="1:68">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>38890000000.0</v>
+      </c>
+      <c r="D47">
+        <v>38357000000.0</v>
+      </c>
+      <c r="E47">
+        <v>36204000000.0</v>
+      </c>
+      <c r="F47">
+        <v>36192000000.0</v>
+      </c>
+      <c r="G47">
+        <v>36328000000.0</v>
+      </c>
+      <c r="H47">
+        <v>35734000000.0</v>
+      </c>
+      <c r="I47">
+        <v>35873000000.0</v>
+      </c>
+      <c r="J47">
+        <v>36218000000.0</v>
+      </c>
+      <c r="K47"/>
+      <c r="L47">
+        <v>36000000000.0</v>
+      </c>
+      <c r="M47">
+        <v>36347000000.0</v>
+      </c>
+      <c r="N47">
+        <v>36660000000.0</v>
+      </c>
+      <c r="O47">
+        <v>36871000000.0</v>
+      </c>
+      <c r="P47">
+        <v>36584000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>38338000000.0</v>
+      </c>
+      <c r="R47">
+        <v>38476000000.0</v>
+      </c>
+      <c r="S47">
+        <v>38812000000.0</v>
+      </c>
+      <c r="T47">
+        <v>37630000000.0</v>
+      </c>
+      <c r="U47">
+        <v>39496000000.0</v>
+      </c>
+      <c r="V47">
+        <v>38491000000.0</v>
+      </c>
+      <c r="W47">
+        <v>39035000000.0</v>
+      </c>
+      <c r="X47">
+        <v>39757000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>45025000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>45333000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>45615000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>45034000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>45335000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>45091000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>45058000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>27717000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>26931000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>26618000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>26443000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>26036000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>25786000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>25669000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>25765000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>25697000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>25512000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>25319000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>25164000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>16294000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>16283000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>16241000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>16261000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>15999000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>13850000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>13854000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>13921000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>13795000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>13799000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>13850000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>12643000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>12532000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>12414000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>12246000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>12228000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>12026000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>11935000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>11708000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>11724000000.0</v>
+      </c>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47">
+        <v>11897000000.0</v>
+      </c>
+      <c r="BP47"/>
+    </row>
+    <row r="48" spans="1:68">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>39966000000.0</v>
+      </c>
+      <c r="C48">
+        <v>39751000000.0</v>
+      </c>
+      <c r="D48">
+        <v>38517000000.0</v>
+      </c>
+      <c r="E48">
+        <v>37424000000.0</v>
+      </c>
+      <c r="F48">
+        <v>36489000000.0</v>
+      </c>
+      <c r="G48">
+        <v>36848000000.0</v>
+      </c>
+      <c r="H48">
+        <v>36771000000.0</v>
+      </c>
+      <c r="I48">
+        <v>36423000000.0</v>
+      </c>
+      <c r="J48">
+        <v>35199000000.0</v>
+      </c>
+      <c r="K48">
+        <v>34562000000.0</v>
+      </c>
+      <c r="L48">
+        <v>33424000000.0</v>
+      </c>
+      <c r="M48">
+        <v>30442000000.0</v>
+      </c>
+      <c r="N48">
+        <v>28528000000.0</v>
+      </c>
+      <c r="O48">
+        <v>26142000000.0</v>
+      </c>
+      <c r="P48">
+        <v>23175000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>18983000000.0</v>
+      </c>
+      <c r="R48">
+        <v>13420000000.0</v>
+      </c>
+      <c r="S48">
+        <v>12905000000.0</v>
+      </c>
+      <c r="T48">
+        <v>12484000000.0</v>
+      </c>
+      <c r="U48">
+        <v>12160000000.0</v>
+      </c>
+      <c r="V48">
+        <v>4029000000.0</v>
+      </c>
+      <c r="W48">
+        <v>4650000000.0</v>
+      </c>
+      <c r="X48">
+        <v>4744000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>6008000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>6380000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>15990000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>15891000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>15146000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>14391000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>14755000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>14119000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>13589000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>12745000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>12864000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>11044000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>10344000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>10046000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>10206000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>10169000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>10215000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>9584000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>9752000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>9736000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>8959000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>8269000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>7515000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>6856000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>6325000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>5591000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>5507000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>5007000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>4969000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>4489000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>3880000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>3241000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>2136000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>1407000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>898000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>1062000000.0</v>
+      </c>
+      <c r="BI48">
+        <v>0.0</v>
+      </c>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+    </row>
+    <row r="49" spans="1:68">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>30442000000.0</v>
+      </c>
+      <c r="N49">
+        <v>28528000000.0</v>
+      </c>
+      <c r="O49">
+        <v>26142000000.0</v>
+      </c>
+      <c r="P49">
+        <v>23175000000.0</v>
+      </c>
+      <c r="Q49">
+        <v>18983000000.0</v>
+      </c>
+      <c r="R49">
+        <v>13420000000.0</v>
+      </c>
+      <c r="S49">
+        <v>12905000000.0</v>
+      </c>
+      <c r="T49">
+        <v>12484000000.0</v>
+      </c>
+      <c r="U49">
+        <v>12160000000.0</v>
+      </c>
+      <c r="V49">
+        <v>4029000000.0</v>
+      </c>
+      <c r="W49">
+        <v>4650000000.0</v>
+      </c>
+      <c r="X49">
+        <v>4744000000.0</v>
+      </c>
+      <c r="Y49">
+        <v>6008000000.0</v>
+      </c>
+      <c r="Z49">
+        <v>6380000000.0</v>
+      </c>
+      <c r="AA49">
+        <v>15990000000.0</v>
+      </c>
+      <c r="AB49">
+        <v>15891000000.0</v>
+      </c>
+      <c r="AC49">
+        <v>15146000000.0</v>
+      </c>
+      <c r="AD49">
+        <v>14391000000.0</v>
+      </c>
+      <c r="AE49">
+        <v>14755000000.0</v>
+      </c>
+      <c r="AF49">
+        <v>14119000000.0</v>
+      </c>
+      <c r="AG49">
+        <v>13589000000.0</v>
+      </c>
+      <c r="AH49">
+        <v>12745000000.0</v>
+      </c>
+      <c r="AI49">
+        <v>12864000000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>11044000000.0</v>
+      </c>
+      <c r="AK49">
+        <v>10344000000.0</v>
+      </c>
+      <c r="AL49">
+        <v>10046000000.0</v>
+      </c>
+      <c r="AM49">
+        <v>10206000000.0</v>
+      </c>
+      <c r="AN49">
+        <v>10169000000.0</v>
+      </c>
+      <c r="AO49">
+        <v>10215000000.0</v>
+      </c>
+      <c r="AP49">
+        <v>9584000000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>9752000000.0</v>
+      </c>
+      <c r="AR49">
+        <v>9736000000.0</v>
+      </c>
+      <c r="AS49">
+        <v>8959000000.0</v>
+      </c>
+      <c r="AT49">
+        <v>8269000000.0</v>
+      </c>
+      <c r="AU49">
+        <v>7515000000.0</v>
+      </c>
+      <c r="AV49">
+        <v>6856000000.0</v>
+      </c>
+      <c r="AW49">
+        <v>6325000000.0</v>
+      </c>
+      <c r="AX49">
+        <v>5591000000.0</v>
+      </c>
+      <c r="AY49">
+        <v>5507000000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>5007000000.0</v>
+      </c>
+      <c r="BA49">
+        <v>4969000000.0</v>
+      </c>
+      <c r="BB49">
+        <v>4489000000.0</v>
+      </c>
+      <c r="BC49">
+        <v>3880000000.0</v>
+      </c>
+      <c r="BD49">
+        <v>3241000000.0</v>
+      </c>
+      <c r="BE49">
+        <v>2136000000.0</v>
+      </c>
+      <c r="BF49">
+        <v>1407000000.0</v>
+      </c>
+      <c r="BG49">
+        <v>898000000.0</v>
+      </c>
+      <c r="BH49">
+        <v>1062000000.0</v>
+      </c>
+      <c r="BI49">
+        <v>0.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+    </row>
+    <row r="50" spans="1:68">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>2119000000.0</v>
+      </c>
+      <c r="C50">
+        <v>2371000000.0</v>
+      </c>
+      <c r="D50">
+        <v>1612000000.0</v>
+      </c>
+      <c r="E50">
+        <v>1819000000.0</v>
+      </c>
+      <c r="F50">
+        <v>4065000000.0</v>
+      </c>
+      <c r="G50">
+        <v>3049000000.0</v>
+      </c>
+      <c r="H50">
+        <v>4167000000.0</v>
+      </c>
+      <c r="I50">
+        <v>4903000000.0</v>
+      </c>
+      <c r="J50">
+        <v>2457000000.0</v>
+      </c>
+      <c r="K50">
+        <v>1954000000.0</v>
+      </c>
+      <c r="L50">
+        <v>819000000.0</v>
+      </c>
+      <c r="M50">
+        <v>72000000.0</v>
+      </c>
+      <c r="N50">
+        <v>75000000.0</v>
+      </c>
+      <c r="O50">
+        <v>1066000000.0</v>
+      </c>
+      <c r="P50">
+        <v>1064000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1087000000.0</v>
+      </c>
+      <c r="R50">
+        <v>1075000000.0</v>
+      </c>
+      <c r="S50">
+        <v>571000000.0</v>
+      </c>
+      <c r="T50">
+        <v>73000000.0</v>
+      </c>
+      <c r="U50">
+        <v>70000000.0</v>
+      </c>
+      <c r="V50">
+        <v>1786000000.0</v>
+      </c>
+      <c r="W50">
+        <v>2854000000.0</v>
+      </c>
+      <c r="X50">
+        <v>2500000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>1715000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1710000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>711000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>557000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>554000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>550000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>544000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>26000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>26000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>26000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>624000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>29000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>12606000000.0</v>
+      </c>
+      <c r="AL50">
+        <v>28000000.0</v>
+      </c>
+      <c r="AM50">
+        <v>28000000.0</v>
+      </c>
+      <c r="AN50">
+        <v>28000000.0</v>
+      </c>
+      <c r="AO50">
+        <v>27000000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>29000000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>27000000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+    </row>
+    <row r="51" spans="1:68">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>34326000000.0</v>
+      </c>
+      <c r="C51">
+        <v>34358000000.0</v>
+      </c>
+      <c r="D51">
+        <v>34203000000.0</v>
+      </c>
+      <c r="E51">
+        <v>30035000000.0</v>
+      </c>
+      <c r="F51">
+        <v>32137000000.0</v>
+      </c>
+      <c r="G51">
+        <v>28758000000.0</v>
+      </c>
+      <c r="H51">
+        <v>29396000000.0</v>
+      </c>
+      <c r="I51">
+        <v>30111000000.0</v>
+      </c>
+      <c r="J51">
+        <v>28531000000.0</v>
+      </c>
+      <c r="K51">
+        <v>28501000000.0</v>
+      </c>
+      <c r="L51">
+        <v>28583000000.0</v>
+      </c>
+      <c r="M51">
+        <v>28565000000.0</v>
+      </c>
+      <c r="N51">
+        <v>28542000000.0</v>
+      </c>
+      <c r="O51">
+        <v>27909000000.0</v>
+      </c>
+      <c r="P51">
+        <v>27896000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>28044000000.0</v>
+      </c>
+      <c r="R51">
+        <v>28034000000.0</v>
+      </c>
+      <c r="S51">
+        <v>26904000000.0</v>
+      </c>
+      <c r="T51">
+        <v>28762000000.0</v>
+      </c>
+      <c r="U51">
+        <v>29813000000.0</v>
+      </c>
+      <c r="V51">
+        <v>33962000000.0</v>
+      </c>
+      <c r="W51">
+        <v>33095000000.0</v>
+      </c>
+      <c r="X51">
+        <v>33524000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>34641000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>34188000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>30538000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>31387000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>31090000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>30881000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>27524000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>18449000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>17267000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>17258000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>12946000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>12782000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>12606000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>12598000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>10572000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>10566000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>11059000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>11566000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>11925000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>6692000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>6698000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>6743000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>6602000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>6264000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3638000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>3659000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>3396000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>3403000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>3410000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>3416000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>3361000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>3349000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>3335000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>3321000000.0</v>
+      </c>
+      <c r="BG51">
+        <v>3307000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>3299000000.0</v>
+      </c>
+      <c r="BI51">
+        <v>3274000000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>3327000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>3897000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>3788000000.0</v>
+      </c>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51">
+        <v>2612000000.0</v>
+      </c>
+      <c r="BP51"/>
+    </row>
+    <row r="52" spans="1:68">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>2620000000.0</v>
+      </c>
+      <c r="C52">
+        <v>2860000000.0</v>
+      </c>
+      <c r="D52">
+        <v>2053000000.0</v>
+      </c>
+      <c r="E52">
+        <v>2265000000.0</v>
+      </c>
+      <c r="F52">
+        <v>4475000000.0</v>
+      </c>
+      <c r="G52">
+        <v>3466000000.0</v>
+      </c>
+      <c r="H52">
+        <v>4652000000.0</v>
+      </c>
+      <c r="I52">
+        <v>5366000000.0</v>
+      </c>
+      <c r="J52">
+        <v>2929000000.0</v>
+      </c>
+      <c r="K52">
+        <v>2408000000.0</v>
+      </c>
+      <c r="L52">
+        <v>1272000000.0</v>
+      </c>
+      <c r="M52">
+        <v>495000000.0</v>
+      </c>
+      <c r="N52">
+        <v>479000000.0</v>
+      </c>
+      <c r="O52">
+        <v>1434000000.0</v>
+      </c>
+      <c r="P52">
+        <v>1419000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1478000000.0</v>
+      </c>
+      <c r="R52">
+        <v>1495000000.0</v>
+      </c>
+      <c r="S52">
+        <v>1009000000.0</v>
+      </c>
+      <c r="T52">
+        <v>517000000.0</v>
+      </c>
+      <c r="U52">
+        <v>543000000.0</v>
+      </c>
+      <c r="V52">
+        <v>2261000000.0</v>
+      </c>
+      <c r="W52">
+        <v>3351000000.0</v>
+      </c>
+      <c r="X52">
+        <v>3031000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>2340000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>2340000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1218000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1143000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1169000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1163000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>544000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>26000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>26000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>26000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>624000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>29000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>29000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>28000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>28000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>28000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>27000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>215000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>29000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>780000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>780000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>776000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>27000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>26000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>26000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>24000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>23000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>23000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>23000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>22000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>19000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>20000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>19000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>17000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>15000000.0</v>
+      </c>
+      <c r="BH52">
+        <v>14000000.0</v>
+      </c>
+      <c r="BI52">
+        <v>12000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>64000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>666000000.0</v>
+      </c>
+      <c r="BL52">
+        <v>3525000000.0</v>
+      </c>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
+        <v>11000000.0</v>
+      </c>
+      <c r="BP52"/>
+    </row>
+    <row r="53" spans="1:68">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
+        <v>1933000000.0</v>
+      </c>
+      <c r="H53">
+        <v>1141000000.0</v>
+      </c>
+      <c r="I53">
+        <v>4058000000.0</v>
+      </c>
+      <c r="J53">
+        <v>4399000000.0</v>
+      </c>
+      <c r="K53">
+        <v>4781000000.0</v>
+      </c>
+      <c r="L53">
+        <v>4604000000.0</v>
+      </c>
+      <c r="M53">
+        <v>4109000000.0</v>
+      </c>
+      <c r="N53">
+        <v>3492000000.0</v>
+      </c>
+      <c r="O53">
+        <v>3145000000.0</v>
+      </c>
+      <c r="P53">
+        <v>3759000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>4241000000.0</v>
+      </c>
+      <c r="R53">
+        <v>3449000000.0</v>
+      </c>
+      <c r="S53">
+        <v>5548000000.0</v>
+      </c>
+      <c r="T53">
+        <v>7352000000.0</v>
+      </c>
+      <c r="U53">
+        <v>5418000000.0</v>
+      </c>
+      <c r="V53">
+        <v>5435000000.0</v>
+      </c>
+      <c r="W53">
+        <v>5422000000.0</v>
+      </c>
+      <c r="X53">
+        <v>5462000000.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>5000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
+        <v>5000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
+        <v>9000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
+        <v>2765000000.0</v>
+      </c>
+      <c r="BK53">
+        <v>2404000000.0</v>
+      </c>
+      <c r="BL53">
+        <v>266000000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53">
+        <v>864000000.0</v>
+      </c>
+      <c r="BP53"/>
+    </row>
+    <row r="54" spans="1:68">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>12197000000.0</v>
+      </c>
+      <c r="BB54">
+        <v>12412000000.0</v>
+      </c>
+      <c r="BC54">
+        <v>12105000000.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+    </row>
+    <row r="55" spans="1:68">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>88187000000.0</v>
+      </c>
+      <c r="C55">
+        <v>85560000000.0</v>
+      </c>
+      <c r="D55">
+        <v>83240000000.0</v>
+      </c>
+      <c r="E55">
+        <v>78484000000.0</v>
+      </c>
+      <c r="F55">
+        <v>81633000000.0</v>
+      </c>
+      <c r="G55">
+        <v>78858000000.0</v>
+      </c>
+      <c r="H55">
+        <v>79833000000.0</v>
+      </c>
+      <c r="I55">
+        <v>85229000000.0</v>
+      </c>
+      <c r="J55">
+        <v>85528000000.0</v>
+      </c>
+      <c r="K55">
+        <v>85987000000.0</v>
+      </c>
+      <c r="L55">
+        <v>89969000000.0</v>
+      </c>
+      <c r="M55">
+        <v>86442000000.0</v>
+      </c>
+      <c r="N55">
+        <v>87037000000.0</v>
+      </c>
+      <c r="O55">
+        <v>89904000000.0</v>
+      </c>
+      <c r="P55">
+        <v>89694000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>96737000000.0</v>
+      </c>
+      <c r="R55">
+        <v>90952000000.0</v>
+      </c>
+      <c r="S55">
+        <v>85373000000.0</v>
+      </c>
+      <c r="T55">
+        <v>89300000000.0</v>
+      </c>
+      <c r="U55">
+        <v>94300000000.0</v>
+      </c>
+      <c r="V55">
+        <v>86651000000.0</v>
+      </c>
+      <c r="W55">
+        <v>85158000000.0</v>
+      </c>
+      <c r="X55">
+        <v>84020000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>84593000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>86317000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>98556000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>98139000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>96896000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>96436000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>92940000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>53031000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>51736000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>50364000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>49047000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>46806000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>45447000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>45821000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>44413000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>43293000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>44133000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>41758000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>43115000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>30161000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>30653000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>30182000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>30425000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>31705000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>29376000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>29159000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>28385000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>29003000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>29695000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>30773000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>27223000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>26583000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>24681000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>25306000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>25745000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>25225000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>23964000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>23777000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>23232000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>21968000000.0</v>
+      </c>
+      <c r="BM55"/>
+      <c r="BN55"/>
+      <c r="BO55">
+        <v>21254000000.0</v>
+      </c>
+      <c r="BP55"/>
+    </row>
+    <row r="56" spans="1:68">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>28698000000.0</v>
+      </c>
+      <c r="C56">
+        <v>24780000000.0</v>
+      </c>
+      <c r="D56">
+        <v>24630000000.0</v>
+      </c>
+      <c r="E56">
+        <v>23728000000.0</v>
+      </c>
+      <c r="F56">
+        <v>27140000000.0</v>
+      </c>
+      <c r="G56">
+        <v>24447000000.0</v>
+      </c>
+      <c r="H56">
+        <v>25949000000.0</v>
+      </c>
+      <c r="I56">
+        <v>31347000000.0</v>
+      </c>
+      <c r="J56">
+        <v>31260000000.0</v>
+      </c>
+      <c r="K56">
+        <v>32131000000.0</v>
+      </c>
+      <c r="L56">
+        <v>36275000000.0</v>
+      </c>
+      <c r="M56">
+        <v>32213000000.0</v>
+      </c>
+      <c r="N56">
+        <v>32486000000.0</v>
+      </c>
+      <c r="O56">
+        <v>35242000000.0</v>
+      </c>
+      <c r="P56">
+        <v>35285000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>42413000000.0</v>
+      </c>
+      <c r="R56">
+        <v>36388000000.0</v>
+      </c>
+      <c r="S56">
+        <v>30496000000.0</v>
+      </c>
+      <c r="T56">
+        <v>34143000000.0</v>
+      </c>
+      <c r="U56">
+        <v>38592000000.0</v>
+      </c>
+      <c r="V56">
+        <v>30361000000.0</v>
+      </c>
+      <c r="W56">
+        <v>28287000000.0</v>
+      </c>
+      <c r="X56">
+        <v>26200000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>14643000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>15693000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>30458000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>19139000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>18396000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>18151000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>18023000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>15873000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>15548000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>14525000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>13401000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>11631000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>10443000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>11042000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>10401000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>9545000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>10304000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>8097000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>9471000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>10861000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>11431000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>11053000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>11339000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>12887000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>13596000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>13448000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>12737000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>13531000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>14252000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>15297000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>13029000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>12516000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>10706000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>11580000000.0</v>
+      </c>
+      <c r="BG56">
+        <v>12001000000.0</v>
+      </c>
+      <c r="BH56">
+        <v>11669000000.0</v>
+      </c>
+      <c r="BI56">
+        <v>10513000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>10580000000.0</v>
+      </c>
+      <c r="BK56">
+        <v>10056000000.0</v>
+      </c>
+      <c r="BL56">
+        <v>8461000000.0</v>
+      </c>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56">
+        <v>7900000000.0</v>
+      </c>
+      <c r="BP56"/>
+    </row>
+    <row r="57" spans="1:68">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>24411000000.0</v>
+      </c>
+      <c r="C57">
+        <v>19678000000.0</v>
+      </c>
+      <c r="D57">
+        <v>18728000000.0</v>
+      </c>
+      <c r="E57">
+        <v>19255000000.0</v>
+      </c>
+      <c r="F57">
+        <v>22725000000.0</v>
+      </c>
+      <c r="G57">
+        <v>20827000000.0</v>
+      </c>
+      <c r="H57">
+        <v>21068000000.0</v>
+      </c>
+      <c r="I57">
+        <v>24000000000.0</v>
+      </c>
+      <c r="J57">
+        <v>21787000000.0</v>
+      </c>
+      <c r="K57">
+        <v>20150000000.0</v>
+      </c>
+      <c r="L57">
+        <v>21735000000.0</v>
+      </c>
+      <c r="M57">
+        <v>17466000000.0</v>
+      </c>
+      <c r="N57">
+        <v>17057000000.0</v>
+      </c>
+      <c r="O57">
+        <v>20020000000.0</v>
+      </c>
+      <c r="P57">
+        <v>21314000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>28437000000.0</v>
+      </c>
+      <c r="R57">
+        <v>25120000000.0</v>
+      </c>
+      <c r="S57">
+        <v>17898000000.0</v>
+      </c>
+      <c r="T57">
+        <v>16898000000.0</v>
+      </c>
+      <c r="U57">
+        <v>19512000000.0</v>
+      </c>
+      <c r="V57">
+        <v>16085000000.0</v>
+      </c>
+      <c r="W57">
+        <v>15663000000.0</v>
+      </c>
+      <c r="X57">
+        <v>14246000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>11504000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>13569000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>16948000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>15339000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>14890000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>15147000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>13216000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>9634000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>9715000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>8372000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>10478000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>7647000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>6758000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>6866000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>7146000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>6340000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>6782000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>5595000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>6345000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>7686000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>8725000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>8346000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>8579000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>10372000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>11055000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>10846000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>9824000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>10401000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>10241000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>10728000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>8203000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>8308000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>7568000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>9201000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>9591000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>8612000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>8549000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>8282000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>8620000000.0</v>
+      </c>
+      <c r="BL57">
+        <v>10434000000.0</v>
+      </c>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57">
+        <v>6637000000.0</v>
+      </c>
+      <c r="BP57"/>
+    </row>
+    <row r="58" spans="1:68">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>64760000000.0</v>
+      </c>
+      <c r="C58">
+        <v>61474000000.0</v>
+      </c>
+      <c r="D58">
+        <v>59351000000.0</v>
+      </c>
+      <c r="E58">
+        <v>55220000000.0</v>
+      </c>
+      <c r="F58">
+        <v>58568000000.0</v>
+      </c>
+      <c r="G58">
+        <v>54352000000.0</v>
+      </c>
+      <c r="H58">
+        <v>54121000000.0</v>
+      </c>
+      <c r="I58">
+        <v>57141000000.0</v>
+      </c>
+      <c r="J58">
+        <v>55757000000.0</v>
+      </c>
+      <c r="K58">
+        <v>54588000000.0</v>
+      </c>
+      <c r="L58">
+        <v>57171000000.0</v>
+      </c>
+      <c r="M58">
+        <v>53874000000.0</v>
+      </c>
+      <c r="N58">
+        <v>53374000000.0</v>
+      </c>
+      <c r="O58">
+        <v>54817000000.0</v>
+      </c>
+      <c r="P58">
+        <v>55919000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>63068000000.0</v>
+      </c>
+      <c r="R58">
+        <v>59653000000.0</v>
+      </c>
+      <c r="S58">
+        <v>51792000000.0</v>
+      </c>
+      <c r="T58">
+        <v>53336000000.0</v>
+      </c>
+      <c r="U58">
+        <v>57607000000.0</v>
+      </c>
+      <c r="V58">
+        <v>57172000000.0</v>
+      </c>
+      <c r="W58">
+        <v>54938000000.0</v>
+      </c>
+      <c r="X58">
+        <v>53506000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>52776000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>54121000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>55449000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>54515000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>52830000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>52574000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>47887000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>32997000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>31915000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>30501000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>27219000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>26004000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>24883000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>25024000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>23210000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>22336000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>23205000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>22264000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>23440000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>17236000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>18363000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>18202000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>19035000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>20439000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>18339000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>18401000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>17053000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>17739000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>17498000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>18361000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>15118000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>15116000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>14355000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>16090000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>16240000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>15176000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>14987000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>14741000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>14988000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>13483000000.0</v>
+      </c>
+      <c r="BM58"/>
+      <c r="BN58"/>
+      <c r="BO58">
+        <v>12082000000.0</v>
+      </c>
+      <c r="BP58"/>
+    </row>
+    <row r="59" spans="1:68">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>19031000000.0</v>
+      </c>
+      <c r="AG59">
+        <v>18818000000.0</v>
+      </c>
+      <c r="AH59">
+        <v>18863000000.0</v>
+      </c>
+      <c r="AI59">
+        <v>20828000000.0</v>
+      </c>
+      <c r="AJ59">
+        <v>19802000000.0</v>
+      </c>
+      <c r="AK59">
+        <v>19564000000.0</v>
+      </c>
+      <c r="AL59">
+        <v>19797000000.0</v>
+      </c>
+      <c r="AM59">
+        <v>20203000000.0</v>
+      </c>
+      <c r="AN59">
+        <v>19957000000.0</v>
+      </c>
+      <c r="AO59">
+        <v>19935000000.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>12197000000.0</v>
+      </c>
+      <c r="BB59">
+        <v>12412000000.0</v>
+      </c>
+      <c r="BC59">
+        <v>12105000000.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+    </row>
+    <row r="60" spans="1:68">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>16753000000.0</v>
+      </c>
+      <c r="C60">
+        <v>17314000000.0</v>
+      </c>
+      <c r="D60">
+        <v>17097000000.0</v>
+      </c>
+      <c r="E60">
+        <v>16624000000.0</v>
+      </c>
+      <c r="F60">
+        <v>16396000000.0</v>
+      </c>
+      <c r="G60">
+        <v>17745000000.0</v>
+      </c>
+      <c r="H60">
+        <v>18933000000.0</v>
+      </c>
+      <c r="I60">
+        <v>21324000000.0</v>
+      </c>
+      <c r="J60">
+        <v>22922000000.0</v>
+      </c>
+      <c r="K60">
+        <v>24404000000.0</v>
+      </c>
+      <c r="L60">
+        <v>25862000000.0</v>
+      </c>
+      <c r="M60">
+        <v>25714000000.0</v>
+      </c>
+      <c r="N60">
+        <v>26858000000.0</v>
+      </c>
+      <c r="O60">
+        <v>27715000000.0</v>
+      </c>
+      <c r="P60">
+        <v>26304000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>26306000000.0</v>
+      </c>
+      <c r="R60">
+        <v>23972000000.0</v>
+      </c>
+      <c r="S60">
+        <v>26206000000.0</v>
+      </c>
+      <c r="T60">
+        <v>28280000000.0</v>
+      </c>
+      <c r="U60">
+        <v>28921000000.0</v>
+      </c>
+      <c r="V60">
+        <v>21592000000.0</v>
+      </c>
+      <c r="W60">
+        <v>22199000000.0</v>
+      </c>
+      <c r="X60">
+        <v>22453000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>23741000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>24088000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>33694000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>33738000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>34207000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>33951000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>35175000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>15166000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>14958000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>14988000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>14033000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>12930000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>12636000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>13070000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>13557000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>13395000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>13490000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>12902000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>13237000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>12277000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>11643000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>11338000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>10751000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>10849000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>10620000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>10344000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>10920000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>10851000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>11784000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>12000000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>11694000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>11467000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>10326000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>9216000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>9505000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>10049000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>8977000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>9036000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>8244000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>8485000000.0</v>
+      </c>
+      <c r="BM60"/>
+      <c r="BN60"/>
+      <c r="BO60">
+        <v>9172000000.0</v>
+      </c>
+      <c r="BP60"/>
+    </row>
+    <row r="61" spans="1:68">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61">
+        <v>-38119000000.0</v>
+      </c>
+      <c r="N61">
+        <v>-35079000000.0</v>
+      </c>
+      <c r="O61">
+        <v>-31841000000.0</v>
+      </c>
+      <c r="P61">
+        <v>-30065000000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-26000000000.0</v>
+      </c>
+      <c r="R61">
+        <v>-22711000000.0</v>
+      </c>
+      <c r="S61">
+        <v>-19904000000.0</v>
+      </c>
+      <c r="T61">
+        <v>-17126000000.0</v>
+      </c>
+      <c r="U61">
+        <v>-16147000000.0</v>
+      </c>
+      <c r="V61">
+        <v>-15158000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-15157000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-15150000000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-15149000000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-15145000000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-15143000000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-15076000000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-14573000000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-14063000000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-13175000000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-12495000000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-12093000000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-11200000000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-9869000000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-9118000000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-8664000000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-7905000000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-7482000000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-7459000000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-7407000000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-7353000000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-7275000000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-7083000000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-6926000000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-6512000000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-6299000000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-5616000000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-5313000000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-4849000000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-4155000000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-3703000000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-2672000000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-1787000000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-1253000000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-852000000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-743000000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-743000000.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+    </row>
+    <row r="62" spans="1:68">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62">
+        <v>968000000.0</v>
+      </c>
+      <c r="N62">
+        <v>968000000.0</v>
+      </c>
+      <c r="O62">
+        <v>968000000.0</v>
+      </c>
+      <c r="P62">
+        <v>967000000.0</v>
+      </c>
+      <c r="Q62">
+        <v>965000000.0</v>
+      </c>
+      <c r="R62">
+        <v>965000000.0</v>
+      </c>
+      <c r="S62">
+        <v>965000000.0</v>
+      </c>
+      <c r="T62">
+        <v>986000000.0</v>
+      </c>
+      <c r="U62">
+        <v>968000000.0</v>
+      </c>
+      <c r="V62">
+        <v>968000000.0</v>
+      </c>
+      <c r="W62">
+        <v>968000000.0</v>
+      </c>
+      <c r="X62">
+        <v>968000000.0</v>
+      </c>
+      <c r="Y62">
+        <v>968000000.0</v>
+      </c>
+      <c r="Z62">
+        <v>968000000.0</v>
+      </c>
+      <c r="AA62">
+        <v>968000000.0</v>
+      </c>
+      <c r="AB62">
+        <v>968000000.0</v>
+      </c>
+      <c r="AC62">
+        <v>1005000000.0</v>
+      </c>
+      <c r="AD62">
+        <v>1004000000.0</v>
+      </c>
+      <c r="AE62">
+        <v>1004000000.0</v>
+      </c>
+      <c r="AF62">
+        <v>1003000000.0</v>
+      </c>
+      <c r="AG62">
+        <v>1003000000.0</v>
+      </c>
+      <c r="AH62">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AI62">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AJ62">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AK62">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AL62">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AM62">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AN62">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AO62">
+        <v>993000000.0</v>
+      </c>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>122697000000.0</v>
+      </c>
+      <c r="C2">
+        <v>129577000000.0</v>
+      </c>
+      <c r="D2">
+        <v>131873000000.0</v>
+      </c>
+      <c r="E2">
+        <v>154886000000.0</v>
+      </c>
+      <c r="F2">
+        <v>113372000000.0</v>
+      </c>
+      <c r="G2">
+        <v>69108000000.0</v>
+      </c>
+      <c r="H2">
+        <v>102453000000.0</v>
+      </c>
+      <c r="I2">
+        <v>79217000000.0</v>
+      </c>
+      <c r="J2">
+        <v>69203000000.0</v>
+      </c>
+      <c r="K2">
+        <v>58816000000.0</v>
+      </c>
+      <c r="L2">
+        <v>57763000000.0</v>
+      </c>
+      <c r="M2">
+        <v>85601000000.0</v>
+      </c>
+      <c r="N2">
+        <v>88978000000.0</v>
+      </c>
+      <c r="O2">
+        <v>69943000000.0</v>
+      </c>
+      <c r="P2">
+        <v>68602000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>55265000000.0</v>
+      </c>
+      <c r="R2">
+        <v>38320000000.0</v>
+      </c>
+      <c r="S2">
+        <v>56527000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>3251000000.0</v>
+      </c>
+      <c r="C3">
+        <v>3337000000.0</v>
+      </c>
+      <c r="D3">
+        <v>3307000000.0</v>
+      </c>
+      <c r="E3">
+        <v>3215000000.0</v>
+      </c>
+      <c r="F3">
+        <v>3364000000.0</v>
+      </c>
+      <c r="G3">
+        <v>3375000000.0</v>
+      </c>
+      <c r="H3">
+        <v>3225000000.0</v>
+      </c>
+      <c r="I3">
+        <v>2170000000.0</v>
+      </c>
+      <c r="J3">
+        <v>2114000000.0</v>
+      </c>
+      <c r="K3">
+        <v>2001000000.0</v>
+      </c>
+      <c r="L3">
+        <v>1502000000.0</v>
+      </c>
+      <c r="M3">
+        <v>1326000000.0</v>
+      </c>
+      <c r="N3">
+        <v>1220000000.0</v>
+      </c>
+      <c r="O3">
+        <v>995000000.0</v>
+      </c>
+      <c r="P3">
+        <v>891000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>941000000.0</v>
+      </c>
+      <c r="R3">
+        <v>670000000.0</v>
+      </c>
+      <c r="S3">
+        <v>606000000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>72000000.0</v>
+      </c>
+      <c r="F4">
+        <v>8448000000.0</v>
+      </c>
+      <c r="G4">
+        <v>1205000000.0</v>
+      </c>
+      <c r="H4">
+        <v>1205000000.0</v>
+      </c>
+      <c r="I4">
+        <v>1205000000.0</v>
+      </c>
+      <c r="J4">
+        <v>1205000000.0</v>
+      </c>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5">
+        <v>8427000000.0</v>
+      </c>
+      <c r="C5">
+        <v>7265000000.0</v>
+      </c>
+      <c r="D5">
+        <v>15254000000.0</v>
+      </c>
+      <c r="E5">
+        <v>21667000000.0</v>
+      </c>
+      <c r="F5">
+        <v>4084000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-12279000000.0</v>
+      </c>
+      <c r="H5">
+        <v>4464000000.0</v>
+      </c>
+      <c r="I5">
+        <v>4642000000.0</v>
+      </c>
+      <c r="J5">
+        <v>3969000000.0</v>
+      </c>
+      <c r="K5">
+        <v>2360000000.0</v>
+      </c>
+      <c r="L5">
+        <v>4662000000.0</v>
+      </c>
+      <c r="M5">
+        <v>4037000000.0</v>
+      </c>
+      <c r="N5">
+        <v>3413000000.0</v>
+      </c>
+      <c r="O5">
+        <v>5328000000.0</v>
+      </c>
+      <c r="P5">
+        <v>3779000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1024000000.0</v>
+      </c>
+      <c r="R5">
+        <v>693000000.0</v>
+      </c>
+      <c r="S5">
+        <v>1893000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>11678000000.0</v>
+      </c>
+      <c r="C6">
+        <v>10602000000.0</v>
+      </c>
+      <c r="D6">
+        <v>18561000000.0</v>
+      </c>
+      <c r="E6">
+        <v>24882000000.0</v>
+      </c>
+      <c r="F6">
+        <v>7448000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-8904000000.0</v>
+      </c>
+      <c r="H6">
+        <v>7689000000.0</v>
+      </c>
+      <c r="I6">
+        <v>6812000000.0</v>
+      </c>
+      <c r="J6">
+        <v>6083000000.0</v>
+      </c>
+      <c r="K6">
+        <v>4361000000.0</v>
+      </c>
+      <c r="L6">
+        <v>6164000000.0</v>
+      </c>
+      <c r="M6">
+        <v>5363000000.0</v>
+      </c>
+      <c r="N6">
+        <v>4633000000.0</v>
+      </c>
+      <c r="O6">
+        <v>6323000000.0</v>
+      </c>
+      <c r="P6">
+        <v>4670000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1965000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1363000000.0</v>
+      </c>
+      <c r="S6">
+        <v>2499000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
+        <v>0.0</v>
+      </c>
+      <c r="E8">
+        <v>72000000.0</v>
+      </c>
+      <c r="F8">
+        <v>8448000000.0</v>
+      </c>
+      <c r="G8">
+        <v>1205000000.0</v>
+      </c>
+      <c r="H8">
+        <v>806000000.0</v>
+      </c>
+      <c r="I8">
+        <v>673000000.0</v>
+      </c>
+      <c r="J8">
+        <v>1500000000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>10002000000.0</v>
+      </c>
+      <c r="C9">
+        <v>9287000000.0</v>
+      </c>
+      <c r="D9">
+        <v>16506000000.0</v>
+      </c>
+      <c r="E9">
+        <v>22567000000.0</v>
+      </c>
+      <c r="F9">
+        <v>6611000000.0</v>
+      </c>
+      <c r="G9">
+        <v>671000000.0</v>
+      </c>
+      <c r="H9">
+        <v>8695000000.0</v>
+      </c>
+      <c r="I9">
+        <v>6869000000.0</v>
+      </c>
+      <c r="J9">
+        <v>5530000000.0</v>
+      </c>
+      <c r="K9">
+        <v>4523000000.0</v>
+      </c>
+      <c r="L9">
+        <v>14288000000.0</v>
+      </c>
+      <c r="M9">
+        <v>12216000000.0</v>
+      </c>
+      <c r="N9">
+        <v>11182000000.0</v>
+      </c>
+      <c r="O9">
+        <v>12300000000.0</v>
+      </c>
+      <c r="P9">
+        <v>10036000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>7222000000.0</v>
+      </c>
+      <c r="R9">
+        <v>7319000000.0</v>
+      </c>
+      <c r="S9">
+        <v>8731000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>7015000000.0</v>
+      </c>
+      <c r="C10">
+        <v>5957000000.0</v>
+      </c>
+      <c r="D10">
+        <v>13989000000.0</v>
+      </c>
+      <c r="E10">
+        <v>20469000000.0</v>
+      </c>
+      <c r="F10">
+        <v>2817000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-13612000000.0</v>
+      </c>
+      <c r="H10">
+        <v>3233000000.0</v>
+      </c>
+      <c r="I10">
+        <v>3697000000.0</v>
+      </c>
+      <c r="J10">
+        <v>3344000000.0</v>
+      </c>
+      <c r="K10">
+        <v>1822000000.0</v>
+      </c>
+      <c r="L10">
+        <v>4374000000.0</v>
+      </c>
+      <c r="M10">
+        <v>3835000000.0</v>
+      </c>
+      <c r="N10">
+        <v>3246000000.0</v>
+      </c>
+      <c r="O10">
+        <v>5238000000.0</v>
+      </c>
+      <c r="P10">
+        <v>3719000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1023000000.0</v>
+      </c>
+      <c r="R10">
+        <v>685000000.0</v>
+      </c>
+      <c r="S10">
+        <v>1885000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>1137000000.0</v>
+      </c>
+      <c r="C11">
+        <v>890000000.0</v>
+      </c>
+      <c r="D11">
+        <v>2817000000.0</v>
+      </c>
+      <c r="E11">
+        <v>4491000000.0</v>
+      </c>
+      <c r="F11">
+        <v>264000000.0</v>
+      </c>
+      <c r="G11">
+        <v>-2430000000.0</v>
+      </c>
+      <c r="H11">
+        <v>784000000.0</v>
+      </c>
+      <c r="I11">
+        <v>764000000.0</v>
+      </c>
+      <c r="J11">
+        <v>-460000000.0</v>
+      </c>
+      <c r="K11">
+        <v>609000000.0</v>
+      </c>
+      <c r="L11">
+        <v>1506000000.0</v>
+      </c>
+      <c r="M11">
+        <v>1280000000.0</v>
+      </c>
+      <c r="N11">
+        <v>1113000000.0</v>
+      </c>
+      <c r="O11">
+        <v>1845000000.0</v>
+      </c>
+      <c r="P11">
+        <v>1330000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>400000000.0</v>
+      </c>
+      <c r="R11">
+        <v>236000000.0</v>
+      </c>
+      <c r="S11">
+        <v>670000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>1412000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1344000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1277000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1216000000.0</v>
+      </c>
+      <c r="F12">
+        <v>1300000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1372000000.0</v>
+      </c>
+      <c r="H12">
+        <v>1265000000.0</v>
+      </c>
+      <c r="I12">
+        <v>973000000.0</v>
+      </c>
+      <c r="J12">
+        <v>652000000.0</v>
+      </c>
+      <c r="K12">
+        <v>562000000.0</v>
+      </c>
+      <c r="L12">
+        <v>319000000.0</v>
+      </c>
+      <c r="M12">
+        <v>223000000.0</v>
+      </c>
+      <c r="N12">
+        <v>188000000.0</v>
+      </c>
+      <c r="O12">
+        <v>115000000.0</v>
+      </c>
+      <c r="P12">
+        <v>76000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>7000000.0</v>
+      </c>
+      <c r="R12">
+        <v>8000000.0</v>
+      </c>
+      <c r="S12">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13">
+        <v>159000000.0</v>
+      </c>
+      <c r="C13">
+        <v>505000000.0</v>
+      </c>
+      <c r="D13">
+        <v>520000000.0</v>
+      </c>
+      <c r="E13">
+        <v>1004000000.0</v>
+      </c>
+      <c r="F13">
+        <v>1483000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1365000000.0</v>
+      </c>
+      <c r="H13">
+        <v>40000000.0</v>
+      </c>
+      <c r="I13">
+        <v>87000000.0</v>
+      </c>
+      <c r="J13">
+        <v>27000000.0</v>
+      </c>
+      <c r="K13">
+        <v>6000000.0</v>
+      </c>
+      <c r="L13">
+        <v>288000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>-1831000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1622000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-1385000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-1534000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-1263000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-151000000.0</v>
+      </c>
+      <c r="H14">
+        <v>618000000.0</v>
+      </c>
+      <c r="I14">
+        <v>826000000.0</v>
+      </c>
+      <c r="J14">
+        <v>372000000.0</v>
+      </c>
+      <c r="K14">
+        <v>39000000.0</v>
+      </c>
+      <c r="L14">
+        <v>16000000.0</v>
+      </c>
+      <c r="M14">
+        <v>31000000.0</v>
+      </c>
+      <c r="N14">
+        <v>21000000.0</v>
+      </c>
+      <c r="O14">
+        <v>4000000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>4047000000.0</v>
+      </c>
+      <c r="C15">
+        <v>3445000000.0</v>
+      </c>
+      <c r="D15">
+        <v>9681000000.0</v>
+      </c>
+      <c r="E15">
+        <v>14516000000.0</v>
+      </c>
+      <c r="F15">
+        <v>9738000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-9826000000.0</v>
+      </c>
+      <c r="H15">
+        <v>2637000000.0</v>
+      </c>
+      <c r="I15">
+        <v>2780000000.0</v>
+      </c>
+      <c r="J15">
+        <v>3432000000.0</v>
+      </c>
+      <c r="K15">
+        <v>1174000000.0</v>
+      </c>
+      <c r="L15">
+        <v>2852000000.0</v>
+      </c>
+      <c r="M15">
+        <v>2524000000.0</v>
+      </c>
+      <c r="N15">
+        <v>2112000000.0</v>
+      </c>
+      <c r="O15">
+        <v>3389000000.0</v>
+      </c>
+      <c r="P15">
+        <v>2389000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>623000000.0</v>
+      </c>
+      <c r="R15">
+        <v>449000000.0</v>
+      </c>
+      <c r="S15">
+        <v>1215000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>4043000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3442000000.0</v>
+      </c>
+      <c r="D16">
+        <v>9672000000.0</v>
+      </c>
+      <c r="E16">
+        <v>14508000000.0</v>
+      </c>
+      <c r="F16">
+        <v>9738000000.0</v>
+      </c>
+      <c r="G16">
+        <v>-9826000000.0</v>
+      </c>
+      <c r="H16">
+        <v>2637000000.0</v>
+      </c>
+      <c r="I16">
+        <v>2780000000.0</v>
+      </c>
+      <c r="J16">
+        <v>3432000000.0</v>
+      </c>
+      <c r="K16">
+        <v>1174000000.0</v>
+      </c>
+      <c r="L16">
+        <v>2852000000.0</v>
+      </c>
+      <c r="M16">
+        <v>2524000000.0</v>
+      </c>
+      <c r="N16">
+        <v>2112000000.0</v>
+      </c>
+      <c r="O16">
+        <v>3389000000.0</v>
+      </c>
+      <c r="P16">
+        <v>2389000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>623000000.0</v>
+      </c>
+      <c r="R16">
+        <v>449000000.0</v>
+      </c>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>5878000000.0</v>
+      </c>
+      <c r="C17">
+        <v>5067000000.0</v>
+      </c>
+      <c r="D17">
+        <v>12864000000.0</v>
+      </c>
+      <c r="E17">
+        <v>15978000000.0</v>
+      </c>
+      <c r="F17">
+        <v>2553000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-11182000000.0</v>
+      </c>
+      <c r="H17">
+        <v>3255000000.0</v>
+      </c>
+      <c r="I17">
+        <v>3606000000.0</v>
+      </c>
+      <c r="J17">
+        <v>3804000000.0</v>
+      </c>
+      <c r="K17">
+        <v>1213000000.0</v>
+      </c>
+      <c r="L17">
+        <v>2868000000.0</v>
+      </c>
+      <c r="M17">
+        <v>2555000000.0</v>
+      </c>
+      <c r="N17">
+        <v>2133000000.0</v>
+      </c>
+      <c r="O17">
+        <v>3393000000.0</v>
+      </c>
+      <c r="P17">
+        <v>2389000000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-1276000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-839000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-663000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1000000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1483000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1365000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1244000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-886000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-625000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-556000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>-179000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-110000000.0</v>
+      </c>
+      <c r="P19">
+        <v>1000000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>8793000000.0</v>
+      </c>
+      <c r="H20">
+        <v>1197000000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
+        <v>130000000.0</v>
+      </c>
+      <c r="L20">
+        <v>144000000.0</v>
+      </c>
+      <c r="M20">
+        <v>144000000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>5768000000.0</v>
+      </c>
+      <c r="C21">
+        <v>5248000000.0</v>
+      </c>
+      <c r="D21">
+        <v>12586000000.0</v>
+      </c>
+      <c r="E21">
+        <v>18970000000.0</v>
+      </c>
+      <c r="F21">
+        <v>4300000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-12247000000.0</v>
+      </c>
+      <c r="H21">
+        <v>4462000000.0</v>
+      </c>
+      <c r="I21">
+        <v>4690000000.0</v>
+      </c>
+      <c r="J21">
+        <v>4018000000.0</v>
+      </c>
+      <c r="K21">
+        <v>2386000000.0</v>
+      </c>
+      <c r="L21">
+        <v>4692000000.0</v>
+      </c>
+      <c r="M21">
+        <v>4051000000.0</v>
+      </c>
+      <c r="N21">
+        <v>3425000000.0</v>
+      </c>
+      <c r="O21">
+        <v>5347000000.0</v>
+      </c>
+      <c r="P21">
+        <v>3745000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1011000000.0</v>
+      </c>
+      <c r="R21">
+        <v>654000000.0</v>
+      </c>
+      <c r="S21">
+        <v>1855000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>126931000000.0</v>
+      </c>
+      <c r="C23">
+        <v>133616000000.0</v>
+      </c>
+      <c r="D23">
+        <v>135793000000.0</v>
+      </c>
+      <c r="E23">
+        <v>158483000000.0</v>
+      </c>
+      <c r="F23">
+        <v>115683000000.0</v>
+      </c>
+      <c r="G23">
+        <v>82026000000.0</v>
+      </c>
+      <c r="H23">
+        <v>106686000000.0</v>
+      </c>
+      <c r="I23">
+        <v>81396000000.0</v>
+      </c>
+      <c r="J23">
+        <v>70715000000.0</v>
+      </c>
+      <c r="K23">
+        <v>60953000000.0</v>
+      </c>
+      <c r="L23">
+        <v>67359000000.0</v>
+      </c>
+      <c r="M23">
+        <v>93766000000.0</v>
+      </c>
+      <c r="N23">
+        <v>96735000000.0</v>
+      </c>
+      <c r="O23">
+        <v>76896000000.0</v>
+      </c>
+      <c r="P23">
+        <v>74893000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>61476000000.0</v>
+      </c>
+      <c r="R23">
+        <v>44985000000.0</v>
+      </c>
+      <c r="S23">
+        <v>63403000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>3251000000.0</v>
+      </c>
+      <c r="C25">
+        <v>3337000000.0</v>
+      </c>
+      <c r="D25">
+        <v>3276000000.0</v>
+      </c>
+      <c r="E25">
+        <v>3215000000.0</v>
+      </c>
+      <c r="F25">
+        <v>3364000000.0</v>
+      </c>
+      <c r="G25">
+        <v>3375000000.0</v>
+      </c>
+      <c r="H25">
+        <v>3638000000.0</v>
+      </c>
+      <c r="I25">
+        <v>2490000000.0</v>
+      </c>
+      <c r="J25">
+        <v>2114000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>3000000.0</v>
+      </c>
+      <c r="F27">
+        <v>64000000.0</v>
+      </c>
+      <c r="G27">
+        <v>11000000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>333000000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
+        <v>30000000.0</v>
+      </c>
+      <c r="M27">
+        <v>14000000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>3349000000.0</v>
+      </c>
+      <c r="C28">
+        <v>3221000000.0</v>
+      </c>
+      <c r="D28">
+        <v>3039000000.0</v>
+      </c>
+      <c r="E28">
+        <v>2772000000.0</v>
+      </c>
+      <c r="F28">
+        <v>2537000000.0</v>
+      </c>
+      <c r="G28">
+        <v>2710000000.0</v>
+      </c>
+      <c r="H28">
+        <v>3192000000.0</v>
+      </c>
+      <c r="I28">
+        <v>2276000000.0</v>
+      </c>
+      <c r="J28">
+        <v>1694000000.0</v>
+      </c>
+      <c r="K28">
+        <v>1597000000.0</v>
+      </c>
+      <c r="L28">
+        <v>1576000000.0</v>
+      </c>
+      <c r="M28">
+        <v>1375000000.0</v>
+      </c>
+      <c r="N28">
+        <v>1248000000.0</v>
+      </c>
+      <c r="O28">
+        <v>1223000000.0</v>
+      </c>
+      <c r="P28">
+        <v>1059000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>874000000.0</v>
+      </c>
+      <c r="R28">
+        <v>842000000.0</v>
+      </c>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>1137000000.0</v>
+      </c>
+      <c r="C29">
+        <v>890000000.0</v>
+      </c>
+      <c r="D29">
+        <v>3394000000.0</v>
+      </c>
+      <c r="E29">
+        <v>4491000000.0</v>
+      </c>
+      <c r="F29">
+        <v>264000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-2337000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1074000000.0</v>
+      </c>
+      <c r="I29">
+        <v>962000000.0</v>
+      </c>
+      <c r="J29">
+        <v>-460000000.0</v>
+      </c>
+      <c r="K29">
+        <v>609000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1506000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30">
+        <v>4234000000.0</v>
+      </c>
+      <c r="C30">
+        <v>4039000000.0</v>
+      </c>
+      <c r="D30">
+        <v>3920000000.0</v>
+      </c>
+      <c r="E30">
+        <v>3597000000.0</v>
+      </c>
+      <c r="F30">
+        <v>2311000000.0</v>
+      </c>
+      <c r="G30">
+        <v>12918000000.0</v>
+      </c>
+      <c r="H30">
+        <v>4233000000.0</v>
+      </c>
+      <c r="I30">
+        <v>2179000000.0</v>
+      </c>
+      <c r="J30">
+        <v>1512000000.0</v>
+      </c>
+      <c r="K30">
+        <v>2137000000.0</v>
+      </c>
+      <c r="L30">
+        <v>9596000000.0</v>
+      </c>
+      <c r="M30">
+        <v>8165000000.0</v>
+      </c>
+      <c r="N30">
+        <v>7757000000.0</v>
+      </c>
+      <c r="O30">
+        <v>6953000000.0</v>
+      </c>
+      <c r="P30">
+        <v>6291000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>6211000000.0</v>
+      </c>
+      <c r="R30">
+        <v>6665000000.0</v>
+      </c>
+      <c r="S30">
+        <v>6876000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>1247000000.0</v>
+      </c>
+      <c r="C31">
+        <v>709000000.0</v>
+      </c>
+      <c r="D31">
+        <v>1403000000.0</v>
+      </c>
+      <c r="E31">
+        <v>1499000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1483000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1365000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1229000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-993000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-674000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-564000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-318000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-216000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-179000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-109000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-26000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>12000000.0</v>
+      </c>
+      <c r="R31">
+        <v>31000000.0</v>
+      </c>
+      <c r="S31">
+        <v>30000000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32">
+        <v>132699000000.0</v>
+      </c>
+      <c r="C32">
+        <v>138864000000.0</v>
+      </c>
+      <c r="D32">
+        <v>148379000000.0</v>
+      </c>
+      <c r="E32">
+        <v>177453000000.0</v>
+      </c>
+      <c r="F32">
+        <v>119983000000.0</v>
+      </c>
+      <c r="G32">
+        <v>69779000000.0</v>
+      </c>
+      <c r="H32">
+        <v>111148000000.0</v>
+      </c>
+      <c r="I32">
+        <v>86086000000.0</v>
+      </c>
+      <c r="J32">
+        <v>74733000000.0</v>
+      </c>
+      <c r="K32">
+        <v>63339000000.0</v>
+      </c>
+      <c r="L32">
+        <v>72051000000.0</v>
+      </c>
+      <c r="M32">
+        <v>97817000000.0</v>
+      </c>
+      <c r="N32">
+        <v>100160000000.0</v>
+      </c>
+      <c r="O32">
+        <v>82243000000.0</v>
+      </c>
+      <c r="P32">
+        <v>78638000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>62487000000.0</v>
+      </c>
+      <c r="R32">
+        <v>45639000000.0</v>
+      </c>
+      <c r="S32">
+        <v>65258000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BP32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:68">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="2" spans="1:68">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>31261000000.0</v>
+      </c>
+      <c r="C2">
+        <v>29689000000.0</v>
+      </c>
+      <c r="D2">
+        <v>32041000000.0</v>
+      </c>
+      <c r="E2">
+        <v>30814000000.0</v>
+      </c>
+      <c r="F2">
+        <v>30153000000.0</v>
+      </c>
+      <c r="G2">
+        <v>31384000000.0</v>
+      </c>
+      <c r="H2">
+        <v>32990000000.0</v>
+      </c>
+      <c r="I2">
+        <v>34783000000.0</v>
+      </c>
+      <c r="J2">
+        <v>30420000000.0</v>
+      </c>
+      <c r="K2">
+        <v>33410000000.0</v>
+      </c>
+      <c r="L2">
+        <v>35773000000.0</v>
+      </c>
+      <c r="M2">
+        <v>32596000000.0</v>
+      </c>
+      <c r="N2">
+        <v>30094000000.0</v>
+      </c>
+      <c r="O2">
+        <v>34372000000.0</v>
+      </c>
+      <c r="P2">
+        <v>39615000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>45026000000.0</v>
+      </c>
+      <c r="R2">
+        <v>35873000000.0</v>
+      </c>
+      <c r="S2">
+        <v>32997000000.0</v>
+      </c>
+      <c r="T2">
+        <v>30399000000.0</v>
+      </c>
+      <c r="U2">
+        <v>28048000000.0</v>
+      </c>
+      <c r="V2">
+        <v>21928000000.0</v>
+      </c>
+      <c r="W2">
+        <v>16880000000.0</v>
+      </c>
+      <c r="X2">
+        <v>16973000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>10865000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>24390000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>28279000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>25106000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>30568000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>26879000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>29168000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>21161000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>20188000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>18039000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>17537000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>17282000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>16772000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>15604000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>14349000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>13579000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>13069000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>10313000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>12880000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>14590000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>16810000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>13483000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>18662000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>22369000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>23551000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>21019000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>21929000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>23955000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>22701000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>20393000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>14180000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>17532000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>17093000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>17614000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>19018000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>18305000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>18904000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>16551000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>15238000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>14966000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>14629000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>12104000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>11817000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>10467000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:68">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>809000000.0</v>
+      </c>
+      <c r="C3">
+        <v>828000000.0</v>
+      </c>
+      <c r="D3">
+        <v>841000000.0</v>
+      </c>
+      <c r="E3">
+        <v>789000000.0</v>
+      </c>
+      <c r="F3">
+        <v>793000000.0</v>
+      </c>
+      <c r="G3">
+        <v>826000000.0</v>
+      </c>
+      <c r="H3">
+        <v>846000000.0</v>
+      </c>
+      <c r="I3">
+        <v>838000000.0</v>
+      </c>
+      <c r="J3">
+        <v>827000000.0</v>
+      </c>
+      <c r="K3">
+        <v>828000000.0</v>
+      </c>
+      <c r="L3">
+        <v>845000000.0</v>
+      </c>
+      <c r="M3">
+        <v>834000000.0</v>
+      </c>
+      <c r="N3">
+        <v>800000000.0</v>
+      </c>
+      <c r="O3">
+        <v>797000000.0</v>
+      </c>
+      <c r="P3">
+        <v>794000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>819000000.0</v>
+      </c>
+      <c r="R3">
+        <v>805000000.0</v>
+      </c>
+      <c r="S3">
+        <v>813000000.0</v>
+      </c>
+      <c r="T3">
+        <v>836000000.0</v>
+      </c>
+      <c r="U3">
+        <v>871000000.0</v>
+      </c>
+      <c r="V3">
+        <v>844000000.0</v>
+      </c>
+      <c r="W3">
+        <v>849000000.0</v>
+      </c>
+      <c r="X3">
+        <v>830000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>833000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>863000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>978000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>570000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>886000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>919000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>874000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>555000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>533000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>528000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>540000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>517000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>521000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>536000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>504000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>507000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>500000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>490000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>413000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>364000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>362000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>363000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>359000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>322000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>325000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>320000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>332000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>299000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>302000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>287000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>283000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>246000000.0</v>
+      </c>
+      <c r="BE3">
+        <v>236000000.0</v>
+      </c>
+      <c r="BF3">
+        <v>230000000.0</v>
+      </c>
+      <c r="BG3">
+        <v>230000000.0</v>
+      </c>
+      <c r="BH3">
+        <v>227000000.0</v>
+      </c>
+      <c r="BI3">
+        <v>218000000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>216000000.0</v>
+      </c>
+      <c r="BK3">
+        <v>218000000.0</v>
+      </c>
+      <c r="BL3">
+        <v>234000000.0</v>
+      </c>
+      <c r="BM3">
+        <v>269000000.0</v>
+      </c>
+      <c r="BN3">
+        <v>220000000.0</v>
+      </c>
+      <c r="BO3">
+        <v>194000000.0</v>
+      </c>
+      <c r="BP3">
+        <v>167000000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
+        <v>72000000.0</v>
+      </c>
+      <c r="P4">
+        <v>72000000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
+        <v>8214000000.0</v>
+      </c>
+      <c r="V4">
+        <v>234000000.0</v>
+      </c>
+      <c r="W4">
+        <v>324000000.0</v>
+      </c>
+      <c r="X4">
+        <v>371000000.0</v>
+      </c>
+      <c r="Y4">
+        <v>371000000.0</v>
+      </c>
+      <c r="Z4">
+        <v>371000000.0</v>
+      </c>
+      <c r="AA4">
+        <v>371000000.0</v>
+      </c>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4"/>
+    </row>
+    <row r="5" spans="1:68">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5">
+        <v>1223000000.0</v>
+      </c>
+      <c r="C5">
+        <v>2751000000.0</v>
+      </c>
+      <c r="D5">
+        <v>2744000000.0</v>
+      </c>
+      <c r="E5">
+        <v>2221000000.0</v>
+      </c>
+      <c r="F5">
+        <v>717000000.0</v>
+      </c>
+      <c r="G5">
+        <v>1240000000.0</v>
+      </c>
+      <c r="H5">
+        <v>1465000000.0</v>
+      </c>
+      <c r="I5">
+        <v>2656000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1934000000.0</v>
+      </c>
+      <c r="K5">
+        <v>2602000000.0</v>
+      </c>
+      <c r="L5">
+        <v>4955000000.0</v>
+      </c>
+      <c r="M5">
+        <v>3479000000.0</v>
+      </c>
+      <c r="N5">
+        <v>4218000000.0</v>
+      </c>
+      <c r="O5">
+        <v>4859000000.0</v>
+      </c>
+      <c r="P5">
+        <v>6749000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>8315000000.0</v>
+      </c>
+      <c r="R5">
+        <v>1741000000.0</v>
+      </c>
+      <c r="S5">
+        <v>1650000000.0</v>
+      </c>
+      <c r="T5">
+        <v>1325000000.0</v>
+      </c>
+      <c r="U5">
+        <v>911000000.0</v>
+      </c>
+      <c r="V5">
+        <v>198000000.0</v>
+      </c>
+      <c r="W5">
+        <v>391000000.0</v>
+      </c>
+      <c r="X5">
+        <v>-1072000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>571000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-12169000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>847000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>1673000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>2035000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>671000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>1958000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>1375000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>1729000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>452000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>1123000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1577000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>979000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>290000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>547000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>432000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>1311000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>70000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>324000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>1545000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>1332000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>1461000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>1255000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>1061000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>1363000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>358000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>1011000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>297000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>960000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>1152000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>1188000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1888000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>1300000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>949000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-158000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>1744000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>1375000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>833000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>359000000.0</v>
+      </c>
+      <c r="BL5">
+        <v>445000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>618000000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-413000000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-118000000.0</v>
+      </c>
+      <c r="BP5">
+        <v>278000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:68">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>2032000000.0</v>
+      </c>
+      <c r="C6">
+        <v>3579000000.0</v>
+      </c>
+      <c r="D6">
+        <v>3585000000.0</v>
+      </c>
+      <c r="E6">
+        <v>3010000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1510000000.0</v>
+      </c>
+      <c r="G6">
+        <v>2066000000.0</v>
+      </c>
+      <c r="H6">
+        <v>2311000000.0</v>
+      </c>
+      <c r="I6">
+        <v>3494000000.0</v>
+      </c>
+      <c r="J6">
+        <v>2761000000.0</v>
+      </c>
+      <c r="K6">
+        <v>3430000000.0</v>
+      </c>
+      <c r="L6">
+        <v>5800000000.0</v>
+      </c>
+      <c r="M6">
+        <v>4313000000.0</v>
+      </c>
+      <c r="N6">
+        <v>5018000000.0</v>
+      </c>
+      <c r="O6">
+        <v>5656000000.0</v>
+      </c>
+      <c r="P6">
+        <v>7543000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>9134000000.0</v>
+      </c>
+      <c r="R6">
+        <v>2546000000.0</v>
+      </c>
+      <c r="S6">
+        <v>2463000000.0</v>
+      </c>
+      <c r="T6">
+        <v>2161000000.0</v>
+      </c>
+      <c r="U6">
+        <v>1782000000.0</v>
+      </c>
+      <c r="V6">
+        <v>1042000000.0</v>
+      </c>
+      <c r="W6">
+        <v>1240000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-242000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>1404000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-11306000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>1825000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>2243000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>2921000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>1590000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>2832000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>1930000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>2262000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>980000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1663000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>2094000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>826000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>1051000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>939000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>1811000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>560000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>737000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>1909000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>1694000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>1824000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>1614000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>1383000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>1688000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>678000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>1343000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>596000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>1262000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>1439000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>1471000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>2134000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>1536000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1179000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>72000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>1971000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>1593000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1049000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>577000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>679000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>887000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-193000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>76000000.0</v>
+      </c>
+      <c r="BP6">
+        <v>445000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:68">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7"/>
+    </row>
+    <row r="8" spans="1:68">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>72000000.0</v>
+      </c>
+      <c r="P8">
+        <v>0.0</v>
+      </c>
+      <c r="Q8">
+        <v>0.0</v>
+      </c>
+      <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>8214000000.0</v>
+      </c>
+      <c r="V8">
+        <v>234000000.0</v>
+      </c>
+      <c r="W8">
+        <v>324000000.0</v>
+      </c>
+      <c r="X8">
+        <v>371000000.0</v>
+      </c>
+      <c r="Y8">
+        <v>510000000.0</v>
+      </c>
+      <c r="Z8">
+        <v>318000000.0</v>
+      </c>
+      <c r="AA8">
+        <v>185000000.0</v>
+      </c>
+      <c r="AB8">
+        <v>254000000.0</v>
+      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8"/>
+    </row>
+    <row r="9" spans="1:68">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>3307000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2885000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2768000000.0</v>
+      </c>
+      <c r="E9">
+        <v>2985000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1364000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1753000000.0</v>
+      </c>
+      <c r="H9">
+        <v>2117000000.0</v>
+      </c>
+      <c r="I9">
+        <v>3131000000.0</v>
+      </c>
+      <c r="J9">
+        <v>2286000000.0</v>
+      </c>
+      <c r="K9">
+        <v>2845000000.0</v>
+      </c>
+      <c r="L9">
+        <v>5144000000.0</v>
+      </c>
+      <c r="M9">
+        <v>3747000000.0</v>
+      </c>
+      <c r="N9">
+        <v>4770000000.0</v>
+      </c>
+      <c r="O9">
+        <v>5441000000.0</v>
+      </c>
+      <c r="P9">
+        <v>6172000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>8769000000.0</v>
+      </c>
+      <c r="R9">
+        <v>2185000000.0</v>
+      </c>
+      <c r="S9">
+        <v>2339000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1922000000.0</v>
+      </c>
+      <c r="U9">
+        <v>1567000000.0</v>
+      </c>
+      <c r="V9">
+        <v>783000000.0</v>
+      </c>
+      <c r="W9">
+        <v>1092000000.0</v>
+      </c>
+      <c r="X9">
+        <v>435000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1330000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-2186000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>2813000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>2446000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>2961000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1374000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>3165000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1827000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2129000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>827000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>3518000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1928000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1408000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>684000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>2806000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>3039000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>3742000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>2442000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>2727000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>4126000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>3727000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>3708000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>3588000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>3069000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>3293000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>2266000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>2968000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>2301000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>2976000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>2937000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>6300000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>3517000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>3150000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>2651000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>414000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>2333000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>1873000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>1311000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>2223000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>944000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>1178000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>1287000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1604000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>1971000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:68">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>1034000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2351000000.0</v>
+      </c>
+      <c r="D10">
+        <v>2403000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1878000000.0</v>
+      </c>
+      <c r="F10">
+        <v>383000000.0</v>
+      </c>
+      <c r="G10">
+        <v>896000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1128000000.0</v>
+      </c>
+      <c r="I10">
+        <v>2328000000.0</v>
+      </c>
+      <c r="J10">
+        <v>1605000000.0</v>
+      </c>
+      <c r="K10">
+        <v>2284000000.0</v>
+      </c>
+      <c r="L10">
+        <v>4635000000.0</v>
+      </c>
+      <c r="M10">
+        <v>3163000000.0</v>
+      </c>
+      <c r="N10">
+        <v>3907000000.0</v>
+      </c>
+      <c r="O10">
+        <v>4553000000.0</v>
+      </c>
+      <c r="P10">
+        <v>6446000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>8016000000.0</v>
+      </c>
+      <c r="R10">
+        <v>1454000000.0</v>
+      </c>
+      <c r="S10">
+        <v>1348000000.0</v>
+      </c>
+      <c r="T10">
+        <v>1012000000.0</v>
+      </c>
+      <c r="U10">
+        <v>593000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-136000000.0</v>
+      </c>
+      <c r="W10">
+        <v>57000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-1416000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>234000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-12487000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>539000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1368000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1720000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>363000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1632000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1163000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1516000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>257000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>959000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1419000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>824000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>142000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>417000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>294000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1178000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-67000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>235000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>1479000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1271000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1389000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1187000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1012000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1321000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>315000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>969000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>254000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>915000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1108000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1144000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1870000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1290000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>934000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-180000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1744000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1333000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>822000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>361000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>439000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>640000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-417000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-116000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>271000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:68">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>183000000.0</v>
+      </c>
+      <c r="C11">
+        <v>372000000.0</v>
+      </c>
+      <c r="D11">
+        <v>460000000.0</v>
+      </c>
+      <c r="E11">
+        <v>268000000.0</v>
+      </c>
+      <c r="F11">
+        <v>37000000.0</v>
+      </c>
+      <c r="G11">
+        <v>111000000.0</v>
+      </c>
+      <c r="H11">
+        <v>113000000.0</v>
+      </c>
+      <c r="I11">
+        <v>373000000.0</v>
+      </c>
+      <c r="J11">
+        <v>293000000.0</v>
+      </c>
+      <c r="K11">
+        <v>407000000.0</v>
+      </c>
+      <c r="L11">
+        <v>1004000000.0</v>
+      </c>
+      <c r="M11">
+        <v>583000000.0</v>
+      </c>
+      <c r="N11">
+        <v>823000000.0</v>
+      </c>
+      <c r="O11">
+        <v>984000000.0</v>
+      </c>
+      <c r="P11">
+        <v>1426000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1799000000.0</v>
+      </c>
+      <c r="R11">
+        <v>282000000.0</v>
+      </c>
+      <c r="S11">
+        <v>243000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-18000000.0</v>
+      </c>
+      <c r="U11">
+        <v>5000000.0</v>
+      </c>
+      <c r="V11">
+        <v>34000000.0</v>
+      </c>
+      <c r="W11">
+        <v>-193000000.0</v>
+      </c>
+      <c r="X11">
+        <v>-436000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>150000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1951000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>277000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>255000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>353000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>104000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>437000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>222000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>281000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>22000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-1166000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>415000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>250000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>41000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>128000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>75000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>395000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>11000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>67000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>521000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>432000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>486000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>382000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>333000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>457000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>108000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>338000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>81000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>316000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>378000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>385000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>646000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>476000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>338000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-105000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>611000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>531000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>293000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>131000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>162000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>235000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-128000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-64000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>103000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:68">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>370000000.0</v>
+      </c>
+      <c r="C12">
+        <v>378000000.0</v>
+      </c>
+      <c r="D12">
+        <v>341000000.0</v>
+      </c>
+      <c r="E12">
+        <v>344000000.0</v>
+      </c>
+      <c r="F12">
+        <v>345000000.0</v>
+      </c>
+      <c r="G12">
+        <v>322000000.0</v>
+      </c>
+      <c r="H12">
+        <v>351000000.0</v>
+      </c>
+      <c r="I12">
+        <v>341000000.0</v>
+      </c>
+      <c r="J12">
+        <v>330000000.0</v>
+      </c>
+      <c r="K12">
+        <v>323000000.0</v>
+      </c>
+      <c r="L12">
+        <v>320000000.0</v>
+      </c>
+      <c r="M12">
+        <v>317000000.0</v>
+      </c>
+      <c r="N12">
+        <v>317000000.0</v>
+      </c>
+      <c r="O12">
+        <v>324000000.0</v>
+      </c>
+      <c r="P12">
+        <v>306000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>298000000.0</v>
+      </c>
+      <c r="R12">
+        <v>288000000.0</v>
+      </c>
+      <c r="S12">
+        <v>305000000.0</v>
+      </c>
+      <c r="T12">
+        <v>323000000.0</v>
+      </c>
+      <c r="U12">
+        <v>318000000.0</v>
+      </c>
+      <c r="V12">
+        <v>354000000.0</v>
+      </c>
+      <c r="W12">
+        <v>333000000.0</v>
+      </c>
+      <c r="X12">
+        <v>354000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>344000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>341000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>309000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>318000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>328000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>318000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>335000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>221000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>220000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>199000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>171000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>164000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>162000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>155000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>137000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>144000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>133000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>137000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>89000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>66000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>61000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>72000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>68000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>49000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>42000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>43000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>42000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>43000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>45000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>44000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>28000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>18000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>10000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>22000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>22000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>15000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>42000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>11000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>2000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>6000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>43000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>4000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>2000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:68">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13">
+        <v>33000000.0</v>
+      </c>
+      <c r="C13">
+        <v>41000000.0</v>
+      </c>
+      <c r="D13">
+        <v>41000000.0</v>
+      </c>
+      <c r="E13">
+        <v>31000000.0</v>
+      </c>
+      <c r="F13">
+        <v>46000000.0</v>
+      </c>
+      <c r="G13">
+        <v>197000000.0</v>
+      </c>
+      <c r="H13">
+        <v>102000000.0</v>
+      </c>
+      <c r="I13">
+        <v>136000000.0</v>
+      </c>
+      <c r="J13">
+        <v>101000000.0</v>
+      </c>
+      <c r="K13">
+        <v>291000000.0</v>
+      </c>
+      <c r="L13">
+        <v>138000000.0</v>
+      </c>
+      <c r="M13">
+        <v>142000000.0</v>
+      </c>
+      <c r="N13">
+        <v>162000000.0</v>
+      </c>
+      <c r="O13">
+        <v>197000000.0</v>
+      </c>
+      <c r="P13">
+        <v>244000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>18000000.0</v>
+      </c>
+      <c r="R13">
+        <v>5000000.0</v>
+      </c>
+      <c r="S13">
+        <v>430000000.0</v>
+      </c>
+      <c r="T13">
+        <v>5000000.0</v>
+      </c>
+      <c r="U13">
+        <v>2000000.0</v>
+      </c>
+      <c r="V13">
+        <v>353000000.0</v>
+      </c>
+      <c r="W13">
+        <v>333000000.0</v>
+      </c>
+      <c r="X13">
+        <v>343000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>6000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>12000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>9000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>299000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+    </row>
+    <row r="14" spans="1:68">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>-340000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-444000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-573000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-394000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-420000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-414000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-393000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-440000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-375000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-426000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-351000000.0</v>
+      </c>
+      <c r="M14">
+        <v>354000000.0</v>
+      </c>
+      <c r="N14">
+        <v>360000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-320000000.0</v>
+      </c>
+      <c r="P14">
+        <v>543000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>344000000.0</v>
+      </c>
+      <c r="R14">
+        <v>327000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-331000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-336000000.0</v>
+      </c>
+      <c r="U14">
+        <v>-290000000.0</v>
+      </c>
+      <c r="V14">
+        <v>306000000.0</v>
+      </c>
+      <c r="W14">
+        <v>289000000.0</v>
+      </c>
+      <c r="X14">
+        <v>277000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>267000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>-984000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>-181000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>272000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>261000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>266000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>244000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>204000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>180000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>198000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>109000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>101000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>91000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>71000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>62000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>74000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>-79000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>10000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>12000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>7000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>7000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>8000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>6000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>5000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>4000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14"/>
+    </row>
+    <row r="15" spans="1:68">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>511000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1535000000.0</v>
+      </c>
+      <c r="D15">
+        <v>1370000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1216000000.0</v>
+      </c>
+      <c r="F15">
+        <v>-74000000.0</v>
+      </c>
+      <c r="G15">
+        <v>371000000.0</v>
+      </c>
+      <c r="H15">
+        <v>622000000.0</v>
+      </c>
+      <c r="I15">
+        <v>1515000000.0</v>
+      </c>
+      <c r="J15">
+        <v>937000000.0</v>
+      </c>
+      <c r="K15">
+        <v>1451000000.0</v>
+      </c>
+      <c r="L15">
+        <v>3280000000.0</v>
+      </c>
+      <c r="M15">
+        <v>2226000000.0</v>
+      </c>
+      <c r="N15">
+        <v>2724000000.0</v>
+      </c>
+      <c r="O15">
+        <v>3321000000.0</v>
+      </c>
+      <c r="P15">
+        <v>4477000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>5873000000.0</v>
+      </c>
+      <c r="R15">
+        <v>845000000.0</v>
+      </c>
+      <c r="S15">
+        <v>774000000.0</v>
+      </c>
+      <c r="T15">
+        <v>694000000.0</v>
+      </c>
+      <c r="U15">
+        <v>8512000000.0</v>
+      </c>
+      <c r="V15">
+        <v>-242000000.0</v>
+      </c>
+      <c r="W15">
+        <v>285000000.0</v>
+      </c>
+      <c r="X15">
+        <v>-886000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>9000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-9234000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>443000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1095000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1106000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>951000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>737000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1055000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>37000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2016000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>903000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>483000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>30000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>227000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>145000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>801000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>187000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>948000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>826000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>891000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>798000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>672000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>855000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>199000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>626000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>168000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>593000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>725000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>755000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1224000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>814000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>596000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-75000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1133000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>802000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>529000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>230000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>277000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>405000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-289000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-52000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>168000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:68">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1534000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1368000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1215000000.0</v>
+      </c>
+      <c r="F16">
+        <v>-74000000.0</v>
+      </c>
+      <c r="G16">
+        <v>370000000.0</v>
+      </c>
+      <c r="H16">
+        <v>622000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>3278000000.0</v>
+      </c>
+      <c r="M16">
+        <v>2226000000.0</v>
+      </c>
+      <c r="N16">
+        <v>2724000000.0</v>
+      </c>
+      <c r="O16">
+        <v>3319000000.0</v>
+      </c>
+      <c r="P16">
+        <v>4477000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>5873000000.0</v>
+      </c>
+      <c r="R16">
+        <v>845000000.0</v>
+      </c>
+      <c r="S16">
+        <v>774000000.0</v>
+      </c>
+      <c r="T16">
+        <v>694000000.0</v>
+      </c>
+      <c r="U16">
+        <v>8512000000.0</v>
+      </c>
+      <c r="V16">
+        <v>-242000000.0</v>
+      </c>
+      <c r="W16">
+        <v>285000000.0</v>
+      </c>
+      <c r="X16">
+        <v>-886000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>9000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-9234000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>443000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1095000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1106000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>951000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>737000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1055000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>37000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>2016000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>903000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>483000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>30000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>227000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>145000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>801000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>1000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>187000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>948000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>826000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>891000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>798000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>672000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>855000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>199000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>626000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>168000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>593000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>725000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>755000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1224000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>814000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>596000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1256000000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1133000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>802000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>529000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>230000000.0</v>
+      </c>
+      <c r="BL16">
+        <v>277000000.0</v>
+      </c>
+      <c r="BM16">
+        <v>405000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>449000000.0</v>
+      </c>
+      <c r="BP16"/>
+    </row>
+    <row r="17" spans="1:68">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>851000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1979000000.0</v>
+      </c>
+      <c r="D17">
+        <v>1943000000.0</v>
+      </c>
+      <c r="E17">
+        <v>1610000000.0</v>
+      </c>
+      <c r="F17">
+        <v>346000000.0</v>
+      </c>
+      <c r="G17">
+        <v>785000000.0</v>
+      </c>
+      <c r="H17">
+        <v>1015000000.0</v>
+      </c>
+      <c r="I17">
+        <v>1955000000.0</v>
+      </c>
+      <c r="J17">
+        <v>1312000000.0</v>
+      </c>
+      <c r="K17">
+        <v>1877000000.0</v>
+      </c>
+      <c r="L17">
+        <v>3631000000.0</v>
+      </c>
+      <c r="M17">
+        <v>2580000000.0</v>
+      </c>
+      <c r="N17">
+        <v>3084000000.0</v>
+      </c>
+      <c r="O17">
+        <v>3569000000.0</v>
+      </c>
+      <c r="P17">
+        <v>5020000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>6217000000.0</v>
+      </c>
+      <c r="R17">
+        <v>1172000000.0</v>
+      </c>
+      <c r="S17">
+        <v>1105000000.0</v>
+      </c>
+      <c r="T17">
+        <v>1030000000.0</v>
+      </c>
+      <c r="U17">
+        <v>588000000.0</v>
+      </c>
+      <c r="V17">
+        <v>-170000000.0</v>
+      </c>
+      <c r="W17">
+        <v>-260000000.0</v>
+      </c>
+      <c r="X17">
+        <v>-980000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>276000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-10218000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>262000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>1367000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>1367000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>259000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>1195000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>941000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>1235000000.0</v>
+      </c>
+      <c r="AH17">
+        <v>235000000.0</v>
+      </c>
+      <c r="AI17">
+        <v>2125000000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>1004000000.0</v>
+      </c>
+      <c r="AK17">
+        <v>574000000.0</v>
+      </c>
+      <c r="AL17">
+        <v>101000000.0</v>
+      </c>
+      <c r="AM17">
+        <v>289000000.0</v>
+      </c>
+      <c r="AN17">
+        <v>219000000.0</v>
+      </c>
+      <c r="AO17">
+        <v>751000000.0</v>
+      </c>
+      <c r="AP17">
+        <v>-78000000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>168000000.0</v>
+      </c>
+      <c r="AR17">
+        <v>958000000.0</v>
+      </c>
+      <c r="AS17">
+        <v>839000000.0</v>
+      </c>
+      <c r="AT17">
+        <v>903000000.0</v>
+      </c>
+      <c r="AU17">
+        <v>805000000.0</v>
+      </c>
+      <c r="AV17">
+        <v>679000000.0</v>
+      </c>
+      <c r="AW17">
+        <v>864000000.0</v>
+      </c>
+      <c r="AX17">
+        <v>207000000.0</v>
+      </c>
+      <c r="AY17">
+        <v>631000000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>173000000.0</v>
+      </c>
+      <c r="BA17">
+        <v>599000000.0</v>
+      </c>
+      <c r="BB17">
+        <v>730000000.0</v>
+      </c>
+      <c r="BC17">
+        <v>759000000.0</v>
+      </c>
+      <c r="BD17">
+        <v>1224000000.0</v>
+      </c>
+      <c r="BE17">
+        <v>814000000.0</v>
+      </c>
+      <c r="BF17">
+        <v>596000000.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>1133000000.0</v>
+      </c>
+      <c r="BI17">
+        <v>802000000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17"/>
+    </row>
+    <row r="18" spans="1:68">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-365000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-360000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-304000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-319000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-299000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-245000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-229000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-205000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-179000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-43000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-118000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-142000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-154000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-186000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-247000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-312000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-283000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-430000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-328000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-372000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-353000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-333000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-359000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-345000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-341000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-305000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-311000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-319000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-309000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+    </row>
+    <row r="19" spans="1:68">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-132000000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-47000000.0</v>
+      </c>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19">
+        <v>-241000000.0</v>
+      </c>
+      <c r="BD19">
+        <v>156000000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-7000000.0</v>
+      </c>
+      <c r="BF19">
+        <v>-18000000.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19">
+        <v>5000000.0</v>
+      </c>
+      <c r="BI19">
+        <v>11000000.0</v>
+      </c>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+    </row>
+    <row r="20" spans="1:68">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
+        <v>165000000.0</v>
+      </c>
+      <c r="X20">
+        <v>781000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>25000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>7822000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>1197000000.0</v>
+      </c>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>133000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>1000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>129000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>144000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>144000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20"/>
+    </row>
+    <row r="21" spans="1:68">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>1404000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1846000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1673000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1895000000.0</v>
+      </c>
+      <c r="F21">
+        <v>354000000.0</v>
+      </c>
+      <c r="G21">
+        <v>812000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1349000000.0</v>
+      </c>
+      <c r="I21">
+        <v>2522000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1784000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1827000000.0</v>
+      </c>
+      <c r="L21">
+        <v>4753000000.0</v>
+      </c>
+      <c r="M21">
+        <v>3305000000.0</v>
+      </c>
+      <c r="N21">
+        <v>4061000000.0</v>
+      </c>
+      <c r="O21">
+        <v>4739000000.0</v>
+      </c>
+      <c r="P21">
+        <v>6686000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>8328000000.0</v>
+      </c>
+      <c r="R21">
+        <v>1716000000.0</v>
+      </c>
+      <c r="S21">
+        <v>1778000000.0</v>
+      </c>
+      <c r="T21">
+        <v>1340000000.0</v>
+      </c>
+      <c r="U21">
+        <v>965000000.0</v>
+      </c>
+      <c r="V21">
+        <v>217000000.0</v>
+      </c>
+      <c r="W21">
+        <v>340000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-1057000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>575000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-12155000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>841000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>2024000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>2042000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>669000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>2017000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1403000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1711000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>440000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1119000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1577000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>982000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>291000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>553000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>435000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1315000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>75000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>338000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1549000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1335000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1470000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1259000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1062000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>1369000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>361000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1008000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>301000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>960000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>1156000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1189000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>1895000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>1307000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>956000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-158000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>1759000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1325000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>819000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>351000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>443000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>636000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-419000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-122000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>265000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22"/>
+    </row>
+    <row r="23" spans="1:68">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>33164000000.0</v>
+      </c>
+      <c r="C23">
+        <v>30728000000.0</v>
+      </c>
+      <c r="D23">
+        <v>33136000000.0</v>
+      </c>
+      <c r="E23">
+        <v>31904000000.0</v>
+      </c>
+      <c r="F23">
+        <v>31163000000.0</v>
+      </c>
+      <c r="G23">
+        <v>32325000000.0</v>
+      </c>
+      <c r="H23">
+        <v>33758000000.0</v>
+      </c>
+      <c r="I23">
+        <v>35392000000.0</v>
+      </c>
+      <c r="J23">
+        <v>30922000000.0</v>
+      </c>
+      <c r="K23">
+        <v>34428000000.0</v>
+      </c>
+      <c r="L23">
+        <v>36164000000.0</v>
+      </c>
+      <c r="M23">
+        <v>33038000000.0</v>
+      </c>
+      <c r="N23">
+        <v>30803000000.0</v>
+      </c>
+      <c r="O23">
+        <v>35074000000.0</v>
+      </c>
+      <c r="P23">
+        <v>39101000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>45467000000.0</v>
+      </c>
+      <c r="R23">
+        <v>36342000000.0</v>
+      </c>
+      <c r="S23">
+        <v>33558000000.0</v>
+      </c>
+      <c r="T23">
+        <v>30981000000.0</v>
+      </c>
+      <c r="U23">
+        <v>28650000000.0</v>
+      </c>
+      <c r="V23">
+        <v>22494000000.0</v>
+      </c>
+      <c r="W23">
+        <v>17632000000.0</v>
+      </c>
+      <c r="X23">
+        <v>18465000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>11620000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>34359000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>30251000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>25528000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>31487000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>27584000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>30316000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>21585000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>20606000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>18426000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>19936000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>17633000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>17198000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>15997000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>16602000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>16183000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>15496000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>12680000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>15269000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>17167000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>19202000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>15721000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>20991000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>24376000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>25475000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>22924000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>23889000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>25955000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>24717000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>22174000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>19291000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>19154000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>18936000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>19309000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>19590000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>18879000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>19452000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>17043000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>17110000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>15467000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>15171000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>13810000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>13543000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>12173000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:68">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+    </row>
+    <row r="25" spans="1:68">
+      <c r="A25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>809000000.0</v>
+      </c>
+      <c r="C25">
+        <v>828000000.0</v>
+      </c>
+      <c r="D25">
+        <v>841000000.0</v>
+      </c>
+      <c r="E25">
+        <v>789000000.0</v>
+      </c>
+      <c r="F25">
+        <v>793000000.0</v>
+      </c>
+      <c r="G25">
+        <v>826000000.0</v>
+      </c>
+      <c r="H25">
+        <v>846000000.0</v>
+      </c>
+      <c r="I25">
+        <v>838000000.0</v>
+      </c>
+      <c r="J25">
+        <v>827000000.0</v>
+      </c>
+      <c r="K25">
+        <v>828000000.0</v>
+      </c>
+      <c r="L25">
+        <v>845000000.0</v>
+      </c>
+      <c r="M25">
+        <v>834000000.0</v>
+      </c>
+      <c r="N25">
+        <v>800000000.0</v>
+      </c>
+      <c r="O25">
+        <v>797000000.0</v>
+      </c>
+      <c r="P25">
+        <v>794000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>819000000.0</v>
+      </c>
+      <c r="R25">
+        <v>805000000.0</v>
+      </c>
+      <c r="S25">
+        <v>813000000.0</v>
+      </c>
+      <c r="T25">
+        <v>836000000.0</v>
+      </c>
+      <c r="U25">
+        <v>871000000.0</v>
+      </c>
+      <c r="V25">
+        <v>844000000.0</v>
+      </c>
+      <c r="W25">
+        <v>849000000.0</v>
+      </c>
+      <c r="X25">
+        <v>629000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>935000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>962000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>978000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>855000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>886000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>919000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>874000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>555000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>533000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>528000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>540000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>517000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>521000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>536000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>504000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>507000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>500000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>490000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>413000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>508000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>362000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>363000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>359000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>322000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>325000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>320000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>332000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>299000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>302000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>287000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>283000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>246000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>236000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>230000000.0</v>
+      </c>
+      <c r="BG25">
+        <v>230000000.0</v>
+      </c>
+      <c r="BH25">
+        <v>227000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>218000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>216000000.0</v>
+      </c>
+      <c r="BK25">
+        <v>218000000.0</v>
+      </c>
+      <c r="BL25">
+        <v>234000000.0</v>
+      </c>
+      <c r="BM25">
+        <v>269000000.0</v>
+      </c>
+      <c r="BN25">
+        <v>220000000.0</v>
+      </c>
+      <c r="BO25">
+        <v>194000000.0</v>
+      </c>
+      <c r="BP25"/>
+    </row>
+    <row r="26" spans="1:68">
+      <c r="A26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26"/>
+    </row>
+    <row r="27" spans="1:68">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>8000000.0</v>
+      </c>
+      <c r="I27">
+        <v>11000000.0</v>
+      </c>
+      <c r="J27">
+        <v>11000000.0</v>
+      </c>
+      <c r="K27">
+        <v>68000000.0</v>
+      </c>
+      <c r="L27">
+        <v>20000000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27">
+        <v>23000000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>82000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>9000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>66000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>138000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>17000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>238000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>45000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH27"/>
+      <c r="AI27">
+        <v>57000000.0</v>
+      </c>
+      <c r="AJ27"/>
+      <c r="AK27">
+        <v>86000000.0</v>
+      </c>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
+        <v>30000000.0</v>
+      </c>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27">
+        <v>14000000.0</v>
+      </c>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
+        <v>35000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>12000000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+    </row>
+    <row r="28" spans="1:68">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>867000000.0</v>
+      </c>
+      <c r="C28">
+        <v>836000000.0</v>
+      </c>
+      <c r="D28">
+        <v>863000000.0</v>
+      </c>
+      <c r="E28">
+        <v>867000000.0</v>
+      </c>
+      <c r="F28">
+        <v>783000000.0</v>
+      </c>
+      <c r="G28">
+        <v>804000000.0</v>
+      </c>
+      <c r="H28">
+        <v>815000000.0</v>
+      </c>
+      <c r="I28">
+        <v>823000000.0</v>
+      </c>
+      <c r="J28">
+        <v>779000000.0</v>
+      </c>
+      <c r="K28">
+        <v>820000000.0</v>
+      </c>
+      <c r="L28">
+        <v>804000000.0</v>
+      </c>
+      <c r="M28">
+        <v>679000000.0</v>
+      </c>
+      <c r="N28">
+        <v>668000000.0</v>
+      </c>
+      <c r="O28">
+        <v>763000000.0</v>
+      </c>
+      <c r="P28">
+        <v>705000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>694000000.0</v>
+      </c>
+      <c r="R28">
+        <v>582000000.0</v>
+      </c>
+      <c r="S28">
+        <v>656000000.0</v>
+      </c>
+      <c r="T28">
+        <v>681000000.0</v>
+      </c>
+      <c r="U28">
+        <v>625000000.0</v>
+      </c>
+      <c r="V28">
+        <v>575000000.0</v>
+      </c>
+      <c r="W28">
+        <v>630000000.0</v>
+      </c>
+      <c r="X28">
+        <v>673000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>664000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>739000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>790000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>761000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>886000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>867000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1147000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>445000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>424000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>402000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>457000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>411000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>485000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>390000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>406000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>420000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>401000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>378000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>433000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>392000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>393000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>358000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>371000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>342000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>316000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>346000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>336000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>305000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>358000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>249000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>279000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>293000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>365000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>251000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>302000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>299000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>288000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>217000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>260000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>226000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>228000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>206000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>842000000.0</v>
+      </c>
+      <c r="BP28"/>
+    </row>
+    <row r="29" spans="1:68">
+      <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>183000000.0</v>
+      </c>
+      <c r="C29">
+        <v>372000000.0</v>
+      </c>
+      <c r="D29">
+        <v>460000000.0</v>
+      </c>
+      <c r="E29">
+        <v>268000000.0</v>
+      </c>
+      <c r="F29">
+        <v>37000000.0</v>
+      </c>
+      <c r="G29">
+        <v>111000000.0</v>
+      </c>
+      <c r="H29">
+        <v>113000000.0</v>
+      </c>
+      <c r="I29">
+        <v>373000000.0</v>
+      </c>
+      <c r="J29">
+        <v>293000000.0</v>
+      </c>
+      <c r="K29">
+        <v>407000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1004000000.0</v>
+      </c>
+      <c r="M29">
+        <v>583000000.0</v>
+      </c>
+      <c r="N29">
+        <v>823000000.0</v>
+      </c>
+      <c r="O29">
+        <v>984000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1426000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1799000000.0</v>
+      </c>
+      <c r="R29">
+        <v>282000000.0</v>
+      </c>
+      <c r="S29">
+        <v>243000000.0</v>
+      </c>
+      <c r="T29">
+        <v>-18000000.0</v>
+      </c>
+      <c r="U29">
+        <v>5000000.0</v>
+      </c>
+      <c r="V29">
+        <v>34000000.0</v>
+      </c>
+      <c r="W29">
+        <v>-100000000.0</v>
+      </c>
+      <c r="X29">
+        <v>-436000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>360000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-1937000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>277000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>340000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>353000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>104000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+    </row>
+    <row r="30" spans="1:68">
+      <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30">
+        <v>1903000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1039000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1095000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1090000000.0</v>
+      </c>
+      <c r="F30">
+        <v>1010000000.0</v>
+      </c>
+      <c r="G30">
+        <v>941000000.0</v>
+      </c>
+      <c r="H30">
+        <v>768000000.0</v>
+      </c>
+      <c r="I30">
+        <v>609000000.0</v>
+      </c>
+      <c r="J30">
+        <v>502000000.0</v>
+      </c>
+      <c r="K30">
+        <v>1018000000.0</v>
+      </c>
+      <c r="L30">
+        <v>391000000.0</v>
+      </c>
+      <c r="M30">
+        <v>442000000.0</v>
+      </c>
+      <c r="N30">
+        <v>709000000.0</v>
+      </c>
+      <c r="O30">
+        <v>702000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-514000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>441000000.0</v>
+      </c>
+      <c r="R30">
+        <v>469000000.0</v>
+      </c>
+      <c r="S30">
+        <v>561000000.0</v>
+      </c>
+      <c r="T30">
+        <v>582000000.0</v>
+      </c>
+      <c r="U30">
+        <v>602000000.0</v>
+      </c>
+      <c r="V30">
+        <v>566000000.0</v>
+      </c>
+      <c r="W30">
+        <v>752000000.0</v>
+      </c>
+      <c r="X30">
+        <v>1492000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>755000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>9969000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1972000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>422000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>919000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>705000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1148000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>424000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>418000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>387000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>2399000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>351000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>426000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>393000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2253000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2604000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2427000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2367000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2389000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>2577000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>2392000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>2238000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>2329000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>2007000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1924000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>1905000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>1960000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2000000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>2016000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1781000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>5111000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>1622000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>1843000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>1695000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>572000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>574000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>548000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>492000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>1872000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>501000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>542000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>1706000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>1726000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>1706000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:68">
+      <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>-370000000.0</v>
+      </c>
+      <c r="C31">
+        <v>505000000.0</v>
+      </c>
+      <c r="D31">
+        <v>730000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-17000000.0</v>
+      </c>
+      <c r="F31">
+        <v>29000000.0</v>
+      </c>
+      <c r="G31">
+        <v>84000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-221000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-194000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-179000000.0</v>
+      </c>
+      <c r="K31">
+        <v>457000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-118000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-142000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-154000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-186000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-240000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-312000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-262000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-430000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-328000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-372000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-353000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-283000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-359000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-341000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-332000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-302000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-656000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-322000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-306000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-385000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-240000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-195000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-183000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-160000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-158000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-158000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-149000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-136000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-141000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-137000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-142000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-103000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-70000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-64000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-81000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-72000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-47000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-25000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-17000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-22000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-22000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>8000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>3000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>10000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-4000000.0</v>
+      </c>
+      <c r="BM31">
+        <v>4000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>2000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>6000000.0</v>
+      </c>
+      <c r="BP31">
+        <v>6000000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:68">
+      <c r="A32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32">
+        <v>34568000000.0</v>
+      </c>
+      <c r="C32">
+        <v>32574000000.0</v>
+      </c>
+      <c r="D32">
+        <v>34809000000.0</v>
+      </c>
+      <c r="E32">
+        <v>33799000000.0</v>
+      </c>
+      <c r="F32">
+        <v>31517000000.0</v>
+      </c>
+      <c r="G32">
+        <v>33137000000.0</v>
+      </c>
+      <c r="H32">
+        <v>35107000000.0</v>
+      </c>
+      <c r="I32">
+        <v>37914000000.0</v>
+      </c>
+      <c r="J32">
+        <v>32706000000.0</v>
+      </c>
+      <c r="K32">
+        <v>36255000000.0</v>
+      </c>
+      <c r="L32">
+        <v>40917000000.0</v>
+      </c>
+      <c r="M32">
+        <v>36343000000.0</v>
+      </c>
+      <c r="N32">
+        <v>34864000000.0</v>
+      </c>
+      <c r="O32">
+        <v>39813000000.0</v>
+      </c>
+      <c r="P32">
+        <v>45787000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>53795000000.0</v>
+      </c>
+      <c r="R32">
+        <v>38058000000.0</v>
+      </c>
+      <c r="S32">
+        <v>35336000000.0</v>
+      </c>
+      <c r="T32">
+        <v>32321000000.0</v>
+      </c>
+      <c r="U32">
+        <v>29615000000.0</v>
+      </c>
+      <c r="V32">
+        <v>22711000000.0</v>
+      </c>
+      <c r="W32">
+        <v>17972000000.0</v>
+      </c>
+      <c r="X32">
+        <v>17408000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>12195000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>22204000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>31092000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>27552000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>33529000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>28253000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>32333000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>22988000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>22317000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>18866000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>21055000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>19210000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>18180000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>16288000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>17155000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>16618000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>16811000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>12755000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>15607000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>18716000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>20537000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>17191000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>22250000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>25438000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>26844000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>23285000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>24897000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>26256000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>25677000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>23330000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>20480000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>21049000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>20243000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>20265000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>19432000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>20638000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>20777000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>17862000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>17461000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>15910000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>15807000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>13391000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>13421000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>12438000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>3211000000.0</v>
+      </c>
+      <c r="C2">
+        <v>5446000000.0</v>
+      </c>
+      <c r="D2">
+        <v>8631000000.0</v>
+      </c>
+      <c r="E2">
+        <v>5294000000.0</v>
+      </c>
+      <c r="F2">
+        <v>556000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1529000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1725000000.0</v>
+      </c>
+      <c r="I2">
+        <v>3015000000.0</v>
+      </c>
+      <c r="J2">
+        <v>892000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1136000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1494000000.0</v>
+      </c>
+      <c r="M2">
+        <v>2292000000.0</v>
+      </c>
+      <c r="N2">
+        <v>4860000000.0</v>
+      </c>
+      <c r="O2">
+        <v>3079000000.0</v>
+      </c>
+      <c r="P2">
+        <v>118000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>128000000.0</v>
+      </c>
+      <c r="R2">
+        <v>108000000.0</v>
+      </c>
+      <c r="S2">
+        <v>124000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>3486000000</v>
+      </c>
+      <c r="C3">
+        <v>2533000000</v>
+      </c>
+      <c r="D3">
+        <v>1890000000</v>
+      </c>
+      <c r="E3">
+        <v>2420000000</v>
+      </c>
+      <c r="F3">
+        <v>1464000000</v>
+      </c>
+      <c r="G3">
+        <v>2787000000</v>
+      </c>
+      <c r="H3">
+        <v>4810000000</v>
+      </c>
+      <c r="I3">
+        <v>3179000000</v>
+      </c>
+      <c r="J3">
+        <v>2732000000</v>
+      </c>
+      <c r="K3">
+        <v>2892000000</v>
+      </c>
+      <c r="L3">
+        <v>1998000000</v>
+      </c>
+      <c r="M3">
+        <v>1480000000</v>
+      </c>
+      <c r="N3">
+        <v>1206000000</v>
+      </c>
+      <c r="O3">
+        <v>1369000000</v>
+      </c>
+      <c r="P3">
+        <v>1185000000</v>
+      </c>
+      <c r="Q3">
+        <v>1217000000</v>
+      </c>
+      <c r="R3">
+        <v>2891000000</v>
+      </c>
+      <c r="S3">
+        <v>2787000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>3337000000.0</v>
+      </c>
+      <c r="F4">
+        <v>4738000000.0</v>
+      </c>
+      <c r="G4">
+        <v>-973000000.0</v>
+      </c>
+      <c r="H4">
+        <v>-196000000.0</v>
+      </c>
+      <c r="I4">
+        <v>-1290000000.0</v>
+      </c>
+      <c r="J4">
+        <v>2124000000.0</v>
+      </c>
+      <c r="K4">
+        <v>-240000000.0</v>
+      </c>
+      <c r="L4">
+        <v>-367000000.0</v>
+      </c>
+      <c r="M4">
+        <v>-798000000.0</v>
+      </c>
+      <c r="N4">
+        <v>-2568000000.0</v>
+      </c>
+      <c r="O4">
+        <v>1781000000.0</v>
+      </c>
+      <c r="P4">
+        <v>2961000000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-341000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-2431000000.0</v>
+      </c>
+      <c r="G5">
+        <v>6000000.0</v>
+      </c>
+      <c r="H5">
+        <v>-50000000.0</v>
+      </c>
+      <c r="I5">
+        <v>90000000.0</v>
+      </c>
+      <c r="J5">
+        <v>47000000.0</v>
+      </c>
+      <c r="K5">
+        <v>9000000.0</v>
+      </c>
+      <c r="L5">
+        <v>80000000.0</v>
+      </c>
+      <c r="M5">
+        <v>151000000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>462000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2235000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3185000000.0</v>
+      </c>
+      <c r="E6">
+        <v>3337000000.0</v>
+      </c>
+      <c r="F6">
+        <v>4738000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-973000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-196000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1290000000.0</v>
+      </c>
+      <c r="J6">
+        <v>2123000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-244000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-367000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-798000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-2568000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1781000000.0</v>
+      </c>
+      <c r="P6">
+        <v>2961000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-10000000.0</v>
+      </c>
+      <c r="R6">
+        <v>20000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-16000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7">
+        <v>-657000000.0</v>
+      </c>
+      <c r="C7">
+        <v>399000000.0</v>
+      </c>
+      <c r="D7">
+        <v>295000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-3102000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-5332000000.0</v>
+      </c>
+      <c r="G7">
+        <v>3215000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-2079000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-559000000.0</v>
+      </c>
+      <c r="J7">
+        <v>1827000000.0</v>
+      </c>
+      <c r="K7">
+        <v>241000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1028000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-691000000.0</v>
+      </c>
+      <c r="N7">
+        <v>219000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-487000000.0</v>
+      </c>
+      <c r="P7">
+        <v>70000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>334000000.0</v>
+      </c>
+      <c r="R7">
+        <v>1126000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-1211000000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-2315000000.0</v>
+      </c>
+      <c r="F8">
+        <v>-5299000000.0</v>
+      </c>
+      <c r="G8">
+        <v>1465000000.0</v>
+      </c>
+      <c r="H8">
+        <v>-2024000000.0</v>
+      </c>
+      <c r="I8">
+        <v>1589000000.0</v>
+      </c>
+      <c r="J8">
+        <v>-1093000000.0</v>
+      </c>
+      <c r="K8">
+        <v>-674000000.0</v>
+      </c>
+      <c r="L8">
+        <v>1292000000.0</v>
+      </c>
+      <c r="M8">
+        <v>1642000000.0</v>
+      </c>
+      <c r="N8">
+        <v>-940000000.0</v>
+      </c>
+      <c r="O8">
+        <v>851000000.0</v>
+      </c>
+      <c r="P8">
+        <v>-1219000000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>890000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1117000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2109000000.0</v>
+      </c>
+      <c r="E9">
+        <v>-2315000000.0</v>
+      </c>
+      <c r="F9">
+        <v>-5299000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1465000000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1717000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1277000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1093000000.0</v>
+      </c>
+      <c r="K9">
+        <v>-674000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1292000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1642000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-940000000.0</v>
+      </c>
+      <c r="O9">
+        <v>851000000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1177000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-750000000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1448000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1968000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10">
+        <v>-596000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-270000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-489000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-787000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-33000000.0</v>
+      </c>
+      <c r="G10">
+        <v>1750000000.0</v>
+      </c>
+      <c r="H10">
+        <v>-362000000.0</v>
+      </c>
+      <c r="I10">
+        <v>965000000.0</v>
+      </c>
+      <c r="J10">
+        <v>106000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-70000000.0</v>
+      </c>
+      <c r="L10">
+        <v>80000000.0</v>
+      </c>
+      <c r="M10">
+        <v>-786000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-305000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-115000000.0</v>
+      </c>
+      <c r="P10">
+        <v>-255000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-76000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-22000000.0</v>
+      </c>
+      <c r="S10">
+        <v>-198000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>1909000000.0</v>
+      </c>
+      <c r="F11">
+        <v>6260000000.0</v>
+      </c>
+      <c r="G11">
+        <v>-2927000000.0</v>
+      </c>
+      <c r="H11">
+        <v>2502000000.0</v>
+      </c>
+      <c r="I11">
+        <v>-2798000000.0</v>
+      </c>
+      <c r="J11">
+        <v>2814000000.0</v>
+      </c>
+      <c r="K11">
+        <v>985000000.0</v>
+      </c>
+      <c r="L11">
+        <v>-2400000000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1547000000.0</v>
+      </c>
+      <c r="N11">
+        <v>1464000000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1223000000.0</v>
+      </c>
+      <c r="P11">
+        <v>1544000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1001000000.0</v>
+      </c>
+      <c r="R11">
+        <v>2485000000.0</v>
+      </c>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-1420000000.0</v>
+      </c>
+      <c r="F12">
+        <v>-8581000000.0</v>
+      </c>
+      <c r="G12">
+        <v>11068000000.0</v>
+      </c>
+      <c r="H12">
+        <v>2453000000.0</v>
+      </c>
+      <c r="I12">
+        <v>180000000.0</v>
+      </c>
+      <c r="J12">
+        <v>-1247000000.0</v>
+      </c>
+      <c r="K12">
+        <v>461000000.0</v>
+      </c>
+      <c r="L12">
+        <v>495000000.0</v>
+      </c>
+      <c r="M12">
+        <v>-231000000.0</v>
+      </c>
+      <c r="N12">
+        <v>-167000000.0</v>
+      </c>
+      <c r="O12">
+        <v>591000000.0</v>
+      </c>
+      <c r="P12">
+        <v>-41000000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>3000000.0</v>
+      </c>
+      <c r="G13">
+        <v>-19000000.0</v>
+      </c>
+      <c r="H13">
+        <v>14000000.0</v>
+      </c>
+      <c r="I13">
+        <v>14000000.0</v>
+      </c>
+      <c r="J13">
+        <v>14000000.0</v>
+      </c>
+      <c r="K13">
+        <v>14000000.0</v>
+      </c>
+      <c r="L13">
+        <v>-35000000.0</v>
+      </c>
+      <c r="M13">
+        <v>-9000000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14">
+        <v>3353000000.0</v>
+      </c>
+      <c r="C14">
+        <v>3337000000.0</v>
+      </c>
+      <c r="D14">
+        <v>3307000000.0</v>
+      </c>
+      <c r="E14">
+        <v>3215000000.0</v>
+      </c>
+      <c r="F14">
+        <v>3364000000.0</v>
+      </c>
+      <c r="G14">
+        <v>3375000000.0</v>
+      </c>
+      <c r="H14">
+        <v>3225000000.0</v>
+      </c>
+      <c r="I14">
+        <v>2170000000.0</v>
+      </c>
+      <c r="J14">
+        <v>2114000000.0</v>
+      </c>
+      <c r="K14">
+        <v>2001000000.0</v>
+      </c>
+      <c r="L14">
+        <v>1502000000.0</v>
+      </c>
+      <c r="M14">
+        <v>1326000000.0</v>
+      </c>
+      <c r="N14">
+        <v>1220000000.0</v>
+      </c>
+      <c r="O14">
+        <v>995000000.0</v>
+      </c>
+      <c r="P14">
+        <v>891000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>941000000.0</v>
+      </c>
+      <c r="R14">
+        <v>670000000.0</v>
+      </c>
+      <c r="S14">
+        <v>606000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>1140000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1154000000.0</v>
+      </c>
+      <c r="D15">
+        <v>1261000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1279000000.0</v>
+      </c>
+      <c r="F15">
+        <v>1484000000.0</v>
+      </c>
+      <c r="G15">
+        <v>1510000000.0</v>
+      </c>
+      <c r="H15">
+        <v>1398000000.0</v>
+      </c>
+      <c r="I15">
+        <v>954000000.0</v>
+      </c>
+      <c r="J15">
+        <v>773000000.0</v>
+      </c>
+      <c r="K15">
+        <v>719000000.0</v>
+      </c>
+      <c r="L15">
+        <v>613000000.0</v>
+      </c>
+      <c r="M15">
+        <v>524000000.0</v>
+      </c>
+      <c r="N15">
+        <v>484000000.0</v>
+      </c>
+      <c r="O15">
+        <v>407000000.0</v>
+      </c>
+      <c r="P15">
+        <v>943000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1330000000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16">
+        <v>3673000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3211000000.0</v>
+      </c>
+      <c r="D16">
+        <v>5446000000.0</v>
+      </c>
+      <c r="E16">
+        <v>8631000000.0</v>
+      </c>
+      <c r="F16">
+        <v>5294000000.0</v>
+      </c>
+      <c r="G16">
+        <v>556000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1529000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1725000000.0</v>
+      </c>
+      <c r="J16">
+        <v>3015000000.0</v>
+      </c>
+      <c r="K16">
+        <v>892000000.0</v>
+      </c>
+      <c r="L16">
+        <v>1127000000.0</v>
+      </c>
+      <c r="M16">
+        <v>1494000000.0</v>
+      </c>
+      <c r="N16">
+        <v>2292000000.0</v>
+      </c>
+      <c r="O16">
+        <v>4860000000.0</v>
+      </c>
+      <c r="P16">
+        <v>3079000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>118000000.0</v>
+      </c>
+      <c r="R16">
+        <v>128000000.0</v>
+      </c>
+      <c r="S16">
+        <v>108000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>4767000000.0</v>
+      </c>
+      <c r="C18">
+        <v>6132000000.0</v>
+      </c>
+      <c r="D18">
+        <v>12227000000.0</v>
+      </c>
+      <c r="E18">
+        <v>13941000000.0</v>
+      </c>
+      <c r="F18">
+        <v>2896000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-368000000.0</v>
+      </c>
+      <c r="H18">
+        <v>4631000000.0</v>
+      </c>
+      <c r="I18">
+        <v>2979000000.0</v>
+      </c>
+      <c r="J18">
+        <v>3880000000.0</v>
+      </c>
+      <c r="K18">
+        <v>1125000000.0</v>
+      </c>
+      <c r="L18">
+        <v>2075000000.0</v>
+      </c>
+      <c r="M18">
+        <v>1630000000.0</v>
+      </c>
+      <c r="N18">
+        <v>2199000000.0</v>
+      </c>
+      <c r="O18">
+        <v>3123000000.0</v>
+      </c>
+      <c r="P18">
+        <v>2124000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>1000000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-436000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-2103000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19">
+        <v>721000000.0</v>
+      </c>
+      <c r="C19">
+        <v>1534000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2629000000.0</v>
+      </c>
+      <c r="E19">
+        <v>2542000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-5719000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-348000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-966000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-393000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-740000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-262000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-327000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-404000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-74000000.0</v>
+      </c>
+      <c r="O19">
+        <v>51000000.0</v>
+      </c>
+      <c r="P19">
+        <v>2401000000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20">
+        <v>24000000.0</v>
+      </c>
+      <c r="C20">
+        <v>25000000.0</v>
+      </c>
+      <c r="D20">
+        <v>119000000.0</v>
+      </c>
+      <c r="E20">
+        <v>243000000.0</v>
+      </c>
+      <c r="F20">
+        <v>106000000.0</v>
+      </c>
+      <c r="G20">
+        <v>11000000.0</v>
+      </c>
+      <c r="H20">
+        <v>10000000.0</v>
+      </c>
+      <c r="I20">
+        <v>24000000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21">
+        <v>4703000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-353000000.0</v>
+      </c>
+      <c r="D21">
+        <v>510000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1060000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-6273000000.0</v>
+      </c>
+      <c r="G21">
+        <v>2676000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1179000000.0</v>
+      </c>
+      <c r="I21">
+        <v>5358000000.0</v>
+      </c>
+      <c r="J21">
+        <v>2236000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1413000000.0</v>
+      </c>
+      <c r="L21">
+        <v>746000000.0</v>
+      </c>
+      <c r="M21">
+        <v>3223000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-23000000.0</v>
+      </c>
+      <c r="P21">
+        <v>-701000000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22">
+        <v>4047000000.0</v>
+      </c>
+      <c r="C22">
+        <v>5067000000.0</v>
+      </c>
+      <c r="D22">
+        <v>11172000000.0</v>
+      </c>
+      <c r="E22">
+        <v>14516000000.0</v>
+      </c>
+      <c r="F22">
+        <v>9738000000.0</v>
+      </c>
+      <c r="G22">
+        <v>-9826000000.0</v>
+      </c>
+      <c r="H22">
+        <v>2637000000.0</v>
+      </c>
+      <c r="I22">
+        <v>3606000000.0</v>
+      </c>
+      <c r="J22">
+        <v>3804000000.0</v>
+      </c>
+      <c r="K22">
+        <v>1213000000.0</v>
+      </c>
+      <c r="L22">
+        <v>2868000000.0</v>
+      </c>
+      <c r="M22">
+        <v>2555000000.0</v>
+      </c>
+      <c r="N22">
+        <v>2133000000.0</v>
+      </c>
+      <c r="O22">
+        <v>3393000000.0</v>
+      </c>
+      <c r="P22">
+        <v>2389000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>623000000.0</v>
+      </c>
+      <c r="R22">
+        <v>449000000.0</v>
+      </c>
+      <c r="S22">
+        <v>1215000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>-1543000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1763000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1946000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1591000000.0</v>
+      </c>
+      <c r="F23">
+        <v>17450000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1375000000.0</v>
+      </c>
+      <c r="H23">
+        <v>13035000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1005000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-734000000.0</v>
+      </c>
+      <c r="K23">
+        <v>240000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-221000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-202000000.0</v>
+      </c>
+      <c r="N23">
+        <v>33000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-852000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-60000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>17474000000.0</v>
+      </c>
+      <c r="R23">
+        <v>207000000.0</v>
+      </c>
+      <c r="S23">
+        <v>-151000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24">
+        <v>273000000.0</v>
+      </c>
+      <c r="C24">
+        <v>231000000.0</v>
+      </c>
+      <c r="D24">
+        <v>738000000.0</v>
+      </c>
+      <c r="E24">
+        <v>3043000000.0</v>
+      </c>
+      <c r="F24">
+        <v>21980000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-122000000.0</v>
+      </c>
+      <c r="H24">
+        <v>79000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-276000000.0</v>
+      </c>
+      <c r="J24">
+        <v>326000000.0</v>
+      </c>
+      <c r="K24">
+        <v>213000000.0</v>
+      </c>
+      <c r="L24">
+        <v>102000000.0</v>
+      </c>
+      <c r="M24">
+        <v>162000000.0</v>
+      </c>
+      <c r="N24">
+        <v>39000000.0</v>
+      </c>
+      <c r="O24">
+        <v>56000000.0</v>
+      </c>
+      <c r="P24">
+        <v>153000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>762000000.0</v>
+      </c>
+      <c r="R24">
+        <v>75000000.0</v>
+      </c>
+      <c r="S24">
+        <v>668000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>1232000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-14000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-629000000.0</v>
+      </c>
+      <c r="E25">
+        <v>1844000000.0</v>
+      </c>
+      <c r="F25">
+        <v>-5418000000.0</v>
+      </c>
+      <c r="G25">
+        <v>7603000000.0</v>
+      </c>
+      <c r="H25">
+        <v>4482000000.0</v>
+      </c>
+      <c r="I25">
+        <v>689000000.0</v>
+      </c>
+      <c r="J25">
+        <v>100000000.0</v>
+      </c>
+      <c r="K25">
+        <v>168000000.0</v>
+      </c>
+      <c r="L25">
+        <v>597000000.0</v>
+      </c>
+      <c r="M25">
+        <v>162000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-190000000.0</v>
+      </c>
+      <c r="O25">
+        <v>99000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-164000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>11000000.0</v>
+      </c>
+      <c r="R25">
+        <v>-15000000.0</v>
+      </c>
+      <c r="S25">
+        <v>197000000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26">
+        <v>-3488000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-9189000000.0</v>
+      </c>
+      <c r="D26">
+        <v>-11572000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-11922000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-4654000000.0</v>
+      </c>
+      <c r="G26">
+        <v>16400000000.0</v>
+      </c>
+      <c r="H26">
+        <v>-1950000000.0</v>
+      </c>
+      <c r="I26">
+        <v>-3287000000.0</v>
+      </c>
+      <c r="J26">
+        <v>-2372000000.0</v>
+      </c>
+      <c r="K26">
+        <v>-197000000.0</v>
+      </c>
+      <c r="L26">
+        <v>-965000000.0</v>
+      </c>
+      <c r="M26">
+        <v>-2131000000.0</v>
+      </c>
+      <c r="N26">
+        <v>-2793000000.0</v>
+      </c>
+      <c r="O26">
+        <v>-1350000000.0</v>
+      </c>
+      <c r="P26">
+        <v>10737000000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>211000000.0</v>
+      </c>
+      <c r="E27">
+        <v>153000000.0</v>
+      </c>
+      <c r="F27">
+        <v>88000000.0</v>
+      </c>
+      <c r="G27">
+        <v>100000000.0</v>
+      </c>
+      <c r="H27">
+        <v>153000000.0</v>
+      </c>
+      <c r="I27">
+        <v>127000000.0</v>
+      </c>
+      <c r="J27">
+        <v>51000000.0</v>
+      </c>
+      <c r="K27">
+        <v>45000000.0</v>
+      </c>
+      <c r="L27">
+        <v>42000000.0</v>
+      </c>
+      <c r="M27">
+        <v>40000000.0</v>
+      </c>
+      <c r="N27">
+        <v>42000000.0</v>
+      </c>
+      <c r="O27">
+        <v>35000000.0</v>
+      </c>
+      <c r="P27">
+        <v>-2493000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>-32000000.0</v>
+      </c>
+      <c r="R27">
+        <v>-96000000.0</v>
+      </c>
+      <c r="S27">
+        <v>-16000000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>-1524000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-12434000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-14207000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-13647000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-14419000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-135000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-3376000000.0</v>
+      </c>
+      <c r="I28">
+        <v>222000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1091000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1294000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-999000000.0</v>
+      </c>
+      <c r="M28">
+        <v>635000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-3217000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-1259000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1643000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-82000000.0</v>
+      </c>
+      <c r="R28">
+        <v>209000000.0</v>
+      </c>
+      <c r="S28">
+        <v>1907000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>8253000000.0</v>
+      </c>
+      <c r="C29">
+        <v>8665000000.0</v>
+      </c>
+      <c r="D29">
+        <v>14117000000.0</v>
+      </c>
+      <c r="E29">
+        <v>16361000000.0</v>
+      </c>
+      <c r="F29">
+        <v>4360000000.0</v>
+      </c>
+      <c r="G29">
+        <v>2419000000.0</v>
+      </c>
+      <c r="H29">
+        <v>9441000000.0</v>
+      </c>
+      <c r="I29">
+        <v>6158000000.0</v>
+      </c>
+      <c r="J29">
+        <v>6612000000.0</v>
+      </c>
+      <c r="K29">
+        <v>4017000000.0</v>
+      </c>
+      <c r="L29">
+        <v>4073000000.0</v>
+      </c>
+      <c r="M29">
+        <v>3110000000.0</v>
+      </c>
+      <c r="N29">
+        <v>3405000000.0</v>
+      </c>
+      <c r="O29">
+        <v>4492000000.0</v>
+      </c>
+      <c r="P29">
+        <v>3309000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2217000000.0</v>
+      </c>
+      <c r="R29">
+        <v>2455000000.0</v>
+      </c>
+      <c r="S29">
+        <v>684000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>-6267000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1534000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-3095000000.0</v>
+      </c>
+      <c r="E30">
+        <v>623000000.0</v>
+      </c>
+      <c r="F30">
+        <v>14797000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-3257000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-6261000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-7670000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-3398000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-2967000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-3441000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-4543000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-2756000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1452000000.0</v>
+      </c>
+      <c r="P30">
+        <v>1295000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-2145000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-2644000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-2607000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BO30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:67">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:67">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>3673000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2654000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1674000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3813000000.0</v>
+      </c>
+      <c r="F2">
+        <v>3211000000.0</v>
+      </c>
+      <c r="G2">
+        <v>4004000000.0</v>
+      </c>
+      <c r="H2">
+        <v>4443000000.0</v>
+      </c>
+      <c r="I2">
+        <v>3177000000.0</v>
+      </c>
+      <c r="J2">
+        <v>5446000000.0</v>
+      </c>
+      <c r="K2">
+        <v>8456000000.0</v>
+      </c>
+      <c r="L2">
+        <v>7349000000.0</v>
+      </c>
+      <c r="M2">
+        <v>7965000000.0</v>
+      </c>
+      <c r="N2">
+        <v>8631000000.0</v>
+      </c>
+      <c r="O2">
+        <v>7383000000.0</v>
+      </c>
+      <c r="P2">
+        <v>9083000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>7151000000.0</v>
+      </c>
+      <c r="R2">
+        <v>5294000000.0</v>
+      </c>
+      <c r="S2">
+        <v>5875000000.0</v>
+      </c>
+      <c r="T2">
+        <v>11839000000.0</v>
+      </c>
+      <c r="U2">
+        <v>759000000.0</v>
+      </c>
+      <c r="V2">
+        <v>556000000.0</v>
+      </c>
+      <c r="W2">
+        <v>718000000.0</v>
+      </c>
+      <c r="X2">
+        <v>1093000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1694000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1529000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1528000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1249000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>908000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1725000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>4995000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>5004000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>4657000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>3015000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2088000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1454000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>2170000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>892000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>709000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1754000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>308000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1127000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2044000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1881000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2078000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1494000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1854000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>2125000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>2166000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2292000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>2018000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3069000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4737000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4860000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>3387000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1895000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>2205000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>3079000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>2957000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1622000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>219000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>118000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>117000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>154000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>146000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>128000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>118000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:67">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>913000000</v>
+      </c>
+      <c r="C3">
+        <v>1181000000</v>
+      </c>
+      <c r="D3">
+        <v>947000000</v>
+      </c>
+      <c r="E3">
+        <v>695000000</v>
+      </c>
+      <c r="F3">
+        <v>663000000</v>
+      </c>
+      <c r="G3">
+        <v>810000000</v>
+      </c>
+      <c r="H3">
+        <v>651000000</v>
+      </c>
+      <c r="I3">
+        <v>487000000</v>
+      </c>
+      <c r="J3">
+        <v>585000000</v>
+      </c>
+      <c r="K3">
+        <v>532000000</v>
+      </c>
+      <c r="L3">
+        <v>420000000</v>
+      </c>
+      <c r="M3">
+        <v>481000000</v>
+      </c>
+      <c r="N3">
+        <v>457000000</v>
+      </c>
+      <c r="O3">
+        <v>726000000</v>
+      </c>
+      <c r="P3">
+        <v>701000000</v>
+      </c>
+      <c r="Q3">
+        <v>498000000</v>
+      </c>
+      <c r="R3">
+        <v>495000000</v>
+      </c>
+      <c r="S3">
+        <v>481000000</v>
+      </c>
+      <c r="T3">
+        <v>377000000</v>
+      </c>
+      <c r="U3">
+        <v>302000000</v>
+      </c>
+      <c r="V3">
+        <v>304000000</v>
+      </c>
+      <c r="W3">
+        <v>457000000</v>
+      </c>
+      <c r="X3">
+        <v>634000000</v>
+      </c>
+      <c r="Y3">
+        <v>745000000</v>
+      </c>
+      <c r="Z3">
+        <v>951000000</v>
+      </c>
+      <c r="AA3">
+        <v>1551000000</v>
+      </c>
+      <c r="AB3">
+        <v>1042000000</v>
+      </c>
+      <c r="AC3">
+        <v>1178000000</v>
+      </c>
+      <c r="AD3">
+        <v>1241000000</v>
+      </c>
+      <c r="AE3">
+        <v>1263000000</v>
+      </c>
+      <c r="AF3">
+        <v>849000000</v>
+      </c>
+      <c r="AG3">
+        <v>711000000</v>
+      </c>
+      <c r="AH3">
+        <v>755000000</v>
+      </c>
+      <c r="AI3">
+        <v>804000000</v>
+      </c>
+      <c r="AJ3">
+        <v>663000000</v>
+      </c>
+      <c r="AK3">
+        <v>655000000</v>
+      </c>
+      <c r="AL3">
+        <v>610000000</v>
+      </c>
+      <c r="AM3">
+        <v>745000000</v>
+      </c>
+      <c r="AN3">
+        <v>716000000</v>
+      </c>
+      <c r="AO3">
+        <v>686000000</v>
+      </c>
+      <c r="AP3">
+        <v>745000000</v>
+      </c>
+      <c r="AQ3">
+        <v>721000000</v>
+      </c>
+      <c r="AR3">
+        <v>513000000</v>
+      </c>
+      <c r="AS3">
+        <v>375000000</v>
+      </c>
+      <c r="AT3">
+        <v>389000000</v>
+      </c>
+      <c r="AU3">
+        <v>528000000</v>
+      </c>
+      <c r="AV3">
+        <v>383000000</v>
+      </c>
+      <c r="AW3">
+        <v>302000000</v>
+      </c>
+      <c r="AX3">
+        <v>267000000</v>
+      </c>
+      <c r="AY3">
+        <v>473000000</v>
+      </c>
+      <c r="AZ3">
+        <v>309000000</v>
+      </c>
+      <c r="BA3">
+        <v>229000000</v>
+      </c>
+      <c r="BB3">
+        <v>195000000</v>
+      </c>
+      <c r="BC3">
+        <v>403000000</v>
+      </c>
+      <c r="BD3">
+        <v>331000000</v>
+      </c>
+      <c r="BE3">
+        <v>326000000</v>
+      </c>
+      <c r="BF3">
+        <v>309000000</v>
+      </c>
+      <c r="BG3">
+        <v>341000000</v>
+      </c>
+      <c r="BH3">
+        <v>327000000</v>
+      </c>
+      <c r="BI3">
+        <v>274000000</v>
+      </c>
+      <c r="BJ3">
+        <v>243000000</v>
+      </c>
+      <c r="BK3">
+        <v>296000000</v>
+      </c>
+      <c r="BL3">
+        <v>287000000</v>
+      </c>
+      <c r="BM3">
+        <v>297000000</v>
+      </c>
+      <c r="BN3">
+        <v>337000000</v>
+      </c>
+      <c r="BO3">
+        <v>603000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-616000000.0</v>
+      </c>
+      <c r="N4">
+        <v>-666000000.0</v>
+      </c>
+      <c r="O4">
+        <v>1248000000.0</v>
+      </c>
+      <c r="P4">
+        <v>-1700000000.0</v>
+      </c>
+      <c r="Q4">
+        <v>1932000000.0</v>
+      </c>
+      <c r="R4">
+        <v>1857000000.0</v>
+      </c>
+      <c r="S4">
+        <v>-581000000.0</v>
+      </c>
+      <c r="T4">
+        <v>-5964000000.0</v>
+      </c>
+      <c r="U4">
+        <v>11080000000.0</v>
+      </c>
+      <c r="V4">
+        <v>203000000.0</v>
+      </c>
+      <c r="W4">
+        <v>-162000000.0</v>
+      </c>
+      <c r="X4">
+        <v>-375000000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-601000000.0</v>
+      </c>
+      <c r="Z4">
+        <v>165000000.0</v>
+      </c>
+      <c r="AA4">
+        <v>1000000.0</v>
+      </c>
+      <c r="AB4">
+        <v>279000000.0</v>
+      </c>
+      <c r="AC4">
+        <v>341000000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-817000000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AG4">
+        <v>347000000.0</v>
+      </c>
+      <c r="AH4">
+        <v>1642000000.0</v>
+      </c>
+      <c r="AI4">
+        <v>923000000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>638000000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-717000000.0</v>
+      </c>
+      <c r="AL4">
+        <v>1280000000.0</v>
+      </c>
+      <c r="AM4">
+        <v>178000000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-1045000000.0</v>
+      </c>
+      <c r="AO4">
+        <v>1446000000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-819000000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-917000000.0</v>
+      </c>
+      <c r="AR4">
+        <v>163000000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-197000000.0</v>
+      </c>
+      <c r="AT4">
+        <v>584000000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-360000000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-271000000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-126000000.0</v>
+      </c>
+      <c r="AY4">
+        <v>274000000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-1051000000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-1668000000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-123000000.0</v>
+      </c>
+      <c r="BC4">
+        <v>1473000000.0</v>
+      </c>
+      <c r="BD4">
+        <v>1492000000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-310000000.0</v>
+      </c>
+      <c r="BF4">
+        <v>-874000000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+    </row>
+    <row r="5" spans="1:67">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-420000000.0</v>
+      </c>
+      <c r="N5">
+        <v>490000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-291000000.0</v>
+      </c>
+      <c r="P5">
+        <v>-136000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>62000000.0</v>
+      </c>
+      <c r="R5">
+        <v>24000000.0</v>
+      </c>
+      <c r="S5">
+        <v>424000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-2878000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-67000000.0</v>
+      </c>
+      <c r="V5">
+        <v>90000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-224000000.0</v>
+      </c>
+      <c r="X5">
+        <v>1275000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>239000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1284000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>40000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-185000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>44000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>51000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>52000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>33000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>32000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>79000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>27000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-86000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>27000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>30000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-77000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>26000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>30000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>29000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>31000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>26000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>28000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>14000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>109000000.0</v>
+      </c>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+    </row>
+    <row r="6" spans="1:67">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>-1522000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1018000000.0</v>
+      </c>
+      <c r="D6">
+        <v>981000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-2139000000.0</v>
+      </c>
+      <c r="F6">
+        <v>602000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-793000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-439000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1266000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-2269000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3010000000.0</v>
+      </c>
+      <c r="L6">
+        <v>1107000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-616000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-666000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1248000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1700000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1932000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1857000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-581000000.0</v>
+      </c>
+      <c r="T6">
+        <v>-5964000000.0</v>
+      </c>
+      <c r="U6">
+        <v>11080000000.0</v>
+      </c>
+      <c r="V6">
+        <v>203000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-162000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-473000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-601000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>165000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>1000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>279000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>341000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-817000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>347000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>1642000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>923000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>641000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-716000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>1278000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>178000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1045000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>1446000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-819000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-917000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>163000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-197000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>584000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-360000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-271000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-126000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>274000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-1051000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-1668000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-123000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>1473000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>1492000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-310000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-874000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>122000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>1335000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>1403000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>101000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-37000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>8000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>18000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7">
+        <v>-260000000.0</v>
+      </c>
+      <c r="C7">
+        <v>116000000.0</v>
+      </c>
+      <c r="D7">
+        <v>273000000.0</v>
+      </c>
+      <c r="E7">
+        <v>72000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1058000000.0</v>
+      </c>
+      <c r="G7">
+        <v>473000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-216000000.0</v>
+      </c>
+      <c r="I7">
+        <v>568000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-426000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1165000000.0</v>
+      </c>
+      <c r="L7">
+        <v>657000000.0</v>
+      </c>
+      <c r="M7">
+        <v>621000000.0</v>
+      </c>
+      <c r="N7">
+        <v>1909000000.0</v>
+      </c>
+      <c r="O7">
+        <v>1008000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1967000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>178000000.0</v>
+      </c>
+      <c r="R7">
+        <v>669000000.0</v>
+      </c>
+      <c r="S7">
+        <v>1227000000.0</v>
+      </c>
+      <c r="T7">
+        <v>50000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-41000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-305000000.0</v>
+      </c>
+      <c r="W7">
+        <v>796000000.0</v>
+      </c>
+      <c r="X7">
+        <v>1151000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>244000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1922000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-403000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>372000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-111000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>460000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>532000000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-420000000.0</v>
+      </c>
+      <c r="AG7">
+        <v>529000000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-919000000.0</v>
+      </c>
+      <c r="AI7">
+        <v>1306000000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>278000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-139000000.0</v>
+      </c>
+      <c r="AL7">
+        <v>382000000.0</v>
+      </c>
+      <c r="AM7">
+        <v>142000000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-643000000.0</v>
+      </c>
+      <c r="AO7">
+        <v>1001000000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-259000000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-338000000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-380000000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-267000000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-43000000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-702000000.0</v>
+      </c>
+      <c r="AV7">
+        <v>101000000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-240000000.0</v>
+      </c>
+      <c r="AX7">
+        <v>150000000.0</v>
+      </c>
+      <c r="AY7">
+        <v>495000000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-71000000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-1295000000.0</v>
+      </c>
+      <c r="BB7">
+        <v>1090000000.0</v>
+      </c>
+      <c r="BC7">
+        <v>868000000.0</v>
+      </c>
+      <c r="BD7">
+        <v>611000000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-1196000000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-770000000.0</v>
+      </c>
+      <c r="BG7">
+        <v>605000000.0</v>
+      </c>
+      <c r="BH7">
+        <v>255000000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-954000000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>164000000.0</v>
+      </c>
+      <c r="BK7">
+        <v>1351000000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-581000000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-461000000.0</v>
+      </c>
+      <c r="BN7">
+        <v>14000000.0</v>
+      </c>
+      <c r="BO7">
+        <v>605000000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-112000000.0</v>
+      </c>
+      <c r="N8">
+        <v>3350000000.0</v>
+      </c>
+      <c r="O8">
+        <v>56000000.0</v>
+      </c>
+      <c r="P8">
+        <v>3911000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-1655000000.0</v>
+      </c>
+      <c r="R8">
+        <v>-4627000000.0</v>
+      </c>
+      <c r="S8">
+        <v>-1534000000.0</v>
+      </c>
+      <c r="T8">
+        <v>182000000.0</v>
+      </c>
+      <c r="U8">
+        <v>-2224000000.0</v>
+      </c>
+      <c r="V8">
+        <v>-1723000000.0</v>
+      </c>
+      <c r="W8">
+        <v>-863000000.0</v>
+      </c>
+      <c r="X8">
+        <v>-789000000.0</v>
+      </c>
+      <c r="Y8">
+        <v>1218000000.0</v>
+      </c>
+      <c r="Z8">
+        <v>1899000000.0</v>
+      </c>
+      <c r="AA8">
+        <v>-409000000.0</v>
+      </c>
+      <c r="AB8">
+        <v>135000000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-713000000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-1037000000.0</v>
+      </c>
+      <c r="AE8">
+        <v>2298000000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-484000000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-321000000.0</v>
+      </c>
+      <c r="AH8">
+        <v>96000000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-797000000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-640000000.0</v>
+      </c>
+      <c r="AK8">
+        <v>11000000.0</v>
+      </c>
+      <c r="AL8">
+        <v>333000000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-465000000.0</v>
+      </c>
+      <c r="AN8">
+        <v>67000000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-601000000.0</v>
+      </c>
+      <c r="AP8">
+        <v>325000000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>361000000.0</v>
+      </c>
+      <c r="AR8">
+        <v>752000000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-512000000.0</v>
+      </c>
+      <c r="AT8">
+        <v>691000000.0</v>
+      </c>
+      <c r="AU8">
+        <v>1218000000.0</v>
+      </c>
+      <c r="AV8">
+        <v>585000000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-300000000.0</v>
+      </c>
+      <c r="AX8">
+        <v>139000000.0</v>
+      </c>
+      <c r="AY8">
+        <v>34000000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>565000000.0</v>
+      </c>
+      <c r="BA8">
+        <v>-655000000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-884000000.0</v>
+      </c>
+      <c r="BC8">
+        <v>491000000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-393000000.0</v>
+      </c>
+      <c r="BE8">
+        <v>1159000000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-406000000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+    </row>
+    <row r="9" spans="1:67">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>-4302000000.0</v>
+      </c>
+      <c r="C9">
+        <v>184000000.0</v>
+      </c>
+      <c r="D9">
+        <v>645000000.0</v>
+      </c>
+      <c r="E9">
+        <v>989000000.0</v>
+      </c>
+      <c r="F9">
+        <v>-928000000.0</v>
+      </c>
+      <c r="G9">
+        <v>-944000000.0</v>
+      </c>
+      <c r="H9">
+        <v>2143000000.0</v>
+      </c>
+      <c r="I9">
+        <v>882000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-964000000.0</v>
+      </c>
+      <c r="K9">
+        <v>896000000.0</v>
+      </c>
+      <c r="L9">
+        <v>-2162000000.0</v>
+      </c>
+      <c r="M9">
+        <v>-112000000.0</v>
+      </c>
+      <c r="N9">
+        <v>3350000000.0</v>
+      </c>
+      <c r="O9">
+        <v>3350000000.0</v>
+      </c>
+      <c r="P9">
+        <v>3911000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1655000000.0</v>
+      </c>
+      <c r="R9">
+        <v>-4627000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-1534000000.0</v>
+      </c>
+      <c r="T9">
+        <v>182000000.0</v>
+      </c>
+      <c r="U9">
+        <v>-2224000000.0</v>
+      </c>
+      <c r="V9">
+        <v>-1723000000.0</v>
+      </c>
+      <c r="W9">
+        <v>-863000000.0</v>
+      </c>
+      <c r="X9">
+        <v>-767000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1239000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1856000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-409000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>337000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-679000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1018000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>2298000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-484000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-321000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>96000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-797000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-640000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>11000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>333000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-465000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>67000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-601000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>325000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>361000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>752000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-512000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>691000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>1218000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>585000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-300000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>139000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>34000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>565000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-655000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-884000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>491000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-393000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>1159000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-406000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-545000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>127000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-286000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-471000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-223000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-283000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-149000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-107000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-374000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10">
+        <v>-635000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-311000000.0</v>
+      </c>
+      <c r="D10">
+        <v>253000000.0</v>
+      </c>
+      <c r="E10">
+        <v>382000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-920000000.0</v>
+      </c>
+      <c r="G10">
+        <v>318000000.0</v>
+      </c>
+      <c r="H10">
+        <v>-107000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-19000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-462000000.0</v>
+      </c>
+      <c r="K10">
+        <v>824000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-605000000.0</v>
+      </c>
+      <c r="M10">
+        <v>733000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-1441000000.0</v>
+      </c>
+      <c r="O10">
+        <v>1008000000.0</v>
+      </c>
+      <c r="P10">
+        <v>1184000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1556000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-1423000000.0</v>
+      </c>
+      <c r="S10">
+        <v>1173000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-326000000.0</v>
+      </c>
+      <c r="U10">
+        <v>-472000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-408000000.0</v>
+      </c>
+      <c r="W10">
+        <v>585000000.0</v>
+      </c>
+      <c r="X10">
+        <v>750000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>812000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-397000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-548000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-562000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>744000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>716000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>149000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-374000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>440000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>56000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-157000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>264000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-141000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-315000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>160000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>226000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-103000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>205000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-55000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>192000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>77000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-1000000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1025000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-875000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>62000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-517000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>440000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>142000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-665000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-32000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>294000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>64000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-949000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>336000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>531000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-369000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-62000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-176000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>102000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>3426000000.0</v>
+      </c>
+      <c r="M11">
+        <v>239000000.0</v>
+      </c>
+      <c r="N11">
+        <v>-2100000000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1136000000.0</v>
+      </c>
+      <c r="P11">
+        <v>-7061000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3389000000.0</v>
+      </c>
+      <c r="R11">
+        <v>6717000000.0</v>
+      </c>
+      <c r="S11">
+        <v>1590000000.0</v>
+      </c>
+      <c r="T11">
+        <v>193000000.0</v>
+      </c>
+      <c r="U11">
+        <v>2656000000.0</v>
+      </c>
+      <c r="V11">
+        <v>1821000000.0</v>
+      </c>
+      <c r="W11">
+        <v>1091000000.0</v>
+      </c>
+      <c r="X11">
+        <v>1202000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-1767000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-3453000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>560000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>645000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-186000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1483000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-2482000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-85000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1224000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-1455000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2160000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>862000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>7000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-215000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>748000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-395000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>1442000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-810000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-693000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-1116000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>348000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-939000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-1865000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-676000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1011000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-564000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>239000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-702000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>2491000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-63000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>862000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-1690000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-332000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>1544000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>694000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>628000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>357000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1001000000.0</v>
+      </c>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>2485000000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>29</v>
-[...30 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
-        <v>11454000000.0</v>
+        <v>171000000.0</v>
       </c>
       <c r="M12">
-        <v>11452000000.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="N12">
-        <v>11770000000.0</v>
+        <v>-116000000.0</v>
       </c>
       <c r="O12">
-        <v>11135000000.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="P12">
-        <v>13319000000.0</v>
+        <v>-1210000000.0</v>
       </c>
       <c r="Q12">
-        <v>10597000000.0</v>
+        <v>-338000000.0</v>
       </c>
       <c r="R12">
-        <v>10839000000.0</v>
+        <v>-174000000.0</v>
       </c>
       <c r="S12">
-        <v>13226000000.0</v>
+        <v>83000000.0</v>
       </c>
       <c r="T12">
-        <v>17257000000.0</v>
+        <v>-203000000.0</v>
       </c>
       <c r="U12">
-        <v>624000000.0</v>
+        <v>-7981000000.0</v>
       </c>
       <c r="V12">
+        <v>-256000000.0</v>
+      </c>
+      <c r="W12">
+        <v>1706000000.0</v>
+      </c>
+      <c r="X12">
+        <v>-1154000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-1218000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>11734000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1512000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>518000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>471000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>55000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>117000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>39000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-1322000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>59000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-36000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>52000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>12000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>381000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-76000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>144000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>536000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>29000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-59000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-102000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>-180000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>89000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-103000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>6000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-42000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>-28000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>133000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>-248000000.0</v>
+      </c>
+      <c r="BE12">
         <v>415000000.0</v>
       </c>
-      <c r="W12">
-[...103 lines deleted...]
-      </c>
       <c r="BF12">
-        <v>3079000000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>291000000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
-[...1 lines deleted...]
-      </c>
+      <c r="BN12"/>
       <c r="BO12"/>
     </row>
     <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>30</v>
-[...30 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
-        <v>10000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="M13">
-        <v>10000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="N13">
-        <v>10000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="O13">
-        <v>10000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="P13">
-        <v>10000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="Q13">
-        <v>10000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="R13">
-        <v>10000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="S13">
-        <v>10000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="T13">
-        <v>10000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="U13">
-        <v>10000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="V13">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="W13">
-        <v>10000000.0</v>
+        <v>-17000000.0</v>
       </c>
       <c r="X13">
-        <v>10000000.0</v>
+        <v>-17000000.0</v>
       </c>
       <c r="Y13">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="Z13">
-        <v>10000000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="AA13">
-        <v>10000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="AB13">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AC13">
         <v>10000000.0</v>
       </c>
       <c r="AD13">
-        <v>10000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AE13">
-        <v>7000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AF13">
-        <v>7000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AG13">
-        <v>7000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AH13">
-        <v>7000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AI13">
-        <v>7000000.0</v>
+        <v>-202000000.0</v>
       </c>
       <c r="AJ13">
-        <v>7000000.0</v>
+        <v>-48000000.0</v>
       </c>
       <c r="AK13">
-        <v>7000000.0</v>
+        <v>-81000000.0</v>
       </c>
       <c r="AL13">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AM13">
-        <v>7000000.0</v>
+        <v>-87000000.0</v>
       </c>
       <c r="AN13">
-        <v>7000000.0</v>
+        <v>-48000000.0</v>
       </c>
       <c r="AO13">
-        <v>7000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-25000000.0</v>
+      </c>
+      <c r="AP13"/>
       <c r="AQ13">
-        <v>7000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-35000000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
       <c r="AU13">
-        <v>4000000.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>-9000000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>173</v>
       </c>
       <c r="B14">
+        <v>819000000.0</v>
+      </c>
+      <c r="C14">
+        <v>828000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-1552000000.0</v>
+      </c>
+      <c r="E14">
+        <v>789000000.0</v>
+      </c>
+      <c r="F14">
+        <v>793000000.0</v>
+      </c>
+      <c r="G14">
+        <v>826000000.0</v>
+      </c>
+      <c r="H14">
+        <v>846000000.0</v>
+      </c>
+      <c r="I14">
+        <v>838000000.0</v>
+      </c>
+      <c r="J14">
+        <v>827000000.0</v>
+      </c>
+      <c r="K14">
+        <v>828000000.0</v>
+      </c>
+      <c r="L14">
+        <v>845000000.0</v>
+      </c>
+      <c r="M14">
+        <v>834000000.0</v>
+      </c>
+      <c r="N14">
+        <v>800000000.0</v>
+      </c>
+      <c r="O14">
+        <v>797000000.0</v>
+      </c>
+      <c r="P14">
+        <v>794000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>819000000.0</v>
+      </c>
+      <c r="R14">
+        <v>805000000.0</v>
+      </c>
+      <c r="S14">
+        <v>813000000.0</v>
+      </c>
+      <c r="T14">
+        <v>836000000.0</v>
+      </c>
+      <c r="U14">
+        <v>871000000.0</v>
+      </c>
+      <c r="V14">
+        <v>844000000.0</v>
+      </c>
+      <c r="W14">
+        <v>849000000.0</v>
+      </c>
+      <c r="X14">
+        <v>830000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>833000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>863000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>978000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>570000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>886000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>919000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>874000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>555000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>533000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>528000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>540000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>517000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>521000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>536000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>504000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>507000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>500000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>490000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>413000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>364000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>362000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>363000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>359000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>322000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>325000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>320000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>332000000.0</v>
+      </c>
+      <c r="AZ14">
         <v>299000000.0</v>
       </c>
-      <c r="C14">
-[...148 lines deleted...]
-      </c>
       <c r="BA14">
-        <v>667281105.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="BB14">
-        <v>674882208.0</v>
+        <v>287000000.0</v>
       </c>
       <c r="BC14">
-        <v>680779944.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="BD14">
-        <v>682000000.0</v>
+        <v>246000000.0</v>
       </c>
       <c r="BE14">
-        <v>700000000.0</v>
+        <v>236000000.0</v>
       </c>
       <c r="BF14">
-        <v>696000000.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="BG14">
-        <v>714000000.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="BH14">
-        <v>716000000.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="BI14">
-        <v>716000000.0</v>
+        <v>218000000.0</v>
       </c>
       <c r="BJ14">
-        <v>712000000.0</v>
+        <v>216000000.0</v>
       </c>
       <c r="BK14">
-        <v>716000000.0</v>
+        <v>218000000.0</v>
       </c>
       <c r="BL14">
-        <v>716000000.0</v>
+        <v>234000000.0</v>
       </c>
       <c r="BM14">
-        <v>716000000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="BN14">
-        <v>712000000.0</v>
+        <v>220000000.0</v>
       </c>
       <c r="BO14">
-        <v>716000000.0</v>
+        <v>194000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>32</v>
-[...10 lines deleted...]
-      <c r="K15"/>
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>295000000.0</v>
+      </c>
+      <c r="C15">
+        <v>300000000.0</v>
+      </c>
+      <c r="D15">
+        <v>276000000.0</v>
+      </c>
+      <c r="E15">
+        <v>279000000.0</v>
+      </c>
+      <c r="F15">
+        <v>285000000.0</v>
+      </c>
+      <c r="G15">
+        <v>292000000.0</v>
+      </c>
+      <c r="H15">
+        <v>273000000.0</v>
+      </c>
+      <c r="I15">
+        <v>290000000.0</v>
+      </c>
+      <c r="J15">
+        <v>299000000.0</v>
+      </c>
+      <c r="K15">
+        <v>311000000.0</v>
+      </c>
       <c r="L15">
-        <v>10000000.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="M15">
-        <v>10000000.0</v>
+        <v>316000000.0</v>
       </c>
       <c r="N15">
-        <v>10000000.0</v>
+        <v>337000000.0</v>
       </c>
       <c r="O15">
-        <v>10000000.0</v>
+        <v>351000000.0</v>
       </c>
       <c r="P15">
-        <v>10000000.0</v>
+        <v>285000000.0</v>
       </c>
       <c r="Q15">
-        <v>10000000.0</v>
+        <v>313000000.0</v>
       </c>
       <c r="R15">
-        <v>10000000.0</v>
+        <v>330000000.0</v>
       </c>
       <c r="S15">
-        <v>10000000.0</v>
+        <v>354000000.0</v>
       </c>
       <c r="T15">
-        <v>10000000.0</v>
+        <v>370000000.0</v>
       </c>
       <c r="U15">
-        <v>10000000.0</v>
+        <v>381000000.0</v>
       </c>
       <c r="V15">
-        <v>10000000.0</v>
+        <v>379000000.0</v>
       </c>
       <c r="W15">
-        <v>10000000.0</v>
+        <v>377000000.0</v>
       </c>
       <c r="X15">
-        <v>10000000.0</v>
+        <v>378000000.0</v>
       </c>
       <c r="Y15">
-        <v>10000000.0</v>
+        <v>378000000.0</v>
       </c>
       <c r="Z15">
-        <v>10000000.0</v>
+        <v>377000000.0</v>
       </c>
       <c r="AA15">
-        <v>10000000.0</v>
+        <v>344000000.0</v>
       </c>
       <c r="AB15">
-        <v>10000000.0</v>
+        <v>348000000.0</v>
       </c>
       <c r="AC15">
-        <v>10000000.0</v>
+        <v>352000000.0</v>
       </c>
       <c r="AD15">
-        <v>10000000.0</v>
+        <v>354000000.0</v>
       </c>
       <c r="AE15">
-        <v>7000000.0</v>
+        <v>317000000.0</v>
       </c>
       <c r="AF15">
-        <v>7000000.0</v>
+        <v>207000000.0</v>
       </c>
       <c r="AG15">
-        <v>7000000.0</v>
+        <v>211000000.0</v>
       </c>
       <c r="AH15">
-        <v>7000000.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="AI15">
-        <v>7000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="AJ15">
-        <v>7000000.0</v>
+        <v>202000000.0</v>
       </c>
       <c r="AK15">
-        <v>7000000.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="AL15">
-        <v>7000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="AM15">
-        <v>7000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="AN15">
-        <v>7000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="AO15">
-        <v>7000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="AP15">
-        <v>7000000.0</v>
+        <v>169000000.0</v>
       </c>
       <c r="AQ15">
-        <v>7000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="AR15">
-        <v>7000000.0</v>
+        <v>171000000.0</v>
       </c>
       <c r="AS15">
-        <v>4000000.0</v>
+        <v>136000000.0</v>
       </c>
       <c r="AT15">
-        <v>4000000.0</v>
+        <v>136000000.0</v>
       </c>
       <c r="AU15">
-        <v>4000000.0</v>
+        <v>138000000.0</v>
       </c>
       <c r="AV15">
-        <v>4000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="AW15">
-        <v>4000000.0</v>
+        <v>122000000.0</v>
       </c>
       <c r="AX15">
-        <v>4000000.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="AY15">
-        <v>4000000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="AZ15">
-        <v>4000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="BA15">
-        <v>4000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="BB15">
-        <v>4000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="BC15">
-        <v>4000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="BD15">
-        <v>4000000.0</v>
+        <v>119000000.0</v>
       </c>
       <c r="BE15">
-        <v>4000000.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="BF15">
-        <v>4000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="BG15">
-        <v>4000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="BH15">
-        <v>4000000.0</v>
-[...1 lines deleted...]
-      <c r="BI15"/>
+        <v>71000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="E16"/>
+        <v>175</v>
+      </c>
+      <c r="B16">
+        <v>2151000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3672000000.0</v>
+      </c>
+      <c r="D16">
+        <v>2654000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1674000000.0</v>
+      </c>
       <c r="F16">
-        <v>-417000000.0</v>
-[...1 lines deleted...]
-      <c r="G16"/>
+        <v>3813000000.0</v>
+      </c>
+      <c r="G16">
+        <v>3211000000.0</v>
+      </c>
       <c r="H16">
-        <v>1680000000.0</v>
+        <v>4004000000.0</v>
       </c>
       <c r="I16">
-        <v>2681000000.0</v>
+        <v>4443000000.0</v>
       </c>
       <c r="J16">
-        <v>1221000000.0</v>
+        <v>3177000000.0</v>
       </c>
       <c r="K16">
-        <v>1319000000.0</v>
+        <v>5446000000.0</v>
       </c>
       <c r="L16">
-        <v>1160000000.0</v>
+        <v>8456000000.0</v>
       </c>
       <c r="M16">
-        <v>1617000000.0</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>7349000000.0</v>
+      </c>
+      <c r="N16">
+        <v>7965000000.0</v>
+      </c>
       <c r="O16">
-        <v>1815000000.0</v>
+        <v>8631000000.0</v>
       </c>
       <c r="P16">
-        <v>5542000000.0</v>
-[...1 lines deleted...]
-      <c r="Q16"/>
+        <v>7383000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>9083000000.0</v>
+      </c>
       <c r="R16">
-        <v>2142000000.0</v>
+        <v>7151000000.0</v>
       </c>
       <c r="S16">
-        <v>2922000000.0</v>
+        <v>5294000000.0</v>
       </c>
       <c r="T16">
-        <v>5870000000.0</v>
+        <v>5875000000.0</v>
       </c>
       <c r="U16">
-        <v>1535000000.0</v>
+        <v>11839000000.0</v>
       </c>
       <c r="V16">
-        <v>1837000000.0</v>
+        <v>759000000.0</v>
       </c>
       <c r="W16">
-        <v>1901000000.0</v>
+        <v>556000000.0</v>
       </c>
       <c r="X16">
-        <v>2087000000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="Y16">
+        <v>1093000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1694000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1529000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1528000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1249000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>908000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1725000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>4995000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>5004000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>4657000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>3011000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2095000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1454000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>2170000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>887000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>709000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1754000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>308000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1127000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2044000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1881000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2078000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1494000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1854000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>2125000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>2166000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>2292000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>2018000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>3069000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>4737000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>4860000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>3387000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>1895000000.0</v>
+      </c>
+      <c r="BF16">
         <v>2205000000.0</v>
       </c>
-      <c r="Z16">
-[...97 lines deleted...]
-      </c>
       <c r="BG16">
-        <v>1499000000.0</v>
+        <v>3079000000.0</v>
       </c>
       <c r="BH16">
-        <v>977000000.0</v>
+        <v>2957000000.0</v>
       </c>
       <c r="BI16">
-        <v>1260000000.0</v>
+        <v>1622000000.0</v>
       </c>
       <c r="BJ16">
-        <v>1333000000.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="BK16">
-        <v>1276000000.0</v>
-[...2 lines deleted...]
-      <c r="BM16"/>
+        <v>118000000.0</v>
+      </c>
+      <c r="BL16">
+        <v>117000000.0</v>
+      </c>
+      <c r="BM16">
+        <v>154000000.0</v>
+      </c>
       <c r="BN16">
-        <v>990000000.0</v>
-[...1 lines deleted...]
-      <c r="BO16"/>
+        <v>146000000.0</v>
+      </c>
+      <c r="BO16">
+        <v>128000000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6698,22160 +26653,2518 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>35</v>
-[...10 lines deleted...]
-      <c r="K18"/>
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>208000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1888000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1662000000.0</v>
+      </c>
+      <c r="E18">
+        <v>1944000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-727000000.0</v>
+      </c>
+      <c r="G18">
+        <v>1397000000.0</v>
+      </c>
+      <c r="H18">
+        <v>1033000000.0</v>
+      </c>
+      <c r="I18">
+        <v>2755000000.0</v>
+      </c>
+      <c r="J18">
+        <v>947000000.0</v>
+      </c>
+      <c r="K18">
+        <v>591000000.0</v>
+      </c>
       <c r="L18">
-        <v>7157000000.0</v>
+        <v>4533000000.0</v>
       </c>
       <c r="M18">
-        <v>7107000000.0</v>
+        <v>3503000000.0</v>
       </c>
       <c r="N18">
-        <v>7208000000.0</v>
+        <v>3600000000.0</v>
       </c>
       <c r="O18">
-        <v>6823000000.0</v>
+        <v>3656000000.0</v>
       </c>
       <c r="P18">
-        <v>6932000000.0</v>
+        <v>1813000000.0</v>
       </c>
       <c r="Q18">
-        <v>6931000000.0</v>
+        <v>6454000000.0</v>
       </c>
       <c r="R18">
-        <v>6984000000.0</v>
+        <v>2018000000.0</v>
       </c>
       <c r="S18">
-        <v>6839000000.0</v>
+        <v>3193000000.0</v>
       </c>
       <c r="T18">
-        <v>6975000000.0</v>
+        <v>-1525000000.0</v>
       </c>
       <c r="U18">
-        <v>7428000000.0</v>
+        <v>1078000000.0</v>
       </c>
       <c r="V18">
-        <v>7410000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="W18">
-        <v>6951000000.0</v>
+        <v>871000000.0</v>
       </c>
       <c r="X18">
-        <v>7199000000.0</v>
+        <v>687000000.0</v>
       </c>
       <c r="Y18">
-        <v>7001000000.0</v>
+        <v>-207000000.0</v>
       </c>
       <c r="Z18">
-        <v>7657000000.0</v>
+        <v>-1719000000.0</v>
       </c>
       <c r="AA18">
-        <v>7445000000.0</v>
+        <v>858000000.0</v>
       </c>
       <c r="AB18">
-        <v>6409000000.0</v>
+        <v>1745000000.0</v>
       </c>
       <c r="AC18">
-        <v>6142000000.0</v>
+        <v>1444000000.0</v>
       </c>
       <c r="AD18">
-        <v>6182000000.0</v>
+        <v>382000000.0</v>
       </c>
       <c r="AE18">
-        <v>3895000000.0</v>
+        <v>1464000000.0</v>
       </c>
       <c r="AF18">
-        <v>3803000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="AG18">
-        <v>3771000000.0</v>
+        <v>1675000000.0</v>
       </c>
       <c r="AH18">
-        <v>3320000000.0</v>
+        <v>-892000000.0</v>
       </c>
       <c r="AI18">
-        <v>4575000000.0</v>
+        <v>1942000000.0</v>
       </c>
       <c r="AJ18">
-        <v>4550000000.0</v>
+        <v>1243000000.0</v>
       </c>
       <c r="AK18">
-        <v>4503000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="AL18">
-        <v>4465000000.0</v>
+        <v>498000000.0</v>
       </c>
       <c r="AM18">
-        <v>4284000000.0</v>
+        <v>246000000.0</v>
       </c>
       <c r="AN18">
-        <v>4149000000.0</v>
+        <v>-311000000.0</v>
       </c>
       <c r="AO18">
-        <v>4102000000.0</v>
+        <v>1581000000.0</v>
       </c>
       <c r="AP18">
-        <v>4020000000.0</v>
+        <v>-415000000.0</v>
       </c>
       <c r="AQ18">
-        <v>2499000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="AR18">
-        <v>2577000000.0</v>
+        <v>556000000.0</v>
       </c>
       <c r="AS18">
-        <v>2766000000.0</v>
+        <v>619000000.0</v>
       </c>
       <c r="AT18">
-        <v>2782000000.0</v>
+        <v>801000000.0</v>
       </c>
       <c r="AU18">
-        <v>2892000000.0</v>
+        <v>-140000000.0</v>
       </c>
       <c r="AV18">
-        <v>2766000000.0</v>
+        <v>695000000.0</v>
       </c>
       <c r="AW18">
-        <v>3065000000.0</v>
+        <v>576000000.0</v>
       </c>
       <c r="AX18">
-        <v>3085000000.0</v>
+        <v>499000000.0</v>
       </c>
       <c r="AY18">
-        <v>3063000000.0</v>
+        <v>882000000.0</v>
       </c>
       <c r="AZ18">
-        <v>2941000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="BA18">
-        <v>3025000000.0</v>
+        <v>-665000000.0</v>
       </c>
       <c r="BB18">
-        <v>2307000000.0</v>
+        <v>1884000000.0</v>
       </c>
       <c r="BC18">
-        <v>2209000000.0</v>
+        <v>1640000000.0</v>
       </c>
       <c r="BD18">
-        <v>2123000000.0</v>
+        <v>1502000000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>-57000000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
-[...7 lines deleted...]
-      <c r="BO18"/>
+        <v>1392000000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-237000000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>672000000.0</v>
+      </c>
+      <c r="BK18">
+        <v>1631000000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-292000000.0</v>
+      </c>
+      <c r="BM18">
+        <v>147000000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-486000000.0</v>
+      </c>
+      <c r="BO18">
+        <v>82000000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>36</v>
-[...51 lines deleted...]
-      <c r="AZ19"/>
+        <v>178</v>
+      </c>
+      <c r="B19">
+        <v>-302000000.0</v>
+      </c>
+      <c r="C19">
+        <v>971000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-3756000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-974000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-923000000.0</v>
+      </c>
+      <c r="G19">
+        <v>307000000.0</v>
+      </c>
+      <c r="H19">
+        <v>2034000000.0</v>
+      </c>
+      <c r="I19">
+        <v>17000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-824000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-964000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-435000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-679000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-526000000.0</v>
+      </c>
+      <c r="O19">
+        <v>445000000.0</v>
+      </c>
+      <c r="P19">
+        <v>952000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-836000000.0</v>
+      </c>
+      <c r="R19">
+        <v>1981000000.0</v>
+      </c>
+      <c r="S19">
+        <v>1742000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-1934000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-5477000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-50000000.0</v>
+      </c>
+      <c r="W19">
+        <v>-34000000.0</v>
+      </c>
+      <c r="X19">
+        <v>-49000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-173000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-92000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-249000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-180000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-214000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-323000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-187000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-103000000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-62000000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-74000000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-103000000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-551000000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-104000000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-66000000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-72000000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-104000000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-66000000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-177000000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-123000000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-27000000.0</v>
+      </c>
       <c r="BA19"/>
-      <c r="BB19"/>
-[...3 lines deleted...]
-      <c r="BF19"/>
+      <c r="BB19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-17000000.0</v>
+      </c>
+      <c r="BD19">
+        <v>76000000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BF19">
+        <v>-7000000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
     </row>
     <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="B20">
-        <v>9354000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C20">
-        <v>9331000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20">
-        <v>8244000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E20">
-        <v>8244000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
-        <v>8244000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="G20">
-        <v>8244000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="H20">
-        <v>8244000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
-        <v>8244000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J20">
-        <v>8244000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="K20">
-        <v>8244000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="L20">
-        <v>8244000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="M20">
-        <v>8244000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="N20">
-        <v>8244000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="O20">
-        <v>8244000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="P20">
-        <v>8244000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="Q20">
-        <v>8256000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="R20">
-        <v>8256000000.0</v>
+        <v>96000000.0</v>
       </c>
       <c r="S20">
-        <v>8256000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="T20">
-        <v>8256000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="U20">
-        <v>8256000000.0</v>
-[...8738 lines deleted...]
-      <c r="L27">
         <v>30000000.0</v>
       </c>
-      <c r="M27">
-[...11075 lines deleted...]
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>-49000000.0</v>
+      </c>
+      <c r="C21">
         <v>-25000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3561000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2275000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3442000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1173000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-772000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-19000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-22000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>553000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-50000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-19000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1151000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1951000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1018000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4169000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>865000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-344000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-240000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>531000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2729000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-19000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>350000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>275000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>573000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>77000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>994000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4293000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>73000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>156000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-6000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2013000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-516000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-521000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-372000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>655000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AR21">
         <v>-6000000.0</v>
       </c>
       <c r="AS21">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AT21">
         <v>103000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>371000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2608000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-20000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>264000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-7000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-6000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-5000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-7000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-5000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="BE21">
         <v>-3000000.0</v>
       </c>
-      <c r="BF21"/>
+      <c r="BF21">
+        <v>-3000000.0</v>
+      </c>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
+        <v>851000000.0</v>
+      </c>
+      <c r="C22">
         <v>1535000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1943000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1610000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>346000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>785000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1015000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1955000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1312000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1877000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3631000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2226000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2724000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3321000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5020000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6217000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1172000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1105000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1030000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8802000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>64000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>574000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-609000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>276000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10218000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>262000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367000000.0</v>
       </c>
       <c r="AB22">
         <v>1367000000.0</v>
       </c>
       <c r="AC22">
+        <v>1367000000.0</v>
+      </c>
+      <c r="AD22">
         <v>259000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1195000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>941000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1235000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>235000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2125000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1004000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>574000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>101000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>289000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>219000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>783000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-78000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>168000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>958000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>839000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>903000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>805000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>679000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>864000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>207000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>631000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>173000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>599000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>730000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>755000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1224000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>814000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>596000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-75000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1133000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>802000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>529000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>230000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>277000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>405000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-289000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-52000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>-488000000.0</v>
+      </c>
+      <c r="C23">
         <v>-410000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-467000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-470000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-534000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-474000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-411000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-424000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-454000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-338000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-309000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-324000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>614000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-485000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-512000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-340000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-451000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-691000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-464000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-466000000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>-338000000.0</v>
+      </c>
+      <c r="W23">
         <v>681000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-355000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-329000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-335000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-298000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-340000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-345000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-256000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-340000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-204000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-206000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-255000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-196000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-215000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-264000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-59000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-152000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-172000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>689000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-123000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-26000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-178000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-9000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-195000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-4000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>35000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-3000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-9000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-84000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1007000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>250000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-343000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-487000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>14000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-514000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-68000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24">
+        <v>154000000.0</v>
+      </c>
+      <c r="C24">
         <v>75000000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>92000000.0</v>
+      </c>
+      <c r="E24">
         <v>38000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>88000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>80000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>52000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>91000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>57000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-773000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>280000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>167000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3043000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>250000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>246000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>222000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>187000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>257000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>21449000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>87000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>58000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-64000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-71000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-45000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>114000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-338000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>27000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>43000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>44000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>28000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>33000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>18000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>99000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>104000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>103000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>23000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>63000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>45000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>21000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>84000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>36000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>13000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>42000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>65000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>61000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>30000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>15000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>16000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-42000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>138000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>29000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-45000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>144000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>753000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>5000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>-308000000.0</v>
+      </c>
+      <c r="C25">
         <v>559000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1636000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>198000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-117000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>115000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>76000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-59000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-146000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-134000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-151000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>303000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1376000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-744000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1310000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-246000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-68000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1031000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3453000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-8145000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-227000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-778000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>205000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1162000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12535000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1321000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>380000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>334000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-123000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>121000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>66000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>68000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>38000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>65000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>73000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-131000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>94000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-3000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>162000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-194000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>179000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>425000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>121000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>70000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-31000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>42000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>103000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-104000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>18000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-70000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-34000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>825000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-345000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>279000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>99000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-191000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1142000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>727000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>18000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>102000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>181000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>402000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>19000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26">
+        <v>-750000000.0</v>
+      </c>
+      <c r="C26">
         <v>-1001000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-650000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-780000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1057000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1374000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2701000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2896000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2218000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2505000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2819000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3068000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3180000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1837000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3908000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3331000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2846000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2742000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-928000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-984000000.0</v>
       </c>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
       <c r="V26">
+        <v>-155000000.0</v>
+      </c>
+      <c r="W26">
         <v>6262000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-321000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4865000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1517000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000000.0</v>
       </c>
       <c r="AB26">
         <v>-500000000.0</v>
       </c>
       <c r="AC26">
+        <v>-500000000.0</v>
+      </c>
+      <c r="AD26">
         <v>-885000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-675000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-400000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-885000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1327000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-750000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-452000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-750000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-420000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000000.0</v>
       </c>
       <c r="AN26">
         <v>-51000000.0</v>
       </c>
       <c r="AO26">
+        <v>-51000000.0</v>
+      </c>
+      <c r="AP26">
         <v>-75000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-192000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-156000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-408000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-209000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-682000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-301000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-459000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-689000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-452000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1028000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-882000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-431000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-500000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-16000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>5000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-850000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BG26">
         <v>1000000.0</v>
       </c>
       <c r="BH26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BI26"/>
+        <v>1000000.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>211000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-351000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>405000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-473000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>161000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>65000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>88000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-389000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>107000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-78000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>100000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>320000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-345000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1960000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>153000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-412000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-233000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-127000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>133000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-40000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-21000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>19000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>51000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-34000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>-28000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>45000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-160000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-177000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>42000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-6000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>40000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>35000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>77000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>14000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>42000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>12000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-28000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-6000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>35000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-97000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-682000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-540000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-94000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-1119000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-1324000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>44000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>33000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>9000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-99000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>25000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>-1596000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1736000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2127000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3804000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1589000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3307000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4157000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1993000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2977000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3169000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3411000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3720000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3907000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2636000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4715000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3932000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2364000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5703000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2762000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5970000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1057000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-949000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-150000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2021000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-722000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-813000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-921000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-920000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1222000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>186000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1299000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2557000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1044000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-660000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-910000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1523000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-89000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-729000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-52000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-422000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>288000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-334000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-723000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-218000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-229000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1994000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-598000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-532000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-576000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1125000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-996000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-520000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-151000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-106000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-92000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-910000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-176000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-75000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1062000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-330000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-243000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>258000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-239000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>142000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-73000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>1121000000.0</v>
+      </c>
+      <c r="C29">
         <v>3069000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2609000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2639000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-64000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2207000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1684000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3242000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1532000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1123000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4953000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3984000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4057000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4382000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2514000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6952000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2513000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3674000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1148000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1380000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>454000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1328000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1321000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>538000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-768000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2409000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2787000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2622000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1623000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2727000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1182000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2386000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-137000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2746000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1906000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>853000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1108000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>991000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>405000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2267000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>330000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>808000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1069000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>994000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1190000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>388000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1078000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>878000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>766000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1355000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>407000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-436000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2079000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>2043000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1833000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>269000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>347000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>638000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1719000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>37000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>915000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1927000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-5000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>444000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-149000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>685000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>-1047000000.0</v>
+      </c>
+      <c r="C30">
         <v>-314000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3756000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-974000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-923000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>307000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2034000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-824000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-964000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2131000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-880000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-816000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>623000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>501000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1088000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1708000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1448000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2054000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15670000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-267000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-433000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-747000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-989000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1088000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1686000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1695000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1360000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1520000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4775000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1377000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-740000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-778000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-779000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-605000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-659000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1353000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-724000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-721000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-769000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-727000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2013000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-572000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-468000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-388000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-519000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3343000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-321000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-360000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-505000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-333000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-236000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1682000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-419000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-235000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-487000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-311000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-340000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-309000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2428000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-484000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1683000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-290000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-197000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-602000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>