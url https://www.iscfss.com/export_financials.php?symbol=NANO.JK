--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
@@ -2001,2150 +2004,2267 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
+        <v>73</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
       </c>
-      <c r="M1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>76</v>
+      </c>
+      <c r="O1" t="s">
         <v>6</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q1" t="s">
         <v>7</v>
       </c>
-      <c r="Q1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>2134215000.0</v>
+      </c>
+      <c r="C2">
         <v>2111000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>485520000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>925988000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1326345000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>864077809.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>918242130.0</v>
       </c>
       <c r="H2">
         <v>918242130.0</v>
       </c>
       <c r="I2">
-        <v>699130111.0</v>
+        <v>918242130.0</v>
       </c>
       <c r="J2">
         <v>699130111.0</v>
       </c>
       <c r="K2">
+        <v>699130111.0</v>
+      </c>
+      <c r="L2">
         <v>1079418000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>263362550.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>367795313.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>152928000.0</v>
+      </c>
+      <c r="C5">
         <v>501005000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>177741000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>525818000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>279866000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>279865684.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>33444865.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>5008250509.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>5532000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5531970.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6612449.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>917404002.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>112473885060.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>112450155850.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>112448182220.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>112447625040.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>111577520480.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>111565750000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>4513851000.0</v>
+      </c>
+      <c r="C10">
         <v>2473319000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3197436000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4839594000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2149544000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3721749111.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3514842691.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>14200962719.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>21292149000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3596164076.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4833411413.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2338581626.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>3197435600.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4839593790.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2149544130.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3721749110.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>100000000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>4513851000.0</v>
+      </c>
+      <c r="C12">
         <v>2473319000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3197436000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4839594000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2149544000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3721749111.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3514842691.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>14200962719.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>21292149000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3596164076.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4833411413.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2338581626.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>42854403000.0</v>
+      </c>
+      <c r="C13">
         <v>42852339000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>42854403000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>42852339000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>42852168000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>42852119210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42851023520.0</v>
       </c>
       <c r="H13">
         <v>42851023520.0</v>
       </c>
       <c r="I13">
         <v>42851023520.0</v>
       </c>
       <c r="J13">
         <v>42851023520.0</v>
       </c>
       <c r="K13">
+        <v>42851023520.0</v>
+      </c>
+      <c r="L13">
         <v>42850000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000000.0</v>
       </c>
       <c r="M13">
         <v>30000000000.0</v>
       </c>
-      <c r="N13"/>
+      <c r="N13">
+        <v>30000000000.0</v>
+      </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>4285440000.0</v>
+      </c>
+      <c r="C14">
         <v>4285233927.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4285440268.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4285233927.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4285216765.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4285211921.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4285102352.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>3811951112.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>4285000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3013481296.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1773222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="O14">
         <v>1000000000.0</v>
       </c>
       <c r="P14">
         <v>1000000000.0</v>
       </c>
       <c r="Q14">
         <v>1000000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>1000000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>2243431000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>8723486000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3488163000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16276150676.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>162718510.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>27</v>
       </c>
-      <c r="B21"/>
-      <c r="C21">
+      <c r="B21">
+        <v>6768534000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>20400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23526000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>53263000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>53290000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>541787000.0</v>
+      </c>
+      <c r="C22">
         <v>59000146000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>731460000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>52157298000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1146649000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>844629308.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>47343404167.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1098470809.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>949742931.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>52816585113.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>49807663000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>762192074.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>631623125.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>555136000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>213553057000.0</v>
+      </c>
+      <c r="C23">
         <v>208816766000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>211995228000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>209217728000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>196791098000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>202821984825.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>181640533517.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>182744030279.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>177421179000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>41756444025.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>41669332563.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7279907263.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>1702336461.0</v>
       </c>
-      <c r="Q23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24">
         <v>2625000000.0</v>
       </c>
-      <c r="E24"/>
+      <c r="E24">
+        <v>2625000000.0</v>
+      </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>798325000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>913120780.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>625828290.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>3698973040.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3429378090.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1204375920.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1458519110.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>741846230.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>798325000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>913120780.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>625828290.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>13855280000.0</v>
+      </c>
+      <c r="C28">
         <v>15658371000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16215440000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15580235000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10293448000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7957303316.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8402744722.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-3913767748.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-13230262000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2470306666.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4039435956.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1658238406.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>703183673.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>31808759000.0</v>
+      </c>
+      <c r="C30">
         <v>33456314000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38994339000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41286112000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26643011000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20330668783.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26845275795.0</v>
       </c>
       <c r="H30">
         <v>26845275795.0</v>
       </c>
       <c r="I30">
+        <v>26845275795.0</v>
+      </c>
+      <c r="J30">
         <v>5074458830.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8469257685.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5953280000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1175135750.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>975834500.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>162571016637.0</v>
       </c>
       <c r="I31">
-        <v>160911710443.0</v>
+        <v>162571016637.0</v>
       </c>
       <c r="J31">
         <v>160911710443.0</v>
       </c>
-      <c r="K31"/>
+      <c r="K31">
+        <v>160911710443.0</v>
+      </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>106053636000.0</v>
+      </c>
+      <c r="C33">
         <v>107746374000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>99512226000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>101230350000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>101885930000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>103576196785.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>103928187594.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>103110309704.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>33325085000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>33449466050.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>33971968405.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3512911619.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>764897891.0</v>
       </c>
-      <c r="Q33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>2773448000.0</v>
+      </c>
+      <c r="C35">
         <v>4763947000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4464758000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4195163000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1965937000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2220080192.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1656048514.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>1002201187.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>1101308000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1216104116.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>755916825.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>781254749.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>703183673.0</v>
       </c>
-      <c r="Q35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>46183965000.0</v>
+      </c>
+      <c r="C36">
         <v>279350000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>46677399000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>188681000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>170262000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>53984289.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>27608972.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>53011317741.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>92288000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>92288576.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>26017707.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>22200536.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1233702390.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>684930380.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>468217820.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>351939820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46111417742.0</v>
       </c>
       <c r="H38">
         <v>46111417742.0</v>
       </c>
       <c r="I38">
-        <v>53011317741.0</v>
+        <v>46111417742.0</v>
       </c>
       <c r="J38">
         <v>53011317741.0</v>
       </c>
       <c r="K38">
+        <v>53011317741.0</v>
+      </c>
+      <c r="L38">
         <v>92288000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>92288580.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>26017710.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>70635025000.0</v>
+      </c>
+      <c r="C39">
         <v>6140614000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>77727946507.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9704374500.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>121660816417.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>74348740838.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6524723115.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>46253756628.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>59408556095.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>67043002000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2773486075.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1256495120.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>873278018.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>937438570.0</v>
       </c>
-      <c r="Q39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="R39"/>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>18000518000.0</v>
+      </c>
+      <c r="C40">
         <v>13195036000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>21451474000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9285925000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7753656000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4007927797.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>493863238.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>744542443.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1592680918.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>605564873.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1883513000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1775051814.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2230447050.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>469449489.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>81748786.0</v>
       </c>
-      <c r="Q40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>260354960.0</v>
       </c>
       <c r="I41">
         <v>260354960.0</v>
       </c>
       <c r="J41">
         <v>260354960.0</v>
       </c>
-      <c r="K41"/>
+      <c r="K41">
+        <v>260354960.0</v>
+      </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>111616381000.0</v>
+      </c>
+      <c r="C42">
         <v>111618444000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>112473885000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>112450156000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>112100105000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>112447625043.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>111588005605.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>33444865.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>111577520480.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>33444865.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>111565750000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5531970.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>6612450.0</v>
       </c>
-      <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>53101136000.0</v>
+      </c>
+      <c r="C46">
         <v>107083778000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52814427000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>100521894000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>101364450000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>103170966968.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>103797716046.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>50098991963.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>33232797000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>33357177474.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>33945950698.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3490711083.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>764897891.0</v>
       </c>
-      <c r="Q46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>98258123650.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>100521893840.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>101364449890.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>103170966970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57816769852.0</v>
       </c>
       <c r="H47">
         <v>57816769852.0</v>
       </c>
       <c r="I47">
-        <v>49819379298.0</v>
+        <v>57816769852.0</v>
       </c>
       <c r="J47">
         <v>49819379298.0</v>
       </c>
       <c r="K47">
+        <v>49819379298.0</v>
+      </c>
+      <c r="L47">
         <v>33232797000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>33357177480.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>33945950700.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>15593892000.0</v>
+      </c>
+      <c r="C48">
         <v>12997048000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>8814923000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>8037959000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8455748000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7456530027.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8098542647.0</v>
       </c>
       <c r="H48">
         <v>8098542647.0</v>
       </c>
       <c r="I48">
-        <v>6449721578.0</v>
+        <v>8098542647.0</v>
       </c>
       <c r="J48">
         <v>6449721578.0</v>
       </c>
       <c r="K48">
+        <v>6449721578.0</v>
+      </c>
+      <c r="L48">
         <v>7871151000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4774909495.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4831017331.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3534625306.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>18369131000.0</v>
+      </c>
+      <c r="C51">
         <v>18131690000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>19412875000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>20419829000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12442992000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11679052427.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11917587413.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>10287194971.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>8061887000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1125857410.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>793975457.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>680343220.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>703183673.0</v>
       </c>
-      <c r="Q51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>16659289000.0</v>
+      </c>
+      <c r="C52">
         <v>14431350000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15713902000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16990451000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11238616000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10220533322.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>10521893858.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>9545348744.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>7263562000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>212736627.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>168147165.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>8000000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>213553057000.0</v>
+      </c>
+      <c r="C55">
         <v>208816766000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>211995228000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>209217728000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>196791098000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>202821984825.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>181640533517.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>182744030279.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>177421179000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>41756444025.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>41669332563.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7279907263.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>1702336461.0</v>
       </c>
-      <c r="Q55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>107499422000.0</v>
+      </c>
+      <c r="C56">
         <v>101070392000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>112483002000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>107987378000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>94905168000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>99245788040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77712345923.0</v>
       </c>
       <c r="H56">
         <v>77712345923.0</v>
       </c>
       <c r="I56">
+        <v>77712345923.0</v>
+      </c>
+      <c r="J56">
         <v>79633720575.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>74938527595.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>144096094000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>8306977975.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7697364158.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3766995644.0</v>
       </c>
-      <c r="O56"/>
-      <c r="P56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>937438570.0</v>
       </c>
-      <c r="Q56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:17">
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>36794023000.0</v>
+      </c>
+      <c r="C57">
         <v>31980817000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>37650896000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>35925851000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24889655000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>31992254081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13698898972.0</v>
       </c>
       <c r="H57">
         <v>13698898972.0</v>
       </c>
       <c r="I57">
-        <v>11837159773.0</v>
+        <v>13698898972.0</v>
       </c>
       <c r="J57">
         <v>11837159773.0</v>
       </c>
       <c r="K57">
+        <v>11837159773.0</v>
+      </c>
+      <c r="L57">
         <v>10226493000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2251150991.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2766389528.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>469449489.0</v>
       </c>
-      <c r="O57"/>
-      <c r="P57">
+      <c r="P57"/>
+      <c r="Q57">
         <v>81748786.0</v>
       </c>
-      <c r="Q57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:17">
+      <c r="R57"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>39567472000.0</v>
+      </c>
+      <c r="C58">
         <v>36744764000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>42115654000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>40121015000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26855592000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>34212334273.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15354947487.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>12839360960.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>11327801000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3467255107.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3522306353.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1250704238.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>784932459.0</v>
       </c>
-      <c r="Q58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:17">
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>170217604000.0</v>
+      </c>
+      <c r="C60">
         <v>167968837000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>164320952000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>163866272000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>163687887000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>163036139964.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>162571016637.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>165886516088.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>162292433000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>34780441465.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>34837629780.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3534625306.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>917404002.0</v>
       </c>
-      <c r="Q60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:17">
+      <c r="R60"/>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4169,1935 +4289,2000 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
         <v>55500226000.0</v>
       </c>
       <c r="C2">
         <v>91329470000.0</v>
       </c>
       <c r="D2">
         <v>61152503000.0</v>
       </c>
       <c r="E2">
         <v>27305880523.0</v>
       </c>
       <c r="F2">
         <v>17225960000.0</v>
       </c>
       <c r="G2">
         <v>6774716651.0</v>
       </c>
       <c r="H2">
         <v>3694409000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
         <v>3742930000.0</v>
       </c>
       <c r="C3">
         <v>3717875000.0</v>
       </c>
       <c r="D3">
         <v>3354527000.0</v>
       </c>
       <c r="E3">
         <v>2930289519.0</v>
       </c>
       <c r="F3">
         <v>1493140000.0</v>
       </c>
       <c r="G3">
         <v>148077114.0</v>
       </c>
       <c r="H3">
         <v>39956000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
         <v>3178019000.0</v>
       </c>
       <c r="C5">
         <v>3050045000.0</v>
       </c>
       <c r="D5">
         <v>1845563000.0</v>
       </c>
       <c r="E5">
         <v>2906173359.0</v>
       </c>
       <c r="F5">
         <v>2211746000.0</v>
       </c>
       <c r="G5">
         <v>5097419011.0</v>
       </c>
       <c r="H5">
         <v>1546145000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
         <v>6920949000.0</v>
       </c>
       <c r="C6">
         <v>6767920000.0</v>
       </c>
       <c r="D6">
         <v>5200090000.0</v>
       </c>
       <c r="E6">
         <v>5836462878.0</v>
       </c>
       <c r="F6">
         <v>3704886000.0</v>
       </c>
       <c r="G6">
         <v>5245496125.0</v>
       </c>
       <c r="H6">
         <v>1586101000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
         <v>16667187000.0</v>
       </c>
       <c r="C9">
         <v>23533817000.0</v>
       </c>
       <c r="D9">
         <v>22667914000.0</v>
       </c>
       <c r="E9">
         <v>17397883382.0</v>
       </c>
       <c r="F9">
         <v>9547692000.0</v>
       </c>
       <c r="G9">
         <v>9265199655.0</v>
       </c>
       <c r="H9">
         <v>4373585000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
         <v>1204788000.0</v>
       </c>
       <c r="C10">
         <v>891534000.0</v>
       </c>
       <c r="D10">
         <v>1260244000.0</v>
       </c>
       <c r="E10">
         <v>2169233621.0</v>
       </c>
       <c r="F10">
         <v>2192653000.0</v>
       </c>
       <c r="G10">
         <v>5089598487.0</v>
       </c>
       <c r="H10">
         <v>1572693000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
         <v>149868000.0</v>
       </c>
       <c r="C11">
         <v>215322000.0</v>
       </c>
       <c r="D11">
         <v>472378000.0</v>
       </c>
       <c r="E11">
         <v>454043394.0</v>
       </c>
       <c r="F11">
         <v>401347000.0</v>
       </c>
       <c r="G11">
         <v>-22200536.0</v>
       </c>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
         <v>2007005000.0</v>
       </c>
       <c r="C12">
         <v>2158511000.0</v>
       </c>
       <c r="D12">
         <v>1791106000.0</v>
       </c>
       <c r="E12">
         <v>736939742.0</v>
       </c>
       <c r="F12">
         <v>19094000.0</v>
       </c>
       <c r="G12">
         <v>7820520.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>1600265220.0</v>
       </c>
       <c r="D13">
         <v>1750983590.0</v>
       </c>
       <c r="E13">
         <v>498741240.0</v>
       </c>
       <c r="F13">
         <v>56860990.0</v>
       </c>
       <c r="G13">
         <v>25409430.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
         <v>2054095000.0</v>
       </c>
       <c r="C15">
         <v>1052088000.0</v>
       </c>
       <c r="D15">
         <v>1354885000.0</v>
       </c>
       <c r="E15">
         <v>1674812083.0</v>
       </c>
       <c r="F15">
         <v>1240284000.0</v>
       </c>
       <c r="G15">
         <v>2617221304.0</v>
       </c>
       <c r="H15">
         <v>1572693000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>1052087590.0</v>
       </c>
       <c r="D16">
         <v>1354885370.0</v>
       </c>
       <c r="E16">
         <v>1674812083.0</v>
       </c>
       <c r="F16">
         <v>1240284189.0</v>
       </c>
       <c r="G16">
         <v>2617221304.0</v>
       </c>
       <c r="H16">
         <v>1572692837.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
         <v>3178019000.0</v>
       </c>
       <c r="C21">
         <v>1639193000.0</v>
       </c>
       <c r="D21">
         <v>1535004000.0</v>
       </c>
       <c r="E21">
         <v>2875012350.0</v>
       </c>
       <c r="F21">
         <v>3270028000.0</v>
       </c>
       <c r="G21">
         <v>5870938220.0</v>
       </c>
       <c r="H21">
         <v>1546145000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
         <v>68989394000.0</v>
       </c>
       <c r="C23">
         <v>113224093000.0</v>
       </c>
       <c r="D23">
         <v>82285414000.0</v>
       </c>
       <c r="E23">
         <v>41828751558.0</v>
       </c>
       <c r="F23">
         <v>23503624000.0</v>
       </c>
       <c r="G23">
         <v>10168978089.0</v>
       </c>
       <c r="H23">
         <v>6495301000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>310560000.0</v>
       </c>
       <c r="E26">
         <v>367802018.0</v>
       </c>
       <c r="F26">
         <v>1748000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>3935082000.0</v>
       </c>
       <c r="D27">
         <v>4989352000.0</v>
       </c>
       <c r="E27">
         <v>1933904320.0</v>
       </c>
       <c r="F27">
         <v>1679208000.0</v>
       </c>
       <c r="G27">
         <v>839175152.0</v>
       </c>
       <c r="H27">
         <v>193047000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>17275174000.0</v>
       </c>
       <c r="D28">
         <v>15388154000.0</v>
       </c>
       <c r="E28">
         <v>12323543979.0</v>
       </c>
       <c r="F28">
         <v>5501538000.0</v>
       </c>
       <c r="G28">
         <v>3169569031.0</v>
       </c>
       <c r="H28">
         <v>2535939000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>215321670.0</v>
       </c>
       <c r="D29">
         <v>472378110.0</v>
       </c>
       <c r="E29">
         <v>454043390.0</v>
       </c>
       <c r="F29">
         <v>401347010.0</v>
       </c>
       <c r="G29">
         <v>-22200540.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
         <v>13489168000.0</v>
       </c>
       <c r="C30">
         <v>21894623000.0</v>
       </c>
       <c r="D30">
         <v>21132910000.0</v>
       </c>
       <c r="E30">
         <v>14522871035.0</v>
       </c>
       <c r="F30">
         <v>7263166000.0</v>
       </c>
       <c r="G30">
         <v>3394261438.0</v>
       </c>
       <c r="H30">
         <v>2800892000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
         <v>-1973231000.0</v>
       </c>
       <c r="C31">
         <v>-747659000.0</v>
       </c>
       <c r="D31">
         <v>-274759000.0</v>
       </c>
       <c r="E31">
         <v>-705778726.0</v>
       </c>
       <c r="F31">
         <v>-1077376000.0</v>
       </c>
       <c r="G31">
         <v>-781339730.0</v>
       </c>
       <c r="H31">
         <v>26548000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
         <v>72167413000.0</v>
       </c>
       <c r="C32">
         <v>114863287000.0</v>
       </c>
       <c r="D32">
         <v>83820417000.0</v>
       </c>
       <c r="E32">
         <v>44703763905.0</v>
       </c>
       <c r="F32">
         <v>26773652000.0</v>
       </c>
       <c r="G32">
         <v>16039916306.0</v>
       </c>
       <c r="H32">
         <v>8067994000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
+        <v>73</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
       </c>
-      <c r="M1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>76</v>
+      </c>
+      <c r="O1" t="s">
         <v>6</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q1" t="s">
         <v>7</v>
       </c>
-      <c r="Q1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>211822061000.0</v>
+      </c>
+      <c r="C2">
         <v>13808964177.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41185504237.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54214008290.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36664465626.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49793185123.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11758423846.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>13208171600.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>14034660572.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9238095316.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8131279000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2887476486.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4127373480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1847204655.0</v>
       </c>
       <c r="Q2">
         <v>1847204655.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2">
+        <v>1847204655.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>1794245000.0</v>
+      </c>
+      <c r="C3">
         <v>1421467540.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2321462354.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1681038436.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2036836246.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1756524911.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1598001858.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>2738401872.0</v>
       </c>
-      <c r="J3"/>
-      <c r="K3">
+      <c r="K3"/>
+      <c r="L3">
         <v>191887646.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>100.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1493140000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>86579050.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>61498064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19978102.0</v>
       </c>
       <c r="Q3">
         <v>19978102.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>19978102.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>3840521000.0</v>
+      </c>
+      <c r="C5">
         <v>797334105.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1617013025.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>262120485.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2639765050.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41203631.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2366721829.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1373379376.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1040006628.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-507405861.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4100592550.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>169059944.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1972051000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3272822890.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1593995264.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>773072290.0</v>
       </c>
       <c r="Q5">
         <v>773072290.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5">
+        <v>773072290.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>5634766000.0</v>
+      </c>
+      <c r="C6">
         <v>2218801645.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3938475379.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1943158921.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4676601296.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1797728542.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3964723687.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>1698395244.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>4292480196.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>169060044.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3465191000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3359401940.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1655493328.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>793050392.0</v>
       </c>
       <c r="Q6">
         <v>793050392.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6">
+        <v>793050392.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>6331408000.0</v>
+      </c>
+      <c r="C9">
         <v>5865534677.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11307409931.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11586586418.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12398226440.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11555416854.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10713391537.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>6088764008.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>11372167724.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3684622398.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5719655000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5412265464.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3612800874.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186792458.0</v>
       </c>
       <c r="Q9">
         <v>2186792458.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9">
+        <v>2186792458.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>3025151000.0</v>
+      </c>
+      <c r="C10">
         <v>85933332.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1118855031.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-895137000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1786671056.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1132673302.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1749492614.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>-1938227484.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>4132655458.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>193348690.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1999304000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3505274764.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1584323722.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786346418.0</v>
       </c>
       <c r="Q10">
         <v>786346418.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10">
+        <v>786346418.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>542625000.0</v>
+      </c>
+      <c r="C11">
         <v>-211918856.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>361786758.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-246099723.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>461421397.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>68122725.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>404255382.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>202127691.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-296207074.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-145086303.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>750250468.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>20413012.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>380934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11100268.0</v>
       </c>
       <c r="O11">
         <v>-11100268.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>-11100268.0</v>
+      </c>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>89</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>1118406664.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>888598554.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1157257488.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1001253883.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1173876936.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>888598550.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1600265220.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>924792340.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1750983590.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>819984940.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>498741240.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>29501380.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>56860990.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>25461450.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>25409430.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9294660.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>2544617000.0</v>
+      </c>
+      <c r="C15">
         <v>1625207599.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>428887290.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>400946440.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>651141148.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-293935704.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1648821069.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>-1415395184.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>3090207268.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-56107810.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1296392000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2319326426.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>297894876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786346418.0</v>
       </c>
       <c r="Q15">
         <v>786346418.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15">
+        <v>786346418.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>428887290.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1052087590.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>651141150.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1354885370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>824410535.0</v>
       </c>
       <c r="H16">
         <v>824410535.0</v>
       </c>
       <c r="I16">
-        <v>-710714958.0</v>
+        <v>824410535.0</v>
       </c>
       <c r="J16">
         <v>-710714958.0</v>
       </c>
       <c r="K16">
+        <v>-710714958.0</v>
+      </c>
+      <c r="L16">
         <v>3090207270.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1240284190.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1296392030.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2617221300.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>297894880.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>988063000.0</v>
+      </c>
+      <c r="C21">
         <v>797334105.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2380685033.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-808588629.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2639765050.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1072374020.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2554775650.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>-1040006628.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>4100592550.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>169059944.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1972051000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3272822890.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1593995264.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>773072290.0</v>
       </c>
       <c r="Q21">
         <v>773072290.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21">
+        <v>773072290.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>217165407000.0</v>
+      </c>
+      <c r="C23">
         <v>18877164749.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>50112229135.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>66609183336.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>46422927016.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>62420975998.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19917039731.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>20706920470.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>21303674222.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12760346660.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11877091000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4810581960.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6165145292.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3247650695.0</v>
       </c>
       <c r="Q23">
         <v>3247650695.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>3247650695.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>310559694.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>367802018.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>1748000000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>104</v>
+      </c>
+      <c r="B27">
+        <v>486424000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>1924304812.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2641931218.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1293150782.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4516096362.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>473255638.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1078692462.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>855211856.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>922579368.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>756629000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>523097932.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>316077220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96523449.0</v>
       </c>
       <c r="Q27">
         <v>96523449.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27">
+        <v>96523449.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>105</v>
+      </c>
+      <c r="B28">
+        <v>4518109000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>6692036854.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9067022046.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8208152230.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8091215817.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3648469107.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>5989716664.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>6333827316.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2551498588.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2950039000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1550783764.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1618785268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267969585.0</v>
       </c>
       <c r="Q28">
         <v>1267969585.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>1267969585.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>361786760.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>215321670.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>461421400.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>472378110.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>404255380.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>454043390.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>750250470.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>401347010.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>380933480.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-22200540.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-11100270.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>5343346000.0</v>
+      </c>
+      <c r="C30">
         <v>5068200572.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8926724898.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12395175047.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9758461390.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12627790875.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8158615885.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>7498748870.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>7269013650.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3522251344.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3745812000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1923105474.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2037771812.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400446040.0</v>
       </c>
       <c r="Q30">
         <v>1400446040.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30">
+        <v>1400446040.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>2037088000.0</v>
+      </c>
+      <c r="C31">
         <v>-711400773.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1261830000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-86548373.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-853093994.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-60299282.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-805283038.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>-898220856.0</v>
       </c>
-      <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>32062908.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>24288746.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>27253000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>232451874.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9671542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13274128.0</v>
       </c>
       <c r="Q31">
         <v>13274128.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31">
+        <v>13274128.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>218153469000.0</v>
+      </c>
+      <c r="C32">
         <v>19674498854.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>52492914168.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>65800594708.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49062692066.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>61348601977.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22471815383.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>19296935608.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>25406828296.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12922717714.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13850934000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8299741950.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7740174354.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4033997114.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4033997114.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -6124,1789 +6309,1848 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
         <v>4839594000.0</v>
       </c>
       <c r="C2">
         <v>3721749000.0</v>
       </c>
       <c r="D2">
         <v>14200962719.0</v>
       </c>
       <c r="E2">
         <v>3596164000.0</v>
       </c>
       <c r="F2">
         <v>2338581626.0</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>9058407000</v>
       </c>
       <c r="C3">
         <v>1217755000</v>
       </c>
       <c r="D3">
         <v>1880805580</v>
       </c>
       <c r="E3">
         <v>123603833000</v>
       </c>
       <c r="F3">
         <v>1182106492</v>
       </c>
       <c r="G3">
         <v>2873890306</v>
       </c>
       <c r="H3">
         <v>1351210000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>-2366275000.0</v>
       </c>
       <c r="C6">
         <v>1117845000.0</v>
       </c>
       <c r="D6">
         <v>-10479213608.0</v>
       </c>
       <c r="E6">
         <v>10604799000.0</v>
       </c>
       <c r="F6">
         <v>1257582450.0</v>
       </c>
       <c r="G6">
         <v>2338581626.0</v>
       </c>
       <c r="H6">
         <v>2338581626.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-13239244110.0</v>
       </c>
       <c r="D7">
         <v>-20950407530.0</v>
       </c>
       <c r="E7">
         <v>-15287441140.0</v>
       </c>
       <c r="F7">
         <v>-8890480110.0</v>
       </c>
       <c r="G7">
         <v>-4675370410.0</v>
       </c>
       <c r="H7">
         <v>-1631051870.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-2088022991.0</v>
       </c>
       <c r="F12">
         <v>-1085997250.0</v>
       </c>
       <c r="G12">
         <v>2369553415.0</v>
       </c>
       <c r="H12">
         <v>140140799.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
         <v>3742930000.0</v>
       </c>
       <c r="C14">
         <v>3717875000.0</v>
       </c>
       <c r="D14">
         <v>3354526769.0</v>
       </c>
       <c r="E14">
         <v>2930290000.0</v>
       </c>
       <c r="F14">
         <v>1493140100.0</v>
       </c>
       <c r="G14">
         <v>148077114.0</v>
       </c>
       <c r="H14">
         <v>39956000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
         <v>2473319000.0</v>
       </c>
       <c r="C16">
         <v>4839594000.0</v>
       </c>
       <c r="D16">
         <v>3721749111.0</v>
       </c>
       <c r="E16">
         <v>14200963000.0</v>
       </c>
       <c r="F16">
         <v>3596164076.0</v>
       </c>
       <c r="G16">
         <v>2338581626.0</v>
       </c>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>30475655000.0</v>
       </c>
       <c r="C18">
         <v>-11304537000.0</v>
       </c>
       <c r="D18">
         <v>-6903393226.0</v>
       </c>
       <c r="E18">
         <v>-121111949000.0</v>
       </c>
       <c r="F18">
         <v>465320547.0</v>
       </c>
       <c r="G18">
         <v>2260961527.0</v>
       </c>
       <c r="H18">
         <v>401580000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>8340278561.0</v>
       </c>
       <c r="F21">
         <v>68014190.0</v>
       </c>
       <c r="G21">
         <v>-22840453.0</v>
       </c>
       <c r="H21">
         <v>1205457926.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
         <v>2054095000.0</v>
       </c>
       <c r="C22">
         <v>1052088000.0</v>
       </c>
       <c r="D22">
         <v>1354885365.0</v>
       </c>
       <c r="E22">
         <v>1674812000.0</v>
       </c>
       <c r="F22">
         <v>1240284189.0</v>
       </c>
       <c r="G22">
         <v>2617221304.0</v>
       </c>
       <c r="H22">
         <v>1572693000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>-17312876000.0</v>
       </c>
       <c r="C23">
         <v>2127268000.0</v>
       </c>
       <c r="D23">
         <v>312210508.0</v>
       </c>
       <c r="E23">
         <v>133425307588.0</v>
       </c>
       <c r="F23">
         <v>165849117.0</v>
       </c>
       <c r="G23">
         <v>520000000.0</v>
       </c>
       <c r="H23">
         <v>1205458000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24">
         <v>-3656890000.0</v>
       </c>
       <c r="C24">
         <v>2649073000.0</v>
       </c>
       <c r="D24">
         <v>-2041406351.0</v>
       </c>
       <c r="E24">
         <v>-1492075000.0</v>
       </c>
       <c r="F24">
         <v>34247713.0</v>
       </c>
       <c r="G24">
         <v>100460552.0</v>
       </c>
       <c r="H24">
         <v>-1607038000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>33737037000.0</v>
       </c>
       <c r="C25">
         <v>-14856744000.0</v>
       </c>
       <c r="D25">
         <v>-9731999780.0</v>
       </c>
       <c r="E25">
         <v>-2113217000.0</v>
       </c>
       <c r="F25">
         <v>-1085997250.0</v>
       </c>
       <c r="G25">
         <v>2369553415.0</v>
       </c>
       <c r="H25">
         <v>140141000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>2750870.0</v>
       </c>
       <c r="D26">
         <v>13696130.0</v>
       </c>
       <c r="E26">
         <v>128992794000.0</v>
       </c>
       <c r="F26">
         <v>720000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>-29080116000.0</v>
       </c>
       <c r="C28">
         <v>9987546000.0</v>
       </c>
       <c r="D28">
         <v>-284414031.0</v>
       </c>
       <c r="E28">
         <v>132768823000.0</v>
       </c>
       <c r="F28">
         <v>268014189.0</v>
       </c>
       <c r="G28">
         <v>-22840453.0</v>
       </c>
       <c r="H28">
         <v>1205458000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>39534062000.0</v>
       </c>
       <c r="C29">
         <v>-10086782000.0</v>
       </c>
       <c r="D29">
         <v>-5022587646.0</v>
       </c>
       <c r="E29">
         <v>2491884000.0</v>
       </c>
       <c r="F29">
         <v>1647427039.0</v>
       </c>
       <c r="G29">
         <v>5134851833.0</v>
       </c>
       <c r="H29">
         <v>1752790000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>-12820906000.0</v>
       </c>
       <c r="C30">
         <v>1217081000.0</v>
       </c>
       <c r="D30">
         <v>-5172211931.0</v>
       </c>
       <c r="E30">
         <v>-124655908000.0</v>
       </c>
       <c r="F30">
         <v>-657858779.0</v>
       </c>
       <c r="G30">
         <v>-2773429754.0</v>
       </c>
       <c r="H30">
         <v>-2958248000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
+        <v>73</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
       </c>
-      <c r="M1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>76</v>
+      </c>
+      <c r="O1" t="s">
         <v>6</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q1" t="s">
         <v>7</v>
       </c>
-      <c r="Q1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>2473318707.0</v>
+      </c>
+      <c r="C2">
         <v>3197435601.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4839593790.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2149544126.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3721749111.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3514842691.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8580540993.0</v>
       </c>
-      <c r="H2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I2"/>
       <c r="J2">
         <v>21292149132.0</v>
       </c>
       <c r="K2">
+        <v>21292149132.0</v>
+      </c>
+      <c r="L2">
         <v>12444156605.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4833412000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3585997500.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1594371594.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>797185797.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>23833678</v>
+      </c>
+      <c r="C3">
         <v>9000714947</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>57692169</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>987435695</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>230319166</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>43703168</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1890392412</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>945196206</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8215231308</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>61015366182</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>115388602074</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>385181492</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>796925000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>828427140</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2045463166</v>
-      </c>
-[...1 lines deleted...]
-        <v>675604975</v>
       </c>
       <c r="Q3">
         <v>675604975</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>675604975</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>4513850811.0</v>
+      </c>
+      <c r="C6">
         <v>-724116894.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1642158189.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2690049664.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1572204985.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>206906420.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5065698302.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5065359417.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3545593207.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3823336274.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8847992527.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-618623275.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1247414500.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>372105016.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>797185797.0</v>
       </c>
-      <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-7634499200.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13239244110.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7412140150.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-20950407530.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8934556470.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>-15287441140.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-6347768970.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8890480110.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3876307240.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4675370410.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2220775790.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-      <c r="K11"/>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>-4115571069.0</v>
       </c>
       <c r="I12">
-        <v>57650242004.0</v>
+        <v>-4115571069.0</v>
       </c>
       <c r="J12">
         <v>57650242004.0</v>
       </c>
-      <c r="K12"/>
+      <c r="K12">
+        <v>57650242004.0</v>
+      </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>1794245471.0</v>
+      </c>
+      <c r="C14">
         <v>1421467540.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2321462354.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1681038436.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2036836246.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1756524911.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1598001858.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>799000929.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2738401872.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>739380582.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>191887646.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>100.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1493140000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>86579050.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>61498064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19978102.0</v>
       </c>
       <c r="Q14">
         <v>19978102.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>19978102.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>4513850811.0</v>
+      </c>
+      <c r="C16">
         <v>2473318707.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3197435600.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4839593790.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2149544126.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3721749111.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3514842691.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8580540993.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-3545593207.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21292149132.0</v>
       </c>
       <c r="K16">
         <v>21292149132.0</v>
       </c>
       <c r="L16">
+        <v>21292149132.0</v>
+      </c>
+      <c r="M16">
         <v>-618623275.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4833412000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>372105016.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1594371594.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>797185797.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>2335015983.0</v>
+      </c>
+      <c r="C18">
         <v>32228998850.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1753344343.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6782121720.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4522415336.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1516030255.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8472713481.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>-8118843326.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-112993105802.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1330369452.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1795690000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2271978452.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11016924.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200789945.0</v>
       </c>
       <c r="Q18">
         <v>200789945.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18">
+        <v>200789945.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>415196221.0</v>
       </c>
       <c r="I21">
-        <v>542051281.0</v>
+        <v>415196221.0</v>
       </c>
       <c r="J21">
         <v>542051281.0</v>
       </c>
-      <c r="K21"/>
+      <c r="K21">
+        <v>542051281.0</v>
+      </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>2544616830.0</v>
+      </c>
+      <c r="C22">
         <v>1625207599.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>428887290.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>400946440.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>651141148.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-154773985.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1648821069.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>824410535.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1415395184.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-710714958.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3090207268.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-56107810.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1296392000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2319326426.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>297894876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786346418.0</v>
       </c>
       <c r="Q22">
         <v>786346418.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22">
+        <v>786346418.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>191058241.0</v>
+      </c>
+      <c r="C23">
         <v>-29463345726.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-448481352.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2127268053.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1018688625.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-403971740.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>423754128.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>2718100908.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1802125000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>130530721652.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-45617810.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>833632000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-914316566.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>891476110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602728963.0</v>
       </c>
       <c r="Q23">
         <v>602728963.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>602728963.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24">
+        <v>-154039905.0</v>
+      </c>
+      <c r="C24">
         <v>-3968586796.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>311696975.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>463408220.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2185664910.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>510766569.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2498882920.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1249441460.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1650443996.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1255326002.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>158369204.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>138740712.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-104493000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-613451854.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>713912408.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-803518908.0</v>
       </c>
       <c r="Q24">
         <v>-803518908.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24">
+        <v>-803518908.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>-1980012640.0</v>
+      </c>
+      <c r="C25">
         <v>38183038658.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4446001819.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7876670901.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-6980073564.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-42017503.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6633140280.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>-1226618706.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>-886598642.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-889080250.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-196917000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>694500116.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1675053302.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70070400.0</v>
       </c>
       <c r="Q25">
         <v>70070400.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25">
+        <v>70070400.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>25792630.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2750870.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>605630.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13696130.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10485130.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>128992794000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>124415750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720000000.0</v>
       </c>
       <c r="M26">
         <v>720000000.0</v>
       </c>
       <c r="N26">
-        <v>0.0</v>
+        <v>720000000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>428498788.0</v>
+      </c>
+      <c r="C28">
         <v>-28879604757.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-200510820.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9223000337.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>764545440.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1125291598.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>840877567.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>420438784.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2718100908.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>788448281.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>130530721652.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-45617810.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>833632000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-914316566.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>891476110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602728963.0</v>
       </c>
       <c r="Q28">
         <v>602728963.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>602728963.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>2358849661.0</v>
+      </c>
+      <c r="C29">
         <v>41229713797.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1695652175.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5794686025.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4292096170.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1559733423.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6582321069.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3291160535.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>96387982.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>57678907628.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2395496272.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-945187960.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2592615000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3100405592.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2034446242.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>876394920.0</v>
       </c>
       <c r="Q29">
         <v>876394920.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29">
+        <v>876394920.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-746816345.0</v>
+      </c>
+      <c r="C30">
         <v>-13074910592.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>254004806.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-738264648.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1955345744.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-782936599.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4389275332.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2194637666.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9905675304.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-62290692183.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-115230232870.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-246440780.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-931418000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1441878994.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1331550758.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1479123883.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1479123883.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>